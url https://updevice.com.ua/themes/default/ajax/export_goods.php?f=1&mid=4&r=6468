--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f95beb080e29efd69717f20f176e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd19e87e86a9104771ba54d9eed17e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b456ba685cc7a1b8707c2a34ff2913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f7aa3cec99e46f808124531a135524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064cdea76d2dc03a6839f4ac331b3525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b976a684699e645efa95716d801036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0476c3d7ff739af689a5d8986930b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923986d689502ea66619d6c1937d74eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776059941f6756d6226c374648c6a1339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697682f3aa1bc196a77a25329c2562e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5dd938c5417824b8b034da19100911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505dbfb616cdeb88f74f5bcc21de10e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa69c83bd26e4fe159563bec10f33713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d92bb233ce8efa5a9350958f8a1a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73b711a0c0edaf8f8bc254c1e736a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40885244bf838b50894062deacd4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5015b12fddf96ef70323b9a1897f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a558c51745ea51a5cbe361cb5ba618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cbc5575e94e91b780998641dde63919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b19b61406af60fbed8aa37d0504520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2a6a6904a9dafd9e43864981ce1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63839f3d504658fbc1482511843b76ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b25d42c3cae4d7455e952860fef2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f6ca7afb0f8956020dc6174027fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354dd7191507231c6bd40b08f8aa8d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a7b669ff535081c289d349deb6e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ebe96cc4fa8d28e1694e67d7a3a2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fc2322824896a65362a7dfc6a19028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983323a1a027052ed9d194cf386115ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542310c10d3575417f029a9d56e79a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac07055eef5b586af6852f6db29da931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bad625195f4a1826bd70374fef58032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5312f20cd16fde2e09d99a875516cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18144c11a91f586a4aff6a511b355c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064dca3d2639ef59a261767d14cade035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fbe171c8896e8c75cf88533c10b1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17439c1794226889ee9f3aeb48cf7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591bdc815180e86f00d790725c2b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50becef94abe838722356d4ce3d65d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d0638df9c2f656eee0f10dad009140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f04bc2dd25166474a3b015a01557641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86863f90dfda7cbe55a3a673381f9e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c099b590fc9d312bd58549d281c509e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d70d91f0342180c3b06576c178b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc0397b68af1e536ff79175c91813545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcef29140c053471ce06cee7c3ddb0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261750d3bee7b8e5edfdab3e22a8fa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55423102c5d741556af40bcc7fdf26648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7ac06ddb013eedeb4aca0aa5c07b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36edc28632438a0b880dd213f0a75750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987396425b38731ca268af7838879d9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c681cdf60fa2cbc853eff2b87740c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd1b3169b30069e6051e356deff6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1559e2a10d50e25dce1c8f2f0af3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7756e8077b60bf347ed94ba564bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f9b00ad62a000e275d901c672fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc716972bdb083b958baba84e631e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7129af29832772929286c942e53758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984b9bd2643926324402c14cd3a82159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c6a5c93c8490b8b1f7702a489821b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3783a3dc590e15377b9c11356dfccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6111db2d2c274b20fabe56cd9dbdd2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177a8aa990a2d9736de216a0eeebc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9d2703139f1cc8acbea1e807100d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f54dff25a84498ca7f6406075138d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16827a7f83a1ce422f7aab5717f62c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c31a9512d948b5485ebd62db4f988267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f414f15198e6a0c7d75ad8679965a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ecc8c72bc9636008f0c9281be00569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cad773fae0f445498f19c011daea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9177cca549c4faa33fa634e46660a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07165f37f313f44348f5c7b44a6d26d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed6e3875525c8b43a48c32de56808073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1b600b2a40296f5189c8459feb87874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6d6ee1220e5583dc7314ca7bcecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753ca88ff878fabbb9531d8148ea9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c656f58920b8f14d43701c931786f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a24c56bc6529da03ed69ebccdbba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b5f1e431ff056bb160e0cec46c15e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0b7e2d94fc555b451582bc6b4ecd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151559c6f9cd476b4d4ac7423118cd4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b3e2d3351b4ec052a8273324d9b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc8099238f2837060df98d0b4838f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae0db95bd033e61af7783f9a41ee1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c07c21fbb1e0882b1c5a633262af4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80c9ad2d9ce3bdc5b7b73ef81e77086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0919d4d790dc2e122d4b9c9de2f90e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327933de3dee47aa8fcf212661ff15788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9f3d31a9e969e701c6d916345bed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2758b94feb234e6e716c3f2c34f18790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110eca050df910c7eb22c9afe08aa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b09a107d2c980be1b78a80907d3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cbc72bdae448a3e81a723ff926b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db521a4b72bcb7a9191d3dc881489db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa4d099452ca5d78335899b3a1122395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208b86b994432bb214ce1b7b00e80696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358144139b15bf3d0bc0f52d3f5db32697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a15f158f6cb284b9fb6287304c8e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf828f8d7e3848141165c865fc98b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee0c48a0be4bff8a521f442048c4b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920dcef8267142e0d613a631102af12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fe6802e9b994063e59283928a3d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da794dde6c3eadbcd8c3a9954b8907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aca523c2c7f2c9f121fcbdca4e998104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ebaa3dacc4446e7b55289b7d1b169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058cb82708fa98c0974105258a26ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336536917de01405c041872471b9689107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db09698d5d5d3bd6ca56d9e05033e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c5888303d170eb5b96b8d4fc085b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32f118359c166250ea65c557347bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112cc3da181c088d1b3f9aa77477b7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892330631181352895eeacf2bc2f62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb851719b93a437ba8e693f67a46e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b76844becc438c7373e3e1eed8bb82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ee7f65ebaa383e8e8124430779b86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a156fa0c3014ad7ba23683dbde1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214718e370df3582e248129a24e827a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9dee50a4f7c0168262753627e920e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb307a2fef68a93b22a5de75785728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ab5c7bedb3af014266baf4cf34ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837e9e58b3f61f2d5935fbda98ec48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5ef421fed4c3df96f53c8388b293122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2ac25ca80988b512bb00b3e341c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3736be6b8768c1d8ea4d203e1fdb41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5c1038990342ce7c17b64f1081b80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326972784b2db9e9ff2535522ac3cf9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b93c04cb08c2be1ae5aec13227bf39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58b34f6fcda381ba85e351c46a7f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22240408d902ab80f233d3a7f48dda7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2904ba5600fc32d009b14cdff6357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da7befc7ff504e43127cde3ec8aa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799202ccea94e6874d23eb18d2d731d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85b7c446603d93535b0df840b9331133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45479b02f6226ee39bb5069eb56df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1e90c0e815becedc9a5449588a03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b65f5d8eb9aa3890e225b850184c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88b597bcfe17591acadbb206811d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a5f21fb330dfa3af91c7e6ec7839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540628ef5894e7408e5df8912d62a48d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980091feb80fe80563dc28625c99c53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cfea525bea30f689850d68f3dcb18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1bbb8100391651d9e78ff579bf81e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b7a47d3143e243fa7a313927c985143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4aa26d9b4d24e9b1c7b12352ffe9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6b3b44b556e6a10bdbf16f5b42ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20f24bda721aecf915adaf2812461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92364859f47be7ae12b543fdbe28f2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5906af6e5cebb8bdb6857b213bafa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abdf0eea1264db9184b3a96a8fc083149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146485d482c1266c6d3c1d3b93ec75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9403934ce9ecf5d1fd862ee2cbb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0543f4e9f94b8ca2dd0946d296a38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7108f512c88877aeaacd1cd961bbc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da006c689df86d95a6128dd5de395303154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d58c8635d75bcbfe03eee95bf15c43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86d15bd3f5e21143763f1b69aecea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537945406f68cb4952ea77f598a606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dfbbf2aad041a1d543a88399c06a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27529a69d19fa877d4fc8f12918e62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053cb9af061b2f0a7abef2a78c80eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1c252db6497f80f3131d34610b138161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad879f2ff18273aec6d9dfe142639162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd23d307add7a683c4a489d4c74ea22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7eba7e79bce6df7236c2c03d29ccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d1de0d56beffe76ed585560bfd8e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe743a28d2f459e7ecb9c7d4b3f055166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcfbc7bf0e81507a9871e1b6c4f8d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ece6ac12eb82580113fe0cd9973b16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ff09ccac9627b0b450fc282ed988169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cddfd5fd2a2ab4c77328d4f8c33b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f2c27305b82e41afb837368af505e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc6a6ce67eb0b0b8aacb80d59640f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4966a7c9700feed5ab660f3bcd841a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849002ca194b54e06f453546506e61f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c954a69efc48ada1a1b1b0da366f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084ffddc05ac7244a2bdb3dec85aa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa44140e89bbadf55bcf3861fb671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e7add494ef45856f7cecc97d1094178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4307bb7bedb1417f2ae403c1c26c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6236bb7a2bef1cfa2b48d3ad230b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812dc0df8160c8ed4c982ebc2daf8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60283ab3e15bc4d4926cabccdce649182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be665ab8360e4c2a308fe1981ba084f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6028b592cccde04e398938f2c714b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4eb45797ed1493a31edf6950f048185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed57ef1a3a9f635fbc2a7950f0920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0274f89394bea8e70e7b622bf38842187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a62c26920f0b440107c8b8455ea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c9af2ca412f1771e46f5ec1e68de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e518bd3d7b1adc5c17b8cc84a01632c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248dc9389c4f6a6f57c13ecfea3eab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457171df5e719fbaccd18e89cd755ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b9f2d5f63f590d10e9912fa0d622193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff02a61aa49b9636314e3b60e31655194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f985aa7cacbfcee9cd1413a65389195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df20a36096585bca9fe9e74871d50a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc59ae33ccf9ba9abbb0312d930b9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6f55d5c7004a1e9f064059fe0019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851af77ed52028c7bb95d9f05787b41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb0f6e21c9586d47bd42608201a7a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06df1bbee77109dad6bfd4b9112877201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085bb4bda7a628a2f21d9098a83661202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef16ba47f65b70a452a4298f9044f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d052d9db7f2481aaaed1e9b92cad6e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ac143ee4efa9c95c693e07840d88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b46503932af646ba157ddc1efaf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4453daa4bb22a5c0244427cef3239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df08e219f22a77fbec09e8f22d116208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1829ff39834996ceb2ab711d90ba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab24ebbb6eaa7c1d277284a1abb78f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbdbae686c2337a804e52ff0f5f54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49fcfde0f9d43ea2ab31a82dfdf3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9558661a0fb4d57d253fb48c96dd423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ff391e42767795a0eecff8b3eba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846353bb1b87bbfe62279b28b0193233215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb811ffe6b758c151ea31e1ef77db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91b1c79206b80c9784defeb2ccaef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5ffa4221866c94ed53ae0dea6e3b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf302a92d572d73ca3736376e9a14bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b71ccead73a2909314853a5786605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c410d3f484295c781ecef67bd843221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e45beb2f91cc80a151157e062f04d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b65793e21662cfb1e21e956610dce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0f23bdd507f4b4f5eca86f8e8387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2ce526c31cf8246967c17e74cad6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3f1e9f22cd35b36086629165cf1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ffd188430eaa5e0efddd336f38a7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c41ca6ed0369504da6dd825b0eefa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954a3741d3486d93c5ccc669d000c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03f3b8c4be0a53873805b0adeb1a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f4167a5aa83fbe904327936756f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560b52dac9df80ff8be6327b47996d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccb91e2be492bff231d9bd50d45a2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d190b7c6fb492d526b29a1ed536a363234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a37a514b25cc36066c38bc194cee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e8de76758ebb062981f5e73bdf43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34262b0fca5c0f249fc278a5176bf5eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73158b4d7763c4ff7dfeabbde3268b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b486230240e0f1f98f1389d78d7b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475e72dcb6001515bff1a70f8f9f48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5db677bee928e08b9e507b6bf983241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0375bbd64d4ea51a0114eacd7209242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e215dc3c3d74bbdaaee56ae9e7714ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342e678bf02613da00ad67fdf3eef72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59e8e270256bbab86303ae0e75af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7037cc43c84ba50fbaa71169db44d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf57ba97fe61547833a4a880e51906247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0db49cb599b5fd950a98071fc618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd235a4ca6f2400c151a6dc4ba412c72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb71a63038feccbcad2d189da1126e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee0f3b66648e163eaf582f89a0531251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3600669974879e75f459639216b3dce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c88304053429aa514f5878153d19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691bac801c81fa3693669d096da248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d5f5eadc4e96204577c697f701db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9fe691b442820a091f86ac217d057256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24a1353b15e23f5cfb6aeb45b3d5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b50c60bf6731d2f64f707e2a371b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e291c4fa68288f8412cc59523388fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf12dc23e3817574c1c02aaa8220e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84e9f487a4cb89b72938bf30ad999c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fded14e9d8d44b2f04350850dbf611262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bcf861d7e654463932f51b001b2e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a94d6279d26fd08ff790f3779097264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43617ab8360c21a083bb89e9943333265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff334959d612d983806ebb65c886ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700de8b11e0d6e51e03b20fc78b2a7e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202cbe695e2500d5ce66fd13644bb6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd3526361aab8717820c5b3174f7f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244265647543605ca42aa0d0b0f4e6dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4186ad55fa2d83e8e5946e242b4ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100360c1034bf96c0fb2ffb205ab10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497920e2e2ae5ad3e6afb7c45aa9c69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66c2bfcba83281ced0bb39ebf64e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e82dd3a77fc4eb1511eeb3160484b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221686078089bbe99accd361bc27ce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27deb5a8991bba6946d8f115107d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43c1c05854ea0bd39abcaad1eb056278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c40b9ee692454d2836b510bff1f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa2b07c35187033bbf3d023e682c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf5a4121f19187fa9816655744de5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52014bafd95f92fef61acf5f5c9d253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd806f88eb3e2b2b8938dd462b9b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43d172746d541a22858b85c1e0697284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fd8b6d4a0c9fcec081f0c8c91ab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d08632ec88055badbd0c257415c1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b76f8301b63671410bd3ded61f0fb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc198d7b6a6cc46820a682245a6f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822fbe8d0ea7f40d0338278eb0710e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f3a67088a8f384aa1ec43a8bf1ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e608b065ad056d2509c2e2e83542b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222edab915343136fb94de2e416f1f6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2da1e67efb7af59423e808c3609ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfd71901880d6982ef9a99a92e5509294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560890ad43c241261949350cd53704295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2319ce86434ba7de29054edebca971296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da7d30b834bdd17d1d234549536d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a06eb7185bae516b65c737470947298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28411ed39e31d9cf262e7dfe10a8572299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc1e59cca0cfad05a9f29644d6732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466c1e05c7b1ebb8ee3fde5a354b3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d6c9dadb8d771c265229890f5b07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808113ff81ee13bc03d133a8475128303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f287fc5091985e4754256cff4b6d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa6ba7d31798b1b1f6ab10b5374d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a992dfcf29a5510037ffd508d89533306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77b10d41e6be357a64eec50378bc53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c14fd40baf28c8268d51f40fb5341308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd735747afa65710003a3c8e424af1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366df749e4fa97d737b9f964db0e043310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a550908f760cf5048de39046a180cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12928d6a05f7ed6359149395aec940b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adaf2afff4bfcd6a005bec7552e8ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a7777445d99fbf2cd1fb234f58d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ada46d4a853c0edf40e894be872b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7516c70be21a653b13affa31e151d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9ed4ea3eeb87a5e923fada9393cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c50188de5ebef2ec6b54d0e44548318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b4cf0a8188a002959030c92b0009319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc3431ef4faa41bec74e3126188bb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65b62712ce1f73245db76af7c43669321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d356ff636944ad7bc9de092ff7dbfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b81c70daec9908e6a7f32bda731f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39c74a25666d44e9e044de01345c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0bb9121c70a9c1f60c8c6f6bafdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423c6b8a490764f43b7a318ca154327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4576a68b59a7f92fd965226cb8d21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ada3a4cf96143b5116993efb7add4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ec0dfe23fb7a2b5fd9672697891e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383053e742f16799f74c55aeaa1984ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef9e5551372175ba86f170624f5bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b8e4d0ed15c6a1119cede86185d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c920c494d588a9a73c38c67291109c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31577ec848429333913f37cb696daf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1dbd7574c9b3abdd7a1378ab51bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902536c1e192302c782b29aabf8e5862336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8754f2ff599ce51f3ffebb926cc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5e3ba64e29d3ef4afb616415132cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68a1dd3712226b14e64d6df640948339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d44fcc0c32bd4511628fd3a07f4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae070507cb7f7d1b99856c5f038357a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64fa8fde4cd399e0b09255d6212c13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a2423f3e0c1fc20b767cdbfa1794343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9bfb003036ed049cc32157ce6e1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a675f2a2a9fa36ddd3ef835bb97874345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a431244b1592664580b24518db8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b0e730016067ae206975d2718f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01af9df5acfd047cc044be8f46d057348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd0ac7e852be3fd64b7ded8f3429e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077634f3b6a37601a9b966a834210eae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d166e3c5c97dbf6c2cb58354f029351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d7dab822baf7d099bfefe4954112352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a7063026ba3a81e190cf39492b381353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d9aa4b90af79623dd4add18ff384354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c1606c54a257f7cf6da0013737267355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da1065040c0917a2767e79502eb237356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef9ce9489c198b250fd0dadcf4b5a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106297025ee26f0e07f8d5f4ee40ecfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c0efa88cec7bca96c5146eb2c5fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3bb79b153eacc8b399cd6777da1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62667f94c838209e93dc7b1692316a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f20a88705d6407768e911e89d8f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02078ecb72e3478c37bda581bc21496363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c221fd55f9ff1fa4fdcaaa284da522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2d77f5fdb1f442f88e668bbea63d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100f5fa9cbe8713164b2da0c9979e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c38d7e3b8b6f0cc654d8afe1f34c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c355a15b9e90d1fd5621481a622a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6da725a31d405ac3b2d1d65cd1c78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d198761a0eb12d77a5fc7b0dc6044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d4255f4080a1c5505937e3f29f1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787bc0b92b67dd1fc2e03e2eb603a5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ffdce227c75bea698b309dd7e3941373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5274b4071a023918d8dac75701e137a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ba1dc48fe0d96243a35b13bd29685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914806e637aa87e8f1552f0df3ee2ba0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176caa15823704d3d069b0e4ee221530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408935f60d995b4ac07caa8ccb921ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96563b623aba91d4f0a488b8654d7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012edbdb71b96a85004a54fa8e5624b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d66a0faddc3c44c3ebbd8e914ebe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b92636907790b41e37ed10f0112cc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944471e36ec537e2526bf1c2a334ea6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21789c8de6abf9c563709659f7fca571384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f66b4f5b54bb2abacf5197a48f2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1246b0e12fb1c4aae3bb1c78b593bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866aa81494450e643f6f958d4fa664b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3de3240fb5b1fce4c7abd8c1bf618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396efd048278a68e73179febbf5ac6c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db147773071543ca3037582d489edd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88120797a5cd495a1e913b9f5ccbbb6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf789f523b18c8c4be5a3bb48ac9d98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3367fa81b76a28d6cf3f63e9f8c866393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f80e00075ee8e063f3526925bc6f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25b2a34421e5a6572f9aeeca7d222395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f900f672f342ba1b2ec1e41339b9076396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe482f3a5107d547d9d2c72b9d5655b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b965052c1b22151dde59b549244f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fabb795af766e23756a79a8b36d557399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13b38c149be9d49a61c53c7fc7d41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d2da6d165e3c027036ef15838ef3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf0be4b9147890373ee4097db3bda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f11a030d54effa222a285d1c683c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9729ff9d866a5234059a123b2a25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f085c568e49c5fd8419192e3c2fad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834c0d706608a1e39bb29f162680ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf4b64f42e419c45d71b33490e112407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b94c708da7d2d6f962f4d36abda9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91483ef75e3c56eeec793b157c83a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be7f0e491aca38fe4390e25c7d0ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9033ffdde2e65fddf587bec624646b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de1584442aa667edce6501ddff485b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfb3f2f4cc71d8ad92b0c2763c9d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d70dbf3d6592dd0120b118ddf338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb0c13603e6735dc2c1330f9d142b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36ddc38b349227626944d4ccef895f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ee8df0868a4bf2693c917029a648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb48af06bb65361ce5dbe22a8b87cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935504d775dc381a358979aed0f4f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1cf5d235719cc402eb253d52d087420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770c25a961cacfe62a288c04593908421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef59a4f16b087f8f4b000ab2737f44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae42092be0ef0ace1297e5ebf196a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf265fa68b074b6f143a22f8506f20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9303a561d520ed87a8e21e6d093fa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb323d984375849ada66005879ee48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67cce69b5ac7976038e14061e129b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdf565d8b1bdcf06ab14ea6dc6ec78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b37828c49e4c108d2eced2264ca9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09e25a5304a0fd2fc4d88779c1938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12889d77e04a6263425f60d168770431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37258cc708b10b4031959984a1789261432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd368758707168899a5a45035fbc3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514402cbd91127bba050266d4e845e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785ea70d390534781efb901b4b21977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fbbdc2172296565d068dda4a0578436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907212ba00fe5d753e54b1ec8aaa1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda256f5968c3e4ce8d63bc79538b7f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7117b6ba0df84a3f0baac0d88d8b5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b56819a1010cb1739191489ec5f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1006e34f68d5c599646a9dec4a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7359a5c07b6eff80986552cbb66ec1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b90f48d598a0646aa2d90bf87f834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304478ef8771112ea352dfa9f41ebc64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb1355b1fb170accbecfe53ccd9ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d451cf35be3eee5032a1cd5b897fd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e39cfb8c6fdc2987baf039a270d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de9664f51aa4762b4c4b5cb9dae7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42ec6f008dc549c581ab643c8fd6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475d9a9e3875e897fb3da7db18b088450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f60d04374156f7b498ea16bd3e42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755222721037b6f3f2a7cf59e8fd42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c55a76cf1fe41fad4370c114081324453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0869d6f73e456c75ecf14a01ce46af2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6fbcb7f439a7d2499482a7014e269455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becff2cfb4a9165bdd65897101fce1c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a0367946a81fe02bfb2cdace6351457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582afc6fcfe9b5609c107cf96dae8d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c0241cb6087c92e5b7ad0657684bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f03fc07ba1487279591aaaf60cff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba70775c206b442c8c6360507e6982461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f312cd3744a071b4e6203f18e5d3aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627811bfeebcf81755f5049b7e4be55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd4428c3b49cf112abce42c480fdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0343df27131fa93d9bb03a94d30a51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24005135f424125b2dd135ae35482a98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465f8c74c245bff199bf1ac7a700bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc98d15d4a44a8120d7a1f8eddc1235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b0e3b64281413099b2f415e7e23e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c13d005252dfc983038c6cde7e5456470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557cda537fdd5a4c993878205b4e77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb5dcfbcde654e7a7be70e6494705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2347209bd15edaa43991252b20f3c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f84c3f439b9ceea4516e7d1fe06c46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168af6e900e2c93a138e512f7639a87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167344babf159a508a3014f2fbf7e5ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947545aa2f301f11daec68982d9dd84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5ee737ecafc138dab6d60a33d1ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc1e2b158b31a9bbee3334c262589479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e513fdbf0d89c74612d95bcbfe72689480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321108a86f0cd29454fbf080bea77879481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf09ec0b8e80a50483a0e7422781c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aefac73fb81670c764afd774284ba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69aa8221240123ed00a5158c0cedf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207010ffe5b450b52aab9a9c752409d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51107c681b1c761c85834fbb861d41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd066a3f03024bc6d4e841f3afa60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e10075af542d1653c01cbc62f1c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34c73d2ac4ce2eb9582295f89b70c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb0206f46cf85464dda2ce0c2bdaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7173e03145177e99c89a038533d11d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a28ad2cdfe53843f1d592c58eb1a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347dc2148c9f97642e4667a9dac178493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc3663b73c20fa2efddcffa842a1e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083c07f1160799c40baafed8d18655495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e460a6dd29bacd0916197975ebeff61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19afcc325c1f76479265c8bce7ca4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89ce18a99d77bce2ca420c18e110d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7fe646d1c20000041df5558e1f05b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77fb2c14a3a84682f6c3d94cf6076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b93aa2321a9c1fe4480e6c47d0ab6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8b0565ccc68adaab6133eb042fb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e735ae4b3868b5c04ad7da17d688503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26623a4566c4d158cfc320103f2398a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee3abfa816c6e9f6eed86c041a0f62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc8e3b1fe88af7de8537f9238fc41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f729efcc75b431950a7f6236c2fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee906906630d4cbd0194d600b26a587d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b2e185c79021a8ff49353edcda5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9429e8569c8fdc862cc43577cf0c6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc4a14b6db15fa44964edf7195382511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fb7e521072453c56ee730fed9a1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c43e43d3b5b99d4bec13afc77aa9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f432ee52a237c6be2a57ef5d2ce56b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025bb1eed8e7aead221e5b3f4887653515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c0badbca1ae83cbe816ea863b364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5c00e69e636c36322c7e3bdd64081517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd69f34e6ceed90afd6309ee6af71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ee2f055d27f52c411908d369ece1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c897dfa8e967902ff96eb88891a73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25909e81056ab7ad9d2646f5cc8129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836e14c534ebe7643fb2cd84da9a0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388765f0b7e89844c1e2fab6214240523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49cc4fe1cb4534235d22c343593b7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e4e7adc3baa8088f5c8e49bb44bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ecbad0de8030b89510518ae722c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f541f4c97845932370a65bef0f681527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e248fe2d066291d6e2d19fe4d27a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c6c0c3bbe5953ff70de10074574f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6666efefebc8b753196e0a163dd4197530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d467c65cee95a044752dc0fce917f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5fc4b85981ab72a9e8047fdfd1f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0331edb3e1534f6d207086903af824c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e7674fceb71448d73ebbe70af24c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6f3bfe89d7e3d24f3abc9eb1641f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886d448217ef3f7d7ad1bcaa59bbd8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7b39d146de68b82270da8e6df60f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67bbdd366eb4358c3e6debfd0a9a38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df728df4d8c32578d14baf8b5d8c774539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef2562b18f1a4ff7c2c349be9cd36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fd13cffbfda63bf92dcf6160c0d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243804ded9a9083b1b5668994e094fd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f600fa909f2f7262d3d5873d55213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a1e90eeccda6b3096d254022aba1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94d2051df95d8a7758adc79e25fa42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b8989675e48c5c12d59a45e60e28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d76976539848cd73730b28fb492e3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955abfc86c6012d473e351b67672fa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abc3a5771f6484cbd32b3c9d4d66e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc30bf89c8aee9d696d5645287d6d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446b2159b6703c144cf1a24b30b01e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071ad94e96ae30a06991efc3920c59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a3a3e7fdc11352e047bfa5c1d8bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536a6da6cb260b9f90ecab4b10fcde5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe3dceca726d48614ce99e4b884372555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556924532a12cf4d25123193c6874cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f924a0e49d4b99e571ff63d05ed1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec1716281fbefdf6aeaa01feea92fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9fd80a75cffabb2f6dd7e7bcb88cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab627a30a91ce8309336a4d00edd59ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e9b19e5a11f017803203a586098c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec80b45363e91fdcd1fa234bfdcfbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b694614f233daffe37dc24f101ecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73a597f03066c7117837ac5e6120e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245481ffb829056ed5326d0ac235aebb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5c0b2e0f0f100fa1bedd8a6ed1e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f823c6fa34cf0f29218739f9ac9af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c827c13cbda01f3188813c820d52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47654aa3cc998e71528586c01e71d986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27f2c1179c6ca636dfad0ee533b7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d64756aefa6aca460aa8821c86d2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b2833bd0e4b4b654282790eec2f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c3ed8a48a47d3a606d469ea2621ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb2180b380b4ad8c8dced7113dec3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66843771867d7d7c2d392a4e6e19ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d45feadcb2b0df48e3ea2ce6c9693576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012f4610a7b3151b13d177a993a210577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9588bc5e4d8939c1ccac60915921072578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9435baaceb2ba294843ff6e48691c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e35914d5b8daea5f01dca63cdb02e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81645d8d5ffb8a18755ff31a3af4c77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19383eb613b7b53fc19d860653ba2f05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ecb27cd4a61ae65ca1b4f28276a44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b3b404a52311161be0f72933b7281584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ae7f3e4107e14619da2d41b29b50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08931fc96f0076a27899fa36ae64a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dcea4f48a5ffd33d33df56deafd0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ee591381c530418ef283117f5316588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bfe6316ea8ea39dbdab9987b7524589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54073fac373600c5e2bf29fb30648f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44140563f2a990845a71fad329af56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb017632724ff2458973831b8ca9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f48734457b0fdf8d7fa6e088c7ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8835a783ca4eda1bad45098b50d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d434487930570dadaff892b7292969595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f765efd53afbddbc6bdcf3055eca87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33841ee0e713add35c2b670e4c9092597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e846f5bd8bae172545ff4f6777722598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2be387e5c7fb454b86c824bfbd23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7feff5ac19260eec0d33be183770c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17e11c6b7282b195f74432f3a3c78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7f9eda2db52d1a991f739aa07d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494105c97db5dea1ec00444c022dd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0cbdcdd5832c93ee044b194c0ab5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf382712fbe6d8c783f6a5dda1f5744605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a143ff6b9a2fb81a743b371c57298606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0b81ea44e6827d06d94c05e76640607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142f98bd83ab305aef7a539e99372c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479b7450d41ce07ca94f02c3a8baa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d621b35d10872838acdcf4e81c3c8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586300ed1ca2c5c4875b3719ccf91f79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5c8b0cb84212ee3fcd98be0c3737612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc5d72db2003035f739944ba6b3dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d2a347b16d77672f016bdfa449fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19514b24eb0ae49d1cd0b6d1a018c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6045a0b75e5db28cda1887a30187a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc06e66448ac0cd6d4723ef8d43c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ac5503683288faeef77d7880e6ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c117ace3cdaacd156aa5ee1b64c048e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1afad482229ba6f9c34f919617c1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2de1eb107582caef75030a8b685929621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef9ec8f7aaa7cd646ba606c24f7cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719270f7ab1fe2caa9262947357b5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab29d456b6a6ca0b458c1a549e77a2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da234f12010cb0062d9ac88615f1011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9570e566c2ddd70ac210dbe30f937626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aae2005cf9a53127b61baa94e8eec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f515c619920619ac3a2f9775a917f4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278f48fcad440c626c32f9cc56af5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81df35c681787b36507be4b343842d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1917d4da330eb6e94ce6b12bf9521631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24b3d73b38c067d844eec38889c1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e766177d0d455756817ed5654104f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a978b36958058399d2f60ace7663c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b85ac8a0bb62d82e4b73b545affad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a55a46a0e0dcaab539a69392ce67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905149ef9ab3e8e6ae5c9c01990b8af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540162f5a4b715c83c19de728e15b0d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6fb70107e26f8bd558e8d7e418d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae735a206a606705f8cda4a90361b45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95651c7aefd85adc9ef9417cf8859641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856745885d310ed3d1a7b1748f2efd4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ec8d4a566db15568dba17ebe6e5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009509970500bdfaa7590e79c676fd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb906a4ac615bc685907c637c9e97aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cbc75644b6c8e11e5a528d926930646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c154f647f229e55e8e4a80cc8fe8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6e02c31c27250748978469bee940648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c994a5d54f30cac53a02079748e76f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9200e5b83711be28fa96b8ac37139b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fdb8185cabe2fb318db4c452a0f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333fbb386cad50e1d0b0d440cabd61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029bad9fad810de6b860e75dfeb208653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951274e0d4edf8cb4f6a4b93cbf900654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e139eb197821fc26d9c12196ae5eb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be67a2808b6fe71c6bb222f47a772b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e07991efac47d30a733eff74edf7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585e5e348abcbf1c0fe6cd075ef33c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8540b4467f6dda4565a50fa1c9425659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183d134369ae17d9caef04c0e5b8e06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab54ca8ca351293870baa3a4aeb4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381521a37e6fd506865c2bab62890a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f9e0ed7d89cc48f9261abf6e3fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367d8bdc322acb33ac58de8c101c1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a67ae4436eee89dc33cd4b13b2523665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510223a6ee434a269a36b17c155e6bbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c8027b2631c5e761be0f055414f8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4bd6aea7f34f001757c62ab74846668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ab626a0504a07c746c4b1fe87b24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11408cca944983a273e83f1059f0c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d92200c6bdd0f1f4cca0fc6fe97e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97526381c25507b93456380974a20ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3aa48eb2e1968d18e68feeaa640ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716568f830638de0a93816b42b89f2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270e0838ec137ef036367903e921c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c0a0e7cc816acec4d989235cddf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a05588cd52702fceec98e8d994dd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce6edc24cfd5e5227f5de79028f9aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13066feb8e7b84bfce4edc7b3bf3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f75fdd61e82b5f9457997969f67e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80467e7458102ed5f441dddb98272d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e55c918d59923258d7d5d7c553089682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90db9460454f53945d89e66ac69c1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74378fc6bc88b39f38ab0ae0346014e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807f4c101eeb613a2cbdbf8ef6133db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e521e5a52584c51196c2a53e095ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bb497a56e7c790d510d92ebcf19a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a2a3ca5718ea3430cbaa7bd0e3dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e962a90be4bcf7bc0263d44c36ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331e964616a22aedd481f17a374cb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166718514b63ff2cf75f1d047495ccd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3aee58826156c38dc855b4ca738b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d13f6bf05b1c6a46b160114735ab8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7dc33df92bf651f05f921da6b2268694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15f973e41f255a2d868ca06d18510695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e4e6100478a6debe15f1843a08e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fac91e638d8c9eacd5abde2300bc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0672cd0dd3029eadce6e841a18eed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a5a42083b895368bf378a7e14b82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a1334a40178562d8f1959fd7358d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0719f8da2102a1937552856ec3b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3ed15cf8bee1443e2b9b4252139f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb88c527f4c3b8d604b4a467fed4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12f2633749ba80d398826f1bb2848b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4002a8553dbe7c4c9fa02cfd31170e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32bc3b2ad36023f3789adad2e343a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b006546e6a2d46251ba0e204b8e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb666b6794a49843812d3f43cd867e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4d53ba48809dd3db830687c86d50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387ef10ed06fef608c25ed1e1dc780710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b97b8a1b7b8d44444f11ddd369add711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba060bf2d34e3e333134d1428c7137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd459e6a54b0aa471314756e2e47e169713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b0ef6941f08ac62b5e6c44ef2660b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8a56109a47880ab490e31ebaf9ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335e4b58f23e37759f2d2a9cfe1672716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8fe4c608dbd670cf397cb33d292a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582b2ebba50d7b7d90011fb343e57a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3756a1b6c7efb55c0f55059b7d1a8ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099fe7efddbe39b18711bb11ff10922720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2700a4f2cc50d48b6fa4eeef6eb7850721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490b0239f16ff18ab89b5425b80c67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b71e8bf5479746af247d2daf11a1cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff07b349e61070fc2fbc23576bec96b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07425abfb69ca39411a4ee5f63ad0aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd83ae9eff1afb37d4324cba20bb44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab92d8f3b891208144ee7e16b58f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f5e080b351fbd74248b864d9f0db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d626973aa222a330cd73f69988c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6322e547d2d5ca2bd7cca78de61165730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfff2d2f0a683d958e08c663e93ea3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261a3d887e975c9faa00797531a517732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb367ae2c858771e144140253c8427b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053407a59231b2a506fae804638b3d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f8ebd38e07496c4340971be63636f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa1a3fdb4358d0bd9a6e213e128ce9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f8c311af602fcb39d7265fe3f1f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3ef1be2df345ea7f54b2f6b9658a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948811c2976954b8eb6430500c5754f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67989c269fd3ab56e212d32055d2549740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9dcb75a94d4deae99ab7782acc54f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114805b84dfd2317dddf5b351918430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e897313fb713fa14b2d8b48a628974743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2716021dc2e0d1b7e6876c20f14376744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff460bc270a3649af8ec50b5f0d0e45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e837689522de07d7b2043d49b983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a1298ecf82d44f4749c6fd901b69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1425467ca5f5d14376a7e85a1fe09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab0284b3f1400ffb9c092f6318754749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d0cc7b5cf286959a3dabe2a41cc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50984032aeba00fd5a784bf145c282751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20a26e016ed7625418fc766b555c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4b87ed5fcb9ab717c31b8f8ec5d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756de148a7c9884a2f6966476a6bc7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99abece4edde1516390a0ffdbfdb45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758daa79c8f16c55f5113e3c4273d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f5a11ab688dd00d62ec5aa2de098757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184400d76511d02a50d3f8ef34f55380758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced238bd6cf8b6055ae95dcb42ff0fe2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9864175fa98708cbfc74c437fcd3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e752ffd27b50ed0c7f05fc439a619761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0421a68e63d6ba33dfeda4d6be3b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806318ef491005e925e57fc4c7f9d8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675fd372ea69eb1ca61851de318d6a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d2a1a83af9cbe1d12dc3ca2a3df39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd8e49ed0de1cf328d682a4885b66766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1651ac4a32ab6488f698313183bd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d657efbe8ad0c51b1fd972e4ed7e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339745200033ea1413898b65007fc9ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3185768493439f214ad5725f5cc636770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862129d149a14cf6ed777932c3951c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8136e340459bb9b41fda2a864cbdcd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1468dc7661678b4cb0db88f91706c1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586836e56ea039de26c8b9645ba0da9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fac1a8aef974ba6a0edcdcb931f35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b3a8edc5b66b74f64b51d4a01a25776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147899f8aa8c0e26e2144cb77c8dfbc8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966c9d9abbdbb20f415892033fd13d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7cd5f732d62eb9b52b1ad891053ed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668da631a5b1ba40b0b769f45c4a3f3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85d5c8420da7d01d165df2475c0e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df372bf496946d7c75439ed780755b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc885b0b39c97f2dbbd7a1515a719b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611670833d58a3f82f41083bb4f17886784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d05b651361c9a0bb1d8e0616cebdd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195727545cc1584e5dbe6d5efda16e47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d0ab3c6db863b717a6ecf4a2fcef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb53bd71c981080ab14b9eced10440788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2172fa7398fbd55a29c4468905eac6a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f983edfae54734cf0fbf54390999a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75e8fb169ff9470c4a6f93cc6e1be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8a2c5b094ab832ac54d6b39cd0439792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862656e02e84626de22156bf4926ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602a7c195987c6b145d8e480d58441794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4a3f65f400b999fa46c6c46ce133795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ca42a4be351640277eba7c386265d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c7ff8170b9f47dcae7812ea0f09e6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea394013c0917071938a35f3dc414798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545069ee1053a6ca25b9cd3a3748ea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52262d17371cd0b8137a8ccd56ad5d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7b9fc24d34e739d12e22ae6fd0581801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fee2ad4b971d280ad7ddf2b146bad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e968c7c6fe9ed867bff06cc6db48ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96997b24dade566c3f4ce2b05c407e97804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d68ef06b840266ba5a3386e1acdf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46da89056da20cf26238109165707806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c96067412c538f9c1a42ed6e2e40d8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf71e5bca70c62bd56fe1fe272be8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f060d89560cf15559b19ca2f12ee3f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985378f2ce04482c26c21c177e32474810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938331ab97816c910c74a57759d0d210811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54442813c35579ddfc85da063caf5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f5383ec94bdb70a20d152f308242813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d333807acb3af99f62b61623afab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd470ef4a0df3b7c3157424f284e6d9d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf1255d68a8d611c66c6217bb6c5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e8205f4b62cb3b775295f19c10f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df865aa383c155c526c8a48914a9a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91fce48ca4852758598947e6ff7dcb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54494406867ce4ef9a08ca5e8a057d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765dd64c0b2a1931c4440338632bf4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516f6e6113fa3a1c0b1cad1eb5220e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55203206bfa6a2cf1f19e0077efe6c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ea6d5b2b02ffb0f242ff9fa83555824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed165a8d88d8588ccf179ddedc4638d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25b5da62221893c852f7f6c22576c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e628cd690959e71b083febf91eb1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d50bc9a538b6ea4f38985ef5c3713f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c916063d3e57b7cc3c284bf849429829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8796480d07a7c6f6de40a84d5c41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfeeb11522984c32966c9bf5db14a6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138139dbd0b2ad88812b98699000a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a267c167bd2b718d8652612499626833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde83a4a9dbd309bd2b50bd47e9f7e2b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ccd8e439e810bfbcf4e3960a42172835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b42ccd486519e13d42b0abfe5224e4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215a822eb96500cb49c55f3983982c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105c9593261eb7ad33a506680ad0385838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bbe64e37b30503bf6a6cd3583d697839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89c5d6b468a938025329846b8318eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5236d570f521f460b5a3ba3d3e442841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4d22cea3b90c9e4062a9768674da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130545300130b7043baf2d7fbdb3dc8a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ee8c5c9f53768a29ac740c295838844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd79c52dcdc1a1bc5d19d0de859f9b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543e703ebaef81f09897bf9b26b55d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443bbe320534c576282a0b48a44cd4b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566722b8b62b72a30a46811b2a852a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f4b06a43c24917406a077580142d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627e64fe5910d5c0e1ffe4f0ebd287850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c9c18696a164efe93f8a6443ebfc7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a7ed4f5e9b91ab4480178f08c3dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a147458efd9afd30e1aeb56dd79a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b2c6fb08779ef13a5749e4dfee00854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb99b156e13ccfd7794bfe144021e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc983ff75f9bb82d521aec1fdc6f9700856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab2439c543109a25820a306f2ff49857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13147ee184b5c7d5c71494b0db90f171858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72eb71ccf86cb63bc7d8d31617cf87859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c50457a1eabd01047b0ec3dceef35860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b5b076426fca529320a44083f467861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c3e30d95f8372574429b75af36607862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebaed71cd21a355948ad8b5a435930863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b74d6d94ad8f95664575129651ed6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad2584c80a20ddd9bbfe1d5815663865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c84fba0080202b959eaaa3e7ab84866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fb991af779d8cbc7dc0e3430473d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42f405dfadd86463d11edc12ca397868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84063d237365b5ea3b9957c08708fc6a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b70b455cdddb3dbcd6579a7cc5daa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5fac64bd9ed71a8397510d8979af2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef1259a0a955b99756388a0c3c83cd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23473bca204020176d8673386668cc50873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b91105523d2fa0a6fe16e1c4328c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49368f98e8a941b00f6b33aee4b3aaad875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e75e71d49736af339115faf039b64876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a363602c90ba455e8a1e93b06b9821877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548fe31269b66bd52d70b82edfd4551878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6c77d596915a013604f03f8821b5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2601f37fced5ec30004f73d1824ebff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462edc7677fb5c50c325cf56b5a5467881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c6e7c78ab34d4f501156f009f55f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5fea669b7420dde2532d538488fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4abc839e0fbbcd30bbbd63bd65715884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08bae0829a1f9ff1d4a706065aa543885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aa3cb540caba52337fbc0cf248c35886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2139d8683e58f596b599a21d036b6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6ed30ad8cdb43f9bb6a87ba76d2ac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dcaefeb3db093b0ce8a5d83328445889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3552576a9f8ab0d5a1dd676e495d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60c7352b4d617163ea13a09e0e6d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc2d787cc45084493bab8333c7dd1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f19ddc885882fc0ce3a5a03b3935893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13663917ddb363fcaf57c48938d3b73894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760865eeb57cc2a5dff2919d10cfa3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeddc74c485aab047e13e8f3b2afe3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6c2a41939bd1c175766fcb56900c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a54a46af4e99eb7e6b9921845d13898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d392304bd1dfc724aa648699e6eab2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62701936006f76f3e320f82a5e462900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6865c0aacfbbf50cec26ee0058033901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf4fd214ff46146dd695c13c09839902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7902b6cee9a488588aabe6ca4d36f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5676ecfc8a3efaff225f1cf3bee0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da3ebe5af24447ca7b84100520ed10905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8dcd1631d684b3957aecf653d238c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafdaaa3ed310a63e017f7b0d4165b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364bb0aa69599fd3e97cc57c88399b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9481c13e03b95022ddac3e8127f993c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aaa57a178cb7cd80d124412f79976910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597435627a84e008ae8ba4a7a86f33d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0fa8ac62ccb6ffad77ca812c800e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e21ce5957f5a970c965509a4f608ef913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd63e88e21c613ba3e48190024dec914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c3f3877f4b13017252b718e2d6e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52914989ec0f88329f4090d063386b48916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa66e8a6ef604d41827b524e8bfb16917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd03918f8b9d6c56819ff9e6c8d311918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bd367997392d2631d472966c3d850919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d73ce9ab6268e811574a28eb97ac920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88c611a7c895e6d2e9185bc8207f9d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f5e35d384184f3fd2b83164ef9e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572a974666427ee47db248e220dd18923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcaea511b1bf9ec0bafdb01fa2a808924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a8628e5e2e2d03a5f2f47cbdae60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80503cf9c25c395cac5c77d9424571b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ade2eb31936388b2f0fc7bd9bdcd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e60e5b28dc6a1c3f104f56de06575928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4562707cb106c9ea77f296508f85a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b661228a6ab87c39f1506cf68e27c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dd70490a02ec745c55f7fbce903b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4321806e01b889160f11b098cd75e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb309dc554828ade244f429a7a6817933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd7d427ab7c4178da9559483ce086934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6fd94d3557a5f7d03c4f1dc6a112f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240893d88ee68ec8d2549e80c4935e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa19226fa2d6895a69300f89b96dc5d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec1b6297b81c6b48848a6dcaab1cf3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74eb0256470e4ece7910aefacbd393939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd57b3948fa7e488450e158ce6bb71940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4783031dd21ca05e889a16f52b7d0f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287af01192b25df7d5b33791708cccd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd7f64b217be3c4944641ff2462e7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806a0d2464bd0e18258496caa15afcb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd500ee35ec738c2191c4e1a44907945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d2712cc84d6907f66cbdcf8fd66f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6d40456155d6bc83bbae7b97d595947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff129901a27b293fbbfc0e5179cbb67948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d981181ddda5755e65865ea1df377949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa4c2cc4e4e972b421b228cc4bb746950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e10e57d02ad4167ad32eb63b40c36951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd226ea91ef1b91a23fbf0f284336e5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281085f17047e41e98fc831a227c4f3e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37494fe44210ccb98a2ab1f569e53e8b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bfae1f399bcea9e8ef184e53119eb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59e5600f688deeee7f248f176c024956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644403648dbab125d82ac466231a0e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57ba076ed6417417bc72fd985fd6f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d725deb83e37b6e0b86f4cb4e6fbbc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5e7083dc7f269369000e16a0059a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2eb3080be8a5b6e3120569893a1b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda37bc4e8774ee48c76dfe0cf92d4c2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb61b671f16a7f1ac4620ab9b57c06963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84b9cbef56c058df2aeb91e2e7f6b7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d4151dbd81ceba8cb6f4ab0de70be965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a99b9c37a737217919e542cae72b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082f12ad99b6db9ee3f58ab03d75f2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2df6fb3dcb7e06f793854c0268f9c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1bd36c2ef873ef21fc8b67c45d7e7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ceef68e58e3ae59039123f4f9cc6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2efec06c41f98c8d844784dd671a78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46acff5aca9928bba746752090e561972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5afb5e419ab91c11ee1a272fb67edf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4bfc80fbf7e30d541236789508d50974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d9c1c4dfa58149bc71cab249e55c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9fa16cd5d35011ba7b43d8338867976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d017356dd43f8ca088cd0261ccf1b9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1916fb88e63c27280c22fcc095a4c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad537eb1a2e457181de0fbd5ddf19fb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66c80f56ff73d248949cdb4722cad0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bbab28fa551fb8b9c972620f46fe981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f7717d43a964a43fcca3ba6cce29982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac957650b50397535a9165e814f411983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb51df8a18382988bf2fb6626ab344984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d0f031272be02c77a3e4469ddb06985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f313980764034f0ae0f7d8079fdb1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8fd18be201e3b9caf5820247c5b8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd1e5b5e6dc2f417c3501d34dfda7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080172cdb863c036b5514b6586959c3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e19716a6b6c373d8a442567d7d2f8f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136355f0bfc53140ab78ae812799cd79991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13967042044e913f205208eec72a084e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88979067cb213a3878f25397f2388c3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b4bb9c9f97f3fe3a4801d77388c9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b9035ce6d4c260dcd6a954c42fdc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf706dbc2f8336b5e6a1b1cb8f7c6e5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f01c6eb39f693277504abccb62bd7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129f5c499ef9f19349e75a76f269f1998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07570e7764fcffa97da1a534afbda201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b2d15e75a1fcc0481509f9741a05c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cd483b0da0de65e63811a8515e4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c80f056b72b93b51edbe185dad1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816db327da2436946e7d9674b2624b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74280144b77861942ed4690f79bc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86b6832365414bb0dc27530bfd1787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf03d69898781712edc786ff59d658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363b74dc56335d6a28982dcb3a644a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9007031ab4e4668ed74d1c4af8556610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135a5caefef2ba7713e95c35673167e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3ef1218603559c47676cb4f7e47012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f36286a23f9918eabef737caa745cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d989a556e980cbef0d6463819d84d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d139d598d1cece62bd7e493c922fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49afce89abaa4e36c45b7df4e3111016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25d084cba0f32dca5224cf9a3146fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eac7e023d4945d9f63462aab9c76b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1885138bb28b1ae071d94c8e5771219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610c78134d430c110bf657f197d73420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa2b494ba5ae0534bb9111c57ab6ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5270e802357e61b6a289b7452999222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050ed9766bd5991c1219990926be8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2888c25536cbef1d666cff84bd84e6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b0b3c68f3336e89c23e78989a33d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815331ab1e6fbf58bdceba7f35e7a28726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422298935ea8fb3396787bb6cff110527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02864cab4315bd5f34aac48c67d6c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec78454248fcdc033d5b0e799432729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e08cdaf727bb2965ceb2e280d800430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a677733074e5b0635dbede344f47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ea974a7a55eab9365a4f1a3898aa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf8c95665b35f61a76b967c7dff0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e766700693fe05589850dfcdf8aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982fbf46323acc83875e2c82da8b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a2e512b96a6ae13b0d55649f670936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799716d6124c6f2fa3a876d653b036637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea0b303536bbc09cfc68a494e8ee1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786fc286243a81f405f3ec5b2a706cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee18e05cf96fe2469718aa754ffc0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf64ef84fab371461ebb1430a66608f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d086a243181163dd9c61d184b2f8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe47502458e6a4a237e79f48f4c8e8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d8bf0c58a214d84f8ce928cf09bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838438cabbc858e00418a393c47bf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a2207e4064c7ab0e6987609a1b1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d50c3b584697290916d033c12dd0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037c0d13c794fa86cd1e9f0edd3bfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611f7be64300085dd046b236d4f85549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5faa0b526125f1bb671c2928001cbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f219c2173a6c790c6068cfe79389d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70cb0353edb1012b8a4b1bb39ee03952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baaeb5d8ba17503dd9cc638952988b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436ec554af0fef8c2ae5b46c31d88954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffb30e5cf9acee734fe7cc5324eae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cbe2d63375a30670fc55aae4cf56c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487a29b43b8cca4ea40485726f8fd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05d0cc3d26d916ff1729284c9971758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e66d0f97a5a4d729653c2804d69959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0223ac25d551867ea290ab7d82afdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5c7ec0db0829fc607c2f43a144d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3d15f1cd84bb1df69f245ec97f8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9bca4364fceeb43e66196ea93dd7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b29df1ad4ef449904fd9063ef34ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546fb45cb3226360ad4a99fe1cee1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e17f65113cb84fffb4dcefbd6d624f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a90137a76e080f4acec00a674129ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a1354c2b9660f7703c560361e517168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd2ccfec64cec1362e122fe16b5a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388059ff663c33be94db996b439ccd8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcdf0ec15bc66c920f5650712bf4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53b05bdbd1b3e86ffae834e130c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec2c80e09ef291c54c5d0f897c54373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26161e39d56cf74477324e6c8fe6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ea81479efaeb5d407c18c8baa7f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ca5748e81cba911d67af78c7993276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dde286d8b26372ee1784f165739d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745bdf2e46ff19c305aeb94d3c3037c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf3e724d52148f5cf2f2422d573b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca10ab0ce981044f36b7f12eaa29a6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4d9c171b62010468adee8830e71581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3eb73be7482cb9c87944036c15c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1dbc801c3ee943cd9c7cc1b4e06483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44770144bedf919bca7672cd9e349f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aef665a514de648ce3402cf7b201685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca174c9e638f8e02191a5a61fc82adaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427068a6c8a3eac2a9aaf6d2abc4a90187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf73b1013875d0260c0825090fabe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c3da916dfe219704ebd2e8c97fa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd5d1d8bdc7c3ad72b84f935fc5cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a94d3764d07cc99cdbbdbbd55674e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37997036eaeeef7887c1b20e97431c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688eead339f827a59751e1101e090e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d123dae4da09d3a4282d4e90c0c5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d794116a4405713d0f2cc38772ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf41790d7c10eb816d2f380018d9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d900ccd1d689336204ac5632fa5af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162f00ef70e8d9f6583901910aa5ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997a65eaed1fbac4c97f330427f87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3e50b57f5985682851c82b5b6055100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c01f2a6e81c75fdcea6f5e38d4f9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed56c1066135ad62610bb22b63279e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23947e5ee6b75d6f685308f00bbb0f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505524eae63c0fdd629e6c7aebe167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f35e64576b467d53c9c06c95bcea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743cdb332512da7b891d4c7fe238d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f06ca9cfe42a376e1704cc68c547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae08abb6c34e4969416f0c91021d028108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c242dbdabe1792bd3e1dc95eb490390109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144dc4cbe159e2a7a7f4665f086ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d8fd1103e22496a48da988acbbe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489b07203faa2ca76b1f654bea612b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533170de2d81c0f00677aea002ac683113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cb46617872bb46b17cbc69a644f3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9a04c256d58f3fac706e35c222b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9c1d1350acc1f679bcdd18534d31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c661ab9a6070165c5c6e4ab7fcec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398624bf1cbb2c44e36d4e1746331653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f5e8fcc031f3fe48bf8359ebfd9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764576508232b350a5f93cbb9b76b21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcfc77d9a1e160b6450771efd1e74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32dd9ca087f07aebbf8b757f415e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb22feecfd0f8e039716dffee2c9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2bebc6283fd217a6ba2dfd4cac853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee13c1b34bbe34ab7938494807532125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0522227940c31b227267e309e088126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30863285e12b78192a5307cb825196b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1047aefc227e0f53ebfc016e77f152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04c9a7019ee3da2f391b561ca3c7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60b331efe8ef6ba1c846700401054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f16806a738c406daad0681a688d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0655be64234021b7e7edf84c2caaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1380a2a7f59c75ec76f51237557cb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a2db62305936fa16cac63428e157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebaa2d8c731f90c0b157e94fbe239f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f811a5cb1ad1160a04082e5c415f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298792964653f9bede7e815d538de29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67210c5e2dfc4ab512b02888ffc9832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4720089f294f52ea80a561183b0ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e336d34a01cc2988b1f6c6c9160c72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771fcc2dcfd356369d6fc8466fafb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e36863680173fc7f829cbb3fee1f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36b83d507bbc945524ac087616f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f129d1bfd3c0050b08042e868b7a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3d472e244f48bf981fb2563475a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e929fc2dacda62b84d0274f5fb82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24373bd79f429d5bcd4518143a9f0f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933700f2d02a7c467cb87c86b9b2a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9688767dae24e85f0554130e50727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa26914b6c39c5af2153be911aea0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae0379c51da182dd33dff4e385d71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62580d7ac5b76a44dc9267e2fab2d085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e57e44083e82dad57b6a6113db14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903890fa15072aad7a51399204a4e8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43802a58c5fe4c5038790046c115ee3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8cc5fb0390ef4ae336f5b3af4a335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fabf3eb794a400f77e5984e7a192e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c5c7276da2a5f998fff26ebebc0f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860014b018cf48fa1195c3848f36c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee2128f4e64a0326f40c4abb49a52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b71a465c4b98e8be578ddc65685e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895b146c19237c8ef0d5b73e2c824b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc51714da22c2b9c94262f57fdb025163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623eb343a62688f143be8fd53b9940d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050dec04e0653ee37e28c543cfb7e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3726e46a5e76ac9f455466394dd5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb405114db29dd110a361280f22fcac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1c90d0adca21bb893f181afb3f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce97b674b114b41e51c5c95a851dde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db498523003629c08cb277ce6873b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f54a8fcba345f64326e1decf1cfb50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e71bb24cd7f36bdf7621d3fd8c7729172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f168c8f7aba19cd45e8117b6e81fcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718bdeccdeb1d16e30da0f89d776b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a4afb7c04ce1c16924147b3542789175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d2d8f8196395f027454b38dac7db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec66e1cd3e96a9c2cf5d76178ed87bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394e6b45b9fa7008627266d73824c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ee79975290d90891162cacfd7f8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aded13ed341c5294e8c6a401c59152180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b265abbc56bd4253c2ebcfd7bebf5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf0da30ec5ff688a7b51bc6701e52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec723bcdfbcb6b8ce9da7f90336d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e43c77f396b0418bfb1c70625ab9ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132715d5707d435e5a5be9181076a759185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925a83e6d232715f6450caf350f5f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322909636a6816494790415ef35601a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e9aa05083d2efee74ef886747601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877918703e1abe1e18f45006dd26c80a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca86fd306e5602175f68781eb1604a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc05bdc1c4714056294ceec1f512d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64584d42c6cb087a961269796f858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fbf10080fedbb9d86af249d42f992193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc28669b37bcf89d5c25042e7c993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57554d0ac5372ee389cb992c8354eb80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f043204c1777c5101fe16c4490ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadfb46823572b6aa58808b1108669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d03166b7f5235f7ae9f9cad125c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31acc2b69a89fcc03006212272df7c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3924257ebc7a6be7da9283f96f52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b71441c85e12bd7ea9cd33b3bf3a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd638dc6301abad405b4025e2d4936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b6fa2c4d0a48daf85d3ce4973816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031739570cf96abeb85b84534b45ffca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fce1472563cb04c3a4bd78e04c32d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f349a6da0d4bb2e6dd30a4fbd40b49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16cb0819afec4b6ae9eee978851a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c89262dd7c2fecc31e463e61c5a0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa39bd7ac16481c0af2d060b72a111e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fe668292320aafc6f731ebb59275d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e390e30e010a52b44eb04c855805ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eda9f992057545df0364e7d246c0b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb139a477a9fea8e6313d658a045ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef7f916ca8738c34aab29426655ce6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c23f146f91ddaff827f2e058ccd19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87172ca4e051270b5b7bab002ec14961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f757184bc9cf388b0fd56fa6b9a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e6a83429ff11cd61052a87b73274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7319b87261023ff96e1cbae3d725219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89616975987c67617f98673a33eb5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158221a66e8c08c13d997dc89dd9499221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616111298b1b58977a547048f313a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f82034a6a00d1159e9b2dec47e662223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9fb50a54dce005d2b90c7d73f6729224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303735ce9f558f5a7dfd773cbead51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021c808dc34198b65e3c511cda8cd0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b10dd9049a84e3daaea9ce05e6e7c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5dbf004697607f441f430b4171adc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da7514c79cdbffe10f00467ee6526229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347981e2348b808b06a10ddd4fb3329c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e41344e3928c01bca1b64a39078f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731fde01fb32e1bcb2c7735353dbec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c77b06601e37ba933236b622c1a94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4245ef02cbf0dc0514f8d5491e3f12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac976d3a81087e7df7b35609bfd0b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be06b2039e4daca6fbdad19a0d0aa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aecb9ac229c33c4d9d2f0c6d772d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8a05ffb2e0d765ca861b9f4732be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606db60ba58f5b811b3d77f28f9072d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693e31eacafa7536943612b0753e7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b66782d06ce10a2d3b5c4c4f3e858241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7187a2c3852e3193e70f421d1c9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3616b28d6b6d9a4b617a8b03be19e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca63123915d530cabb6c74669bf7cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c2bd28c305f50dd48969eba07cde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccbbe11e36a67f0bb943c069dad0ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4028897cc626dbd25ef24022551c080247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147f9b054e0b96ae301307d66d3b0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc3d6bfec67e87c5220517e8c968d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9aacf6519310f5cce375d9373aea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3732f310a8a27cdaca2595f02e8f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bae4573a512ec644c946a8e2f950d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b49688818096ca53bc26655230e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e71fe66407ea9c23606efe27c2f44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c152efeda0fe861d30a15a599bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b021859b42ee2a871e8f738d445afb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac0a6d2321e3c86b1ea53b4dc1c0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225463385789157c9b2bf3681eb158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f6a38a0ab113796b8d93d2288027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f2ea9f2b591a890057e49bf8abd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96942240d0ecc848bed00815612b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f95f0003cfcb2b1b57d20eae3d244262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b029717549e0332f682ef1945ad441263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc4f6dea90ccd58ea4aa73cc1fc74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b765f3530ab9c72dd87b730ce6551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21942275391693f529415b7a1ff9748266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e6ede4a77e93aaf7556db5705868267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4302073b3e4137a8226030582151b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5071bb051c7331f059505bfb3d60f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff0b8bb2eafeea7968ec821813b95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a211bfb0e8b1c9bb10388ecef8e6fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e112e0e6fc0cf601d9424da9af5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f62c6fd532695e21b2bcdc7715b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaddb055b87388698c305dfebaf8db2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f63ed6d8cd9cb1b0fdbfde98fa8c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bda3b336a98266cd898d656b6c8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c10cdd48b26129f400e62d607a7a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09748ef7ebb5580436bf39c833088d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2999e1623476bde84d370eabe76ddf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900d284e0f4a5ea21efe93b80d7542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f74c76d52688e9a98fe294bf6088281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4760ffdf0820d899a27638129fea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd995c51418b7d6f67d53d9f27cee27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d3f8fd161852d984240b44133332284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d0bea5f73a5476f7a608947ba2c01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723967dfe111f3bfaf9e1ecff451c3b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1d99211f5118b0893ed7a88e71e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db62c0c9aaa824321d0a04a24ea84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a448ebbd2546d2929633e5ff976612289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71640329e29b0d3317dfeabdae02272290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a0364ea0115bc2891ee6f2b4dd2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1cf7c7abc9343fbf673670fb2ad69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9b0b903491f57cbb074f24ba4d24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d9de3ba41fa8a85f4297a3c6c984294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db837d71c732c980e73d7a2804b32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c39f6fca4ca5984a1745e3114afab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713214dbebd19ae7c61ddd7fd155563e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b15abc9f81b5f96d8ab7cff4f1c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995eb160d1bad7e61de5f7a08c23a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b2f12c443ead7ace05fe91adda8e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0b3f8f9de1becea3a9638c7780b0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3fb440e51ebaacb80bcd1130a521f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb752aea4fab89eb506364cdefe4697303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f692feb49b6b98dd783488b2d7ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f522f7cca14c2faa3c7ae1a743739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fce6c450c4fa66f5cc46630c4aa5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d002bd20d7708d9d2fd67b376471b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e93aee7c821cb03f46f19761d4c74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72c2a4673fdb30f227f502b760959309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c274577ac3563dcf89fbac2bb3b222310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5045ec7229e7910d902754e625c2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93a3f1e8db41f30621aa685417962312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7032e5a2e2bc2d9aae14dce39e3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42efd3df07fa7a2f08966fa8c7c089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe43f56170d08cd092fd1fc548e4342315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa18655ee4e407c3a9de888132284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062f5b2ebfe402478e2d5989d9edee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1f31472d70887113a096996a1c04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd93fafbace1b26b36ec3c82662394a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded2c7e6e314ab72eb83657726827c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738152e899dcd41f5b8632225038ed4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ce576cb2e176a6637538d1e13c6a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c209aeabe3318467ef103061874817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0433ff1b0d9f1dd81b1f605a91a2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcdac7ffb81833791d631093b02533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798c84164313a4b59c3de1340333d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a0ef04bbad7da1b11fd0eeda68ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb41cb6a1730f9373cb89c366dcf5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2bfae73a285b83bace0c582a8c8eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35079b68ed31049b07e5548e1c67876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a2dfa3526a8ff7037ccbe4e03d03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615101b409a4865fe5bfbeb695c0ef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd4804f25b17884b2c2eac6cad09d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b6bce1ad7c92b1fc79c44fafaa62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5d74b6141f16738f25758e671845f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6522ff113236fe14b92a8a7b9bcd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533a31d64799cdd0bf4c7e74edf86be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5455ae7f1f1f67a52de462a1481693338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527326d44a364ef9d0748b35525f579339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d18785e6f365fa78bc112428950d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f214cbd99a750b77aacdcd52bb55b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8543da19745c6fbeedbdf67eb86b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a031db37b869947272f495b93b668343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94ddd4921e147f3281dade447eafe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220423e31f39093493c432d477f103c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3ca128bf36183e49f52db72f4325346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab1a7e47e7df81a8f366204c8f8767347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1fff17e7296f69ba38a23991e3b41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4276dcf156a41a675be7d917bc4f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6ee59739baad96f682a4f3a30ae7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bdf570709381c45a760ce0110c95f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025e4045fc901a3039f2d57629ae8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4be4abaf793547319ece2415e026b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dc27d6b04098e752830a17d872c2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c48926a743e4d5e9bc16fb1bf55f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352a1f6bdf39be6202accba895f4fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748f8e8cca94115054d90d676cec0a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc73eabad48e3d9a99467acc6a14a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7de3cbb0fe4edcb3918fbe3301039359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a2a6ce1e5c3f8308ae1f0eeaffee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043bc6e5b37d40fdb97d93cb84dfb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc10536b43a87ff9d7ef2ccb89bfdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6834c47bc14955738cccb58939a083363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f7900c83dc921787ccc049257d845364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a7072f3ca38a70f675aeb0cf1975d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102307eacb7cc2af5bf5a3153b74ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed26aac5402968299f07b409f9493367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eebb2d4550f61d69d989713589baa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3897c18f5af5ec263e200fff1dec3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19c8b1fa215f0ba23a915658359428370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03b1fb252240f6f3af6e0131e8fec0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03131bdfabce42e070c454a28788043372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a637af76ab93f35a562a87388c6f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d130ea101d64c6052243dd99080cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3666abfd706867bb7c2c12569846c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863119c7ae1f58da8edb7ec890443a39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48298eb4f372f393d5bf7bbd30a6d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22feaa16b4c170e0e6f1a494bda8998378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47da92393bae810341e7fca2a8c874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df267266f0dd3ef82eaeaac17687f02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361c6542e6aa89c12cca2a21dd5888381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b699d983e4aae231d51b28182f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa886b6e1137292e4ee7afcc0394d22f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d711b9061ed40705a9b163d72bafaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a008a6a3ef0794a513b24050b70e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a49e452262d826d22396f81e59c59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee910739e31fb5eb16314a038baeae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4671ccf234c8c068cec2c2f22e646e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eeb4418dbde149cb2aa45d3c33c02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a63611e775bc2097400e94c50a35e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7409362a78919d330f9a9521c62479391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c993c67c3bf576c7582475e1e2ae2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e6cf98d2fb285844f5a96cb7930d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fdd94bf131bd6fb2e192aa39eadc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c72ae62c13b737cf9f8a0fa4137ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4258105990aec3465d201cc215797396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999268ebd06fba8b98a76a79341c989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda2e9c9727b46d6025869120414b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dfcb3af42abbd107b75db2afe9dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf838e24445fbfadb5d2db6bd8fc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903f594c463c54b0eff08ca77f83e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a943bb26ed7508e9eefd481000b20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918248209d9f05cd86a434ad6d3ea2c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d02b67b93a4ca15004fb728136a2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae38ae70990407fa7d738a2415779405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d129fe013faa381de46c0cfe687c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa8f6820ba81c35d072fe2962d581407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c512e5162b24ec7d3b924bac0da14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622630bc6df0dac73f191a618d863f8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c853c2ba8930efb42ecdfe637ab2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fffb76497df17c971fdd0cbce3b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc803bc215053979420a0f1ce96f5795412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d26d85e2a9e06dbd0e4514a379e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c304465a69a009268687ecb0014556414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7aa99bfc2531758779f47d810f7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109894e60e383111974fd1235356051416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56a245faf997c1c5027dd89f63e2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c99a56d0bd24e1fd0f2e23e231782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa0d2f41e13d67278c4fe82d960e35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97199d7bea117d30dbfccabdac068bea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453ca54425f02127db7371827b59bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49d11279b6b2a990c44f7506bf1ad5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d212645b00cf6d06a2e4899ca332423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b9963b6ebec03883985001abe9ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9feeb746389d9ce4509960390ee5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44275be038ff5924a8bbad0cb0e977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c50d4516ebbd71ebc8406799b58c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945893cf35fb923c949e6a56e47ac21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443ab282fcea75c0c86c5b751b87e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d717a2782b0530f0edcdc83bd4f02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f03800a4c0a7d7f250265e9e2a24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1022d1008f6237fbbb12b526b72be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d5bdacaee3f65e1acd147bfbfe20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e77630e80bb1f7c6666da6333c4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345fcb4075850f09198e21cadc71dce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a48de99da78fc8ca0939a7b1db58f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f43ba34317b550a72853ab14748e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dfc578240fef73d25f7bc41fc09d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840a350251139371b3a59f2117e084439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493722a1dd3f2c23ac4034eacfc4ab7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffae65575a507fe10f2702cae5fd01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518c1cb1a63628ef6ccb4ceb1a9f47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccdfaedf87227ff73fef76c5acc16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127da41a91463e5ffdaabffed1c9e8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6ec2fca14b7330301679d8422f85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722161a52e6ba831a0f58adea73a03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0969848a65347b1465649b274c0de5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a68da05ba549f0db2591e207d1e54d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228bc7313e5c9590d5abaf4436524c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0879b13a1ea6dd9c64a1fa4f3237a75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c962f26b5a7f8b98801a46a9e5ee5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd80dd00fe40ad6f8b2576319690756452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3535b25bb7c51809fdcaa414ade0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5cd16c667c34421219e92d72d0a90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d927001afcf00f6d742b6b603bae35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4b72682ae8cb9306f8d8c84be311456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686cef2e0b0338b9b16b96c5e835486457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c20052ec03d0d887f6ea6e616b4ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7c03f8dab16f282ed21bac347b49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceefcd64abb69d18b5989432c9d0183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa2590e2a7bf8535cdc6fe36a68f8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a922e6c3de1d3996788b7eed123c35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc75c84b03f083abbba7caafbcde31f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca6d2cfadb6970e8ac6f193ba59f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1fc0e330ffaf86a75e67b29769f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f5029b1536aa05714979f90b7a50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bab24bbd35588bfcf134d86d9d00d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7040f61178b827be8d9375cb6c938b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4395301174af420e3cd193a25f3af69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbaaa926842e7b1418a05e81f486ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc50299c1097685dbd12f3adce57fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60588ce1b597ee303e3aad73d39912c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c073ee2c95489c66e29412e8a67a02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a043b88cedc7f6ee630cd01ca634474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef6c0ca8bff292a1a7b766fe5a836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2c59a2b43f61bc5a98d4da4cc39a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a41eaf6f62a2dba4b123915351d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3186f8e6ca02fa09817cb089a69ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd0b05c08a07c3f125297d0210406f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e163d75da03a509abda6d50084a17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c6b5e6130bcc8192e40c43761b16b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e0f82cfe3afbf04fab2803c0a6da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591cabb68c1de5b97be82a7b2ed466483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0dc9e5e64d68cd46e584eaed1c33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf211bd1c493fb71ed5c6a34d663c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c92697157c4e3444c4ffb728a2fda7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab84fcb179b0113ab317ecce4689a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989e3e7e7945c2061a151b3a18ee7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e356c299518f49de56f890414e27cdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e28c84c9d172ad615571b5dac4dea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee36c7babbeac6fcdc93eac001f16b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fff801d1ec382605e45436faf4ec8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e86edc6ae6c785bfd50dd23777542a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebcd843042cd4eedd115055eacbc16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28eb7850cb53654113a1a20b5d270495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c786698fa66efbc971d32b58faa953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375d7e329e978210241119adc3ec1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924407e62265a5d1930e05ed12969874498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a91a0a58647a30606b03a29afa99a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7acef3dd67e7265ecaa3189b24a12c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf834e926e2915ea7fea8bf48db20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686faed019a3d794631873557f93f45f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7500ae5de976c6d42a55ef11e900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf289f05d4774b29e4eebad38d35189f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ebd2c65867d59b09946771bd4ab69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded91268527f472ab73c09bb0f5909506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4418b4a5d7a4524c6f5ebaf8abac1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0624c0b54d91357814febea29f2e5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a1484c587b9173a6c45275c7fc92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a76e59589c3ff8eacc6cc3999365510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fe6218f9f0eed89b8dbaf6c415664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533435e5b8c589b7479f2c52d98e27ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c1ec865c26879414d611f6c9eaab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09c35fe3f3d0d114f85afdd5d0386514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07402fdee9cae216e4a78bcc5aab07e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad3d5f74f65755a22448ae871934b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357ebbea42ec9ff039ab69ba99f8e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04999a3e6b16a975e93e02ef4be50ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972e47bb63f888c064f2893b76f29a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b23374dc9c2121589814b20bce78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9141b69b79835791dd5100bb5cb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d33432d68b234b8674c632616e9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa1ab13b23e7c395f25755c220d273523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd9541d56aae65be4132d49b3dc6de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5e5d89305ec6ab37ffa5ecd5bdea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4106475e7a99f10fba60074d6efb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6731a0bb3970dc8168a69588cfee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845ee91a0e54b8a88e87ee7e5659ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb18bc2574c524cdcd9e6e5431114529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5875457bbea490cf8dd6c46626554530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7016bd939581121549ea077a94fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165be3887de0a0535145eaafc6f513a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc43e06e0c6eb009f97c8e384494a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e014c41d5d5119136e0a611d7e2093534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e2f7421ff77fa60007f5e7fe03c67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d494b991d341453a2d03208d52a66d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4fccf80d092aaac6850d1dd6cf2e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3374e3425edfebec10b6d73c0fb347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0fccc074dc6370d06836f2f87236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cc12278c1061f5ea85516391b35e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca800a778d2ee8269d3efe66ab0238a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46da6d217b0d3e6c5b3f0b7538bd3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43911f2aadecdca0a199e3632f08fed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54526ac7f6af0c9b76d103a46f3da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921e83b0ff41ba43e3fe6de1d971e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb618b67c3f814b23676b054b8201b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed94e5aad4011fd0c972f067f67ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d68125a5794aea640f617c4cf4786548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58529d5f5571e9616e5417067ebff9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50b72463448e28311701f991da47e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27d70d83e41bd1a73e9c53f3f04aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0215fc67e653072362f66830c3539d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420cded9c066ee904404ce7e268d4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae5428709f6fd673bdc0a2ce5a075554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa84c279e57824c069b302cc01ebdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212967ee2df2d8f1c6fadd1d08a0927e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff1477cb53858118e86fc860b2874557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634583555e061c2124866d1eccdac5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e58027f258858ba55506d0876959c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05628a278a7532d0a9d3ccde00ee8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9991f7af0c3f462dc83ad9d8c2890561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e823500adc8f51bab30fa97c97a2fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57c4f6ba884a9e654a574230f1552563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932926c5502328be35ab044a240ab65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3dce495cd80db88d9bfb216abc6ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67137a87a7bcbde9a7f23de5b886cca1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e3d30e4f80a10387d791bff3fc760567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e8307ea94207747d0bf522db98d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449184b610ef5b2d9a8669471d1e657569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89898dbb67a66d0a720c6eb7ec39e858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac1b249dd875d2460e7e093657b5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275cb917ee3072653a80bc092808e6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77e00410dad5e775220ba3628ed1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4d4960179d32ad15f8ead3bc5456574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6dc641d181993fcce28bcbaf022f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d6f3d9d1cd85771eab8b91b1149d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058ecc0db551a2d948ac952c569023577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2268c93f50b0714f9ffa6f61b7ff7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c569c12b642c7081a3c2b724aaa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268894cd090a06be8fba9d35296afc7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3b7174db5b9d8abd6a9c0b3160050581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f303379fd43250d8c144b5bf1bc4592582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5bb28e8c10b8d3ea8b25b54da5a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ed5ef2a57660ce2d6e69a5b7d0bb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa59c6ecc054c58e5c88677bc4ad0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2eb17470362d689a2abd16a4727d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a53c69502ae62559a914dff5609c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eae3e893632daa61ccee3d5c16a13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14e9d1d7c88519f51d0005bc7956c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e92500bd4251c6bbd63522cc6676590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c10d61731990541838f5f7ff50bf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb3b52b06ef86f1e14eec9c67af441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db9b909005080ff2b41eaec811b138593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0b20c80f79dce655e52bf73d7307f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb351c8644ec79e8682d1bb398ce91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf469fb29cf29f23178e55c7fff23d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c99ce8ad8f116ff03d8652b2f60eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f6e7721f2eb1c802f4af43cbf353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6d00d8a2457065b997b3451f33db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b61baf42688bd04df8eb011767b424600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3969090e23aee4a9533a9c38b199b42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369efbc892b33d24c91005ac66f211602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36e7a4be88e728d633cba4665270ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8a0674b31467c71cac9170e1704f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ff39d502b568ab16e0f565dff70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d8ca2f0058282cc6532fc06b5c01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d553c0cf966e84b36610aa032c7253607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377c62e6c7be8d18794aa986d48747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69860a015c54b93bd8ffdb89a51ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a5fa1ea514e165651459ebecc678610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0fc5303302c0789dd3796041fed9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c54be5ec967f51dd17e6e10ae19f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8157c5a62479b32b5698ecf0cde665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae586777d09a11624eb2cf7d06235614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec367029552eab83abd9ef352ad917d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdaf88c6ff491dc2fb6649a8bd755f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44be00e2be7bdd4deb7a3adf2ab66f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2566781f386b780ecbebb21adf7b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5309076bc824d843d0441efa57cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87b2b53d5a585cc2f25bd3ebbd48f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ac7a58f3c5f577ccafeacbd88732621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f44e7565aabf19aca04fd52a3c8c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e52109488eef2e21ec21b5e87003c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c7837912dec6ef0ec3a9f49d00f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38afa9077d3c6cb6ba5c208b5352379625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a84178cde4fbc266ed4cbde44aa700626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf55349cd77e8a3b01bd9b32636f7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5992eec0479ac15f39a55347c263b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8e3bc80a5e6beb4029f4f76d41ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee97e478308986324f91e65846cf80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee32fdf343c58f8801ef4ca5a02c5fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d1193fa858b61afe15065c9d4c96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cbab31db14bc0c9214d71979f2daa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189530983253e58250c15b034542fcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30803a15ccbb4dee2df431710706c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43676ac6dbbce89867287fc86ab5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a184fd3b9e60f388a1a0bb1b77935cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d21c7db8be70abd4569e8af45fa1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0fea585f73f2be68436a421886798639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7986197d0a0f1cc5e659e851241f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87891c7f5ba10fb6349f29120bf7cc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee468fffab419a0b656cb7fd9dd3ac4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ec0b64558aa5d11e426e83ed4f88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0d74eeea6e4f4f9b08f624f48638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1338a024e0a8e4c2d2dd0e2b8ae123645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d085dcc0cbc770c21037276e1061d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c27ebcaa094f9336caefb3de3975647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac24795d9d85e621be3bf02db1f844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58109eea00b61debd247d9450500c77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507362de9f2b7d5e4c54bd0f85459f62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3919f1cb21428711afe23bb675a48b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e87e3966109751995893f30b0e64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab06ac62cb24c95c3f05446aabe57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc84b2e1ecf0f723c9062e8367303654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bde193d0f0aae01b0a079221aaddd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5655a9218db45a560e9e19a151f0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cdb59ac53fe0532e50677aed61af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2bec96ed95b0c4e1740a9323e3fd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b733e547006e368ed9f00686fb6b46d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a6931c00539ccc9b80d7df2c7a88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bf83030ae44c4199497767c4412c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c72bd02572cb3dc746b549ed42f21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f97ecbee7494877210cbace19898663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906ac0b669e86b34cf85b9c60006fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2fc5704a49db26d8af7e5956f5e92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86497f510b801f2e47a90fb0162b80c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb704a32e3b5c9d20b822a0c2ce917667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346f418078b4a39215eb8aafcabe83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a46406bf97f39041eb94926a53823669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4073027ec9a6db0f0efba3c0ca951670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840b51872d882a941a95f90307f5d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c82a86088ae61b2356749ebd5f6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5215aad4df2de887628c82638b789673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ea2bd82afaf79e273bdb3c5e2fff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8cd0f2ec4ba4c9a7915bce4559b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637f951d1d05fd98dd000ee2d9c82fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d4695d7f0f41f4e56ddaa2e19a63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab733a68c000eb9ce39135fd35bb9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca00589e9a6910f3a5f3eb1c21bfb6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae796b36f8b3eddc5cedfe36f50515aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e41baf44a513c7a1780784b782b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154ad1d4d67129aac9356fbbdbe5c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34878d15314c60c5aa81a7a70458b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d626608a3351ca5ea54fb11ae0416684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563027fa6b6762283c20a9d34b0d8bd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b5c76e9e2ea47409f3985fff5f58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ac9580df1f95667c944b3dcb1fad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1d3a080041e45e0095a515634ed5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f8449cdfcc07256baef026744351689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206febc6391de7ca2d8c715c749dc9f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b82a35069f251e2b00dde50f7e22a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69dc54a8007537b10d8f91c1aeb6bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd8db700831119443e17d6ef8782b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece530bf089109c6fc084eb4af936ddd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e519e404b8cd2dc296802def769df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602922319fc1a9c3a88f9889daa87a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8d0d4316f63ac15888d1facac218697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67751a22c00725774e902a8539baae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59c8df0c08d4b2588b8f1e7739a62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c5ab9c74108c962af919966ed12f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde70cd75c0e5d763071b58bb6f673701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910def1bfc37d398cdaab25c619d8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c05ed798ccc07a68c5d879f66ca58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce0b373b536cad7d32fc531d4717f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24f40dd1fa638083e586a6a5c9636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22566d05b7f80a204c7ff73fab8bcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fee9cd31ce6365c3e6e8dce470e792707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3df5ca0a7e911fe74717266cdd16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb30d39f5ebe15b63c309f6ca8f5c76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76995f13ba6ec066ce1075587501ebd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df1baab03d7c618219d354df87234b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4afe4dafe3d9dd18f944441dccd3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad5baa7c6f7d786832bd7f545a39e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2e2c5be6e58241c8150b3d21819b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64aabbfe185c3155e80e6993e819e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1b4bc2708ad5620775a76e76e9ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f4e9755b6a3b9ef124f07d4531bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f858a522bebb1a3171049b1ab034ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede734215e2c56c195ff8d5b4b4705b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12163030ba18923026bf4755e72f7b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac81ce80ffdf264e5aeba8c455eb2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee73dddf851eaef427dc4e3b9e0e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ce4c5f4d5f8913c00a048389af138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea58243d45af729c05d6467fe1d713724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940b54b338422cd0aa6693dedf8a2ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f67ccca83f076a47e0846e239cf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40454368244b311fd80bee5b300db5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7596f08f72156bdf66c0c7e3300d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1f36f0514669f61e18de0ea6100f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2cfaf89e452d6cb3b7904153022a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e858e0ca79b5cff642df91de6f8eac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400ff47da985bb5ac998879d857941732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585210a547d9c26fe8c22f2e740c6fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8895b854c5146dd5c9c9fd1dc85ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f0ad6a8292cea9b3b9eaa17e0930735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f75ab68879605b07f9dbe2cbadac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1022bc44eca854f2ed95d0c0e3a7ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148290acfb49575fdd320faef4b0708738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee800197a774ba84f429c90f0dc468739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6232e4159875311fa27a3f5631e80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3adcacdc3064cef28e2ed2aa145536741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d66a31286ce3a6b25487e004d186742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1bd62cc0cb499a865b55e24b8a18a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b613c6c31c5190b262a8e1b9d226744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f79f2a5e9cf6c03cc356602aec13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc04efe4bccf758d506cc270adc421b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1bf755835cc8cf7ff5c0a4c8d1e3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e093051abb0462814f06bea98037c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f2e2bbfaada6da2c55a5c275b714749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d377f0442af738450c46f52a786b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416f749f15fba054b49c28e3ff2a04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0cc7fc3e03c5b747d557384dcbc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2194ae2774aa7804b86e6a8fc61e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57505e778a9186cfec72f72c1ecd59a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c523589339bf44557bdf6d21de14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2502a83cb1db483641f8c75a5d7f00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9f00861511ce36cd46b963b375783757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680724f25c23c5ddc3705854b88251f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a23a9138132542fad83a3da1b579b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abcbafbcb8945e3d8bab41ab0f281a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710cf9c51ea93ca99deca8eb1c45131761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a504f632db2a32a64c51aa3ac6972762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd87eeac7737153b0b47e25e8a514763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348438d1312bd31adbc7bd2da2d19c1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec2ec45b425db1f05974ed591ec2d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5fa89a4ef7afb8fa21a21eb65e586766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc240cda0a550f12524b6ff0a444c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2bdbdf5645b607128343827896474768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1ff75309b3ab609c88400705a92b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c040f96bf30b40a6a01802930e407770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08cefd94a98d52f497768bfe95870771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7e4f691d0b779af3ae187f22137a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec07a01958ececf5283bb0566d78ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c4ca4ef42b0ddf2992c9b9259c147774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4554c259fd5dcfac74d80def27ac36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736645ab50254015b3f704fae885e022776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2b1be2ba00e943b9ed3f9c0e9c5d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26fff088348eeed5c9210eb652378778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191fdc43324c7d68f2a2567f3e23551779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda405c9308f7c3a42ffb5423d90d686780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425105415c3b9a4da7c3e496ecd8f49781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049283630b75f59f2f917e889d0ad5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36befa1f7275e2d97eefe62cb9e22b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669543de77ce26ad8ffa3277265327784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b5f0f0fad7abec34a65ba2e9a1f64785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe313bacc2e4fc794873c1cb718eb99786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133cf6b33ec17b97988356b9217be27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b088d274b305853f009c0b52828a5b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb65758fae20fa2fd8357ffd3cc8610789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33a2254a88c7a53da04eb171908066790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300db4062030f9d46c34a3fcda6d93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb216a55be7a4cc5d7267835d8dcaf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea42b3fbd44fa35383dee381ea638d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a03a06ec29d8a47735929b8c319f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef4285ab54fc7000e685eef4c6705795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ea607a48884589af842d4ff8cac9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461231bdad735c5b2fa0868dac8a149797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f05e5428d6f5c5562b73e58c0788798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2145df4297e485760794cbe1bd91799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1f652bac642cd52a5bd124357c31800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7bb50780743e26cb308b0094c5cb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5aa5243be42f2bc6ece4ccf43044f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558902f7eeb693125cbe713608ae44803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b225a490248a056750bfd0764923e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150f6ea0ff7b44829e6a77563d41b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b651df4ddb827ddbf300e5f62d70737806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e065c8d9887a840c8f05b3702a07f6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe91efa61d68875439b62b92717db6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8252aaf46196bce59dfe21d9182646809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c9d5606a9b8880d9a79c12ecc3c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4762a773c5a561481912954f98710811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0588c46cf60b39b8f61571cef177812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66824657b4316bec7e1b25e5d9d94f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3a02068472b8eff59d5fe9de2b63814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9f55d8efb79fd2fa823291a44f6e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e2aa15daa65a61984dd91b6cb9a46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bbe65cd0dd2d627abdf598845a99b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0e3df0065096741266ed8c14e2d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534264ced49c083b2690fc78137d0e47819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93abd60d7f63cce250134e8d73a0b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c448e7545de9caa9009831dfec6a2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40bb0bab7bd8f91d321783da469ccb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818d5b31c2554ae0a0b39d984f69b1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32093a45967dcc4fc75d4f521f47be6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f143bd91a8f10fafb0debccaee39b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea47ee38959bc4c9c94636d61e2896826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49802306046417989d5389f3509bf54827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cec39d684c4a1c50f59893a57d330828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46499395eb7b444f23558395ddeb1460829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbb51d838794f6f5c503394a2ee19830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684361bdc1fedf2be1329966b5c35b4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425b30206ed1d444de4c0b549541dd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a88a00ae8593659000243472a3b90833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4449382bbbdeb57612b7337bf6f06b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8006817c67351312dedb388628c4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aaf271fcd660488990a0be136e4cf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474efa6b6242eebabbb562c8f6cb40837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8933f3be348011af8cc9bafeb4426838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ef98401953775777d45df2c7ef14839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154517e3923aa2f8da6cb3f3556936840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c83028bfe75c653356d374f9f0ad8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e2d99240f1bbb0575b804aa5a96e4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990ce7bf88c62e0e3815c0169731a51843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64d05afd0977339dfe400af286d20844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46cfb535fa885e49f8d57eed6ad9f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd1d432647ff7d34f631a94dcec50846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21383da1eba39615af5d6eb8fd533847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420733a8da7a32948fdc121a1473095f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e19035dcabeaecbee960e87ea873e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1e0a4e0f3ff9d3232fd43e99debbb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcfd4e245b0a3cf6b892b3996113a6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d97597e285f79cf93fe2cda8f147852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34415f2913dcb58c75228e70c0378b02853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887a59b3503f7aa15b694fa3b2b77a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7d931230ae98ee28362ce9c97e98855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c154cb1dc8db8c18d89c3e6dfa4a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b1db474253b6887e370908aa512e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368169b1333f74ae398aa00db6d233858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8526f0e97262cb582e184f3abe32e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864bf0954fe69c45abbeab47dfa688860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d5a9dd74c81c0f58039aedd0bd3d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d186d4db3d5d5ba785189df709cb2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a305c335f73f9b85182d4be340cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb94bf5f274adaf33ca7a43539d13864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e03d3dca675e6db0562d1d116fc2b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa782e2291e2b5ece98c74f259a4378866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aa82595bc421d7717c05ae1c1e5e6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bec690444c456cff067ed6ef8ce6e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b4ce6344ea47469bb09aacb7c3c90869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07a87431c77e68e29f6eb8ebeaa19870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb4f5f0c2c76603a4fb0aa36ced22871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae0e524b9b1ae71e7263f45080a04872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ee66e388258d31df9ca2c3addb01873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac340d5c9c2878c8f24e84641f92726874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7817499c772df480ceaae99f8b4f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3653c566397d6d2e7c810bf07535e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae13c432dbfb2e50153752c37152e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b98ec0a0757a78c3490887924c5412878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8900c13fedbda83e41038c16ace2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc287f4b5ea2b766115bc52075d89958880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5faf7f733d99aa3c85359b0f490d45881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004331699a3b3685a997dd9ad00adf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977e899095e33e68e08760f5279dc9b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10a6c098b4b548dcd4c657a80d98c4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81475412126275572e27811e44b76885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed28ee43424df99ad6e9cb2edf613886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5458e82957af29cda8576c99c6526887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0cb0fea866721e5b8557457471b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38694b3abe0129e717ca8d60624f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d9c9b3fb37215f20e2cf852ef67d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b4064b5a2842f7093b6a7f70fee7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b269c18d2885f087ae318d36e9855e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f427846328c6f5f7de88bb10e930d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b89d409ba0cb50044db82b4cb6024894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d5e4cbabee9ed7921caffcd3f255e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799e981574c2e5fb7426596eb58cb7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ab12a0c425be607d8b7f852ffed6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0e1b5778972adbf2ab9270830780898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45113831b2f672be1c980bf9ebaf992899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d5b9d81a15e9c2343d3315850c336900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb9634e70cb8aeeef19c14aed32dbc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5a7d5b80b792832d2b46b07820ae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cff5cdc1417485e81a716e7704b6c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0233fb350dee09d11a323602ec61904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f595af6fb2765b7395e8bbab74c602905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bbf04517c962bf0622bbe35c92476906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19ceb9c8633f9daa4f01f3333623d1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2764689d4dc60178afd70aa374ca6cd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d67302794f40fbe92e5a6074a3d72909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972f89bf021769073ba4fc5fe57de6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a449d89355551636d6007f7a3f6c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f074e31e8af515d7117e3cf347c8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e944347b7a2dcc104ebafcef157f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a79e22978eacbac0984b4b823fb0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e4c587f541e0f2cfefb44eb5b888915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b451baf2d9fae03ccfadf45704324c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b995b668353e3dfea445239b9660917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b86e03763562a3814ebad457f2a48918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5432224beac7c3cf455965646301260919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00878dc99db02ad5a5357089e0f28920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b643e6e58fa0cb188278d347db6b2e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947aaed1aabf6a7edbeb068768ddba6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b718543000d35175d977be55636430923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315de5d35b472a28e4a274aa6d0a001924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f36c5e588d05268827b9f720b2a8de925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58baaa314cfa8bee6cc0ac4051ad36b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9edc5123933ca6ad39898ad9e78d05927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c8a14d36e6caf20fabc71acc0f32928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2c0280e99ecbacfcf1355bc0be34929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d54f949c7ceb2d5d64f650b8ba5b9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f1f938b9a99b0f6b7bedb22ea72d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5719827c01b426886c57fed412179f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740cad83cdd6fbb7b32f57a63e429e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446cf7223c9d6c63b7d1415751d89d7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e72500a61cfef29199f40ed316e1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b128556b3bd2b8f5d9d98ecdc72f6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e536502fd9e85b2961e7f99bdd2ed9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6bce6e9acb9cd7cc55398ffdbcda938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb400748326cda5df5ba91b722b6120939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416f07c9e063ea736c94fe48163d39940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e29459822a18bc90ccb6359d1193a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c47ea386fae4214507b2920b7a80ee942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d42dbb81da32a13b96f341fa2c18943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b2114f4739a620cd0ec4d94c512d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639fb50e47eeb5830abd6aa9358bae945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06dc8c5a35018df14f689b86c897b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a8ce05f3d144721fb6d6cf6176680947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44071bec8dcac85f8416dc975e53c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eaa5ae73583a2feec4239cc3b4908949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf65f44df8912604c92b304fca501950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae82509c7a6b1fed2c589b36ec992951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891259f0b423d1cd4e259951f6e3580f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76e122857efeffb209d3f15bcad6d6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd555589c7af4c1655054d624de442954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e90a56cde0a8e4e3235a1f5717a4a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756d2e46098a44196fdfd5d8f4d343956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90bfda4aa61278d6a30497b4d41c68957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183de42f794c8615633a976a5e300fd7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806cc43e2dd4efdea114aae25783ef959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab3d924ddb59b3be3f2e743c372f23960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81823be67d01bb36081ed5e1b0ab991f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d7b41e9397a42df496227b622255962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352bb08f2d8c24613c27abf3994ea8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9e73f70e68999c51ff1137597497964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ce9af442aab9fca818d234264d41d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484729ba6d0d8a05396fb315b098bb9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a811ff3490e91cdbef11c30560e91967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead35f7a67c81f8dca395eba5ab0304968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c5d1ef813d5be346c7592c93d8cbe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c1e4b0fdf739019c9dc9cf65978b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4310d7e95b3a1375e5c5cb3a5aa7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864737dd6685a3b2e93778a819b1c09972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979bc7991afccb717dab18b5badd2d0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a644174b54ac992b665596196f8ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672dc81f79445f525d3184a571169a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9f0fcc1558ae2e11715c73c1bd36976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c685728b0e7cc5691dfe1c1c956108977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632de840bcdbf9b99b4e0bd0663310e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c50469cb9cdf67c48e54b55882ed2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6a6968da1abdcdcd7d70a401d333980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a2e8510cd0a1aa9fbb79de235af1e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946481f95784be1a33415a101e4a17af982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142eb4bf07134502281907db9b1000983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588730f643ad4d2a8a6b138e11b6bc1f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bce1c09168768c858d2560dfe81b76985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b68a638c37dc11e02ddb48c89caa80986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6bf720560b68a5da11b830f185682987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7995c1fb2c6f4e1fbdea9e235ed4af988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1148da259436e08e0767e645e905c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1361ec66f8e1d1dfae57905abd487990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf60b9ee92f1ff2de695e10addef911991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c5c000b2fac07a0210650dae317af992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a2354561b069c70e945c4bf4ebe66993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef5c9b992751fa4e269279eecf1b4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031e0018299b517170b0fea30842fc5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be7c7b2cef5cb1cae4fcd2d640845996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64ddb8c5d6d8f422c9699547a34d4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>