--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943272b22568f222bbfd613b89c42a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380e99ee03303b019a8ffda9d53ac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b5be06136b4365dccb5b038a3fd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c49eb124dac585404d42ee4c4e624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f21fc796c26758a057c0c2ad390cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319475ac5a469eb3345fb4066236a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5c76622dc73ea48913126e9404417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b53cd2231c6e651d8177c909f5ba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb99db38494c7ae8fc6c4aa10821bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad0dbe7d7cfeb78920b401a479a25710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178053ef88341d57f634957603728b8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1d92a2219781248fcb63dbda8c8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444d1cfc86031596cf06a2c6ff79d4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6fa6c05e8f750167d1557dd39a2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce475d1fb5164f0a0bf6bc084a8ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240fb4f67f6eba5f67134bed91fd68316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d579ac60309463f755bd94048b38b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fbfad324759b4eb3f71741fee951d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7eae985fda2f3796aa5a3866b33c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759812bab88c58cfe9afdfe4b353520220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0284ae8053884b998099a0f47b10c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eaadf4ab2516e5a18c57ce2b850b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b303b83be187853c83e51c77756a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623a038b48269f1a2bf124b20d8da6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f063497897be727340caad53a1868925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831613b055adebed3efebe07be26e0c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdbf78aba80d3c9b01f4006d6bf32d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b25366cdbbc66941f2bcce612ef428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4255e64631ca9d0c190def6da382b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2428035bca28ece50be6eb42c8d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8146fe7889937cdca73b1735eb41e6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8a976b77323a1f17ad59a3ac3a2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1bb63078bfeb1794ae462f8f81a1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8614524f7c69ef940ef2b5a9ad0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a001dd23d11248ec9edbad0ab72afb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf37fd235e6fc7f609487b562b5be536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840dd57ff9feb6dcb31b49a0d6405137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b47d6a9fc9a53a7f61d5654d5861538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcd7790ae641a85477bb4c9a55dfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2dcaae570bb47304d9d70a895586f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338647cb6e160793219117b36e1cb7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb43df94bb4a9e74065a4376a42cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29096fa800afc552053b7646aa57297c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251d2379d15ddec75c7a37bf1ad32744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5b12821a3c43dc4ed177b807a77645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446a4932ffe64f91268db25ff0a47046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80295829b83ffadf21745e5676ca7be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f49b66fea7b739300ac9d50b210248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba01487647a26d0d3054db5ade38f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0d9b21a89888ece81e8a40121ba250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb80c20734805e87dd7f8d9ac7d5ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20410be5745be44e693943cfc6a18652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b65802749a2a7244fb9d6137db9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec4854973f68d16b51b2b97e34f9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e6a9f139da818bc70d91231e6ede655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af408a0b54ec50c5d774881c86c42f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fafab6b6a8db83aabb07e4e11fef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe263ac4cfe172d9e36520ea0aadd44358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3032d84b2ec06aff63404273e75ab4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4199f7b5a697f2b65e4d3f86022b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a958a03c73b775f8a4a64d35fcaef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba15ba76af8c59267115b151ee4b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc2cf7ebfccbe54e6077b31928fd9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b768782294b65472e62335d0e938664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6920bf3c92a6a2e6fd0f59e9623b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d905db90e63b37a035a9d97fb52ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad30a5614319db839fa8c0b26982a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ffdd365df463f86acd5146af9c3d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab56f503f954b5c05184d40a41c38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ed6660720160ad283d9840828f8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e09bdcc1a189174bca84ce22227471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb91237e3bd51173aa1f682dbdf129572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23934244ede6c11f23ef56a30709c06f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f8387664270ea473b80b6c126217e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5d175454d438ab259048ce77b5f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09b0ef52a6e424082f9d85f79b51c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcece198285afd7a5a2be525c55c6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16d643f13c8c8669d5ddf2c01309978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf73be30caa0ea518ab238693ac8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e0bfcc691bbe6840f90678af637db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6f15942b0801384f14f4ad1b2420381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc46d19a07a9af3ca19c7f216502c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d227aedd17625a53d1665fba3c84a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f0973bce6cf7f6d6036bbb009c51f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dcc64f2185c3ac17d13614601b0cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8a629f79fdeb201009c8620f67f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8010130fb8f2b0954899963f92b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8728a683ffe284a8eb52206d00d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8cf0833cd477774e30a2ef5f00fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c075639e6d3817c5255babbb6ac8b1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4d78479e682270a216a134ca582491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4343b827e71d442d8df30e8d9857992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca517e4936ec320f3114973dc04ca5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fa694d5f14d2a1182c81ddac71d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5954fcb009eac7dadb078a9f8c6a5ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8a957bb57c22e50147ca5f8efdc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb663abb66c458d59f16ad165ad1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35753dddc9e3b0a8777511de6178b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065beee7fdd4c017ad1fff8ef658bf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffeb0295d8cebae30f305b9c25e21e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63513943b431457f26a8b86e7235c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f960119e674b72f75b9fc8edea872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf21bd8dc0c3e42ff78f05756e7fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcc121b79827ce7c31829b0bd5465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7496e6165ff4b3b80e72b0c0d2c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c71878d9cda2fc0cf46255f2c190106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7674b71e8c1ac77cfc798e30a3c42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c79bdc406f41096d4051cfdf34ed0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53dfc75950cf4b14715b1d65d4f79f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab7524e696e15d49c705dc0448adeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf0f3b80026bfa6911afe5b634bd70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d863e510a70178d15f37289623588ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cc4cd29fcaed3c682c78a3b828d2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43f74c5c5675a5b3e02ff70faccccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a63b301355751f47e89a5cd48b6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef0f947b08bce4bb00325f5a2e6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558045cdbb2c9a069e6ac8103a84e42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb941d1d0036e1b87a1a5b5227f516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc8d63efcdbc7b0c625ce5e4be66e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51436fa4249c915900d5fd49777bf52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df84ffbcc0110fcc79c41cbc87b57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9430b9d66cee13c80a7aad6e6acc3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c8e6acceb70212318e355a98f6f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff7312efb1099d1fa9f2b4e022216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768014c2f56b5a854c28988f344adf2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fc5b51cfa65d523b83f5e7f23bf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a2dd32f1c8e75fb1321d5832b0dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b805e74ab2a52429b021b7de18b94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ff84e5d414fd0b3cfc4a6c4595f97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e1d05db82f419e416791a3cf09c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8375ec9a205e6837e4f8a68f66000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c6eaa7bf6feeb2c120bb1088872e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037192a78feb902c6921c0b97209532d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6054408c273b26a5619d8dc9463f7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bc538b7e990a685bac3fbd85afd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4de048c35204871bd6c018286484d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a0b9f172727a5df6ac69a945a201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fbc6500c94fb2910e8a66137e510b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54c2a7240fca8df7bfb1ad96cf465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f240dc6ea14c74ef751b45f63f8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44871ee38c5c768ccbe4d9d51d1b35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9276b6ae50e32187323bb87af2fd32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f676fe54cd8caf9104c0caeab352b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31230f226d73655fa8adec2ca082b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096ad6d340ce144e28300bc92b79cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589918dc21b5c2662438ae8464f4b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4e381b81f6782acd6fca646915cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540676a5f22bd0bb0503b173b6d15e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf93718669bb1eb643edbe351c7c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd85349a4724374f58c49f241c17b8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc73766e9f6fa726b72b64b8fa39f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9939356dac04e8bc49c666c683e45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a0a6a06af008576f8289f64d4db3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfc60b8e56ff73835eeb42bade811154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ba5b81bf721ee2d75bbff39233f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c526df2432b7c59ac25cacb9c74d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d345d413d1c085da61926bc5679d68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a5983f2c6890b046844f767e8e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486125b8e9b080a91854e3be91b46208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecbd8ff5427bc9a19ff50213689ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a7a4a3490d888e804bb55c2cbad98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe629c3e43ec41d1e6d69da31dd0dfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746ec31a04a323787bdd2de4149e6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca8e4a914022846cbb89177f71b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e038502b29777943ec877350c4fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399adff79056b931953b4215f0189958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc373531600d25c3d363b5ac3f4838167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3b4d4725cc0eb00b940fa4a2de74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28b5b0430ba69e43d2fa98ea43239169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178f961067b3f926b68f08f33ea872a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e6463e8427f7434938a2b631ad0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac0bf1d736dea4c18b1b066b62140e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2c3685a8f8d675417a14e5d28a2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba3aa3f82e16320fcab34760bb053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07492c16351224cd733a2f143088e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb148754436260260b13324dc674d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17b7f09c066eff87d0e61a3755ba4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1f1b7bf2f24e8d046f2127a6d62e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448302846ce699bb0498b2e0ad3e002b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a872e7c7461d676a18bd05dbe8ed52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbac4243a9079ccab58d035f0ef8abb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca3e241ab3bfef86e56964768917b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271bbaa06fb0822485bd64fae9f17c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4fe14bbc70333dc6f2e937dd5a449184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d43d2b5b85486a4a1df360fddd4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938352a5cc4fe364aee3d196d2d0301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974deb687acf26141961ca8f2ec837e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0151dfae0b5b84e6b3683c10d89699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e03ad7a8a1a128c32558c16c0ac3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71c9c7fb469c0a4e6b042ac49815f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189497c1f7454d85e3d466b8656d1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392a2f9cb74bf19af333763f1f6b0c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3daf4a98d13edb94508dfe044aadb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b103422b705788f7409ca13f65e044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49563f7fb57d33c51fbcfa3d489244b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eae2cb6bb647439d0ef2db384ca77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f9e898cee8cc40d91fdd3cc004ab1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e284a5942e642e4ba93f632a9d0800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf870d9b84526a48bff107eca5afcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8221dee11f077613d51cf00b5ff7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71268b169cee6743ee3b0888aa439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ced40c95aeea133838ecf1d355cf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b2f608ee5442d3ea761c2983e559203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf19b4890e37c1befb09c7263b3bd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f33994354da5cf0062c14f081b8b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f2758b9d54ff89b211128e6477e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad478c1f189e6a0861826366308274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f066719ca55be57dec1eb3ba6f950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827aa98f3d8c914d93bfd295de7f6e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262358536770e234a333cfd467f5afe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918421de7546cdc28faed311ef0f30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcbb778f0c040134f3f80a7b3c4be1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731c57f2897621b2516a4a5b5844d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d8dc36f1eb50c9e67a6be3153b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1e5f9a1c9c10b34f9a02c4e818ce5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d5fb7e5ebe7ede7e0965548919b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa218c8fbe7ec1f01c6581678617eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b03ee4873be57bab19b6d352dfdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c958aede913e4124d034727592e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66771ad6630b903f0e609f60a9bc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d559500ad49f6911b4f785e553ffc0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f11c7dd1fbe2dbe0676dfa3cbc745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11ae4e2055a417dc83a2fc38a2572223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d3879c9727efe304893365c776c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b636838bc7aa8f6e38184ef0d1653b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d085978189191cff6efe3b32507c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639861d6dcb68d286e6b856a4072d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3a10fe073b5a0a735c22db26993a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69bde59112bb46adb6e688c069e89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b02fec8c12bc3e1fec6924edb46d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c08ddd66a38fff0ebc6285dc45591231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0da8f722f8dc6d5d15dc104369256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822519d116b22268ed74c2d06c3a397233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf7e174edd8a4d7224c75cddc1eaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dc4cfa38a84c9ac7a0f6f3f293d7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d08231d93d666f8c48ae8b8e3cc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5fa0e4537e1e5d663a8c5690233e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b5c166fe49a41d6ae37563a84772238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02429a0986352f3c7582801f9d925493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f9a96ddefdae8eb940f81eaa0b61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c35fb78f9d0a9f4b34bcc2482834a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d789f60477ef560bd4ffdb8f32e4ab5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ff7161bea8756099860634e65c69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444353123ebf9d38ecb0410cce7a909244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b0f94f446624e1828b61aa9e73ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f365e48f7dc173817c540ba895687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7451ef39f627b70d74b95152594b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08050a98ccbdb4f4f3ad4cfbc063370248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df4f282b2feb1e11f86df62d48268249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4ec53ad604f76ccb5af5353ccb5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf6602eb6a588ddb049b6e36ace67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b2a1c40023274973580862c894a22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9780043c532791f168481e2f8b2d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab486bcfcef0295bce27c5f63335c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9bf337cd3531910acb671ae777b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ea24f8caab51ef2ba072971d521c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa182132c1d8fc21fc0a8ce0555f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ed5ae03f16430a9d2d59815dd1c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13fd489b77ee94910360374e6cdda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041797349359abb35b79bf589895a9e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddbab74c04b658bc97ec7e28959dde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118806cd09c4d0a4027f25b42ed1119262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97405c7149fbc6ec78c66888cb7e64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0790c88b2a0e570d6e271862fa70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa123794656c124a17def3dd5a51c64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacd037f6ea4d8780d97bfe0551622266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bab3ebc417f49c2f5bee53e7de0d1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce3313618cc40ba9efdbf10062f922268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb447a35d9d9eb1886b4092302c38a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7e91c5534b654e0de758c23666f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d1be79e68c2eec200a67a76514f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf7e75704d7276ab53f974be238bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012713ea1ba36e5fe91625f21d0592273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bd25782250e23ad310f6a3abf8ed5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217fa8e7f6514014ceac89b1226afea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55e17c02fff48ae2617fc81113d24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae50382d597553de5af8bfab6747a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec7466e2a95015eea59eb9d3459aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2bfdfc90da425183f407eb57c24e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186aa5b1c1a7417ad8fe5b5e66f65c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c20c9897f7175fa92936986a1564e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76a6c3c0faa2e429412975be8480b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fffe47df1d0fa373eb4ff9538ae96e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfd16c33dc52b470d306904949cac6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e374d874945b50df03a2867906d4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cc1907aab9a770674410f1b95d30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e4d94d7c53d0669f697cf7633e5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f67dfb6c9f0f53e573641e653b417288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a5ae88149a9bc5aa56d7afe3766e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f078b4058138381736f1817b3b834290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014de10217b25d7edae4adcbdd2618291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c72852f830e7a37b638b701b48ac9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c45724cbe22762b0dcbc99f700fa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9119ea1341f89b8d74de7beb4ef1d52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444f6f8fef811e3063d6960c18b0d6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac57a464117a89e54ce18d51536c1df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099dfcc67d15f07afe45fae07bce92f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c2afe53070ded9646efd2059ca6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bd21ede30f8ff3f4b40fd9ba87a4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5387e6807698603367a248281e8b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b07211cce7874cdf945b6c7e3b9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1de84861938c8c9728e8686ac3e4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a688c3505b96a02f8f8d470e633e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e296f832c05ecaf5601a4bb8dbdf999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6eaa218243b85ec2cac30678f6b34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea59214f55d4d3411d28d856e5dd74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb86ad9a6c1e7f3fffdc2dded37ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccded9c31099058efe9bd229f0b1f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921345a7be3134c63875850fadbb5818309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e2ee611a7678d76d822152fd46c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b2721622b57e1a3cc94ed33cb71d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3eec673c603c9895b967fba15a16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000552446df47f8f6a0ec30f24c887313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc98c5f1b1c7c72e61db57eef459c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5d23ca99051edbd7530516282659315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4a4a3cb6f60e65be66ac6facc99b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a01549daab3d3fab00d37bc1d459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8eab116051c62cb4a5c6d23c32153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c197f02b27d5dc9d9fff531466d8f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a732bf762368810be8fb63369d91b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7c799f724a7da293dca9f3f8b5d46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89fdc653d672cbd15f3f390648a431322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c36b31a8336423281377d302b685f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6104c6e5300558350a5a39157a377e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d9a3652ff710704789bfd769e6a75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c939fae004c237180c837c126de1f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed855b9c108e4f266f443cf7d81cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de3253daa14687da3e397caebda983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f433bab3401787de38ae8145db8d0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8fcd95a7ad2f82eae668c05c23cce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e6137fae6c631fa686fc52530f21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66418b8902d6a7a9c67b41e6beee3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5fb1d7cb30ee17ad1d9a1a595cafa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775cdabf1d3c060f5da926ef963910334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a337e0a97d032bcec682b2e7665a8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbb71da6c37fafc89925b451bd180336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b8dab31ffae28a15c4f4033661e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631442d23ded41ab2d3f28c2446f7bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f1ba2f01ae8d7095e032d3e88d25f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8eddfbb79661f063f33d3acb6dca0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b70d4438fc7f821f25bd22f1cf31d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119152f761f1aa756511886db0d78751342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f062f7429b39e41ca6fb7b78c924185343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46eff7c40577f9c500d151382d735c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9935616f2f5ed6aa3b35968b17471345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c759f4bb6d06d1974ff090331116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395a7db59693709e1ffa7b8c5f4bef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09300fadb52b449895f7ebb189b216348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce458965b88afe63e298d1e9264d4538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e550553b783ef4692b32d5c8abc44d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2fcc0eb2ada65b00db6c850f79fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff309af6a195c9fcfc5d807185b28d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b2b694478f1e42718635be2e6a0c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c1403af6df8a38226575009c2555354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5f03fe3ed939c7029d02e1e2f9d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5070eb52d9af59997f107bb6d8169356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedbf48bd5be4a8b2a65c627b828f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1158e08f980ae20face4aa016c24ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990125506174631e1f39ebe4ffc361b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1140a5df91a11a2f60207149c296d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa9278021e183feff984535894621361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bbd83006aa430d40062b02e0cbd1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b4e729c3b0727035a2cb28c2d170363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706d66b80b411f0153fd8690c9bd78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0871fd9f184cfce83f7c4a32624d5cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beca6e4a8c96e0ccba71da6840fafa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34ff71c091c613c5b40bcfd8cc6cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784883531b71743aabf4738cfd5064368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502226473891d5baaa11e08d380a4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0116abda7e61e8963c45e511d034ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d70b82c3992492a2e819bfac6f754371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9c7c868f14af545011d22e7dca45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e0c8b1e54978d35e7f2ce6bbfe702373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06de0dcf2932e4a798acc965bf172374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71849958420d395234a51eedfb1979b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6298a358cc25400113b5844bacde5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1997cd2ed8de4c78e35e8123b274377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b0b1a409b1889c96e5b565f4aa67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98a573001f985ecd3e7d108556683379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13bf440d0584cb368095b6b376ca2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951323e5575bbfc336e933c73fec7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f1b60ca7152bceefad62b33eb5a3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe865a57160665bacf3f3b650947f5d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c19044e86bd5e451b44a68559c496384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a7bdf703f06c680f343128538c70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d6387b60635f05def4d822e4697c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3226d795e7197ab9e0c9d8e1f685fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0e3f43702c55fa7dbc043eb861769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240d810f43ebad0eb74ab3bda293f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298a7b27362dde47125c2b3aa99f09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c93b93aedb3a2d9dde144dd642f5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775407af9f23c55c40b5e70361592f38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaae0f2a23859de23e764493b2b7603393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680e593be880693f38ef3f7151df5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af015bd913bee12826f85cd7f14dd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0da7ee75001831e0c50dbb63f24b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995fc5d718688a9a895d8ad5af2ed3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099c813c7f1147ee8d995917b91261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a1693f4cedb8ce72ce11f779b230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741125e7c2eda026af0c2a13b5dadbd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389be7005e76c8e1ff1b24b1018c8ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7de99e981ef9035f888dd7a52819402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60699a8321f4d2d4172311a3f8d1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c90cf1de80f545393349e77f9ba0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa9c9e8e3a66600c90335af20f0282405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd3a64d64c7f137c6d1a209055fd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2065f3d057e2de3087f862be7688a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf0016b8d2fb790a4b29cbb8ec6a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b456040f19e66df307330842ddc53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a277145210e31f4301e72e8d68ee83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60dc47ce95b028303e8479530fbea6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a742d0e67d7cafab97c84cc5c9b350412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05f8a7ef1b6f7068e7f8a8bba9910413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84415906efaccfd57cf8f9ba2538ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf137ef287da40644c71a635206b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b54980aeb285ff9a5e46ed56b630a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddecc78dba5a34a8ceb15b2018e3d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d98383f8a297cf3956b94cfacf92a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26220ef532c7ba409b6c618b8c8f90e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9d870851001b12cea292efec27a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e623797a3fcc6eb35925969eb6bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7596187d21037b81dca6352d54ea65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ca9d6edefda1c91057b6b53762c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8ac616924d89dd328e2028a13a7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a00d6500bb70c3229ce6dace445681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c14bfc2e9cd99717eedc41333800e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d4fb16f5947a601b8b561a2abcbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303927580ebbeb252addb7c303f071f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7cf51a82056e1b5f0dc420bfd08f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c5ac6ff7736b29452622d83e925b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036465ea25939d4bac0b74b1ed3108e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c260ae34ec2795d66849033629ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aec28b7382e28275db7f40a86a802433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee20cf2c8a1fda6f6d44260a7a7020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855f1b76fa54732403cc88d090d244435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62377f9f194a77364835547fd6f36963436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a97aec142b4b99103378af2d0f19d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac63480402ac5b89165d1b9828d7e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c463606d69823e3ffae4037eaf8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0762a534c40ff02fc6616a722ada3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e91e9d09aef33e80cb0ad4b837e95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d20939aa2a4ea6d86bfced6d91b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc10ad23f449f7f760d15ae539ccf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bfc6c95967f19d63001077fcbfd40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc9c0b5970cde9aa02262fcf946a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716117ebecdc48d2a535a5519c9ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51afc9d7f420fc960d0e6df51ad0d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7501e32cf920bc2110b4d6ef8c61a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f6e3e4d3f8009467fd5d1f46dda3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57ead3889f4fbcdd1090ca9eadeb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8852b129f3475fdd5a0eb0c360e97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c49e117a9b21b6261b462eef9419452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf77c39d0f6184d209b435e3d758b49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c88f31e5dfe761a44f7ba26068db1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdfb61da3096cd28c1e36f0c930ba4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc12e1cb5b3ed38a1cd8904b71529d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a04a22f3070def77dc8eb529695a0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8640aceaca42cd7537c0f92fe9e405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554ea16d872c3167a760601c04ff19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02856d5b2f47d5edb9302e294cfe5b14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594baa1952b2b183e044580fe37beaa3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c09e48913777a9d19b180fb196025462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbd845e07ae00c1e38bec4cdf8b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc96b4c221ed25a94c9dc5f7cf002464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c6500b9b44a6610b4c0f7929f66ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc407fc2ab154427e1e2b07357930e0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8915ba42e574c39fff472acae7aff9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b96b819a116a7d49ab676c437c4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11fe13573329be0fce81ef2fffdb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa056057b4135d2e556400b8430470d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a6a903c1dfa373255470fbdf79b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117649d7360484af01248d92522dd5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb842cfbfab4d70762b752e6e2d379f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3008e01dc0ae14e0240187260d92d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2af9ebeb92ac2fcd3a82dcf96462f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28a9ef0125d9a6dcd0adb51be2532476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f3da6d2da584c6e25eac9e8e9806477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f2cbc5016c80b424789f8f41dad29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eec2ba79f4c12fa78c1c386663530479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4da36e32e619e8cfe3e0511cd905480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822294d58e68c3a71fd878f0951d61e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b8074ee7b95893983b8c767d2405482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3261219a97bcc7c3328376afa7d77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c2538f14b4f67500ac7cd6fd980d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b479dea203e73b31f58a600273ca4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78042e8d53e0e9cbf3ea11e86987aa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14be1f2684910cc2d54936dc3d400b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7c0396af25b73d32c6a2d84dcaaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4acfe51b29d9dd0835eed12355e16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e06f5724558df2fbc9cd8e3ccaac9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e3aee809bdd9af75054a13b544c7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046fddcd5ab779f0f943f04c5256b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8886bd6b5e12166ee4c4336d1db45de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711f54efe3eeb1aadb6a490c3f5a59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ff4ddf836839b4eda3e694590c24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e372d9912b8913b45684032d43331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f41c15a25063b0816c8b5600afe83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b47d0f1244f0c1ae3d1d789a23300498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830401541e9a939f91c855ed867289b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a7ce58c179ff84b2cb06bf07b8ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbf2b7ad4866cce271bf0c11c0ca6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4df6732a13e67801d1e8cb4ef0e72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3778cf7376276a35fc645adb1349f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd08c66397cc6d7ecda141d90af057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be721461e2a6e1e89902de9c027621a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c63b282738a84aa681022478722f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519a480503e2f637e1237e7404dbee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ce2c63deb2bf6c5aa9c7106828dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421a5f6d3ba9028fcc4fd1223d36ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de60c7ad51e913dca232e70e5924ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c54dea649b114bc15d824a840eff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b662a10b1e7a8944939d80a19cc7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b84a66f94b88c6f016260a0848ecf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f730aa58c3a7a8c6f73aa24c6eeca7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64bffb5278f5decc1fa5bd978ad84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb37db66f71a2493cfb9251f2b255c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aaa92f8447ab10ae2f4d3c72de8ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049cee8747a77e9c54dc37bebe63d90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141dd0d5edaf7267c7019ddbdbfa195519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af52323e11fd776c6dab647b6c021b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af72ccad45825e569107006da02015521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc064771db065593dd3da06c13d7ddc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4534b9ae6cba0a4dda25ccdd40e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd53fdda0b79486f20894ab9d6feaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9614b47768e696aca89ab26d94d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db52f7e81ad4f3a38e34861918b6a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9653919d05cfc4ad4cf32bbb216248d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd70eb2cbf5f1c4b8adb2cd4696c38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a099053c57d45a837da904092f6a9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573de4e81124755fe3be6cde00a2fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4d6e19be9054c2ef579cde6adebb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97adeb792f1462ca759759e00ab0ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb43ad0a16d76561dab403da765c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1972c8053173b211ae7921f9e1009534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf07866e4f2d8d13c843732c86e799535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb47e3fc5a7a16a4b451b2e7bd956536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed0c44076030624a342343924e3ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeecf11dc4ce6a18a711b43ff531291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430cb11b216590319ff602378b6d963539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d65d39dd766f8097c92e5027cff8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b42fb3dfa72d6193bb300885f50e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809366205acda71d0638b912332463542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60318fd29058a9a22d1f4763eb10c9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c621fa4a16dae1e31a810d8c12e43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d00f978fdd68252bd8876719406ef9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3441bad70a2d32c04da47e5b09ffae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38c661e81e8d5ef8d5bcec131357fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194e02ff6f227a76e6d71d49db0903548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ec0bc478c0ce78d0c373c73a6cd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a15d3c8046f7e3a09209b6791b801550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233aeee3882a532fd8b47d0b8728296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a23ca05e6220414b2b87a0137aea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef29d1f756f7dab62e803b3e945a2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b51be1c5b384046459562b42d1cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b8a07d0b07f85dbb4472f908f038555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea31b3c66717b5f4549d5e3044bf3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e39a715f4a198ff02670ab0fafc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0417109f861d2f11a08ad3ceab37bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeb0da240de99f567fb0ecd609bfa3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f1323a2d6000c6d8de9ec8415ca2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5062c55386d74340982a0a2a93bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a646b62514b701f0adad362db66c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b406da3d7d6be2a8defa0c7183dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed9a1aa173dd76d112e63d009f44f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7c282c727ce8e9dd715f049941cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546426ee7397a5f5ad35fa05e82f3ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd128ea4a3542eeffbd04f4e01a05b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297740a4fd453bfbcdc5008b30b0a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa95bd49928a270c320fc32b1386a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0c19821d35af615791a56c3fc80b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c98a1509bad71aaf0c60dd90045f88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d9f2fb82a18fb0d658e8dd4322e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d267db6c91e9eb6b3253b4a4d122f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39e45d246768e54c4e1dc8bd8e5b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000063232d9890ae97f1324b8e365fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0e4e2f9a2639dc8921980ba77e23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b27c1f4bd4e48a2d530d208cbce0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659454d47e6942cba4829160f7599a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fca9eb1bf0f5cf8ff8ce6e93e70cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59fb359efdec819675471999cdc466580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905e68f000da6c1605cc8171a688496581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a6382e8b3410ba86455f07402778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec886235f574eae765c3c3e6ce708583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23488d9f148ef3b98677945440732ff9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601094874e3e5d18bb0c5d9cc5ad76e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67eb1b4d48f6951e9d6c8b2e394d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaca81b519405ce8c4c4493a15cc1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47169448198715b7018dc1b6e46db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e88350fefa97c6bbbd111ad7d80559589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec1424517de181785d92d3c4c2f23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f0881cebfaaa28a736f696fd29bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310401d685c5087d4bf59f8e6d61f550592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8a0c9122317c4338446039eb09d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fde5eb48df3193a063db2e7ccad49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821f979f62e5d85a93a9a6d7666547595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7e59ce5e58659ede27156211265d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c7cad2f7a3a93207d535f7697917597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef36f588481eb8a4b44e4967fabb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c85151bb78302b8ea82a0bba72815599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9157150c36e8dffedc1d9b58744e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606df85fbfe22b2f08a9ce3bad9610601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c5f4eb3ff46da3269b5409f6d6c7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f60de51937b88376da9cca0b29e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4d5fb8e68d6f9292fa4b9095d303604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fea3edbb6c5c003a86d631cf582fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cf645fa2b201fde60b12ce8f057cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042a73c686b53f074969383defaa80b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e3c12e9735f2c1a1fe9948854f5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c9bf9493391e79de1408c57d03ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698785e52bf141cf14d74be30e99f670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933f6d717d8677eb30a4e5c8bf46a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2ac46ef10b0b4a8f0f3720991f5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a88bc32936c637a9bdc55f79b13729613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa19f1c308f24b5788b1d5c93226b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a54d8f8a8d912ba9fbbe02a0a903fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d7bc7a0261aa609d1fabb18fc61e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e14cf01da507fac6a3d8622dd031c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea762bf1328d1f45ea71aaf951a9ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6918b073e297c186fe25c6bfbbeda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f87ed107e4e83c8c75926a9b017434620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9283e0cdd04233401cf6bf91c7596621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf8d36c078bc43a68243cad7430e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989dc2c51dc87497226aecb61ae767623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030c6048f7e0f22d3ab875fd66667e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee722e0f655561a587fd4173d09c97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138413cf2ae7841c1bf0e0fe5ab0cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6903621ec347803a20bde97a297e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76257bff2729c3ef98db36960ca04a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee35b3db4f78674575e0ce8ff3653629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7642380bd2f3cf1527d515625964630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dae28f43e3284f1c1df14c2202c61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d273ee3d3d42eb0b3ea2b17d153267632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15f5c6a5e81ba3254ec120749759f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75cd9597c1ed007f1ec8359fe3d9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093ffd9e228f48cd623050f632819a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7618d621b0020d3b976eef0fbb8226636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5dbc0cc13bf38acbfdce55414a757637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929786326b7d8795421c8599c8d352c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9eb5e1c13e224372b6c3f63e5bb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0315ffd2b338db2f0960b3aa711b3dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd9718a8e6cbc0aabf3cb17bb5974a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36129ebf85a407f00993cbdd68744ac0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402ac1fa03472b0a117477d5a210b9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb17cbb75883af5c1f7a7609bc9be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03e10545efc2521c83df729c3a932645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1d076ba63d5f19e2d834645ecd15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1726ee10374d0d37720c0f0ea2ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcfb4f404fbdf6cb42116ac9ccbeed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155e962f5b24515841cd4d4e1f6698649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd312fb1aaa97b41116837fabe4bc34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c791b290fc4a3771e90e40ab4f5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4e08b5b251f15ac631a9320b0aaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c3aeb306b0ce287a3659bc7f7370653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd2f71ae9da1523835d40039f24b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210db905d131363f25cfa6354e5ca6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7d0ba910b0ba69f0fe7dd6e287ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e57e07cb70744bab4a943725d7099657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a75036e4f2617073f30dd07d66d7e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23154e822a1bea24f78b79700c31c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201b6c24abaea6cd75a3b328c2d1cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72582f2b8636bb2f588cb1777671aaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736a7d2bfd4c692ee84b5f8f324fa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba058b8973c2b7018327cf4a478420663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d880785f5a74034fc8dcceadfc59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb52b9e0f3a9612c47deefa55525f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d27b5b0241e451be4e872d53b8d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243467a73026addd4a6079964f0979667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807fa6dcb05d4c56f346313ba3c649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86116141325f34afbe94e9574f7c4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcc85b8557d3d3dbd07ba92193db78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396e66e2fa3e4c1be42ce65961445f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296b05eb57e5febd9a176a5d87c16f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48531ef834cf975f9564ba4565bca6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffce04a5e2da6d4992008d44f8e5e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b76fce32076f8f3d422bc232c902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff5133b9b594dcf6945c1122a9a194676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525cadc31dae0d0e02c4f8425eb587677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f442c632a12db27561b79d173648a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40336d29f257b48272c0f3341cb15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1ef19409b1e49a97fa4cb2b4369c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75309e5fef0ade060a4831f257ba3d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c823800f9064ffc13382920defeef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc95329d6d1cb864689a8e9e0e2e45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935072bbe62c2fbed3fbfcd3727107d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b2073c90d9932296f3073e0df995685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fc92d42df3bec8d85920b60f63b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bcaf089d36b107a15b5889a12ce06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e37e4d48050e55dfc2849a88156da5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc0df83ef8fe61f4fdcec0eef8006689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e6b295cbe61e0fb74bd2c822a3ec9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917411e82f2173111b14d5bd5bc80fcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91012bc3a34563d4a913084a9fe322d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ca0234ffc7673253647003c9fa7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37d553ca7514dac4b2c3305bf4cb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec23fe6a41b655fefeb6240790ecb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c16d4e6443bf8e6ac4555483079c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f54a3b96dd80a66b74cc1d8f1db3f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c5b1405b0ed4646e8b9b9dd087f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da197174f2401f8559b847a22f01c780699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b813aad1d17bee47c3c81023bbb272700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca76e154f5f903f6333ff522ce1581701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36f3825d42158b9f5b84e954c537c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91153a1d5c6621063be82cc20bdade7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104dca85fc8f60e016b14e1225ebe27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec838b081acf11419676667054a8f1a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c7e26c39b4aa7192f71654b08ca2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896d251913776b6256e9dbd6a0b3a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad09ce63cd5ee945dfd3684c84de2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91cb942d11702b97a29abf9d52d6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ffa2050374743e60ace18ff84f67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274cb10ee199141cd5a281400139f99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9672a583339e8bceb34c9134c37c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818fe74ebca53351427c0211ebf930713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835c16e23dd11141cde3a676597fdc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d053f0afe2a7581dff8edc9d4f3640715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380c37600879000a8267a6960199b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353862f9d1d2317f3de830a409fad5ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86777eeacf7a654c8005fcd8af7d3b24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a5e2b2238c310b0e8fb1a08e9e6ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4ca3ef7d82bd8a0a86ad6edc2ed7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113cd6926dc2054ec0187b5979b3ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d29124fcd828a4fc61d7dd17cbdc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e69e7b70e4f17e27d68cfd8d81016723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0143d4798c28c89e49ea818099027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1663a99d9321c8505c3868e2628e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc8358e6e116e1c582d97c000450f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f979d93c7ee7a6c65650b38d797b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f06df9154492988d124535c73e751728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf8cc1357c55ac84a020d6f85368d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaee28a2dccdc224cbbbc1b237c895730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec1ae60de175fb8bf53aa7490d8be3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed537ec0bd5de00d0b4fb68a0a4c8baa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279375aceda76778b313a1351d824731733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eccdc159ddff444efb38cd39d879d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7f81f60eb95e4fa188d3fbe685b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03343ec0335b529774a766f189627c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c3629839a1f89e6e966a55523f28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe035d254fe15e15bee5f6b34d240738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd3acad7688fc05fcbfbaf8e8823a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d481293852741f474c0f27e5f80a71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667eaaa5473648b47aa1656b937eab9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b47abdf848c11369e3b40b71c6186742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4a60e29c46894c705c9adf0440171743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c9a8688d8510a4abfb3146887cbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df2a48dec879c75f66509072f8305745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea010b8eb115156113ee50b7f897f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d33d818c822daefafb2cd850cb54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d576a73a9309d922206eeddd61e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864dacdcadeecf86aa9a6f895e5754749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e577887f68b86a36f73d972b4be1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb920e4a415ee21f508763f9dff98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f052867b8fd12f82c16b4e908e1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497a54803fffb6e43b19f1cc9f8830753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fa88664344b78143b5cb2cc9b518e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af667d8a989eac6e554f3f7efa569e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157393a9cb90edbefc02ac5dd160c69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6f65712dd3e32d8000d478a879fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843049fcb1c495f42bd733e67abcabe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7e679ae797bdec11b54733f7c2930759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0136381d296149114e56c6db1c6fb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935eeb8ec9a513b4db7177858794c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6e103e80b3ef97f62f1ef7d93474762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c03a3fe65fb39fa166d6b8a0ef3dc3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b096c29817b6f71e561617f9f457764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ecd354a68c1a985a165590418f0d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ac6c8433e8ccf1feab99248e8920766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fcfb408d2255dd3ac49dd22b92b0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8431e2db3d067c27569a9ab1d2a3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535858a1170aa0aff67528ea4dd0f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea1822901cdb6ae06a7e2925fca769770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68518dbaf663b0fd45a9c2a34cfe3a6d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0103b4c88e91f482dff1f057ed1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586057d004f210a57a04921c781d110773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc60e3eee2d72236075ab2918c255774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b4f9a3eb28d526bed785bc97d98c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ec74423563c01b30f29cf6f0f65e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384118f5c464cbe9a97ffe83b074dece777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3a2a42a08ba4a07fc03927a22b81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917e48ca9757e8b0f98b5d988d0ee9b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02db3fa029feeaf50449497e94773b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a247bd8b62311c5f39c2bf3abd6fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bfc98376707ca25b4b342119a2523782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1feeb64ff44418030a2494170dc7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ee1373ffe55e65b7d6921db5f2381784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ada2f8e98e0fda958eddc049b8f16785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b0f6fc707579a4eac70d824a8da4f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132332ed5a977ba1e54bb75e283b9b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbfbb05857dfcf0ce24fbac6703d5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415706ac11bc5f0a55a873f6448f3f3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd290176ac033d5bc9efafc3719bce02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c0fdb36ad24f565e5bc2814e14d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028cdb75d5e4e060213a3abc35f5d67792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802ebc85e8fef24635a63b18df2b5b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09439f215b13a62f3c16f7e9eed9b466794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbdc7178cf877d78e4306e95dbbf42795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b26fdd7b11fce450cfe6fe0b0689796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc065863153d9bf65129d49c177d03797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687723f6d37fc1519f0f0e81c714221798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88679d4497037895399d8ddf65a928799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94c8f7103892e0a829d635975912e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85775a014549c98cbe2a9068300302801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3040e34dd04a25c0a67f1a185a5ef4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35c0a0b1c104c1b1917c4bf72d2438803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d9f0c90839954e5add4818875ec4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a57171f078400ad4bfa5a232b4784e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d3078aca60b4e42323aecb9f233a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7506e98b89ce2050d27330e1125a2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508258cf090a6d9cd2824c1096ea6ba3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59084d5e50774ef4655fead2928b6171809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb3263c26f905beaaa69d43b9fd35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382149d8065f437c03a0e9563fd02f2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79242e0d8e916bc1eb757f86403f6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0f072c866e3051a4c53a6aff0f6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9aca65698b470e630a487850bedc8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bea688811f0bb362cc2b8f2c4a5d6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a74ac1b5f15dc8bb9a0a752aa1dc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160437ca8d7724256ff45235a7027812817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ff0fec1bf4f775b5e81d0c3100ab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125ae9efe1cecabaeac4dc9b960c1a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ff386c5014e739822c43e3928386820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae018096668f0660b0200d9b1a2ed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c764eb351eb292f64d208fa514a083822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c25d68c294f725ecc0b287d0ebed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6155c85b23756724ea9f45b879c77824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe16cc946c5d2f38e44310fe83232825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba97f227515865906dacfed5e01b6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16074648ca6b4a3774541e6b3d9b3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69b112db1f7958e4a93432f533fb85828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb833a6f26f448c5f8a71a14464947e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52e7507f12dd79395542986addfc90830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03663d4548c8a215e9b30800dbeeb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec8b6f487bed62a0bfab1602ea5c4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0bd47c602cfe7475083b19bfb5943833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563972242ef990d1ad7e8a52077120834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb5852768de0361b584ed5a5a5005835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d980c6f9bf70c4f3fb19a51dbfd371f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b715b62b2ddbba8857fe81a126186837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c27019f2bffd5b7d14c1cf6b26e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d300a23d18fb7971aa28826a268300839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16c4dbb983fab91950f127b9c8da5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d0cd2c5ecc3d4da18c180b710343841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664222c23449cd30f91581258d8c5421842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb18d6197f170da5b8a2288620f3c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c0e140e3f785f46b354a985b2863844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1405a53b24a4f901195127afb57b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933faaa956df44eeba93eff86e6ab667846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f10065f53df2f7737c4e72027aac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089148834074c997c14f3260b3bfc9b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822a498008c08e1b98917371ae2890849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1d60c8b05777c49adedac7cc28b7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63faf482ffa4613358480fdd62ddfa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936dc280c076879293bd5f93277cbd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d853daab72b405488fbe770e0c9a6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f14bcc45cdb135a31c8691e6d81b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f44e40913f32f2d89a00a70ccbf1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450fb8f9b03611318bdffde36f6aa58856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff9aa97d88cf464c2334569e412a3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671e81483c4b0ea49707f510def0834858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9695a565da9562132bb5479bb10d77859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f8eaaeac73448a20b1fe246586be860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7036bb71366d3a4c2e8961ab941ea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d6d2085c6a5e71cd712c5eb66c91862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacadbd81d7e0d04421ac4f7b65d5303863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e25bf4cdb23427b1a57e33f74b56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09199010b3d150f5334978a8589f3bf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ea414c90da549ece17228bce830d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff25cccac09cad6c6ff4c89c71dff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c77b72b288731745b4aea23457be1e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac3abd11ea901657dd55c710573fb7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a94ba0bb1c37e385159ed340381d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f260fd40aac7035de0310be54cbd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7089c06e48f3bd52ac6906f83bec66872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fede8202df70606f01d3ae84993e5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04e7ac7188c32d90ce7c47429bbc9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7f4151682214c1ce9db1a9f86571875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0949d9e57ad52d59833db9a758e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cccc3ee9113d09857c5445d75b3fdc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b749f207f31b76febde9d4b45618878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1725f5fed83eaa9c564813c2ef3f4a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0e5b50841c77de2bb43b70f552a0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def149978b8e130401e0491868f97b7a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03115481d1ae78ac391deeb48e1fc7f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c0b9f319ba472fbc2e0704d6b5a1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a8eac9a209237131d8f469ff41f02884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d0195dd0112b86c03ff198fea29a7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0cfc8829f0073c403570f0bb0a0ef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094c3736c4e3bfc734f83935327274887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0245c4c2d400f29c9b1617b81edf11888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd7152c49f8a31ed28e9b32e5023b4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c7255868fd0a17eb26a7d8df8131890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8dc1c0cf7c0ea268d2cf53bacebed891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468da1606b2e75bd729b7b761a7bacc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9f97a27682e3b8e0e988dd425c51893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024076b2686f35e0b39f7e33c597d46894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294a7ee1a65687e6e9c8e052e9ce0b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043541e52ff2cf9599e3a4b64a50fd4a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6b29d2ae8abbec5c31651b447ea2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace1dad1f2a8f6a7107597ed81b531898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5412492f76d4a56e7a7a92cae7293899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1f964bb0172d6ace81749a514f35900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c497c33653d790c8ae2c2b06a1211901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466124d6d94ebd51d141c63f38996ebf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e6bafc749cac18639d4af307880a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33ed4024f1b167b90e8132d2e01869904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624c0ca5293dfb1efc203be9d90b64905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb6ff4b7f7b24c9629ed0c87fbd03906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89973aaab807e5c4dfa299e67003cd09907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23597dbd5bceddaa3e389e4c0f181908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ce9a125e4bcb3d276e22587481a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17463ee1392c551cdb6b2b1fbd9a84910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901efe94747478b3fec1cbd50f108ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2aa7e25534ef0f3564ab1cdc2c4d8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd676d028a4bd2ac5e560b1fa291c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c72daef56d073cc8215267a6b6ce6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eecbdcacc9fdabe4bbfcfb6c4881a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7986814be70830da91d2564d1daa79916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca4ea68da8f14f31ee37649813402917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4396a6416c200cf7f661df0f2920918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd71ae29eda0830ff52c32c922a397919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc7cb2d59f2c48a889b1c4abfb0680920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e8134e6546466bc2f84f945ede8ce921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e28fc6bfb69a76cfa61694913cfa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98ffa53938c5b43c345d5b61589e2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f96f2b5bcc339fd740da5caff9a48924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785e87ec29da03bd582272df821cdd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2dd168141dea5d2f99e377aae186926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01d8c0e3e97e973d7245e49548e78927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e362f50575e22a1faabba27fbbf7467928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3860622fd280ae767875aafc4b726929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446aaae5d589f2a8d8e1e15c4321a2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cdf4cd3f65786da340c95611fc56a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88ce370a6e36b917233e7adf1a9a2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d05b43bb54e7c9c3ec279705563f5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3e951f9c03b4a04849cf61e5f0f55934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400d8e29ebadb98cf5b4ecf0998aec935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c1a0494fbf282ce00312aaf5c9f0b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49aa8a59db45ed8cd60efc4a6aaa71937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9025b70e0b5d193382fe5c1d5b76bf8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fe6aa8358b69be1fe44155537063939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847cc1b6266da9c191df78fe85dbf92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc896b56fcaa7c6e694d5f3625a3b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a9b523c3fc7b1b0863b949b17846942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fefbdff5cf62af849c83098ad3bb5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a03a0a9263eb57eadd8b7ad005468944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596227664950f16ecad8ac0de7e319b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c28b89d43af34818dc3ea2f8fdfcf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726704e880e59866b1c84a8b8a14ab9b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28271d9a4c39b56522e61e4f218cb9ab948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbe0b18e2fc3f700b9903a12d41e7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a5cfb03a5e8375ffc952e88799e3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba559b1dc6b94de31b0d4ff11e3eb4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b1d79352576386cac056755b5df0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6661543a85447d512e945b479ecbd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dffd780e46a8835b20887e374b14b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a55ce63e74fb800242ac0cd12788a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01397a4c298a3f5c2e3e3baa2c978956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05df913ca07c02798040534fa04907d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2486ad385bcca1e3fdca32df2655f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a3d5374f8daada8e5b65107511428959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4550cf8db856a65fb10496bef6e39960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384edd8f2685a960b8ad572c93baee30961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec269d366c2854861d306c9d72e92ed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5db7c27732191ea27155278189da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ffe2b3871fbf2e82d9fa290a5dcd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8c37f86cec54f46820e315cff94a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9aa7e534ce284eb382a966eaef73966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff214df9fdc3774f4bdae5f150ae179e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08ed14c4c2512858702e5b36834ed968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692a2000abd03753dd46a85961b57c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacefa574e29a616abeb8c5f746fc7e6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a41f10f97eae65ea3c418daf6daa0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc8d10f9628c2f8e0b97bbcad3ed2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776db279c25cef49961e6032528aa7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f646ef01d0f45d4aa0929b1905942c2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04e0de8aa460a1d8a77f13c4f990f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b76258b826b55659058840981c9a6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa1613550063c08695692355c1100977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938c2869c51b1070b7a6dcf7cd8804978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f44fe5fa5cd556e49fe12ade42b896979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c09f6531c69ee34259a0adfab72d9c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fecb1cea042380ab0dfaae037a19f1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0431427b1821b0d75fe39129d56afa3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0a2d6ef8f524fdbe89ac3b029ab6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a32b7c95cc788648ee4526e96ee3c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef8fb45f140a68cc99785253c5884985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee369ee3aceae62c7234b64d8a6971986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d9623cdc9a1f430534690255c566c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2a8a8a75d0e8371859439564a2e2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a260be7da3ce01f62d19cf5937ddc9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab04f75cb8dae6d796277a23d556d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac10ea1d5a74a3b321370e61cfc48991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10bdd638079a87274db20ebcd8757992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f5d886eccf09fa18b10d61d9aaf8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0565926e070aa53b256e80d8a04bf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c90b59ac1b9632cd062ac635477ce995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbbfbd0d9748467a4c80ea878af0f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37706819085603d93a49ceb98902190997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc434a5c0ceddff82197ed0cd9665998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bb2f3b6787fb3192738f112578fbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d39f10a7766090543b06f0b24dc542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275345f746140f2a5e4073c8cd1c33343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3de1ce59079a689d7e72a35bf44294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835709035a3c9cf05d345953e999cbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a497e602b27e05abadde251a0cba7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58deb83676b3ef6d8b8dc65acad047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e299f4caea4dec0c9f0d17d78dbd6c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e675a8fdf4d4cb218d5f2febcca9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389f8258b21c6fb600e15811833db910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51141cdc66934ba2ffd00bf9f506611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204640f50e96f5319982e8ac4b9e42b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7479cbb9fbdfdefcb979ea144b1bcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3480e7b83c8a04416a9abcf38a3bec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303efc64b308124f8a7851e30d8665d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0707525018c3a76284e79a93710c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517778fbfff82fb0a07a761a0914c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f5f1b89e9448c7831b1ece1b8a4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447acc08fc6f3314401eb764c4d6aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb45c3e65d0e3df375409c07dbcb8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55e27441d19492fca5b1fc669b39e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b92c237b9f3df9a86db10266ccd8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8b2bf1460d4b8a4d6c355f98ca12f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c741226d8fa86b0fb4d1f633b13121b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7dd96cb9e148bc8791ce36da9b5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b85aa753b0f0d37beed4bbaf4697f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c067720908b04b9b47d8508426dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0d4bfd4f371140ace69b456f4ab2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec07196ee440f3fad22f81366aa9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ffd123e81290de4efb13781c714230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8288d20044dbf927f8bd9eb00c9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b93dc317ac931af49f0647e697c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48897006e5e321437a1d4705b8953433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf6e0ecfe1b1e09e241a4e11be85b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a4ccd53437786ff3e7b4a33c584d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa112a64979bf3b7e0fa4265f3539c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe54a40100c2264c4939e66cc6bf7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de17d8b74d1034fea191d574feb91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acbadb84600130e11c8e34c10ccef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e977b0df2f3bedb0b467c5d892d555e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c14a5ed5f24713e8abed42a09804c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aae6727b32c0ea0532e9f2c020a65742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b27c77f257ce78bb0f72746a641743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26396c9d81e850fef9dfeb5c4dcd66844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7b6a14db0d8a60853ebb2490a700a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d2494316fcfd15c5e28bbe9016a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f6ecb46c44e77cd3d120ba99433a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a766ff6937c2a9333012028015352c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e65967250621315665c3d4760c44349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4448f325334c7088a58586beabcc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ea4f5a5bfcf2af010c34ed065b7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db4b74e1fea05aa49c976e2e294d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbff940c1ad3d6acd8d2021a4778353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892ac9c7c8864fe365cdd96433225554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d4b6e28cf30a41fd9e8a2d5229e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16eb012fe00b45dddbcf9f7ac7da0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0ba55155cbc462e0a933b30933af957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca03f41ff2a3a58975053dc8b0b69358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa499e525b885962f162770b92481059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21771e7308b078e2c2c0656a41159060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d18fbcb487d1996c784c2d83042bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912474a14df891d1748ad2a810c512b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8993aaee3fc34232d33efd9b293e94963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b57de0a4760c538a2bb3129e28e1ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512652ed3de8105ab9ed1e376fb64fe965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a701fb4251c72df405da1043e95ba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e6a23f7a5ce1e170c3b7370abfec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d55d81bd23a66c120dd2f5653d68c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c367d0387c08f3ecdcfbe6d11f7fade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3843b96e6cff1b2e32e6a645a5bf4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2a168b1fc929eeff8eded5911a4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbdd5816bbfad122e6be640637c71772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0c6a6f9dd2b1052ca15b2ed5f12973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9058cc3a8f93d4665e6235174fdcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28c5f5ad5474a14fb3583fdb7a6c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5af0ec98ac2c5761cd673876453d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d446f44c45d635482850d026eb00be677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40ab33a4a3f19fade7a8f353bd10a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2bc9df61735f0d80ad1dd0d2945679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87134deca9d74796ee19bc4ee9ae2f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c853f4d23b0dba1576080159f1a2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26854dfae0ef082a570153836859782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276cfb04e0563a89642c6202c5cd89383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91bb5e4e2e59d3fa94d3306167d6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de448cc245fc83a5cb8bdb7c09b597985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b6edaf72a1a6903c0163974152bf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ba3c4dfdc95425f9c22b0c801ab387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8006cc881749cee9f1b049186507af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79750fa5d84239de8874d8ffe6c18c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072ddbc17b50f76b4b60eafff18d44790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a63d26ba99b58ad0b2746af896e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443995ae3e541f8a7e7588e02db6a45592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b829b555e59eda739d1b6363d9de693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2b3b5675e441b2b39bc5c9e9df6d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd7ced968b0daf7b6491e8ad7f15595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f9272136c8f0dc3e41a82a3c750296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0c190b940579e89852aa22591e3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe1ba63da71eb0575c2956478043298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650852fa712fd87de8717018d3c52c2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62027b51320449c4e25d4d3d9f097909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6db4618169d291720bb1ff5b70c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb15a5d0a4968c0320f8949ace54ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae209ea2e4b756a64769570008376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67ac6971ffe00efa3047997d7912c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5934fc0798fb97fc8a288cbf773dff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450406ccad152b1f2bba53185a1be78c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115630cabbe23b1bebc63e0a3ebe046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b85f3746577f1a1e51f04301cca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71650483be36d13b90493e217ee9cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a77de7602b921df7175fa0a8c3f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efacbbfa94c314035c2af2b291aaa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87028ac38509012ff7009ecee45b3881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d93ee77fbf59c1ed1d69c34c42f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202375fe4e434c56d162ea5a8d17c0cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7174728fb1eb9581372645cac2ccf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a21c39e6076e7240b35d54ed1570d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7bafb09fb79bde51ffaa87cc940f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dade72ed0b1173ecc262790b6b89b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716bf8bb0c9ae1559849b6a1dc0c54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6841bbb27877b8f9ab6d533d1142c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eac61d5d6d6f00caf70813f4c6b4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107176852d21b7abb711b8f49f4facc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf81709aaa56f2d71400e9a816ac0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cec6ea3049ca0db6115be02ba662c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0bccefdd4328c34c91736a943d5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3219cb659685b9a6d7d137a9487cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8412996e1e18a1c705a33b1aedc68bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eec15dd5041125786258c279c0909128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1736ec94b872bcb7be573ced55f03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf743a3f18b542ae336738d7247d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114887976b5a3366c42f2058170570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394455c45d1cfc74808e4c25419744132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9132ac3640386bc44348ed018cb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546168a87e6a311a236160f4d7324553134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602059fbff12926dafc44ca23caedf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c96ac078e9510a62d401c8e6b9ba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e5c020377c7c919906772fb0504f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de32252549dcac00a9aaac51c40f5f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa1663bbd4af82e2ccd5ba655c157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097bf0bf5fd1a129ad3473c9d1f16d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72c1a7b2240f504c018fb787a5356141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51959cb5f66f36c17f4c50bc6df5cca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca452d42ac62841c86bf9de5284a072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636edc69b72846f5a22cdbd71e96643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031637059f315179f76f96cf578fb21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5952457b00037ff9d9a1bc179c2964146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c8503785761349495b6c1ddcf16c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c8d133ad91e74863cea1a0e78dce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1721c53f307e6665091c35395d9291149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8374fee0efb045412501777ade9831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd094694b8d54973018b6bc5938855d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea911c9ec3173b8562e7d9ddf8c33127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351cfec92f0cf1d44ac45db4803a0ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa40f324f35f0e23d2cdab1eb5a990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2398347e25340d73fe619dc71b72a64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700e707a6b9512f36db570c4cb6929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388f16e9e43ee5e1fc342be0efd6100157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c0eaaba14f94b534fd62de90e7e84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75be41b31e6c982f86da9f16b3a9ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adcad0240433ddf3c45b740d110738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112995095830a674cdf2089e48c1d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644f1d5244580347d9b063fb14d652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc73ca0afca6450d34a27022d1dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ec92a9bd53bf470c2b92a259962d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3588464d60a87cb1adc99662c5471f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a169e297ab8c0e8d90b132a857a02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935a379e801f61cb20ed41ff5b3af1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e089fbb21c203c2ab94ff6445d9e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6e3abed6dccb467506755593c8c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020a728f546f9d922177b0e10a6e8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a72f56789c3a9e7274ff48f411b046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f9c476cd3f9cdf729dee1e857980172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f14c57cf8966dd067c9735bd7b14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2bd12569d3ef948821b7747a56bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7250a8d57e0fc0b63744466b1cbb14e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5196f3b8ae3feb682bd6962bd3da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250315111bc4a1425ac7c73c0bf78e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7d3619fdeefd5d10e189ce1a7fe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386ad28a1c897e252431004a9aa98c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c53021fe3169f14bef0d56ee320b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4086d09558bb666730c3689cbe0550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441c108fc15d18ca06c1491150765d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277c95af20b639c6aef25b56a3301c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a876456dd4a0b756f45dc4d9d35ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbe0d6e229d6a38d741cfb82199ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5075fa0a2fed52035176533b8444a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b12cc8c1fadcccb26a7e0596abe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b362ca0700968ed3113fb1d353869188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74cc315a4280925bce22ba711532b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f153bcd304028ff339125478b67c56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e595560b23467e04fb8201484853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f599790fced748adedcdb0aaf752416192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdcf06e96523c2a769aa40040f10d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf297f93f128ca2b3bd1402a5965e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6332a69cfc20fbff3ff373019a2b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a141acb769e2c9ca667f67ebc6bde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324e1498687478a188054a8493d3e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7236af65c1e58089213ab22596775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca97331deb3b3cd1845006cc1ad9b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e8814eac6a4a9c35636d18ecacbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e17b14bbd39a5a6b25d704f1918e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4dd0e67a0834c0796e564174cda54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a284cbd7baee9df58a778adf2dbb2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da9133d914ca922e6e5872b816d02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4841d7dc0e150317844b85e7feeb5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e5517613a7cebb2322d783bea9d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b4d135ee3340c6dd414039396433207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578450c87d507047d38ef986597030b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db5471033fe772786d8d4e608931c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef101abc8a2ca280ef96d767ad7565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f32aee219de1c6192efa5b4360d20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ab5057e07543a441ce83cd1e4e02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d025621d7d361aec358dbf714e0486213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da54062572af5bddbc98e7b32f9609214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f3c388ac491d97651fedf78b3d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2ac27b3e75ba0506bfa46b0c4c34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5199701984e4e49e24eb18a38e44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d3ebecdd63438c53c3b29b88de44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89fc4936dc1288202cff85097988c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32df4a32fe1e33d2a6f777b9301b05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686b3d43a9edf54edc6af1182af06d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873aef0e2bd05bfe4c9040f93c183a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731803a493c3e2952b491533f07c525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab865c97ec12584dbe46503ca485340224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c98b4865a3fe07b4a637dafb1e7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af443971f55434de8ae45e17d549db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5a895cd98a96eb756571294dff26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6a61ec9119c068c76916219e2413228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc5426fb0e19012e95ca4e9d42cf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe566233269d3d985c4afdca96300230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764034175b8ad650032be36953c33d82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f19558ea55c972e4a9ffdf2d4066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536334aed21654d4cec56c2b342bdd86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a363d715e6199d16e5a00078b348b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded907d49329908658e3a7a26ba18db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30dc5a5489b2763c1b33c79625bda1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09208b1456ad94550ebb9d838dece4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a2278d8dea6663d5e8d2a82cfbad2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b062f098fc9cfc31112531bb5fab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110429025cf73ce51c1a080ab43b7ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2a65b8ad516eda72118e5218f882241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a393741e99754398db29735a6375b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baafc6749253093baaee5ca9268b08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1c4893587d238adc0acb1c50d5088244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e833b32e45831cd5f7df26662eac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bc735d24555a3a349327d2e86433e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575717402872df62ef3a437a98d827af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67803b3a2b5593376ec0a2ab7b3ffd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dea10b3f26ed4696045a042d128da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f5229bd0f46bda81341a06d4ac54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11ad182a194aa345252b9f78cd64c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c37478bf052bd9f1d9cc4f9c12e31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5a8b5370d4295139a0126f2005b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb9834a053b92e5bdb0fa2c492f3a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f414a768af51832affdc94fae63c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2297e53943f7f6b9c287c7553856256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0e5942af6e0158ec3f1f87692259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb8976fb244658e60e3a9530f1f2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bd595bea56c16cbab4ed8baa4d4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c4890039545132ed2850aa3f5238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b4fe586afdf4941843699e7ba511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828efa461fbde662fccb702aefeeb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c1941c2a9c9770f2425359a6a1d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee64aafa159601090a08c0ad06696264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a604ba248d48f0e43c0141cba07f0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7cbda7568db3adab633a71c9fb731266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5bf5433ddf43d5b9a3e38bb1334c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713811c3b2dfafd8cc6b7e6c21954d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c71b54a2319c13de239ceac9c42fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d5fb7c778a352a859835be3d4585270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53b22a7cc4931be3094e697119f89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433363dbf2b310bda92334ee02af280272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9f30b35f8760755e59e7f5e35195a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921b7863dde37802f29f15c4fa09f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9023b3986dc50cf6fa21fe4c77db0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dacf963ee6ad31a61d3fcfdc04bbe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc741ce2f34992b27214c4f7a39c94e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4f644d1c279a686a7585f66a8187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9243dfa3c4034a0b882e2aeb24a41c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c131bae022868a7966319da35dd232280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d993e139ab9541912bff7b66d438281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad522d1a4ab18b6608b27e8b521a5e6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583d7450f39f852a83f0bb157907620283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3b8db931ae4ac9ee60afe5dbbe432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e5713f22b7a7a98873822cbabd46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d80071e69d0cda6f76d7884f6f4ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1699fa1d43758582e601e7996e85ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a80cdc28a8fdc450811be51560df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a09bd6f01779a32b28799e68f51ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab7e36fd265a76294b7cc207d3721290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33468fb0c3c6ef1af5b835c4f744c49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3246f92b056deb0697821901fa0e43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb278898f9d4663c97e96e22bdbbd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d82095cb14b464276115ec459e0db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460740e9134a1ae2a04592f1d04ce4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af086edca6fea1660fbb8085326092d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96addc514e109886b2e659515770e5bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef2a99bc86ca833a553d341613a4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96587bd7d4e8b1b58f56bbab13028d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e60ea34c6c8e2fc4dd00ef2904707300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fdbe6758bc263cc2279a9777f026301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179171a814f0e152ddcf3ecce76c9613302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3de8fce2b8c44beed97afed3f34b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc163c9e72cb6b3ce54b418caf94a0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7623da56822808ffc53bafe2a9ca03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d621a884607a178450e3fadad3c9e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea04b3d05f171c099f1a6f94bcb99c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ba9bbf037b4f9559a02ddc1935c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0798cc4051f77cda1f5d7560bc2d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab106c52c2e68ce8f7fc0c29293a19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083de1d32fae502f497d1de780a021311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544dc9984d3c62c7ebaebaff5ae242312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c7d12625e632d75d251a09ee4235313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a74aa72b58ca4b4a17ef5268b821e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0430630d819186c95a3decafb9b86c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b35a35ec374c1a8bfae7a993c670e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b264a1b6692af254b488a33339fa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867cdf0e2c88e706ed72782ddfeca5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852fa223a11499827792831b7ea4815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a2473b1d54c971b98b677590b53f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015268de8b099d3f5f61e1116a3b01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b00b786b13bfd74a9d312158e9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d47366fa457429d7f6eea1da3753d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b33d38323023cd6d1469adbd70cb8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1096381ff291cdc50a324196f69a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdabd1f8bb4208feec1be1a30e46d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837d07c9d057818962187a051b10a89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34099501077febccf2bebd94302d15c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac360d79a855a94712b3db55a383843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c2a74de521695ea054bd4085dcda9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e8a359f529da233ddb2da7c132a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1c3fb7dd1f1ef26f5c005d4336be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c3993460beb5590e1de103ce099b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6e4a71604ea2ae6a890d7d32304db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185834ef941910aa3881826ea70b4971335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411510389cd4e758cd9e2c1adc8f22c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d77e6dcea902f67e963c8c02552e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84871a853ca665e75496a8077aa4ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc58e42e3f50a3f5348b0e7eaead5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8ec056550d8257607e0ac07f39b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7185f2ec5c79d17c713566e54de09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037775fb7a6cb056893d3d4a3524ff0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5d12f7edfe7e759976c75adccbdfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8609c57163f8b94562888df6fcb2b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877cecc52ebb50e448b8705c23fb2fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7a4fcdd9a08e77d1eacd77a542dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd57f1bc32186735dc70e6ab786d8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80b96c826701a1f4d97576e635eac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f653ef4fc380242ed95e0b48bebdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9289c99e3a023a9ac6af8a139fc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9ad6dbe195ca0b49b753e6d0b648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf9c663cc53c125c261d174ed5345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee4bf5033027c65661e2ba16e9d43e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cf3905d3e4909eb13c1b0e7007074354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508553ce1487cbabcfeeb0cf7fa3a66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5196ddbf2579618ede4bd72c9768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faed074909bd3c9d71261e5ff353a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de650fa415ef5bca951f57dd8d94f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a40b367fc741aa5671cf23584493a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f895cf119e1bfafea1cda45b3d13908360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bafc78784d26963d1270c2f5779f9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8510d8944f67de263e783cfc53bc94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34483d28370248e683f056ca428efa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb294b253e367b7845666137621d582364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d59a4bbea53f557aa30999c70da34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28162a09dbdebaca7cd42a04435597f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f8696b49657be09751fb53d9ead46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27fc38c50d0121706460129cc8b17a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568ff29aba07aa10c3a1c991eed33c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90808bbac4d104dd9759b770cd23d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f678a86e8bf9429566fcb41b6882371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3ed87ea6415998c31d77f30e12e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cb69def2db69d1a1229e8a53f05e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6642d83173fd27c9dd659679e9985374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3dc788763919dcbd58e86cb26d66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707b1819b6ccf67b98405e180379ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af7cfe308fb54a593bafbaa585fdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9118c022b502e81bb07e7d5c82a293378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280cc8fed4aad31612aff1fe1524a2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1749d70bbb9b76cd80647296de426380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8704423768a45193cb17a1601845b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee3ee57895cb73c6b69bb173f7f20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34efc37a5a392c625c1614ca36e81af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544c2cbb063fa47d0880c714e723df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a8e2c83de43d859946031880622a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4a0953d419b5301269da098df49d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234abbb78499b980cfdad016e489aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573442a65add86a25ab56e52daeb063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202b68bfedfc7300bf6d9123a33dc4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca0a8a6ca3cd7ea024ad0309a4af86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d3b2d6ec528417827c4f04001ecd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9276446ec13f5e968667fae788ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8037cb54b1b4a5d84287c61751f43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47af005fcef48cd5d5d7bb91d060c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca8e03abe194c2a48b43285f056666395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb42dd6bd12d02433623cbf85b09f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e790236195414ea9574c21ebe172397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17bad26addd0b617a8605327b16f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e403c72c25d28506bc0169001a80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99354b71d14888abf1bd654e06abeb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c4b454c254c38c98f24a874a5eeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a66d1fc1287788a4dcad7fcfacc18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e9adca2c8ec0e0750a41776c16e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e199bcfc9253d9608f1fc03c1f6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb83f786a86dac1669af87bb7548cf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb8bc76f37bf3060df0b7134535cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976e38100b8b8daf9e36fe41f0b11a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afcb9efe1e1019af085e0a9596808408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911098051de83ed52010436291b8e26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a292170477ab6a30b08c8cf26f0fb7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d48a800642913aeaa00f504d69e24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8e7a2ce9105c7fd552fbf88e759a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16fb06982e2f995c122b4b1059d4d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446263dc7c1db9e65f0c01ae98434a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b212d0937b418998b6f4e4ed7e12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95051a8f389d04c93536f69c47dfe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372faae1f11b4b4637772306b16438a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb23788bfa89362e2a5db73a6b4b343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdbf0a425bed3def1e2febcdc38e4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb6dd8ba97226fbe8bd26dcd387ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf25afab09310143e059ef9af970b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910aaa190420791159d1e330f7f6de8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eccfe9e60ac708fafbd812085a5a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5096d0bd74ffea9308224bdc07efaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21a154713bb232c9478c272f65477425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4d97a123396da5081679701a07cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbbf9224e8a6efe8f990c4a6ba7994427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b62f7ece69235ee8f9fee0f47c880428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d9e2e9240f50e5f307923f282e092429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfbc271605f53dcea9f5c9532aa1fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77701bad95588e18a2ea7a09ca4039431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad46cfda184f5d270d1a09f17524258432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632efd953c71878b781dc2452a9634d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d2e104cfb30fc5e507a4ca1a748f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd954762007925beb741313364470ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f77299b2cc8160f1a6926e401222436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635858c556f1eb35808da3b4fc757400437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18215ac187e2d1139310b19f1841e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a5e2617d77d8c2e065f5b74a73d7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e228da018b793d07a8a989820af1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff75a75c41e5d89142b5f2e45985df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685a533bf498b43dd626909e9f41e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670117b0f0a3fb247cd74e562e3e90d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f09b01500bc6570d3f4723e67b0c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f059e544fd80946facb202ab2540e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ae75928d5fcb5cfeac5ede3c6ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d91f7cd599ff507586dd743fe75569447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eacc7b55c813bc580f191a7e07e1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce86c0dc64073306d61b891c534d87a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d19cc7abf545f01aff7f8f33a9bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9c1bf93eabb612e336588d879f65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741aa37f627937e5f0961397c30e75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e868fcaa53b4413c8ac7acdc27851453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9a536e376e9f53e15a98af31ae3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11668afb4b12bb1130aec069382e87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74eebd3d419e6a182edc06888b227d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed51eb75ae4bfcd06e7ff2f4278c73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8948fd82bc8f1a9382c30e463f7f64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a38236411630725acc4d1bd6638b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36ca2357a68d65da83ba971a26fc89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b5ac27acb3cb2e3240a19b65e0ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f7800839bb91f4513bad14ad6e20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede9c55b50359db04ba4618faf62c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dd2f74b3a8930bec1bef9f4c50f19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a370e4f8c837365fd14a2bffd7d1926465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea161ac18bb29dcc429e7852054ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e7f747a1ee978c24271aa770577bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643a682d1a2facda23ca46ce0adfce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e3f4eb9223ba363f23536457de35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c390ad4def58140c39da27d3d18b983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1a60e8c9b13938ce9be321f3bea3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a615aa97adb0fd30d22ac075363d1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78317e97108d5c754d719fa2d1b34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7032ce2827e1cc02b49049b8c93a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4926504133fc3ee0f2b84ea5340603475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0f52d08cc964aab202cc4227de91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dbe83100e907df986bf706af1965c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9da79188431559eb8b7e0d337bdb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ffdfbc379680a3c4db63712204292479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14aec2e6063013fd156adf6a56b5f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83cf3e6298b5b918833dd9d61f6ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c135be3d43fff4574aa6c8ffcb0d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f7fe02c903090d637fd12f7e2076483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf51ab28e73bf734bf0154111ef4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383b5ed5f9909fc19a6c0e0308c705485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebaa534b53965e7b86071369fda8be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5b582fab7099c4ed9d39d77ce147487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa9a984ea89871356a496cc6ddb23b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16fb1b2f9951f7a350b5b8eeb467e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2443b1203cb03414fefaea9a0f1251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d16153ae69d10127a6bd1a334ac62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c47caad422757999440395ac44848492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2eca4b82e3fffc5982d85cb71cfd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858d75deb9d17ae3046b08df1c35b1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22446f5a9cff7876281619982f79aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0eae917423dab805fcacf80a8f967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b785c1f256414ef3b26565c5ce73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e9aac549c42b64f2d3405fb5cba1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1522d1a9af37d3995fcf14a246f524499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f664ee5e13f6016a93da7d4179decc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523db3d967152a2cdb45b60dd6f327501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab24b8ef27d6fe9ce801c778d09b16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6625e02b9e35b471347b0f52f4204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa94bef4125e29e1b2d688b2d43afab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939baebce7fde7e7798b75ef71a02eec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f8954d431100638ba9913d18e3544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45399a1dd09add00df886805aec29bdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d29fcc769c5744bc70a659163a80b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf5cfcb1f873b320eb3b1a845509c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac930edd2890636d12372d4b25fed9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcad43a1c981d0398242bc8aca6a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1638f89050397dda6581a30b22a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fb3dcff63168804ebafe4405d9a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056900f053794eae7e14c11fd1b4b22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4647c85fbeaeecdaae0dc94a4e0dc17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9e10e3d2bf71c1d19c59c71356f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b02993a48b16b18e8a67162c95418517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6399967d346b007bb645aecb4db0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f41c71bd8240b72c3453ba78262b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a2a44b226ef6b6959a2e3f04a42ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20627e656efa93e22e324ec84c51309521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63504bb127ad290e6daa64488f779b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e8c8730f736f9d3eb62d1b436f5c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7f979336d7c0ded3ed5996e7c6f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeb8b6cc0be54921cb849ef7f8dccc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591517d6e91363245d660d1d0afe2cb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df144989b6ce41cbaa209cd1e7c7f086527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550df7c936679acae28d8ec4d980a9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f85ea205ca004ccd39f2807c829e48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0694ba1dbea08764863eeeb35b22df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad061a71ea9baaad67fbdfe5f9ce43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd654654676e5d21431f8a532499f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728391c84b710e04b1ec1f20e43fe03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c9912d983e819721557f734e2e3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334fefde88dbe10e9041b5f61522e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43eafcd03a5b950437245ea25f56f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1d3369da25ef7fe09ea6a9a52a1cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416987f893861cc1556327ad80f428a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4058e1a50d115f41dff5c2171d56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686455bc361c6d271671fdfa59f30fdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f8a9b7977e65f7e78543a60e670ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6534498c5ec56cb295be89ef9a963a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4018acd4784a9b8ef95673b451c47c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015bb655272901f7b8c3ef59f6b9ddc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a790dab2a977812bd48855e308b77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d916dea8345a0ad3bbdff618220a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a5d7b108bb8ee70db92e06969c33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d330e29071a8c234e5d9447159d886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f506d5c55e3115cac118e21f16c17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eb46b3684d63d86aee4fb796ee9a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf437435c57727ce16c2c41a4213d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5476c977e28cb9f74a9165994db3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c178e4806e4fc810d3120a3d8d56a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baedfc209f2f11eec4ecca53551fd0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33078fe34f23202cf8ad7b665c87050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e531212e7c354b0ded735cff7a178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e086d9a904497f3bee804143d273557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a162d4432595395191c88c5cbb3e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ec28a345f2450130086304bc96a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb87634dbca6d2f70b2c7844fc743560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a5edae86b14d40444e85636aa62e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a66c25cd63173ea24e7863a4167fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62772c2d83ffbec49b8287f68f02cb1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5d35e33c1fe68acbe1cc09bc6338564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eaec08cfa8419d24ad5de040a2671565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7096e5635abffea57d2a4e86ec3501566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a796e3a511618b196df5463edff5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cb923cc23091068f4da9e6a1fe042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46698a48d8594eff6312243d46f473569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617e58340fa9e0c66319e7452637c2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7aabc541b335a359e49fa27cc9ed9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709e128d944718cf7ecba372661337572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581026ba61107c1ac18acce68ab012d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15cb72ce881608af5912b14ff1ed4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f50db092f1908177538855ee3c6f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e977c22ec33411bfb804a61b2d76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62373de6554f7a0dc2f7ffc86eb12d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795338c6047b1f52c653ff60f9fec62b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4261102da9033dc3216fb5a0aa665579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4ef41ec248c5e34bd75e2c0cb4a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb98254f1dd12c30974f3a604aaf63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a843cb52afbf24f6061cd16731312582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557c162b44ba1f3bf3dde973225bfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfc3b4fddc8aaec4ea4f84e56b3df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe630b0ea8e378134f792f2aefd9e02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4549d0dd17e7499cd65c4a930017b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c19fb163eb6051370aca1d12a4b52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c133f7af15dc61ca1438a6fb731770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9cabba9a47323787be68d106ca91b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a7b5cfedbb85ea72722bcf8e54bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8195aaad9e918757836dff8bc65f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded43257199c1bd4cca76c94500a38e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec611c43bcd750554bcfe998cca85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633347b0b347d3c0debbf1a7dbd1cd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1505195a1fb2380d6629d2048dced595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f60951ffff069d4f0e7c5f6110065596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d191c0838e2c3e09a4b1f14f036b26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab461174597cb248cf020ee8683631598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef6d319956e0b341d7214367dd6bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ce36c483a48f6a214c8e6bae6304600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320038e11b355c331130fcfacfa55ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b5eb654fc45f8e52c2b9b9098bca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b856d785325d4619a7c3a453dad4b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d534ff710c23af0ef00f7d965116604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae58af5baad324b2ee0828348be8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4099b64efd1ecb43d238dcd8f23e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7987d1bdfc599e14317347eb56c8b24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f989bbe5f39a039ac1e4bfb63056820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006051fc0e5fdeabef23c71d9b5eacb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a78335187ffc21f88248c0641a05b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cea967015d627b7e17be6f4754bba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1bb2e056273860ea0f7af91652e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595676ad818dd06cb4982608cd4da9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245439f7dc4122352407fc0b05a8d33e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cfd3f309864c235431cd4a2a9c27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc309af96f27d1d3730d06c369d292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0a498b1ba3b5769f8e34371614ec2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2144833b56c2fa38d2fe633c224b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffbdf66e43c06d587c38627ec596e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa500a9a89d3dd4f52a0dbae6c55344620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe8b93e94d600b548fdbf69823ebb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863866858805b5c36d7490dcc7b19b87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0bd5685b4fc028f77df6801bd5b64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf8a685030be57ae1f5880db87cc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4fb8e4ec78650f84fcfc0fac1df0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a5c5044237b64ce4d52e6c61f47d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b2c75cd1cf413195fa06f90b0a3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a4506355ffa5872309316cbf765e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70961ad63dc29644846382c44894304629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d2f7c272b4d9ce7dec3bf04fc3e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd349043e68d47b432377d67b734b9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa35d6129ef2d56767c0fdd906fed85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f6d83f689719793223c35f2ac78d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d18099adf13a083c8d1226fcaff5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554865d989739ea3b456b142b88523f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb3c1e918fc1b9567304768bcd2c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad775f236c2981a5202f08c052a71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af8bfa9037cc89dc776c7b7b8ff39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74474af8a734ed522d8071754196d2f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd55bde6bb53c2ccd3eee858c35a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a2936a8d20d1f3e027e161dd6ab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058681e88419e65001321bfe9e976ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dfcfbfa3433382a2a9cdcff13ea27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960a8f8d88a97d35d0da54ff83fa90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e3b2eb3f7be3b3abd27b5e3c9519645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707966b6f5e193fa9f13dde1535d25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e646ab6af7039714319ff447eca1782647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2aec56e7cb88815e6c2c2bc71948648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81da5fc6be782fdf13789a7f3e9b9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9fe229779a7f5df804e5ef79a23de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4896f73ee2753bfaa61a67649915651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034670e94514652a1d4152989e7c3511652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4cb4078cfda804177e446094e529653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd837d85f23cfc3988dbd4cdf134843654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11092b77efbc108d69f49d66efe08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228374c4b5d4f9282b071c6b787ab68d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba952307469daa10487816b9ba136a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7556e67ad618f7d26519728ce9fa02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58eec444bc4c660084a1607cda6ff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ddae418356f3806d09f576bd6aee4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8d1c1ef3fc15c2339d4ac6999b43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3894f11784c8849b6beca329b14a60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef755a04f1c88497c775d1d78d62fcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65979705969bc49547fd336c96f8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e915a6b1a77f6e98bab4cfad0c6c95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5eded2a8bb7f3d3faa3ac28917ccd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42463a2a833286ed4d0233efc88f686667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602770d35e7219932ec137f5721836b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37064b130533db292ac0f2827fc2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd75d9f13a2210322b974ee3aef92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9624944b751df2597bf9b413ff828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ffc807aab5ca6030e589142f5f047672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643ef3ad52f1ce2039e53c12f91658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d2fd1c5fdfcfbb190839c3b61192674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52209eaad54a321c6f79bd9efd532f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4774f1d54b41f477042978c7a3d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6b614b65d7e1a0603dce61290195677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf512214b2e464a735fee5d1c12fd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a52693e86538264ee6d849c23d95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775606933b9caf74e6a237a66a649a74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34c9e42f4a194da3da3bc6200be6fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da286025efa573fc3ce6023b558e2584682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b69e7efae643ed9938d5cbede3e902683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16a8ecfb9fcd7e464021d358ff42d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ac1e117bb23e6dd402856517b08d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589911b0bd83f9980998f97ea4fa4b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdcf67bf5b97be40d44f5fcd407df2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280261c6b89f0519a14ed865eeb7c031688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ccc7d6de5f9803a19cd1ab0ec8b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997904ac0a14f4a3bede9214e435221690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51342e72de23723fcb04dd2cb17855e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1de2189af5cb7f5316b2ea2a6c39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb924294ed4919ceda3181442ee3a4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51455e2b2c1df335149c7cae3e120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ebbcc319b0727eee6661cc6df08da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0858373a84ae356686526a22ad793696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9573e02bfb0b1192d2f1fc23683d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e91a1836a29dd2fc6f2f9298ce4944698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2695a5a4030c13a8efdb88c8e8f61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda689d257413acf706950a12987286b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c4fcb644e3fca4009d8f6d7dbbf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe1bb2b290714c26b329a67cbc7d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909012ad9de3e8712ab54e76a83791b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a33d1438c139bf40c9c1f9a91ea4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329dbf74f207cf12544151559b50389705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2fbb58356731eafdd10cf9ad06b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616758e9bcf7e30cce195182f805f91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194641d3011996369a2997060c6537d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf564f4245a183e21fb5546767f08ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688aa8eb75b5c756af93ad7aea8fb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7777cad8342aa7e432937c313661711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e105031d9b2a676341dfcd56dd52b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bb4eca6bb60e7fbbcb666a43b7f2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8911bfe74410bdab7be603dd1c9e4e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad64646e114d49baf5fa7110e6e73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833442e2dfef082a9dfc874a58ec78c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbbec3a7ef40c5e6820d4c55afd831717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8160ac785968dc23f5a7bdca43b020718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eca16f2357a60d5eaeb9a39785f18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eebd9dbc7a4e17186ee13571776fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dacd02b1f2c1d4964ce228fa393d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950db1cef043f30930a177d124c3a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0bfad8941e46096d2e2315278b4be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97558f7ede0d9bddf85bfd4815a580724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c737a2bf9df3e1109523dbeac8adfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5cd5a062867db859e62cb6b255cef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f82dc2920944f37c0ac8aba4dc93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff229d06da0b054ac2c46ca4a64ce6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e5f11238396a7e5ac735cfe42f058729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a75fda7dd9f6c561b0bab52c486f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b60fbe69916624f01d3ea0d238c62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63523694433b65b627df1135c15a68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e86a41d7ead8f8d9f6762c1eedd9f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53304dddf8fb9e0090a5e3960f4677734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d9a181b947eca6696400127730305735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aeb329c6aa2abd9b5c524912ff230736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41258925fb6a5b2f60555e5a6f756737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a27c1bf2d0315bb16c02acea2d739738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3ca86a90d22f84a789e1e7fb8d74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdb88415c2683d3af2fa5b86dedd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73967baaeefdd9c6b66bd3bbc0532532741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5483985987a98d242a071a2a6c7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f278d1b36c745b82767fe1167b6aa7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ef3d9312fb9664961004314c650c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e40422cf106eadade20a5679fe2087745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8208c7cac7a293dcdcbac1602dceee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db808406c25dfb96d845e02d35e59269747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545a400e44400f757c50ccbe4d6474d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c55da87cb040b7de8bcb03ddce026749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e6d13ba8fc80f2a8356f7012d12f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e443467c247ff808dc3fb1f6030756751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f764d3b9c39c212bfd04f61ba60e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2f101aea6809eac3a8ed41986f46e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c382e5ec070e620526b14bc2b8af90d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441219665cd759df6940805252f99d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f8a64748ff55da9242f2addbbca65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16abb88fefeefb082bb362cba1e6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69502eb5e97548190301a9c2e18b71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccacb6713bba9b02a05f13f4a51076759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992077b7fccd03ff4581ea28d2130ccf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d77f7c01e4398505194588fc2d64a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f368ba88216a758ef9bd2f34b7ada762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a4e769c87cb905a82791790ed19f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9db947a88b988726a74e53fe778cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94148f7c1e370b9aff5a5faa85ac1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f6f44ce092b16fd8b17a1406800f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11084dfe83328a9dc2296fd069144b7b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0c8d4fcd87b94c298a23febf7a7d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55454d329558240775d2e1075d5ba1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b5f6f817800bab394de4b6dc3c85770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6844da9fcedc573b2c33be0252ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f0651620a8b61728038b8ba47520772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da785169d4ac5e9b9cd0bf9385b6dd0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d17570251f42d3f6e1c103c91ab803774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84649f94bfd6c43b3786b3b204aeb5c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25cd6b1fa10c7591654dfd3c22687776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd85a0cf1fd5e5ed5dabae4b4403b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4ff8bb3a0eea4d9d6b5c48bcbb07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4441240cc90030126417d6568cd2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236b93816076ca27d27717cf295434780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e039329a542057e197cdbded5f1797781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031dcc12ab4c60649acb1067948927782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76e063a3fb6e9ea5d27e0ae8695d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cdf4c208318719346ef62040d186a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2973ef7f2b686c40faef6378010b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad54c4b630f4192d057d30b88445e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dcdeb74234cea7a5f67be262e987d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90141b940353e01f3a823bf9717a7f82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c9dd8d359668bec73b3d9a3ae4432789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90dcd6dbd06c63f43744b6342ed777790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4aa9ae1c29062c4181509044b95ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53688800a999aff85e7442c781bb729792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0494e213ede29a2eb26855286b4a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4855f229881e0ea8e941f2ccd335d6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef14a9373b47d4a1b43e98d61a8938795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883058fb74b2f813037e2803b5fd36796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6647de25d4ef823e117227a115c314797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925516cd58485cecafce4f07d75c539d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b7e8122dd3af3ec76182cde2e9e64799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500cdb338f5443b7ba4c2ad2aaee2c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897198207007c3089f6dc21c5be6134801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477c1a988e24453da0d72fdd066086802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b75749e7113010b0c615213601d84803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9901888dc77b98ed3406897162ff3b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc116f19b068d3647c90e71e6519a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b11cd2ea528bdb4f4928195fba9287806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5073048d355a0964d2356abcade1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad51cc80c672e458077b924b994d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec6c4fee34b2119924872b740fa869809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe71038eec429796eec47a5a1a5a6a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a175a17037fd901c8181e7ae8a98e7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c0df2fc0b255aa6703f0c9aa01ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b5ccb6bcb164955f9059e4db78398813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd61fc4cc4dff83d9e6fa717800abe814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aae3059f88fa7f57a4f2b4755cba96815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b209299bd92c0ef80b7685396dca11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ff53f1aac6305506271bf21e431e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed4bac5ea5522eb365312432475e1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b1552aab8f94fa3c8ff692d97ef3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b2a29e266e81cdb9d80e21718d97820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfd9e28005795a3dadd9a94ff4635821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916bad8858a27b8b4ed8dd67c0f88d2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07e67c1ace8fa6cbbdf83959864f8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983d6d5b0324d52edefc082db77d03824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec341ab06d5cc589db057c42c9ab412825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fe9300eefeef6ff4ade3005ea91b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b98e1d5e886213c1f733eaa3919b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687334ab9ecc16c175434a759d949faa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d68fa83bf6b77a6be935f74d94a05829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb406a4ad042b8aab27d1b11f2064c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce2a93ab4be5f63a49b01e4157037c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f69fdc1fe54b9d5fff9592b9aaa8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fbfa4c51476f3bbf7d6fd3cde9597833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d57870fb563e80948915119d84b01834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923989483ba1f2ec1f4aac50fcbc580835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af149eb3d8e837f5d1fe13cd9d23ec2b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5e016b93bd7e339276e4a3f066065837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089123594b15fbedd0833f26eabf1b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf707b9d7b7241f125e99cd1591733839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc7fb6a203814db29e768cd38b3931840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13628edb6380a80ad8c4709b8df6fca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976155e94af1efa260a4f20dbca1e3ff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c9d8f668677ff19cca3acf4a82ee5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e40c4b3087c08ce1475c18671b62844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab8c714b804f230d35c031a9ff554845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228533d4737f742cfd437dec9f43bb3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c9d1d5341a98d61f1199ffaf5114847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1bbf08adf55f9f4ca9d240edee620848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d4367f3c38cfc367189f9dec1c3d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f77194c9f63c795701e3610cb344850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b5ad9a5e958002835e067a767dd3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50603e512e038c9d52a5508d6b223a9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6636716765bec0b94378b3a65a072d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc64abbcb43374d46cd8501daae69c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ba68a11bc9283da9c46794e0d4fe4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388e2f7019063e2abe18b22e82b7b0e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc501a4c3bca44bb4bb661ad289954857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266017b488c2ab5b5a5e8b26a273403858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f24341146c241f6a61026bbac3184859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eded16443081f52a27bba64e1a924860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8afe6256f15f1e2f88f86d4123622d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6024faf4a28b4563dad057b731b3ef862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c858c028aeba59df6ddf14e26df17863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941053f8cc1bca1dee179fcf0b308828864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d3c894b64d781d4c464a3a45e40b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d3715b0fe75187c131fc2ddab7e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeaf3d7ff75a937e8a01fd6414b666867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115320fb58f9156cc93ec9fb2f7f9a9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ddeab06e5e0844902e43eef4d5280869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735c640662b5482bfcda991a226bd9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db41e768830d3f3a3480fe17c895dc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f7d8aef0e10f39429fe3de7b8487872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb86f29bb4bece24f1a5576752b3af873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f5eca560bba437f2344e0cf0109c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4731816cdb991e9c85c301ac9c61875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d790567006b00b2fd866a7e4ced6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9672b530a109f01fa3ac6f2347f67877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0e8025e15c95867c936c109a9be7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3f1bb18f847ac242f54a5bb328f0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37067f9f261f786b3263e4705dae9e71880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0688e101c943f3cd67e06cd8d533a5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f430eb6f8a243233eb6c530c5796a13882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fa3cad44341ec98d0f17c13a7262883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dab7d53d5b2fc031f4763230e670f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5d40689eb5c3f806edbdfa91209a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812adf769f5ab8b1e71efb95da429ba886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab8d059c62bbb9d34892dcefed3f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9894a0be7fc3677529460b8d31301888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76308f1c4543909f2a201a4ac7cca9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f701149168423616f2e3a54d4721890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b8a2c0e2f3f293dd568368bd12f3c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d219bee46b2caf64fb2316b9a1cca8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0431aea7d911c3331a1a7cf639abc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acbaed47065cc0e0fdf5575649368894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa0ef5af753d5c8438c0226269ded895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870b576fd3b2d148c1102537dba9c0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c5ab57883afdc1426d4d6e90d1a7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6095967e28349f775f36db4773c8b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21772bf2fd666df35b3a6df3a92d4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b252833da7e938383229f8b5a2f0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323130aa9701cf5494a90f7386c64f4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fee8a61d9f6ec52865d132594da6c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df91bc5f944332a7f1066df791f81903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caea3e49f855d2e43e1aa0cea24dcd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4867cad17532a7d14a5b54e7d536905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd3e773b71b74ae3f35d9a4df10dfc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8801fe54dcb8db5d6095397a75d17907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81d318f1321e5541cfce1d95b6346908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a7ad7bbd2039453af26479a43e1a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ba51b0f3d719bf74a6c059452c4f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2017db7e706c3eb8471ec3ad4e608911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469ab0c32b65c45f99e5e3dcf1f0a9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b4432bdd3ad33a99e1722a49e086913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c913f148fe1825dbccfbc67e6e5f0e5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71f69289da771447ed2d5f6865ebc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf5682af3f74ebffcbe10b2bd3363916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846022b423f3ecc7d749cec78c534170917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970240eb1cf85f613d7b53e34616fb15918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb10804e2bfbdba9c5b08d33d90eb12919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e852edcd7479c39d6a5a9639c5ba87920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47da0de6908b349f352cdf76971f39921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6bc4f74b5662ae41d4a80d105ea1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910eee28899d7984ef9491df76a563923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b43562d3769521bcd9014a15b241924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53e7035045be1c5afae1f9af7c9466925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108e135e7d815c7b47b9ff7645805ad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1857fc8d66e0b77d8e702d1818172927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b268be8dd57127eb582e0ac42f9e25928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1702f7e51d928830709996f1765c8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960405af4859bbd891c77d6dfc4133930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2b522572f7880b823b65262647ef6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55dc78240960a9e2fc7ff1ebe9ec26932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a2857cf2b7cd67e029528aaf1968933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4903fe2c0d247fca2084431e59cd215934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d78b5d9199bb189bce2c88aa207e6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1dd469bd79b45ee041d406166c68936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c22f2a8249627a476831f144ef11937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0070666778f88240163838df1bf8542938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00fe4aeba09db8593c1046dfde3cb6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2da4ff63b8c9c7f26860224c5bd34940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ac76c2db5b19f709e03955596afb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51633efe222a4b5e4e73950fe33810dc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd41155391a6ac04b0c4d91d5700e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca468e1dd58f38fa913e1099a670da944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef442c0461a01db822d05ed0c6d64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560b0d2becd40fb1393f8c58ee70eb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e02f2e6f67f62aa0d275b9a9c906947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816dbe97435434e7605310a84cb3d58948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a732cb692d464d189e837b7246c67949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2dc8e26cdaa3e657fa9ecde9d8072950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818335fcb0ce55268b8aef161c7f4f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2943d7c2b9b7c3c1810fb472b439dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736431fe83c917a3d25aa1c478b4837d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964a7d5fe13b7ee5a8c9e39b16dea0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b761539bcae8591745d3007b3751955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce2c7a2b95ca493238ceccaeb013cc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baaaddf7b5a80c3b78fbac39118401957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56320ec4580adb341d5dd3ea46b1751958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de27ae7688898405176cd441c6194959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a84db82616311bd023bff4cf12f1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a741990939ab67ad7ad0e6ab9486961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59e951e54b204a336296236b9fcda962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f451674c82fe2b11325e3749a436963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8465f5ac96e7cd0a527d50c9993ac4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b55b3880ca77d4f2dfad000ad19c19965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b4406fe7514e051e0ab2b6d557e39966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41a12fc38db72e2e0de02aac99df1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bda026f9f249529d105d67e8604a1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baf274519b8b378422678cf5c40181969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d2786848027050ba3594028b3ee3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d3c941940d2ce1d8338d6a0a85c9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041eab2ef8d93850621eee4ba48cf16972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf957c149198db98fb89c8ea7ed3b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59274913c40324a9ce97c9d4f1cec3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a48a0ef1739d1fa0dceea19c0eb1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f33e0bfaf2218e554eb54b13a9e0b1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e5868afebf75a44f0253a06340e19977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebfe0051a04e0732aac528a603553978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488f856348e785e5f1510b0faa90003979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6adf90a6c9f11fa7474236dc2da7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fcc0e0d66f3ecca8fbcadcaba83b9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632406140db80abe76d8183d848a94e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18207e28b5cb30d7da970791e5b469983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6c4e5c3109cc93b4912f844d668d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab98f6d36a8d9e1859736c1fba475985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f83f7dc944f9d7ba8dc287a77e7fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9311971ffb52c76791e299a6fb345987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe69519c13382f7dafff8c948555f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365bc464fae727b30c531bb55334ba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625a1cb540870675e5a7b13f61d461990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d52c23e7c4e7197c4dd119db507b1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fec133d4b326aecd5e29889d4cf9f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53abd9d44b3f4382e9092d46700e51993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc31e2d21b0443bfe4c773f5aee0aa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad739dbb2c30b2691fb5fb5fad47763995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c70e82972550fa38ed1c2241d205996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385717512c76d82192e8691318d42b7f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>