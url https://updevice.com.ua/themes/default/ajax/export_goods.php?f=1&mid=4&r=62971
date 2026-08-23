--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ea79d0e8681716246394f0fc9478f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6fa5c257b46b3e75a543ec7ff536e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37884ed997731ada2f9b388bf89372813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8318ed065421b4251e57627f3c1f3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3beebbf4783da88aea379c0bcfec815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6d9aa2e80d65c02b7726e75af1a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7507c7841c51c5371dcfa15336814da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5865aaec163f8abb841fd7d0150810c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8be86835631ec0ae22012e96f29139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5715bdeff103c5abd9b40b0b97a1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fdaa81c9ce7efdfaed826db74d4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092976f4926acce9964be99f399752412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39329820782ca535f4159db8bda03a4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996223fb6c3ea7e5f4495ee08223e3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d54c8d06a2be3b7df87bf15536f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bd70f6423c9223ccf1fc31234e64216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497e62c09bc63156630873b02d1ae9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9f05eac3bea02d19e793985fc0f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0ed55073344f0b9ebe5ca2aba489619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa3720b93dac64210ed1bbab70c5c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e106652228bec7e0da9306466385d2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a355ed94df0395cf58fadcda4468022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c510f1c3d38b8a28b091261c39001423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd467589cc49f026d47f400a0ad556d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1181359c66b67a530429eaef3b7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6fc5b0f8a6bef83476b5591f241a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e124b40d63359e610a03762e688027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3192dc5e799913939e4af0b266c0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35b17f5444334ae1229308e1e020329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82164c28857ef4da9687483bb4733efc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d948295d5616a07ad00c2d68b95c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c676cd7bc0aede988978c180bc99332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478659b29c1887ba891caed9e425a3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8990c815f80e9c61f4fe83612a260734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ae1ca53ed6b97f05647e09262e4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2d476ee8d47881a376078be4a31f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276420dfcc98347082a5c6a8629c1fbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562b24e70293032782d13d0051d23e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1096a6c5d1d2d4dd13a6ab7b2818edc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f655b83e50b1973c4d0c03ccca4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7cabd8bcff552c41327778710620941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed158a771d7889401e814cae33a3d6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0440a342be7b4f99c1d702f5f8b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb252f08a77dec2fc1e9a16d0cfa0e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3a5815ab41913a11d0d79a5721c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e64388b5d07cc5c0e7ed1239deee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183010e21483e1eabf5d89ed3e5a9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb80f7d6590c9fb3171edf449b76ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c4ca5fcd13f2d72bee191ad7b0f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c62068db0306d753101808fac522a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac03894c56b32c50badd7c56f660a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561efaf5ee93d9d672eb059f51c89152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61eecf8281ca68af1bbaa0146ae47853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ec0f7589d9fc0ef210b9e7b3f9e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c18a4be4c07c2aaa154d2adcb474155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf577ee4afd18f223d62e206096d6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a148b1f37592fbe368683c253e88657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff223388e4b673e9f22e652c12b88f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674cb0c769fe7ed61b81fce1a7c49d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea02cf6bb844d28262c0ca050b31c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93e07c23abb3f6b2beb630a8404b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ae56137894dd86e47788c002e38e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ef7f364397ca33b088fb8d6a40ab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6d06841dc03dc477adc7f4d465ec264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd67bea09e652af88c4952d04a8e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7103c26de174e31b1f370c55377666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe4ecf31dff20f8ac39076acb6ab7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac2676f0a35cedf08c3c2b72953a4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921efc015b9c7dc0874d1299988ee469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1100cfbe8c0a837927d14d17a573570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739be080c597067b442c440b2af55bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5945582e6bf2d0613f967f806da4cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914e0c6a807b9b2b425dde7c3f9bd7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad46f3c74e0729de98129e29c4807d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3182e65af18417eb29188a6bc3b04075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d4b549aeeca6b44d7e2ad255d7ab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f85d440cee96d7662fb1817f3812677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a9a5731bec1b9a0a26255f158eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e99e8cf7025bb781de060560896f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58977ae31edf7269547c1242c261b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d99daf264f7f53bdebaef9bd07be2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb852955bb67db0cb116af361433df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d37316d8bbe2766ade9130acc9e7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d156275025a625a235d1b728e0054784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a48980e13b87025079ef431afdf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecfb4d4663c3defc2b14c347b9ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77119f1c8f5a6189d90738342a6b8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3347515a3733ddb94eaa57845d7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a19ab128a1f7e43f1b5687eca017789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab80a777ce26bc4e3e0ba167c3fe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e401948bf6f9e3ff1a57a2964b0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61d3c524acf0d686a22a95338e6dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df37aacf0f0a5578ac1f19f57ac6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083545db58c212e5b1c0daad10eccd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d44b6c091b257deb79141aa09eb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c89aeb9c04812428750919f29fc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea56ea84ea3e523bfc7622e888cc2d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d926ebd4fe4ae4707bca91d4c8c9d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ce1da95819a738a067b4b4ed04b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066094b52d27ef8ee650b3fd4f4b5d3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a19fc93fd9b6e84bc078bd307bb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3906a192cdc8a25755d3ca4e4d73e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55cea7a6a8e1decabf004a9a22bb40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d0bebdc1bd217efa7a13dcc21e8c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c3f5128c7ef79999ca2097f192b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81a6da52ca1d2854acc5688aa7d83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3645a737e19dc79d9852c20ea6871107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261f16f19ccd5db832d223377edb26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128162ccdf2e08107c2ced9bebbd3f4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471db4bc8ce420a1ca563264bde80fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1cc2aa31c7e6758863fc05ba96ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3d53176ab78911cd82f3f6a06530112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5edf5241dc6c6dc3ae7bc1d6f432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84713e2a6ace493a9f82024740b4ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc84dad3666112ef84bf86b05bd767115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e11ad12194e1c8abdf9e1d74b39b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbde842c71b50f1776fac7827296a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2bf0d02a35260a7543aed15214a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5d9e04b7b3e405b1079bd6688da4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c04d1dc8950cddd1fb74d1dac53f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6679991f240aacad1b05e4f77724121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a533c072495d9897030b30712ca95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b3ebbd163fe5a36acc05cc354307d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3a3ec73322bc27bf0fe1c6e65d26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71357729360309dcedad0c92f22164125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe9f87fdb1e6129e51e609f8d18ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465daa8abfc5fbd1cf4b117a2e782c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a272af84564a10fb0e34cf191497816128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052777340db9d5e0d5ba8ae059cf6a5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403c280c6c8834c4b2206c9572af5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990146619f4b2514c3f73536dc2a087131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb65bf723f498408e9a96e087da372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c83d69de8f2111958e810f762f33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64022186fd2a1728d61a4ef826d3d9cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e3a1a83841809dc06fe90dd7b5f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb15bc6be02d739726e980ad082e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82efdbd2107cdfe6a60015f499aab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d607f87d866bccc1785f52fbb6e20da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd33435da973b833687516ed8a0055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a9192b4f8ecd0710668092c8d513b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47e3842fbfcdf9fb8a661dae027cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba0e6cc62e8b6d965ab372539aa42b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9984d30286c14421b8b60c9e7e12c48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc53e101bf62798be77613aba10b3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90af94510f521f18753bfbe62b0f85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d178e73e47547b6e783a6683a2eb948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776e1078c09b57884d0e3c43aab8e99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1468652db14b31bddb1075465a50de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1e3fd69259fe9883d2617164b266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196aff2b8dda5c98ffb3c83ccac2e82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7634e9a5e1dd5402c4a7d0c3df000151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c535d057aaee72c12339204d569d99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67a888098aaccf13f5fec7d7176e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c26cb14dbf9686c192cd4a74e6b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798329978a5c50bd095d1f20b50657155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f54e5e6e19e9b6d8027864da17e6c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb93663dcbcf7fbe5321e09af70df36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d54eb9bb4950e9a64a53ea87987f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5762339dd8c9c7a8e973cdb857493159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44815ab069e1a21c02b9cb7f7124ae10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab3e3eff7406122e130a07cdda870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c6626b5b6384a10462e93da3bf7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc0d84e85ebe7cef6a8f1a0b77db4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d464252a0fc901757336e1ec49d85a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72eaf71db42fdc487d513349e73ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67af9c07b6653f9ff820bc2e048c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5f2be990e05426071e46111e00a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed619f115a251a03421e676961dac0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43069c8edb2741f71b3e346fddae60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc989640dd541dcf7b74e54e2f8486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8343076b019eb7cb6f1040a15f0e9ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b4b1823bf5a82d35a76972a15c60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ded4ed04b8cf5ad92d1a62a8e4b4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff588c04f2eda1e88cc7dfda098843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9402e0800553146c867a45dad816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37b3b7a94c8e4859711992678a3fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d662bdcc070d657743b18e6742915177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb3f44b2566532a28ff8eb30545980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622b3169072776b2706fb04ac3e97c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2e34ba42e31c56de981f10c86328d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9ccd3094d2d0302afd57ea1e6609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ff88155401cc6ddcec824a974d80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390d31d14f32b88179115ab4fe329fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee8401ee18c1907bb2ff604dffcee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b1f46317f9b3ba68a1bc13be6cf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047226a6cd2bbc1c2b95639dfe1bb5f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2af51ba77a05b001e4dfee8f9d956187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7438d22c138c96515947bd8c8a8e39d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353248641c560e7bbbf801ab08a1e2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ebcef28e9d3c444a909e4880bf13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6eb11d199c4b3794cd0e89845537191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579260577daa2f39a27139f55afa5ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa83887e0e507e001ca0837a01dd06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dbfa6b3fec4d1b5520b0212df3c78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d65f649b3fe1fe76ee326919fc43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fba3a70357e6cda852f29c0176f57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa52f1f622a6558653c98f943e7981197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918e09368fe9e3961a180e06ea1545198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09111e122dadb8408c895ee323840a6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f6f227925ffece7413e75ccb5541200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc632096d95416ced1f8eaae2693417201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db348fef32cfab8806f1bddbf1a6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff1a75db3bb1ccbc7dd94124d3b399203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b6cc6ac67bd1e902f93e488d4838204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4b749a4be4a88f27971695b21795205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c1ee5426e4ac6a78bfdca6bf812a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40fca169938fc7c585215e88dd828d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321db60c838648256329401055fd676208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ddd95d94cc03061dae3a5bf498cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832dc95ca761fb0c0e8d65a4d0846a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3404be520441fdec392dee900f7e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083498f2e5339a36ccc23036183490e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16640c410f5918404e5f6b741604d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813804280a6556bb2eb3da6a7d96bdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ebaa3980fc5e3ad7fd683ab562d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f241b7a66fddcc6d146cad44debac2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee4499e272b9e103fe8e6b10d98d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa2993978a7bb350522f2bc012131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d6d178e10aeed8164dd1a49c9186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f180662a53bb282090ab7b42dc15f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d50b7e0e2a4674ac8a16f4812b12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c047488a47c4553ac8c02ab6f14113c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc761cb57997c0b1dea0788ba9781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819160dd24186b5fafe08f7b4a473809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863fd7985e550b781399c77fcd55a7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b54dc81b962c2d05731637323f12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afca3e1794ca4d7058eb645c94f0f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29760de538dcf1c4fac0800eee18a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391e0f509f349e7aa6e3d03f2d65f22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce5d50bcc0dee8620bafd13ec34f73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d846df55419b7a64b07b381568ac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da688dd041b1e14616a15df5aa72f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2968101fd8d9e7a5ea4a4cfceda785233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dab5b01482904dc9c7cc942bd7372c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103837b7574840c17729cb357317585235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea86567af8c999705b0cbed6981c90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58994ec9a0910204b9cae254ba7925e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd2b246ac510f8b5f511eaef2e625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb323fcac470bedfa419625fa1bcfab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26103c974b90b777ecf98389421c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5e7c3365bb55656637767b806eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b097a5260a25443ad9d334f719bde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa295ca1ad39d53929a66e807ac02a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb0dabe4e36f9bcf0d2f2194aa4fa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b91316c694352488cd4af38c00333245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361421a3d98d1b182c5e752f01e622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb3f5512f0c3ae6c7e13a6ba6efff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b20b1d0809badc26b523663d53f8b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf184c2a885873463c1107c5ea1eeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8553b7cf13bfb8824698fabda18f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa3de9f4aadcb4bd6abfaa5081aad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40884e7941d39e4e64abe564e02f5ab1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d829288b22d5f389edb5a03fb187c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09c6cbf1afe20a100bb9041f2949a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae32d4af45836d38f1a1b017c47f8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1450ccadc18c9a8d96617ff9e9cdd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e00fabd926d38682ad03e9afcdbcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c17494bf75f3775bd035a0e6fe662258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d82d0d473d65ea2d7ab6cfea75e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3ecd3685725fed1c42c876ed3fda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768130ff92236b45e77aa5f51856d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1b03194ef7c0dd40897c3339c3ab4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41f20ad9a72925ada0d34422f2a214263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f85f37f9c9a1952b37617ac50ea7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203aeada1afef1b7df0927f527f8011265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5dc49ee6dfaa6c8070cdab948cc3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc9e118dac98f49219840132b1317267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154bfec8f4354fd48d1f04469e60e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31b4b4e9ed69b05fd989c94b235cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f711c877337c1ab6210737d182b89f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2c33200011a12b2cbaeafb89a24e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ab74246e739148c3ed89cc5407da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f58cb7c563653d840b9e14f09fcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b8ad3504d623d9a3286dc4e844d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aba25b43c9e1784819d04a6a8f60a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e51e236449036ddfcac1256d58b2d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f054b58e2e61d9ec97b6cf0fa09c83c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28f7c2dd31182778371a9c5e29cb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e526fa317991a1214a017dbae595b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e064cc58c3b5fd218a081e59a4c992280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865dc38f3ae96699bbdb5547ac6ca98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4853f6b5a9322af1d1b6b090e31c49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124cec40b050b72e496bf82c3cc5c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6bc9f55db9da5c7b2bdf6802e962284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d840b1a9ab98f1c0a7b2236098fa6e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc72565fbe790bd07022fc36c52ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8cf7dd35ee31683a7f28392867e7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72918b1b5ce0103fd3f0f0b7bedd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07954f6c431acf502ae111c384dfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab50dcd12bd7c2c76bb115ed2e3b17a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc49b1cb75528c7dbca8896e061130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac856b5e5029b1145020982046904d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269ad759c20ae05f88870b718b6ccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603c63792b181c6e3461b6c65a7999294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ebe3c2232f553c7ddbb250a889b02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c09bb2efd67323000d29059a82d30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb721bc4da05e72a5c2dde286ace5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0a3f6446bcc280605daf36f28be7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed63f15c69c692d414fa7d331db7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813649a4f15fc9f4a43292944f05e59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc6e2a07453ce080bc21bbd385215301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c561e68779d893d83b60a69c5c5d1e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f1d7fe982f0ad2d49bd8f5a82fb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef28524b1e7de6deaac4112de970c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b95f5708dde4da01b278c553d233b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ba59a5e39f7be272868d763e9bac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b086b4ef7972ea9994ae2fc6852424307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0723bb7d81722e45625bc10c43be64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531de285df38e43539d9b5a572f64c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6e30ce487e214809f74d788bf0e92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bfd15b57413b671a560acab509129311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa25dc548ecdde2b2650df1e30576312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6b5579ff2f7a323aaae255cd0af4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d247dce0776352a7fd535011d8c5b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d791f254cee68a29bee08a5ddb0193315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea53289565187ad0d1d2ea26d1da75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dda2bce63e5f0c71747fdf644dcae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052037da392632dd294d2095c720456318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b3139f3eb5ab6a433f5dd0debdf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c3cf1ab7366278ba7e07bb2cb901320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7a5b11393a787a950d224a7d37b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51734b21af1487db5fd8916fc52fa639322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca563291460902427880c2d43f188d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d368b253a4d4dabc8c069cd1d5639324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7eb77ce8f74fa7f6348148e7ad81c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610b9e2b46ef25066de45429c5406ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625c95dafc658d9a7a31b959ecbb8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea7bf9d70db2ca5f9b263d34219662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13a29b7fde6cfa211b6f42bed0e1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f06a1a984250471ffeeb71fcc04ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0847c93fe9a68c8666042ce66a7b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d284ac92928760a5491c4fa1c74fdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6990f03766f869aa97c1e6e4d3b9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f5f495f17c0d5a5cf7775fd95405334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a2bc7319bed2c6e8595730375807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53718e576b68a53619d1eafab337bf3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e53ca76345d5c944806a975eadc1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eed458eb0ce3035b92c60557b8e83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a82a04704e4d1dd0704dd7fa362a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52af0cda7c8b46402e3af4b395d722340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f003c5ddf7cffed185c9c15106aeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c68d1ff200e1a8ad37c8bad84ab3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c6f0e345887d26fd1c90313c00e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0039020bff87b6a811dd1b9a1089344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d6e8e2b3e1d47d104b8b33ec5089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe852176af28f9b610da344b632ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2633e5f7b3e2a0a1811f894015092347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541e1b8228b9b52b8c0ea9e172bd4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f6ed4f40e5260905d4da10c458aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1accdce20bdeb680d86ee4c04ba68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb502c873609882d52ee0691d918f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c938f5790c3c09787c3791616b4a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee77e344d4f5417ea7b44c1f48114b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f61f3f207e2dace32d412b1e2d76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bdf95f5ac84a2040515a9fe684395355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a8b6ea06567b92c43a1027276cfca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf4022cb6ca244c7df71472c96bf1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf3e3894886f610f5f1ae519aac01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e57bf5fe0fd132fdbcfd7baab5b98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a697a9a4012ac64d40cebd7081f4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25071b7b8b56f5d62c1ed61a9efba53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3edaba5e7d0e4d2e6ccf958cd7c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0369f713bc3c9b791324387b3003363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c40985904da6373cd3abf9dd826f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cdd08721d907d82ddd0bbbbd36fb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2db07afdb7ce2bf2b7c6a1a223e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626522eb930a52ca7f90e43fb6da9a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a73b5b050318d9a65b1c7f6550d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb14ff36398d32c85465e3cc89c575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20bf5b038f70947a8cc77b807ec23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6483c9cbab0f6ce016da715ea22b66b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127edfadc12d78251513ab426e174ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a75a6f456cd9f14a6d5c14cef450c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3ecf662418c5e112f0c08aec80714374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b85d7e49fc2faf0ed3fb5b59088e30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e71ede69004fcee01dd2dfbbf9e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d65d606b50275787504698d0b6b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e122899bce0de9f88cf29cffe08a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65936f0764da25f4f04b77231daffabd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea6fced672e94baf7ada89138798b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca8b4cb9a8f605a9b695d8908c00d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ef8fb44a6a7046378d3de309dc77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebef029e7ad7d82cdc907abb52850f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a9635a664310d564391214e21bd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc76dc02fe1f3ef370307e56d1f0044385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e783f3a99cb9b73ae823cdae4f76c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caf767b378a11458ffb24415cfccf8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24faf2b794c2893b2147e15d19dea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32ae5f2fad17b737c635159202b369389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179993321d7ff548b5028cef927e3e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8a994b2d1562b77093ecceb172d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e12ddb2f369497f5a6f6e73a64773392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f4ac6eb65b2b37ca9d938bec6cfa1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df88f8bea5758f1de645717257a53a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa8e5acbc3f2e0eb96b8cebbfa8fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa089000c8f8555beb43a85fc5fec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d18aa25f21b8f1c1ebadd0635c5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779c7beb7fed6b85ae4359de6439db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa6b809ea04562fce3abd58390847399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162784dc3f7a0bf4f9abb3fdcbb94f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892873e64abc967c60eb106b518f22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23645c06d35aa5b29630e1c8276b53d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369230537211015c6f44b153e68ecb8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf06929a5b96f9aa0c17d2bd9cbed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd015759ab4c1623f416097c41f2a55a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc20ebbf80444617451664184d5c1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b91a0739ad1ae5ae5662f934cee2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abcba6941a6c067d829f934f5e9b39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a52d54086a18268d34184369ff50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c1261094f956413f46c9c5abfad9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b8c78d2b640375e7d3a4955a5f7db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b422a26db07a1d89c78ab390413a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9802ee2609d8baa7366b6b56764a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12206d283185c4357ba6ccd72df4d56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e3a55a64d6c3e455520daa7c5507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e134e3dce39503575b5271255f51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b353f0a81563354f5b2d74bae60dc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278265e610f1fd7980eadd6d52160b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a40fa407b89fce3976507acd7c81ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6a0781329b00fac2f51f7716527e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a7b6be4546f2e1d87df096bb5adf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270bd7f45c51fcd0138acb9e33d7458422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b814cfd23a6966dda9a2a94e4595423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003dd753ec84cf533cc4ce7eee8db4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c9a2a47e6e8bb03ba3a5538417019425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a3d6e396061535144653484510d71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7919a0e3a8738c9996ad5ddd8e2662427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb278d8b0cf68291f241e8be5275e5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81fc1a1e822489903b72d180a1983429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854e71a059dc5c7fae8b1533d1dc45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505f8d6cf390c556755fd326e9d5ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd19039060d264fdea7c69d9b082e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dce40df185c088c0fa2a53a869da1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e551ddfcce90555813b7385320ab47c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035ba5f8381afe92a3d24101c995734435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0abb028b96e6f919d5e59a947aeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4a184480f5947920c1426dc455d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08845bca92f666040f66b7f54118b6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad290e3da5e4e90ef2cea3126ef81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239bb44781ae79fedd8aee4c535f5d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828c3b5f7f6307ad6a68b3e00916731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e45f60b037ae998e88d33d30f5b85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb66b3b6d4e2310054ab70d65c57d89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213a07566769cc0d41eec461acc303444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f288f36ee8f15a393d83bda989e1838445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ef78f5d2906f2d5138d923463d54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabed930b8f2985cae227fc123d384e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c95176da1a42eaad23ec799b98a9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae523a006ec468079fffe17168827d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb620433b3759a3fa1547a7ae044f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6814b21eff2b205a6b85007d1e0102b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270549c8f74785efe0aa6a5ce1c8d98c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d5e300fd94a3add89b01b353248a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd6ecf004787a5820d30848e887ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deacda405afd3635e0191cb2200ccce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d506b7ba4a69d8df66e44f3cf4a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d34b0e4ee58905ecebb490fe6821a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4ef1a90e1ebca2692dc682371c59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e158936acbcef787a61fe5bca1797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d76bacc79c47771a3112af5afd524a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec77bf6efee8c58a341426e69d3f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdac43466ae1da7c0628bcf0e79469462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f1b2fbbeeccb6b3908c81ff8febc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda3f49ae2b952487ee5ab5d567bacd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ffbb523ee4e45dcf37a833eb8765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494917185a4740c489e104bc19a718466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10c4ecaba8d78918d20c01dfa04ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43562329f0bda20313bf169ba08fbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad29c692988c7f7a9c4b000d5cd3f06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b8433d99648695069d9c377d6d1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda41e9baa72acf1d463b81070c53e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f29becaab68314113a02eadbc5e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0df8048c9341f37ff2cd364e93281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd0495fac2ea15f061a4ff3ac1ef6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd11233c367634ef7439bf0af172f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9dabc5317741caa695178b651a3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6bb1dd2380d313d302510c67c6e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee9244162c1b9d6562ff7e5731cc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39195ed3d99c15bfb436008a86dc9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460fd8c2f6fdbbc844e14f4c1a0434e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221c3ec6a3fd58ce199dc1dc23c893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b532315de82929420ea348026844482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e40abee035f9e14b90a23dd90404483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcde8b4d31b5705a46942f8db3dcf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c880d9192b3b7d7d16a07783da6de1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff791b8df113e1bf9f5f82697ee150486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789452056253037faa266f94829da83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e182792025585a855ff264afe8b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf218aa315049eee07d08689eac1106489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e44c4499ce0c7a2978a5b46eb4677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6490284199af670b10b72e2431e276491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f13b9e3dbace3d738045a259c62de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c73f1b766105196655603b44518ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3af7cd33c2392f35310951493638d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920a4507f35863a8253aafcc2068c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812631ca53ba9758aeee3b267adf732f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4e6fd9dd336ca2f8d8687850f3a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48b1926dc36729041b57e1d211f0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c9f5ceac462df2ca83be16666aed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb777e09252558756a64e20cf0a857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e85854f4c399638324c0d4125c8c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79480ed8d1449a58bf73aa24d5334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d124290325012fff9de207723fb5b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206222049c471efd9d98219ee89d77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d416ca38294ee1bb6f6f99ea979aeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf624ed9aff65ec8e574fe9673c292506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e3e46056bcd2bfff24a188cd6d6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63ba65178412e0eb970c83e5f29a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4f4ff95d65653812386caa6839e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caaeaff20f0a2717bcb2be94780742510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce461a72de3e630a7aca102c0b00613c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c5b2bc6038f51c1f43f5fc2619fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d58509f443a89643dd7426db7dc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d2ef6a751f5f9897428155981e0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680a7da33673db72523a8253372100515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa27914f2b3a5d7e70b5b3864cef542516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be708bcd3f101e83d8a2540559ca7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ce1255069f77bd8cef7b0eea096f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744102abe69a38db5384abed4c5b0834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c886acda038dfc262d139f2567ed8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2639054c3b606f1cf7d21b108dd68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751e78c0a7bc056344d2428f931d55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dd7079da9d12733d8be1498fc283d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686f493d09df4af60c5c3369d216b98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba47f0b2712d05737a1ce4b9f3d98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c491d5880bc8c8118dce81c9e5643526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e150bd739e2be3f56eb027deb25a18f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d242ccf83fbd86d35f374f6dcdf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06c0c66ceec45d4faafe636a109689529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6b34d1c4f8dcefdbb5ae382a521b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d34a8ad1e782376dc35e9540a94b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebe78fd5374173a8e5eafadd40c36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4b59ad522b90f877d943f4cd6436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80f9a3b95d07d259b37149fa2231c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e0d5c66e5f1cadf6369f59c4c8f62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878fb5ceaca6666cffc4f1e13bb46f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad52fece4301207cca3985bf4197b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa30e90744e36722199c6431eed301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2816d39255f674e5193a051f5da1386539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d9419670e362aaa9afed6246cc54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f653d4af17d13ebfad0f3df345e2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83a9d6eee9eea825555b914583eae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab84bf97fdc83546b799920a9bb9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad2a2b0b2474642ee395aaaa45dee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effedfe8c4ee8e49ed813bf087653a5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09af8feaac99fc71976c6087856d71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07392c4986e27ec7cfca2a1aaa621ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0af13bb56f5331fb4c4bae3dcf5b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873f916cd14951cc741ac1a1d988a68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc75daa26a0796bca4278c0f80d28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111a0a38f8d378578d441a0f033c5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1865895a068068a3bd5682999a2f38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbecf75d64be4add661c32077f7cbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbefba9c1edda28edeb9df874b039554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb6f109b27002ae8e411147a37673555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3202b7fb775026d828efbeaf0890f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60814e637b5f8c11c1171fa7c4bd662557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5997c8348aecc01c70a1dfca2897558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ac40d2e06d9e3751ba4872a608fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc9f19268246d221ee4f49fdec923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675de38e5d647d29f35f80913109d6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc0659adbb22e34fa5a90ec98c2305562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce6934644534b9f382eac0d4f187d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb3f710b22e93e0654432602c3ba4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aabc3ca42e7655d575c85718e69c5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918279435bbfa8c0fd13a96cd156c584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1c9de1cd750b2996a054952fb8f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f3e26c04d5ab4de08773af35e0fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71c5e7de3cbdf4920c6db079a281e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b049eb90b0d92a1e12a89a124f056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26212d672b8da8df5781d45215b7799f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694876f491dc6522a4cafa131d246a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44d267675e636f3b9e9ee796336481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1716b77e57a77fcda11784e855766574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf176d32c5e6afcbea666c6bd8865d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac43940c531179cfb3587d85ea3a7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec246313fbb1f6c11573d89f88051577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3cb4703527b9e44fef0446585c3f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f10c19d807f0fb594dde39fe4ef9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add3f76ca3f2290a245a03a350f3ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d31aa6f75eab761e97651c73d7c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eabae8b6a5ccc28000c8114321b0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628445752b8b7901d04f2c8e1d9e8865583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a7e6b9ae98339660cd6074db908d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103b7c4300b432585359cabc67f714b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e218e0dc6aaddc377de2603eb7f2e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b0bacfd128f9eec68e65fea2823f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51e115fd6e4d5d845d516eac79780588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3c5f59469a3e77d2498f2752ef82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b02f691104b56e08dc86eab01b6f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b450fba01cf30aa4cab49e0a4387a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14644ca72c7953e1a833ee4e7241ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf294efed2c57c605c17356aa050bd4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f3d4beac540ffb54b600dc542cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99dcb1facc136cc5b0a819a85ab34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc3e007856f54694f429712238e53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93060b9bfd814a602b4b9b73492fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536987f3779f21b58682a3db3328a86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d486f9ae6feabdd99ba4baa82a39d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e8a3fd7cd17e9924c8a40cd8ca4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f0891d535e5ff98be82af2f9efa6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4065dfb63f55576e0b3da74255edde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c514b6ffa90cd8996113f924d4c42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb5bf788316f684f633075a907487604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434236e9611c2f8111177735d067cf4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c113d74c336e564c2e21c90baeea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaaaddfa1d4c9396f9d76e33ddbf67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57561716c6516d70430e4ea0ac6d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64dd92f4e76342d9bea2bc6d3b856609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8162ed38de564885b26fd73b842b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0016b4dfd5204b3fd1562cd17032f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c878392700a8d8c08fabf2711fefca5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b1bee2a4da88a23c2e078f83665b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae0fb6c0a8a9fd75aa67c7ea6e65c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d7fc587d7823b4761d6fca0774d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5342443129e6b5132945c73d150110b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ab11745666a0d058945b13e4f7ad1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4329763252d94a8c5661080e05aa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab4669de3ff809c720e15fa55b7c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209490f1193f0cad49c4be74004b8d3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80580b89674b8b2b4ad9be4c3431c0ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907a044e65d88ea56a1c5b6a30c558622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e873fc42557ff162b501c34ce82f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756394ad922f87dc8eb923fd52dd0085624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872cb8f86368124ec6f7018cb34ec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d0d26ae099f31745866dea5f5bfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53305c8703ce215df436cb0ed6c4f27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24cf6e9956a4bf3134dd9d74e3684b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd8402e3e7efa1b50ef73ed0e6a94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c7e4d74558735483f94c9192fe5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09c2794bfe83e4bde40e138d49ec5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c90991ad6edc215ae1b422748349632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c409ce9afca04806d034c5c3add4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed88da8c42652fc7030652fe8f88ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9686b8e928dfd856bb813eae1e0ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4c52949dc6b7e22b80220b498cf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247ffc9aa0ff48672399a80cf9d392637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582034b3e73345e76c2ce23d6f4d2e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a44f663a27e52cf8e75cebfef501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8a4e13587b33a2ab4bef77c6c1200640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5b7e50a6ce86a526569e74a2e169641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a210b2797c0f5c8e877b6b5b1d43b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373a1959501718cf8f4cd435cb1fa4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c04c42bf9e1c572a4464d37096f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253ad29a43233240a4df56cfe12c7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eeef933c29019a08a2dbfcb6cf418646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103e63304fa41e08dbaf3cb2db5a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1efe61155b430ff59e5dfbf2d72018648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90866b19996ce89d611e04c9870c7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951871f06f77e8c0f7ae7514fe55d0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6eb2ba6d6eb54acc1e4f66ddc1bb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58501dea9e3f90980d5f9775593638e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b75e7a0f137ef21d9df4cd75103e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87e553b0cbb1c365a8360ff21116de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07a8eb5a2ca2eb83d51a7ad9fe405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bde6383be4d47e31eef884cd29c9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba5cb7eb4cc7fdad99207b8154476657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566190cf11f0a0d4d7c001500299061f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20889e48c2506e2e5a0f0104ac93116659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a925c10bcdecdf46918f49fba40d85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b0bd1a1cfc84cb3f813d8b7f6487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01213c09492a7c8d1410cb790f0491662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f642e6509b857081f5d151560c5cc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f0c65f7d70a3011add38ccc8d8a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975fbffc26389dafe3183f665dc8738665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623352947b02299b5dbc713a2c2a814666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c946657eeceb1a17d63a43688096f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a38fe562e33295ebb0e58e35151ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942062d3fed1df43603e148f0b286c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1e167d572f1089460b500d5c681e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800fc72283b031d50948063fc88e77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab19ae059cf10e38487962f66d9ac5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f8f0a106f777060094fdd9180e82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ec0311db58739e8e92fbea78ec6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efcab2416c21bae1caad08adcf980675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab8979cdf93af4ab299324f4fdf32c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c0d501382e3bafdd28c04e2b181b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b710182cc2a83416a8b9de704bce15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0501170d719475d6a14f749d8dec7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae562d8ca41791a8f85882ed5116d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b22804ba23e430b86d1663b45bf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5ee29c89082460046e731e1dcc2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baeaceae5cd6f63be1668d49bfcd42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d554e2780a8cb50552d01b66c3820684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f25d419ec50349e563ab9d7d1a3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804066ed2b9150e53e1bb7589ecf5a13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c874113b31d3cc8de4ef89abafd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020243dbc8a152c00ed76b7fe20c9efd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a6ad0c551123b4f717303b90bcf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79251ee19bf15eef2764a7231463599c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b37ce62e54587947f5feaa18093e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bab8aae175ce3cd7ffd7468ad2833692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cc774a25864aff9a290783cb40c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3885dd76faea6024180bc806672a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50034b2fcacc84e1fd04f97be59e9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7114709c0ea81382f5815cc7c3aef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7891426735600342b70625e00de175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d90ea80d5d97f110ec43124825ff36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6837f77f47d39be7464dbe73d5c745a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33217625786eac32992d7204aa26688700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afaaa687c7972eca002c3347b39bfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d02a6b374bfbb7caeac5e012b984702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868c57af280f5879da1c4198fddbaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd53951bfb7b15b7d632c0518d582b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133955165def1948794818e82aaa773a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969406bc5a1891335f9822b3320e7201706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c0cb1b4ecd7bf359288421caf013707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54766053f214c7f339c1fe609278c0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04bfb369468f428ee0a8d8028fabb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d85e43d8687dc419beade567349d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302df20573015a95161f501a0ae0ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e3f0739c36ccc3f105f8517c66ce5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38107d3e22259fe479d8c1f6f968f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e2d551f5796fbcd00968624df9c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7da507d7dd4792e1ef3352e15d9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dacd6ca42571ece59b6d2725b0029716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5588000aeca243e420c3cb1b6c25410717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856940cb31cd0350edb76c9146a6255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a6dadf566303e8633c79b438111c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d3db7b27bf9a54d749b988c70c684720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d790f58fe319b677f5ba3f1b5d924721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049230952dec5c11e36a2d90cdfa40da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4957f5f631e8d23a75fbd7cd982c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c8191a2c8fc418af2f7b3138e5e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a5e61f0465a88d0eb80a93a11f086725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2660a73f619bc6dfca1d8fdad4d3d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22e7fc5dd43710f887a4c88c58aaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29fd99418808ca17f1ca59d1348d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b2cb1f5d9c69f641825c0854590a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f7437312cb6163eb7ba3c1296ba5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a5a4cf246c54f4cb65c6c4e43601731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33a0d88d5051e1e477cf54bdc3837b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf51f7d8fbb2a74efbc41502f6fc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f26d7e880f8da35ad4ed8e7ab247b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be45b8baf3698319d6db701a290cc46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555e6dfebc7b14eff051895002fd2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5811362034fdd63a0e3be8f2de51d23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ee0780d8da716b7d20387919eed9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4922be51a65cb9bcd62130d44863f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a24212af96088e5dafeacb722dd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f113538ba0462cdd8f55dc4a9275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6c89c344ed29c579981dc622c795742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d263770b3aaf153ca754e12fe2469743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f04406fbbd1fc2a9476ff2a6ea441e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e041093862abcc224abc195701d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d333e0e268b258e582f74308fb252b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca32521a356fbc1c8874f79a454991747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4087177ecd99faf3956e1bf16ee4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2020342b89c1e5723a56a11fc1ee1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6637334a33396f4d3beb7c1012751b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3554296024e755de76b6803526512b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5fc7d9bd8bf03b97b49fc2c149ca1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5227ff45d1d5355740a66c6fc239753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece470b2bc19905788bc6afa1fdff89a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb37fc334cec9f2a7b2208d8cf8d617755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b457e16f1157ccc4f5ac90a8819ec8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea8ee6581d421c1d4ffbddbda0f01e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922de1db49d9a9e64a8419d38ae8966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc882a48b68ff1ea174fbbd3e4ca91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0eb67a868e4e8a8189ec7cb4b29fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6251676223ac095d6fe375fc8aac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92c3aa6b5df31040d20738133c1a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a423bce558948675b255767e5df8c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ccabb557688817b2329f5c0a7762764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514dab9dbee78b29da65c1a219758a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e1724358e87159d5fe2f7f9cbca0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af853a5a579247a872cef29bc8379bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea55cbe18268e3930b1fb194249cad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed642c8605ac9d6d95f5bbd992179769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22240a0c45df86cb6b53780492c5bc65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc8dbe2975bee6f0b2fc8ec27d6df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee7b7944d9990e336a02a872fd38b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0306bbeb50ec80f305eabb47b3d41773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fde1c4f696834c2c36bcf3baae298774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35895e0393fa04198668f329906c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6592f7841f026ba5942edb47650b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be61aaa29a8ee3606d7182ae96f84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb058794f7e9277a84cdc7e4b2c89bef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b9b4b4982860a8946d8e8386b620779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcd00cb2fa41a8a3ddec24d758dd6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a773b951fbf656ae6d8f4fe56166b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cbcbaa4461742e31cd3a0314b5f40782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028080b00bad5a2ad8f74fce0e27fdd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb7ac0f4e281dc6b5616eaba6ae7e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e93b5786f95c46733a1d23af59790785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db6c3b0c03dbad5d7d02108bdf4ec7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c40daf88ce404e5a7481370d99d56787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a89468e796701a9e43a3ee2bfdca91788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128d5bae33dc84d2abd497f47affe2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e3dd6c415e09d16b66aacbad8f66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9eaa947b2a6b153e19d2370900b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e912100c8b3da668a9e0851c9ebbf3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc63220148f0f4d40fac544783f1ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4b9aa698a25508de8f8702fa9b6e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ed10640c5f5e76360c913b11aec24795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0612b82ea6f68c6331ef6aba33e46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efc6f850cdc3066bf5c38c1bc482c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331557e05eca39cea722912ac5ca815798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f54db685ab635bc4a3f13a5de7a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf2a450f9fc9e032bf7dce2ece6e72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcc590bfb02900f772e7612207b7e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6ae09a24204c77739e1df3e62135802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6dab56ac3e5b84ce6b501359a8714803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439479bc7b93020059df481f071a01a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f239666a81d921841b36974c8c9b5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6db10db8993a74214b4a61974faa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c2c41e6dda484902331bde44b8ae6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b7ab82c921f0da88f8ff48a38e12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34201a273f76796b2780e91ad1d9949809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399adcc4827a0a522c8be1f58dde060810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b120a95c244df6f4fb5f4d5cf9288811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a862c9ec0e33605790b6fc558d45812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c0a1efa21aa96243d2834c00dd43813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63e9fad06ac237eb4a80c7ff776a15814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06cbe2a8366839a1d5ee68aa9cdf35815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd7c999b9a563f631759db0fae8c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a344c913d1c5612e10fffd011507bc8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d314ea7c3ebe11e23038db40b0c500818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b5f758188b0333be372e4d496604819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0771c57f89568f368f9ed38cb2e140820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49645c8b3c5a5e3714438d78f2cefe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384288fa28fbe22f0a04e1270e99c02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d2080b1de69da307d956608e6b8e7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6580e5504a8572caa712c025498e3a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0c7fa2274b2c5853f0a995a94d1fa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc022b3c965b0ffee7e28e6870a7d8c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85d2bb4205b9def78b4ccd0e1909f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea447eea796cfa8c06414e38f042f31828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1046d82a80317b5148f56c584f9a1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9707ee17883110256a82f954f0e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2ff679836e8e86896c2f09047227a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca18f91e766e97cdac2b0b1f30d8b4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6571e42a1e3b8d5a8e0c20390e282833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ff6bfa9d1ddf7b150ee822834bba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1f42d6768d3ec67ec7cc7881c400835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e351d494ce4b0e231649a6b5c70b785836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ef6479fb4900607145374a2b8c77837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce02cd4ea6b2139a0068b0441b50c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5c04570d5e615f7f0b51f31711ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23bf29dceb49df62644403bc2082c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e058ea42ec3660fa1281864e8bedfb9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945fae2f420ae978f040d69bccb76f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb35287f1f7cb17161a20b0a2ea664843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757be6234d9dd285b3f78e1460dbbcc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36950c2d0022ffb040185564e258ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a169c871ed99b099759c4620606ba2b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f223b643808a2af58aace477c43ca847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b06d30c733a6d36a88243c04886d7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef40a2971538b7cb52bb16f4f3e57a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29838d179c8453af2768d65eab7b0d3a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9207fc450ffef99b18cd04ed6cb73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3c844651e61670d847efe6546e59852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143353cd4f0426e53e42aad01ce212a0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1597b20c9d1de711cc5d6fac72ff1c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9bf44584bf8914094ca44911133aa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda4a2597142e0b56b3e8fc56f0c73856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36076db23f8502a8bfd8a25a27c293857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10582386b1cdebd44493d5ac9e686efb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461191f68f3fdd608d86306acecb37c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992543022bc2f3e34b9b1bc5d4021b57860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035034768623728582101bb103032526861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4cdf6c391b3726d8787e6c74153c6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512b73a164040be0a2a973fa2ad68b7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd961e9b8c6c63318b18c5b0798d9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f74fc6342a394dee0bfbea70999a53865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92481eee8b74796c82247beaf9a9a72866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5860d735aaf70cb17a536facc19220867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b227ea19b1654bdb49c566f18a2f5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ab5c306c9408fbe14bc7339d3af2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a4c6d73642a2f65a95c1e6e53cdc1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848e7d072359070e738bfa00e11e1d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38647dbb0e0662652e997e246bae8f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334a5f1b3576cb8b6420d942da0417873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b178f1f48a03921645ddfd039604874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ce66d49fbe6fbc189c77ea94957a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a93d37a4d869fd6ec07be8268c48a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bf9d532c427d0e5eff53e1b2e94fb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a9fc657e6f75dd527a9251b1344c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e56a4f6f9719d7b049ddd5246708879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850296bc467d67d05af597511472281e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792f274348c6b113017398ff7c9798881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac70d921ffb1c740e50c83c352eef882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d77273f617be432f540aa55968ab85883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de520595ed217e162f77304f1bcb8210884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917762811dbc0a56b32fdbe8d444eec1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e899e114a26f64be1bc0a4989a68448886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a29e8c3350b59c18f26fd6d8f5628887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f7d59bac144f46bdb0455406e6fe888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf6a0ff9cc3611ca9a1bab9769900889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909f653e8589618906aab69cbd20ead890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4d4e3cc282f484384121d96e5bb3b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66aa254692f3d9f8e9ae36814c73d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2a0557b1d068399c85d940d32395893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bddfdeeb6d80b4debd7be5d513d6db894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f421f625219bee9df56ae4cdf4d7b2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61bd575b1603618acde9090f91ddf0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014c28060b84fdbcd033335ac3547f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16d76908e07477e914f26734f665f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc07dd09eed6ffd17412d3d31faba32899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff131a8691cfaa0ec71986c4ad216900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db254d7fb81a2748d177ddf7fd6e6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16596f61c0e6df309ca88e38cb28956902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00277a9dd104d8e3c48fdd59de37f8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c5130558c4b596bed65e68de380b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9f292b3b7a83f7afdb44c3aceeee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43674fba9a88671096119c7f2041155906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf4fa0c564f38be1e5dfab88458986907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8800777d70f30f32f3ea39ee352460908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fd72ba1f2ae6e0b5c72b813df6c33909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019373e7cb0c63a6041b0e55e39b23910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3370d82a8985b2e2b4ffb9ff9a44911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123561cd9e7fea07f792acdd3bfb656912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31ebed01007847feccf68721fb299913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90ee97a9b551b8b7569b2b1853f86914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff883b787329a5d37ac3ed2cf1b106915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdaab52b85869af7b5df55bba4d978916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f10e3b4566999150cb5bdda99c0c9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77805390074072127b67d9642f50226918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95feb068e44a9eb99b577a265be895919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9380dbb4f2086f44ba6359e6b393920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2615db2e9d4a87d35967a9899939921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c734c33feb6a016223e5ec745fe1e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48191ae88323a1c003d7dc56e7ff44923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f55863dead8da75984b385a06d37b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bc44f68528eba66491d6d37b2fab925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cccb2b4edbc4512de6648b7231bd62926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd44240197b0d12147ee86bb15fae7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4967367f88f67ae7cf42faeba41c755928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00219ae1eb146503361b7c2652aaf980929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1ab908862fb58fa921e328bed986930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ced48dcd06b959f378e212721240931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d809be7fa27163b38ed2d35a493737932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37475a5c561ba3886a3d6d245f151676933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a474c0da2d006c68c62b7a326877934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabfcc7b7aa63ca92efd7e14b539dde935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e3e303c956e4ba363fa3cdc146c8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc5c69c987b50c461333d0466fdf4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9143e507fb9439a73b97e00a7692938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a1f58a5bd9e1e8f0c8873dd6cbc7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973badbce4dff811ef40f77b7490dfd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd82df9a24ebfe14ada1dbfd6d25b6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed253de2677dd2161c0cd5295ac13942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c7355e6ab976c3a05cde16027b31943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045261ee35be7b1eed47d271fb9e01d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f69812b8865f8abe0bf06eeed5db945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e477f580af6ae4824f60996870626e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db490338840ca5faedce2c29a94a2f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac4a6c31759a62af8abdfba143ff9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e8bb46e2d2bde130c610d448648a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da1b2bbea9011e2b8b5ba6c9774d8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb951d4911728a7564bbea9ca2f749951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963cc8d8b128bd27a497a436999f1ae952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d2754e0b483436c92de7c80b3bb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed02b9a3619a486af54e3f7f730e4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6d606b3488d5b2ec895f0ef72f3d1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61a84cbdc377d1310b4794eb70bdb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d77ea15819fe230c745f6667d19a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445369ffe5f3e5b6f0871fcc89c2333958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e3c6e35fbeb619cccb13b1e612ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d7df75eb2c23cbbb111d8cf563c0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c22dce2c6f776afe38aedac0fdff0f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b12a6fc5c913163de0ef332e9594962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57257b600b1b8994ca94c1984ec3a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17e28fe00861e9fe3237cadbed559964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f4c6f39723e1755545b5cc8f09f16965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a420f35f4a88a767c7e13b96a8365966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d974c7ffd2a7405537b62602218a7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfe5c1b306821c5606bd32577b70ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c1d76990ceb27fcc8b7d248603f2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9105b57eac0285299466d99c41b19d2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96065d9a5f8d0b948c3436e4fc928971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87113c5681b41a598e1ed0c84e7def44972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f28e22cafece06b1d9c78ebac46059973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c70a7e9f081ff7667bfcd5886e2e6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bae6507822ac11e566d8034f31f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c172d6013e8b268f313c55d10b32a7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e94db38b7e29522ac9f8603fab3e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756177a0070ae0863db2e071397b598978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2699254c97609be88a0f617e0a533979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a435d593f984e620f27e6dcbcbf2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf754bd4ff5a72462fa211bc020af64981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811254d08abe92ade1e5b0aa8283304c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39300c1f368310735a1765024446e453983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9ebaf37613d72c8afe9706502a6a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6368520d3a86c05d15c72b1619158985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed31b1f19e455590f35c0a16f94a39986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f654d410a02cf8dcb83831ec836d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7721b2b61b12c6eacf60a7239da5a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c80a7613483b472eeea8d38f89865989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ba7f735a6aaf8818e52e114caf22990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d411565f4cbb27be110c9025787d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652047efc65357c75e3b7c5a3fa979d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90a0b3b82e86b328c7ffc1f42b031993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0301d928f962a502b7c7e54e1c1f4f0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4248b3fbbae1a99bde0226075f2f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8fc487cb508335ff7b52f26789763996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108246f3b032bc051a1571f17aed98997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7324d02cd551e38f0cebce63ff30d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c475a9e739f64abcbf88356f45801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d13cd886e126f66e464fb94b474a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76cf376e08cd3b7c7ca12ef9b5b7ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90cdd6783080f25f069cb1b74d02d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b9f5bcbea6df26d98a23d9e268265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07e3f67cb8c7340e1eea2f613ddc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3196ae496e9c1d35a930efe0c43ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e2a3827f443621c4567c6970e6bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883111ddef244f51231a88008ee3a5129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1354add785578966e55327439590b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6c0fc2221403221e1730767b2e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069eed20eb2dd35fb36995fb48adfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77274f17a24441f56a318326ff817613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4ec01ffec51c7717c9baeaf1dbda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f77c8b7a360e8ecf0c1145075ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c37b38e043fe54db8a149466441716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5cf304475a43eb46b7358460eb5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cd0acc1a501bae60d43814cba02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b621bee5ea627a51ada84c0172e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b001426df585f2e105bb33c661999e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d772ab2e947892bf80a5e6c30e2ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7fa7aa757616ecd1fdf09650537322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0ef5c30be17c8dfc65ac418ef745a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3238ce34385eb8e016629ea0320d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd5bf916cbc06f1122714cbf8380e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4246b1b9af92fe1f931cb076ca851e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c443151b351b7d42653fd3633f02627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b24077a89dc0943272079591db1ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e6788a52a546d9850d23379e83c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a15f90ebd835123c5cf983f022c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051bfe47d126132e31f394c5a0543b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1010349a392bfb83d334883cae77732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a1b61539b4f52a92408ccf225ee0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641f0ef1c27de77ee0f170f3aeb84b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8fb0fdae4e518f7992deb801d0ff935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7822f8412eda69cc6211c402b98552936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd15f65d8ef6eb7bbb53b2dfe2978437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf5ee5d68a24d063746b3ef1068ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89331671c1af552653ff4d29d5c6f97739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79585d84b85d4cd9ac02287f2d48d2a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78ecaa47f9730a542bb49863dcc9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d557b1f6c4a1ea2c37285b49464a59c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d66ac7ebd2d4a5abf3487f9dcb7e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d7a36a5dd8bc581612c18380df6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2193d68cb4d0d7a9932e5172ba3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596c28169d003a055911061191da43146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f482cd0ad0e931805427683848ae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cf3548afb88e0579f6dc4336368148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9139125a70c52f6fb0734602d64f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c40cd99bf502afbe76f92bfa2835650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8de657f09db4f7e47e11ed526e14051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822fb53717283aa590870b3bd42be3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a1d314b8a4eb026eb0ba566975d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11dcf02cedcdf539b23c3d9418d79d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f89177a85528be13d4716084aac7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb49d429f09eceb60915c86e444bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0b929c9ca044b2679e2913a4f6ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165990ef9deb33718f193c5fbfd7f4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c24e1f174c25754e9a011ac7429359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c4f9992f54d75f71dd65e60fbd0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24808c94f2f49e5405b47515b17f30e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dcaf0da3ca4c0b733c6afbc7fa00f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5100b1c823f5f937acd2f26ba76b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab757728d6f17d41b7b9bc2c6d8ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ddddd2c32103429765ffccab062d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa96d045d99142b0db5724978dd23266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c902e1b701e5537bb60d607be090367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2437e52fb34ebfbc2715da8721e8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573928525cff7ff4fe9e06f238e767169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024c54a4d28635fcc88233bf73e90b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c260c9b9ec568f2a24623a13585ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f033fefb72e423c4a9dbc8179b84f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5317e6e461ca7e878c779538e3e5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f7120cf8d70d922e4b0d524c5c2c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d663378f0c115aa619949abca8d8a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6fc49d7ac32e17d995186c35b2ff176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f4916f7c9b47ca22a83eaf2e6e4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf417cfc26321c6a91835734676bbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60279ea6fe67282bd97baf554e9f0b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1375e1cedd0a9072275500f0122d96c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac1c7a2d27f1fb7b576c078f5408181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6924b1457928d4328218e15bf10582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1213089df2eeca6402dc09976c79d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1dbcfe23316b31373aab075dc00184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e8f3e0c18d395c0dd10f81b4509c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317bd8f025becfad5d55d1a40e187f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23a2e84490f48ac533374b2327a4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db9a00ec58752a9ee93e93a8a2e70a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516b7933dfc19620d048b47b8209c3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2d0641decd25cb62ea1bb067725090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752d8728c2b8c10829a54c56401e9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9984e44398f50593e2c3be9355f7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4f746e95c0ad57fcd16c9b1c9fb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55787afd5cac2c345e6383919f72d4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e8e3af6570c9bcdee8c7f642bde695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66c64bf932c74f4a922272e49acc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa1b15521419d75a1317b48eba5aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef0f39b942186dc2166e173e27ba1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b896ef7c870c6ad90d31daf1a050f5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6114ebb6a8c5fab8b2e11bd27455d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec62a3068831555efa5a57f69bda03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f749f634b71438f2f492ab04d8fabf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c30201ba262bd867d8c0de3bd8cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d75e3ced7f3e666204a3af972f26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce932ec847f9a2657b2a0cb200bbb312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e0ca71714d406d24c5fcb10f9c10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a347d511a7aa47db4d82927b9d38b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e521631eadbdcfa600fbe566c70b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06804ef019646c2d4fb30cbf9501b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ced5d390dfbe02864406fd49a16cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95779b7eb40d1feda5626759db0bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6cb600c389bec87c2a35fc939b0b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbdad45ae1259884de83813af400b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ce9a31dae04e837ce2a08f2d32b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbc269ab15f8a9775dca242c401e8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8f1734981e70f52433ac0da5fe50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6f50fe3502ba8fb41d9fe4b78ce7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b62a544580182b0c583d070d5755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942b9c0cba68f13f95942782af92dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d0b5e383dbe059007bb5abbd3bfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796152f1b3f3ddb35a9b62b1851686fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40428f272dd26fe02236460d9139f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bfb49b5ef73bc1435a6044f58b71d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d04538d6a6693aea5219bd24678d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322cdfb55960cfc1c80ffb876ed417d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc75918cb35f01809b8614a84fdc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d2f4f9f62a02ded38b141de5ad19f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7ee104c93e7680421a7d6b813488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce60587c96f8d6eeeaaa86e3f24da1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf4f569b7ca376e0ce138f319f243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a26959fb9357284096435f5a5c63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a617e562e387ca630ec43383fcbcf96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88cbaa395c2825ac8c226c1488754a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8644ccdfb19e3367cf382f28a84c254134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd18fab1424640e7be95e814b3672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b721c90880bceb7181eef237047724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab0ad5c8faf220be27a8488af0e32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662e9559f5aaa3de2b07b38e4d670be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b4417fdcba4e7f6822a181e4b8a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bb7cf442feab1acf3a862fa7c7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a0f9004e1d4346a76e2d96fb68125141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8ebf5914f5459759fa87f87963baf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67c864e762f29b9f0013e2da2bc81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae2eaf3d033894565f2384846ab5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6910443f3f478b6a5934941bec7cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e9e32e5de88ea2113ce63ee453f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e61ff890aa1cb3d360a9f2eeb8a53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2e266367fd441fd3cb708ea010a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60b042c082b792f90a0fbe74e429a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79888a5697cf217cd8e9c5e8851df808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c478a41eccd2a13866c3f95b8ccdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e0b22d3551d285484d4c2a13f2d71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7371be00135a7e3836da7e8748d464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee5b21c2fd65b2d8ff7bc331905b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187957d2b2e59c8016797dff349da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bf6c6dc00ab6ee717c628565af41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e680dcb01def0172afc9a133b36b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cea845b2a6c2b92de6e81f0ec4f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08247040e1786c5e6d9881ae1408d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44007674edfb722e31c6a7f2c7cb39a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17315012b9ec04c2fe7fb5a6f10c616161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12e630fe255cdf26632824b567011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef721475b2c4f68943b5f7cee06c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa739be9639d555eb3d22ebad20e9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9719796a115530a2b9ff6eb3c53b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8dd47073a02af7b81e91cee36d754166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3645ed47f8e728b1c6bcc7c39fc2d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b372b6fc22a4a5e1a47716f57fdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8607994cd3425806447c056e1e9fb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d62256d1734bdb45c50ad1e959eb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe8286e7f7ae4d0658e42762513cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac7f657043198f497df10e8b941af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb37bebb160b9873787d479292c2c6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b2429da91550208ad3e76b30ddec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c15c28f0e4611b249b4b57dc4b0d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b9fadaf78c959924efaee95fa4cd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6e9edb1b863a39f62bdb758adcda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375d3d3906c11467fc1ffb7744d30f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f2b9b41ad0206ece2f014c67ca4ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f4392e9c62a0793e5e414a17cbe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894621b16a8502eeb147105dc130b34d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d70b16dc4eb2dff711cc0e14f9205182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d2f3c84a3ae3095df7046bd69739a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647be87b2c01ee3da70be7e3c42882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e897bb959be97de00044991937f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e9386032878fbf0bb3693c6ba671186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee97de9d5dddeb78f94394c3954a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e241a9778b9c0b4dddaa6a76357aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b59ecc31fb6016e6c94e3fb09b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe3735da6fed7bb3e3bea8ab02acc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163b3d9bacd887a8986e4f58bbe1f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a4655457f7807f7a9cda46c47efc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18a69a5d2b95e05bfed40a5987ec6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f27f21b513710de31140309847aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201dc4032926a57230ef8e11db8aa93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd936711306d557106b67ea6e294ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970e91bf42337b9dfa3804199fcf9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac041670b29565f25a8dafd23a2d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5896f7bca34810647eaa332bc282199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164210f227198c15f09362069e60cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b7fa4fe703eb6d64e5832ea91541201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af268e93336a936d9cca52bf2b7c4c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bd7af4b280ee695d11cec21fafe9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5300c3c344a94fbc24c645d3c3d15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa1a0654b6635e228ec30a8d1fa11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f7d00f0f9340593557d24b4b9653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4974daab0dc3c453dd4221f1c70207207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f8aaf5bd29c2538418b76771a749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7301894e33793adbce1f99aa56aaae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acdf695269937699536f1eaff5d205210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e221739fbf0002ad17bf68c8e526211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5d8366574b88398e6b32822d18d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab478b23c82c51919d1029fde09260213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7828e26e0c9b6b4be72f34a109039c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305fd86839968978e3ed275be07dac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e44d5c7a658c12cea142edfc653f6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb1128a04ce9e547f9a58913e54f6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ba6494fb91a22df2e308678c189c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bde49ac800c9a773e4319e3a365d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb45fd0d22e7745bd69fc82803635220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735382bf2abf216aafda1142c4c6826c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b330a64095deb2f9fbd9c6ed330e1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370781b43d9f97abeed7f67e0eff9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3278d6a969f1699e412199f883e5ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c39010f3ee3bc5eda17924d69ef5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b8d8c1f31ae4418ffef010400f03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafce8a717f9085060b4dae73b0831d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eca9937709008021b6b81a403e521b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576eb577950546dc1c40bb2d89efd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f1697603cbbd1aaa47804e7d5152230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd98a8e9388c3803ebb175ade03e18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b090b59bacf2e89cbb632cc248299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991efba62c93fe0225bac759e5b8a35b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3911a7f5ef13d930b366da42bd3e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9de045cdd599f88677955520267732235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19506c57525730af6ea3ae4c55299a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e23faeda3e06be4beb76b7758c41d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f404aadc75d8df8cc2f4b4c459e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fef8492e9b9ab04c8c81e77ac2cf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114245a750c37663df7b26c313810d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d3427ff2d9c2f49cb32e528166fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8280972fd4ab9ca534bc19d94e68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d7619c75d69aa8ffcbd90e38994e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ed22c254caff2075d3d063bd2269244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339bd1787d3a43c694ac584481a2659245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c3612f19b39127494d7c8d260d87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a77f710e5ad9f0766bfcb1fdb25d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf0fbd9e49202a7a6576a4f1ac301248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e352a8bdd64dd11c3883a846132a69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06abc32e6898be02ba5bb56a14dd64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281ce43f536e2aab6f86b843e1a53c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc8e448020e0f3cd2a2a72514ab03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee959e96b966db1c4630110bfea1ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda045de495234c4bbf47d76f25435f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d5e5007953fb7b7557a65d0b95cbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d65af8fe524635301dd1682c01c6c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5f677326d4d664c89e48e575cdb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3e6ec7efb76c8e62d95dfd806960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02e890ab1a3c026624b1250f06590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136a0c9e3c2a07bcacd8296d77159eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de778a976d21e3c5b2f25a10fe090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef6b1f79bace01ce3f72b49b4adfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a599804824bb0e698ed703ac759f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4e5631e45db0fefe1f03451df9fe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607d2567ac76109250f2dd5cb88680265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d97a28b1e9191f9cff6642dd75b20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab9b03ef39875da9726a1e9af6abc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822660df05e1766d498ea6ec0ef1a56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255753e2ce93bf9352dbc3eff043d6dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04566ba3a3c85282d2403c4e18b7d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846083803794f52ea88822d77118916271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f960689104b919c3aa223524e8f5d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f747d44303dd3021b5dee601554930273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be1c2a5de71752a5454d799141b0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a54a7a3ac389830301e3e8b72999a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69595596634dc018386ff9d53c45f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccaa776e02abed7341cae0e13ee7ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4f2e7241ed54c3d5d11e244cc83b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7eee897d8d5b9134f4c10af70c6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66563eb21c5dadcd78feffe97ac5217d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5ddc90439d9c73f453daedc9243ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b3c73848810c47d6d10d2429992e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e8ba2de4fe8b895c9cd2cb6d0f1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9485a19f420b370af0813fadc98caa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb79fe316b86c3c1598201ead9c2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17785c53e227efd2ef521fca3ded1fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1aa12c8253417f2781f375da31329287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895cf408b33e1d4dd3c759aec3e178288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c054266b1b72b46759b43a20b3bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147346c7157b2274ff8613fb6d809a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74561eea83b8aa8e95c1b1d10555376291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c8dd27f4010a3b66fd0b0203dc248292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0afea058c66ca0dc0c330628036de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78dddeb1f166e9b83793e11ddc601e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab56d1cff0636b48d61399707538ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7e2dcc70166b54d42e31f5bd052b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d5a3cb7895c95a7c3984b5a862dc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90fe8eaad015b5c225b5f1dd2d7892298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fab6a0e01060b576f98780e2f1efe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67d7c0257794a522d32e63067d38c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af87ae02546b8010646fffc5bd054301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084517cf0ab33924dc602755142aa6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72812b1a9c4097e9c3d0ce60d5c6074b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35edcb5a38efd8eb75a34bca59f84a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eef104d491cdf7049786828520b722305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfb01bc1888ffb8385593796e917b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81133d893427233c61926a22fabfb16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2046ef1ed4f0fd108aaab09403c2e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9458f9629e6b9f5cf5ebac67c5244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183204516536b2cf92239afda2996a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410ed1f425ca2e40223449f069aa27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc18ff5cafe9ad2243bf46dff4816312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714323c4dc0a0ea157c99b286e7dc009313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29fe237addadfb027e3b37cfe0d8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648377b0e314a90d088fdb2febc022ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70e8ae776ab8528d891b40830904e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406e2c6cbc13eb137ea4cde1c5a54c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd8cc546b5fba033eeaee7d7f2ae3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222561fe84b45fb4ad34aa1ccafb12d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c38a64207de810a5858fab43960a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82853ebc711525e24e3fdf6aabb4954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb53a5fdc3cbc935a1982c8bddb53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d4a5075c9e78bdde260a7051c45a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35e1e0affda5c788d864739f303ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075178988624cbd6d11e29a004e201325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164eefe3b5e89d823e1e4aa6174e04a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f97f599ca75ac4e25fe0698e402d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b14bdc0d664c9a280f25987501d98a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054662387ac62c965b8b4d0217bc616329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd468fe49fb201089c3e377bd5fb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62782f1f3b35da1bdbc3387b9c483d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3eb7a05493a03ec5d9bea3e37d033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd8b14099f95549b5f05730f013e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ffbb5cfaf1b51005d533183daeab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45cf088ab11907365964a7ebe89190335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b2ef301fb7b71c949e9e175c745a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0abc79bbe04e2c6510c19e7bc4959337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4134e37b228fdd3ac048ee0fcbff36d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d3f23503c33bc3bde7a5281e7109339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312fe785ad8faa3d802107f6fbbb020340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffd2a198c76262ad4ab9158e1da91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3208ce79b7818e988d96349fb319342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9291a0d1acf168fb4a84a9fa344058343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89b35b849318653006beedd5f632e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f829cc0dee1d6617366ece1531f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b00a8419f340f3e9f412e4cc80b62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f051e79483381144223680ffde4c82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310399eb4f95bf4582f09271a393813348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86cebd833a6792dc7ac2d59ac237a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9156551fdd72b66d1cdf534d7bc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d48fe62181ea734f281e947d6ae9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c4896a02306fd7702b061bbb227a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c81b8de156b359c5e79883824a44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a68092afae6bf1d5c587ebd0f629f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2a472474e1acb074385e9665df6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0901b0ee27eeed07ab0d6fe2a6590356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09983718bcfc9ddf7bf43d577b05ff1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d076d56c511997d0295f7f192a22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1a0299e254fbf827cb8066c97d541359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092c82c1b9d91897b3785bacbc3ceb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e70b071551048728788ca83ea544f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57bdbe51a97f5fde99f768b6f30b64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d57e24001f2922f47f3e83676730363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a4fcb7448653d05cb478195ddd5c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4274a13f5a452d8c4f79195d39d38c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9789e97cb15354c517518f68fcb19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc6b82b7b0c1e4e0bce31a00a5fe0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8051e1640407ae7b5bf8ceee753ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bca74966def0a9764b640b6fa3772369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c34a8b27a7d8ba8f736a53f6271f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96d12d9ecb81d03edf86daa6587b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781d76cfa44c1e804babf5676c64f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d6876a3e456b8f2e331bc458f4c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a8fedc96882c38332de59e2c3ed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de4949b3a08c76988c4775529c3c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1baceccef09495a7203181f9dfe604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229b78e3f7cef5947bc4242a3561ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360459bf3209e697f8909b1a7ad916e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ee669dd182c1b15f6a8e8e05ea32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aaf993f65ce47f7618664ade8c167380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bbac463479f1ffe62c42022945774381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2737d48ea2a0d74c906e22a0e5b96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484bb7236a3cc1136f45293495a9538383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0032c6c849d126a92209811c6fa5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e1ed31695ecd365753866493ff92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab3ac44ef9fa38db718ec0d5e04d11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd094d65590b2bab908c2463f7c382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4438cdae37debee5fab499c66ab0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559f1ab7cc835537f94df8b010f0c6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1dc820993b87c89d1178c0c6e2fcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94d25972ab52b92928265281ba2e03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fda28de7f00da30985959ff3d586392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5b8552366adad785ad92372b0952393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c7a8bd96d17edc1a0bf5c113ba5f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be20b08e41cacba80af0e54ba110a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b66e926b4f21454e635c5c501da67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649fd8428ce61a688c459c3a244d070397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4569934c2542fad7252f640d1a73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a32c65a2c327ab6f4b1129cbe111399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa621b848610e819a078008103f1ed1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014678924cb461ffee1e3062bc71ab2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973177874baf1e051dfcfd06b553b83f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5248a8920e2332c4b899b114b513a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc317e266cae4e5c1b2b6a89b93ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3890279898818a4ea607f62feeec0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960750a6932d832cb63e16e917568bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f9cf1a57a11e1b7838f2ea2f5851407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7795df660965c42bec9f390931aa95c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfddbcc9828f52606330d9b312b4ce1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d289afa6557b9aa51e912272d2e5ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf3f38d107aa3b0cc90aac1536c8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d48dc09f93e36617b8981ff82766c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a63dff307ba9508a3257f222ef5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba97a6c613903361ea376dd795f144414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db7311616c395b1b8e8fae72672978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019c70c6c940829421554f3605303c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade9e5c3b180a2524cfb9187d1fe1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c1b770aeb9b6545748523480c8737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5eba7593dac8a929d105449fc4dde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596f078399adc1d3fcd231c4580f34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e8209b6cd807f318e08d976794e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b83c921f4812b301fd4c49ed0692d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e85384cd85049c84ac5411e9769bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a556ef3a5f7a7dc1290ba9bcc41b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddffbad8f19cf1aaaef2a6bea32220c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ccef972184778026f9b5d899ce85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531887486035ebc2d80bac1933a810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6275059d2a0ea5081f563e147157f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153f0677a29bd55eab3c33858bf165429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abb15d0269a04e1136d2221333e3a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca5cd43a68f38930f9409dedbaacb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717eb386cff65e1ca99283d019da75a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ea6dc84cc4cac92f558e50990911433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92835be40f9d0fb33e0874c2e9278519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544508f8867831ed79d6e4b2d0bdda2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf87bc49386d66222771dc32c81f09b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c50e8b187b05878a9bb6c8467f34d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598474d17c56dbd6137233212974eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b8b1a79be4e7963682f8b21e6f76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767da3dc742facb62216bd48beb280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9246d6aee51aa04c0f344bb8d25dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110eeee4eb9ecaa770852b07c4695e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddcc554238efad88c2d07e0b2d17f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfede7d9f408e5cb68378408d592fdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95fa15f45e235e1d72027e0a76d83f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9dd85ee61c3e4beeeaaa2b89598d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb42faf72f253232d2c03c73420c12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa571be3d0380b8971c48c7469f069c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393a9a13b23b5a8f5c05bd9409ebca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0df02ab8c7461c905776aa5df7aac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aced9e2bc2b5da80d08142f7be0be1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c154eb91f9226ee57d0d6e51ce7d93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b057eb91707a926a2c02a04f3dee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9910fd6a353116940f7b908b7e1e12f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af018324b288493794086b0938e30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a3569d3b55eb2977ebbc681bdb2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2221ddffddd9d8b79112faccb53a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96358797d6b9e0099040e3298f9632a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499abd4cc56aeb578417f73d108942d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199b6f902cf6b139d7fb158adfa5c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e2317b32d0b548cebf98dced01dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e46429d97bc42446d4168954db833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66d33c11e9bf9a20f12d743611e2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2f97f2ad0946f05e783a9bd16fdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d0761948e157cca66a3f5a0cd5fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13eb3eb8fe53adcdd4a2aa6d0c58d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7daa159c36823b0bdf0c3038e95254467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2abc2f46c341c4f9adffee480c678468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab942a1feaf37396cad025ec5b110469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4fac5022312cb33865fa26c430d5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150ea8ed87897c890fee1da9763e16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679bec5619b89a67a58b11de114946d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13ea5ab0fb7d3e66bd97559efa7ca5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270b7f488cac54ff63b55115a02aea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a136b538e98236195c58bdb11b04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176f915d7e2282cdc90e4186bba716476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef11f971770f34cde23948897429ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2cc9b308a587800403d175b8726c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439c00fb7365824cd9f41d835bbb1b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0538f3f84f3d9b198ae479e4fbe60f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0443e39a14a0c5e465fa5e0ca9fac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76195ab9144ccc108bc4e60a7b9e46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76cc322ebcbf569a5b2b8104c5bd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24744aa7d79df3400a58c24b40dd90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae335fb2783d1c98218e367404bd500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d170d9ae2dad22b3c3ab330acbf2d5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376fb47591d4b97a2bd48a0ccf0acf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d7d3ee021e9d748f773c85ba0d34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77923e53cdf388f7cb4a89cac5711489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687f5c7128f28fdbbde3c6ffd28f72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209538c051b81224b028b571d4923c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba0ee5901e210a9c5d42947b8c8258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0950cbebeeb3d7fe3338a189067cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331e59ec25997a7630136b915143ab2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc0bea7e0bdb70efb8ac9b5ef3f168495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe552474096be0a650ccd581bedfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef50a9417ccd91dd480be61ba5250497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183459c558f519e74ed8a715cc27d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61942eae602fdfb8da108957b13491ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976099ac26f697a6cedc83187c2807500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f8be520b8dcdb39bb0d7e6175411501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1db397fee2da594bd0ffbb57a6c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d233269203ff50d2db9b3e790948503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda9a3a1be218094611cdefc81c05c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f323046d62a31a3bbe876424095d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67697d7703252db3b825a47333d41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff5fea2d1eb0df2c35c8aa257bf26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210d17d0262a70e300b0f771547642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056882e0625359eb79c110268fca17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45184b4ff9eea48a14f970db0456cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453c9287dc60e012e92ce709ef65a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dae48d571da013f592757c551f02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad1bbcf31bd1268d9b377290bc2f67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0c3121fdde27552b9bb72534f40c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cca175e7ae8c46e6b693be998b492515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd955004fbe462cc569b0ca3da3b8ddf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778548cea449cf444b41ac800d525259517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940bf0730cd714e2fb474bc5c9e19e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f714d1849a3f9fc54fa6a8d20051f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe75914985bca92a71f72655ca3999520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec48b1ce9a349702f115701906b1690521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40522f7a0d8cc35e1321ad9d08e21b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf67a9b78a6d1702b24822774eddea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c65439291aeee21d75bb63a9bf9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126280ec12fe853bdccf5ac3c868522525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f803129d79d44b271b5e23ca4145a9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108066fdcf22da8d6d12b9596caf05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4cfad35a14a3bccc845cd7d38f3fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccef97966fce53f41757289e39a83b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a66b821f8e437e3ad1a7b04003992530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627467f9e9238b9bc216e0560882ce1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8abe4470fc7312a0fadd4abda9bd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde69fe6f116c18ee697070c5d6b7e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf22b379ff8d97ce5cb3e2a2340d08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0694b97ecc65568e175ecab939d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1728a4886b2211b972b39474cd4722536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8dc90993462cc227d48e81dd05a6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1782978eb762fd93b00727382fb06a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2b1c372be75a2d05a7ffbb0185b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410312fd706feed882937004e710c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abaa9944e1f015773f623a5e409caf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ea82522ba2201f3cb48fec13c545542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc54282f3c0a3038993e530643671eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a184f50bfb5af8e28ebbd45d8b5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5f58cbe7fb345956f5e1f726c5b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e3b76bef6bcb6c926b282f4817fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592beaf91ae4775ee9b270ba9d62783547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4979dfc450183a86ca19b93697f06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ae299726511727f70ff2c8e3f94a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d315ebf67843d3fe8f5897bfd1566550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41321239ed0ad47dd32552312f5795551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe1aa024f097af15b4c2c249941d86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760ce9f7d8eb89a41609aa0c240e80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521696e155295431be47ed7514087ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb314820f0bb6529c12cef8e8b245555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ecfb4b30a21ffde706d4c70a7119556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58284654971689cdbae24bff1a99a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75a37d6674e3abb05f7959cfbb671558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd65fffb55e2508236cb841ae49797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1433373232e74d46a42726bc80fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fb2e2ce42d6207dcd4126356b9bc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857156512b3eeaec8d2db3af88938a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b954ae328abb73ad9f71dd7c72b965563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee16b6470b6f862b9cfb51532697b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1eb2d99689c0d7f009fa43813fdbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c9f67f433dddffbfb5ed8081d5c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbab5760de35fbd04eef0d7f06da86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011346122ca2f39444f16c5ff03c9e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd4c03e8464b04904513ff0dfcd823569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15abd94dbdb6b7b7ce32d71e2918ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c27b9fb4364ffdc53978e00a1e60c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a168b9767ed243b91d82c43b6945572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683dedd6b2ca95398ea121505a4073e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a1ed481b4081b0b9ca12216738cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317302e93e5add3ae42887ee485d41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63f0c07d734893d3d04939a507c1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2c25c809fcaf47a669b862cbe85f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6810f1c86852bef426ce8b64d041dfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b82f46dcdd76b36edc7955699577d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b98b7be08b272ee4313e6f578a7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f2462fce72be4c324b5011445cfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c36031c2a4a736817967e94b211f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd30bfd9a68f88795efd39dbe3ba08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1bb361a4e2f6739f58e861651822d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099908c40ed7fc825e532d18f327fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cdf92af236fac89bce3ec559e0af8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b53686c1d1df97a42322f621c6582587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f37ee3058aca77b35ef6bc7f8558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8f9cdddca3e3f4df97871b1cc00bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf718e13f37c951e9065e7642df5ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1aa971d5155fe688d848a9a58581591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29081e29f1bff26d0ca766a1429238592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81c92a427d4060645c25341cd06ef3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd138973c51dbdacf67234308ca8f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde8b9f9d2577c4f043321bc3da204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda68f2478187e73cddb1cdc96135c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a0b6598728cdc7cd1a351b0f3b07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed7419d71c17e2172c586aa535dfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8e472b9a32916086849d9be7ee64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d6564601bf9820233c7839d045e06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9108d7a8ccf75222055fadb55b51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279efa275a81dd88ed7c681a81a37e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5705e3c7383590ae832a475c55e93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da08ef18ff1ad41cae78ff0d3652f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e44ed75362da535e4cdbe511f5565605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf1b78ceab1962806a8f3781750a44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d1ecc7be114707c6f8b0674a4ebc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02444a65b5611f41de7c6eb33e80b529608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385af7c3695856c0967fb72c7d3e505609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83505fab41f38f2605b874e8ee083aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36696fb6495fa5a922366b155b132654611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f87794908535a526fd1e71b71d08d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6afcaa945a12549b474dea0d50069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acca46f8dfb293d53bded4bd25ba7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a6e8457d4d4f03e20264f945a7a3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960c9464e08697f4b5f062e8c68cab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd182cea2f12c36fa57e5bd919983b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234fd4c4d61dcbdfdd2cf4451f8dc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167206992cbf16477cec136b68af30d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbbf82eff2c9876e80c1bf421403fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042a0b1cf32f4e044c4265dd9a2f679621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baecd9c0ed0f72334989c77716ad54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275b4f7c01dc93b9b8561142db6449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f18209c86ec29422f3b375ba22b35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008a3e5536b7336d16136303017c5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea996a177b2155884ed446ac260b175626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315671098a9ef2a2739017c62a7d7879627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf239abe33c79268e90d73df0faf4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988307efc3a3f45c97892fc170f5621d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9092d5925049296bb791ecb836ca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c506ab56f3baa699558c5ee1125d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f18c617770d6616fea940b562bca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae40eb6d089a2b4dbc94e78350fdd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e1614ca74513eecf7a87ef492127634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0303586ce811e863a6c2e6b26b6e74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd0f277b755a91147e1a5cfed9e5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd183d897a332cdb33b5f574e90708637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076a54bb798c4c091badb6e1b92d32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc342593148aced7d1155e043fc3fa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d246ae1a448924d3d42768a72ea3265640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcbab4058c91f2a2234cf9c58c04e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2ea11828bdc9ede70155256d3ac6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3b89a92b07e3e5136a57f52f149f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c564f932fbfa773c6c10621e10421c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf30e6ab1415346fbadfea14abf11a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008e2fc3fd06167ad3ca377bc45146646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5bdab7beb3ad13f9c48bc1d7eabc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6c839956409e13e7195fa9c66896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a9c588fb63e91e6a6aaa2e122ea86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1beb3944db02c762b9a932c45ae48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dbff49c5bee98c0d2c04bd0264bdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f705abf3c7932a93dafb74e1f3d00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236bd4ad7c9bb995b87646e5b659f60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a7c357bd4cd94dad20ae91b6051c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05f3c7a42c44056e3b80dcc959751655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7d16196815b5669f16f3d7b78c85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac40066b826310963fea43e74d0b7b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2763b2176a514839ef72078be81d2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213b39a4ced799b3f434dd87959011659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c898508c0a72f3ed37fa226458fad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77aac8860b9de07423b5e12f30c287661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca04d9ea2691c1d7cae5c5fa88c9ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695ae7b1e2c401af748779545f22c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516e77fcf6a28cdec1a3bce23d694e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d7144ad244de462ab51a80677107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ce494c1592482c42a13fa2425bd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba089f1fb0f69d1bf1184622a4847f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e9565e7d0b93b45b6fc66bf095b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c404c4db9036ccb826fd0d39f3df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258ff50868fa6039f5d3ffca90ff8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6752a47434f8570e7711ac150c5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58702ff74c6a609bc75be6c14ca96ff1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f86ade00a7d058c1ee757a371cab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307e977cf4e253bd27a60546d6223e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5284e0b78bd84520a524c9881eb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e129bccd9172eff2d95fbcdf2f9a2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f641469b0d387410703d3aa5700c9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8dfbbc130b8b5e6d06fec7794e4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9f967ed85dc77f67154faa58636d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8c9f8e6873f081a6fd5ef1a90ff4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fe8a808eb53e2b1e7cb0caac044a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56652aeea2ab498d753c9616e6842a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16ac6222611cf267263cece804975683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a68d56b917191d872572ab27d3d8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c872bd05476ade095e46fd6941b19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35c0a2ebbfbc8bfb21d43e4fe4d33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc30b9a0abe812f3443f46c343425687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeaa2fb14c29b1f9ad37330c1cd527688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de0ac07dc434d18ce993237eb982b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5555a542a9d9a6720a199c3d04027690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab23da2b8b0346842d0a33a703128691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab71457b3fff3e20bcedcd4baa227f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15cef171e217ad11e7a485162c51d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f79b86b44f5e65f8b75141000a48a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6969c8851ac019315eb01b4cc5c9b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973d8e30f20fd9324936a5431f791e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645ce4e0c3793bbb93e9204474dcbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c5c17e50b23bc4a50a37fe1a09b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7783950413405177b71869004ddabd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71ab12ccdc6a8a6d32239e4fedf60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1aaf9a043392fc67d72d602452cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834f72b005b43598027e0c8bace525702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48233ca115328d37d70e2bcf51d55dd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fc6049828331c16b31df26329846d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c73dc25130557fbf67d437ffca34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeaf25e00248060a8a89f615176017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d438986c313f18f919ae05e60e97e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47853b22ef0ad528c2cbc421996cebb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad569c990ed35e1f10d25b40651eda8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8cac9ad143a012b79fd0f52177940710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066fcdcc9201852c74f6fb1d62860e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb08606e4ae2e36b19111bed0c4041712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b00f123d73d40df0c4267c52a7a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f56c0c42ef4a3d3032a4c5c23adcb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dfe286de974e0b836d3bb105abb0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61c2fa73e1b01146a9e5bffbab5a26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f373280bd98ac92f3fe4f3078d514a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16dcb51f6cecfc04f12f505ef3f399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d3c4789af435708b5d6c35d42fad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1b5a1e63c8787eccadb2251d4753720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e3bd9b639db2f30f8a65ae531ec2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266bc2f296a9ecf425ea6918160f2ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc698d458af94bd32bf761657b58e76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fa59ae745394e9e75136cc197899724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c30a5e3866ee32c82dbdcf29ad33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d81fc9f77e85f692c88edb7ee73f4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc175f2b2d1e6912441696bcfea042b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc37f2550f77646bfee72102d59ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338760af3469322ab79e08b62ad056bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d85509801aa2fc1c3c58dc087aed3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ec45a191be608f3d81c9d5640d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d9345a99f94673e5ac612dc59543732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78cf3abb4dde48750641776eac543e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdb8e21b0d9f3f395b8ad883916da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267391c7e8581a93910f184eed19bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d73ea9ac711911e947710728c7f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c34f829fd8e0042579b5780e0225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e3a2d7df7b4d9ab1c195de4251aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c41a7056928a110f3de4e6518d4bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f4942213d98e2f8fc4981f839d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff67e286ec18704e92884d95a2a497741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108974e532238bba779d1a2c29054e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2826ea5137f28a98f38ebe80c967c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0e0eb863d1c0724659bae929bd54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535598208fe834801ab93f7ffbb274d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70fbac73c3c423c94e9245ab7e414c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494609afb1fed84673b706369c220472747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c79d0b728f9e12eaaa7bbf1d7d84e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3ae01b169d460d58605221cd6133749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e5d4b909af1b9b10e8ed0a645209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44677fda2b8ba029515e069080f68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a372ac23796955680eb0c8f2accef5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42bb8ea707dda6ddf30f053a0bfa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1658f4536aefa88b6145a0f3adbd776754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81790b53e4a35b378875875a4790eda8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f988e8d42a13ff3970409be7ed26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb50b5f3be94167d2cc9ddc2ca2368757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7f69355034024dc16708ebceff2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b917990004d045cc037cc9de213e99759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501bd473a5fa25417cadcbacbdb4cc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f00aae1347c631f2879c936ab3b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7c645ba786f0b7557c9313492701762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f659aa589a2f61f81e6966c359274763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d6ac3637c7b781383f2570886e5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267454cbff0c23fca1768d132f99496765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d90de5473f28fd780a2cee827dfbe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb51734abb504a61abb9d06f39087b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d770ed19b89719c67546a575c16a9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82aa9204f370805160bfd6d77b9f00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9dadd8a1c5a33d3e7c623b433caf7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ffe1e7e34208ef21adab897bbd3e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db596e73485a5acbeba5a4893732dcc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6eccbb74c36bef0e04355c4295531773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e52514e3fbd79b190998523309103e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3c354c088a77fb770603d4c648f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59dfe3232254cf7b06e1e727bdf81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ed58681244edbad6eb1f536c08fe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ed27ee17a107a1c09f1231961bf0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e96efea6f66c4cca4977d253b54b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3d7edf86866b59bc339d7915489b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34734f29fdb0367877a1f55469aa59e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a6bb3f92cea2d18dc6c11563dbab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d42fa599abc42a0fb34ecaa0a6a0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5ccc99ec8334e5fa3ef8887edb6d8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764e1bf87292a6d168dcfac3190298785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd87765ffa6ddc85ba2f5e5216f0d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d596018d5a23c90b479e4de2d8ab8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54208073615e20c9c62eabc9ecb5a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164620f7fe9b089e10ef5ce1d91d598789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743bc00fac51a74ef258a39d5fba443790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44024670188ce35f669374341a58acc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebd0591dcf15d4af8d21855c530cc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3399753aad90eee8c45a000dc614793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4481b564bce4f189cd874600d4e81cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfcba34a0b847a7c2eaa7228f1ab33795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681361b2a54bb8d5255cfecacf28191796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ba8ac0a45e3b667fc08fa6323792797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3fe2f27a84fe05d645f487092f422798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbecfb604340dc97b12c5441a1790d4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c44e085ec19d56c1aa90503cbd20b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec2a644d05371f3a951b2ccfc2477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5843c5fcf5a706dd98bceb589a4dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b163a96ed87807c40a2cf77cd014803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493328f11dffd5c8678a48713adfb60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116bd37c618ad5fe88d9694edf99c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb2a29b98c1ecd00d487e369a647e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0829bc15a65a5cb735a9b627e18bc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1d96c0dfc671b04445034846107d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d520bfcb6832295f01106d8b8c781809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8b176b7270a25b85a3d7aba05408810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829dd1ee9f0c9e99fb8f63ad913fa0e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1b5c7d18b4757af3dea451f0ab7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd866a53c1991760aaeaffcc232bd16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7065cf3e30b8f98e97b9f188fceb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20f1d03fcf1faa17469b105e4bd1c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382cbf5d13960810f6561b1c5f01935816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823cf1e89aa401b2d9cec14b2e8c63e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775aa535030736e2ce2d1c0653b2eac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d69820266cf88f1a7382d53d24adc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5bbe74d9f2fbd314f71979f2d5726820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810099853762cd9d85e2ded8c7e412821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01d5c0a65e00b75317cfd180f9c10822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68038a26fe8e6602771c68d670453876823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b73e01cb984558b53496582583ae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe8efe5a5d46dcf3535faf9ee375a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499ac166d7ebaa7c8653c83b0e16af826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff686a5d7f6f5923368f61358c03fff827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea89357a9a7abb853799ffd3b03546828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45100d026373baa28a807397eaf9c060829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf20cfebf8b919fc9bf8f80945862ce830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d873e04c1871b9b63026db385dcac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b882ec43d08c31f14496d4e220330c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce04ad3bdee860d154a2b7f4eaec5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198112b99c71ac8885ed39241d47a5d5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9d7411a53e8cf95963b7cfe01bb9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016bf159d2468162bcd58336070c2f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ce9418663e193d583b1ad35fc6ee837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10875378e8f8f060b5746a73ed30155c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb64687082698e0922469fc2ddac80839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1722077f3f362ee72358970839079840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2dbe549e8bdca7e872c6236e59a79841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040d2941b9c2e77e796cfb391f91d1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fbf04432c47af3a37c567f9d432bc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ccc3b963fb147cb9bdb5815d21ef8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f434fc4e87f813c00b85350c74028845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f510521271eee49d1ef8ec80fe83d8b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b260b9bd5e8371ae86e28498fb0291847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022db8e9e4948dcff9a48645e2c98fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa329cf7a531de124e0842095502c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447a87adb1f5c631ebf82b5f019ec0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0e55bbcfb8fdf22e6c302064a3fa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d7b4c7068e2ff3b0b2d54487d3f7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33566b5c17d4354c88e99a7ae189b202853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2847f9b28502f282b65f72da05826854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48dc0c68c2bcd2e5044a00f23a157a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8787c31b84af90842125d177641af8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aea070f67d7c75939e0d329a7d8b77857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8adc4bacc3834a9a49301d5de1c8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934314a260f51b57a77f3b295331ddb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c100262e4deccdabe5f80acbba12a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c1a3495e4f1b5e8ee83499264ee3a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4123d1da29330b999c42c73589220e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38bbcdaf430f4250f6a760c57d98d3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f7c92c2528375013e3401489fa52864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7ac76815c11ef7a514d2eee5d432865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49000bcfaa03e6ac5a887133405f74fc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a28459d6c1f3c6283118bf0729da867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6c56644b0c3d9e188b5f245470ab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92091ed786f183b5a89af09970bda6dd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40df987d2630f47e485110aa6c8df38870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b21c30b0de2dadb25586e661e582871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bd620d9d6241d54b47321758c0451872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86e75bdb7d0dac3c310a2aa2dcd2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a4c3a2fbe654584a3ad3cd703dc9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb3a39be2f40cf51bd28169bc5267875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa92e69ca73fca779d70d2621f2735876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad752c0256936f8d0701537a2e1766c2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e306a2294476ab35e010e144e7d03878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b493c3a5363a9e93d470ca783249879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257b03a51f07853d4643dac4d07bec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7cb7425e5fcf3de95edeb4c9f4b75881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164604f983464ffda068263c9312ea20882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f13b49e4ca44c5d29b86203e00cd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcb5c81b35f1f572a2f3f019c03b9d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef29b6d0319682b2a3d76cdcc84cdd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ddedd1676740799747fafefa60a74886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dddfa4ea9345ca626c9170f7df0991887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc5fdb5b5847b57a120cca76ce4bc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a2822ba08aa68dc2ac6ee68b7c4c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea1b9b8869bb0324b0fecf85490c40890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818dcc64f1b75863f0d3118a967b8b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24f04824bf774c44f94cbe9cce776892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded7b653c1217bfedb7943d88987b8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ef945637671f1e4792f66622dd0d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff12e64862f31f5c6f662c9b6e6cd18895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e57ce4e8cb54e09bc8faa723c52d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c44f3d9095f8b313e7b98256f4abe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b27bece31b536a5e73b52df78feeb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b124d303be9f47fc124f3b72b4518899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef04d7ca2d43050c5d0e3152aa9a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02b2dc5d7e891db8ec91ce9cdbfb4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b9eb574416b0097030027c59ff3f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c70005422f35d1588d5899110349f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e840239e3881b46d547095a34cbd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3563bb7d0ebb9e95953693488179c2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c4e2694138eaa69415dd9c47d73c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224b513cf9be8b4887ac9e8184ba68907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181cd65042bc6657407cdb84ca5122a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fa3f3414847f022fe02fe1b161ef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530cba947b280dbaab483564a46e1b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c7136f0de805a56e8742ef6237be911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443f03dffc31f9b2e0a7e84350342c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a9683dcc53f0596c3a0eda66f693913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff2f1ee6786360906d0db0a3ff4bf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc66d404a4681e7c92dc5e3951a504915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ebc1d97aa9ece4ef8e4d5c58cf432916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769294ad14d11c359bac4c698346b6bc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977f08504cae728baaaad1315bf045918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44b1bd125e056f98ace5dd464d200919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179d32687ea4bd9fd73c949ac56c07920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9440892b59ac18e620f4a7149ecc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25bc9fb651672c3dc70e269060bd4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ba0ac3ae4a7079c4f32b01123c22923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de09efee582672153ae2cd6d9055076924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250c7ce870c5541167cfb06a070e70925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15c553b60b42d7e3c8694f62bb7e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963832b48158e4ea5cfcb8b936c0282927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cef81df8e4a1207f0303cbe7640f4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edee34cd7948edd6aed71dd8efade5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b5d73056b6683b850f867a49b1c3a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c8d2dca1ad91487e34c145cfe1f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741083abdec77fd0d33cbfd946942e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ef935cdda53b89117f094432c888933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f25631e528ac0730729f50b8a580d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97670d193386c63e861ff5664f119935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790519126b0fb266c48a3d8b49632ff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b2da696264e20a17663e6df11062e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698d5baf3d28042aa456b9ae8ef59e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53055697220b2de58bf593a5a760ba79939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702be284db28dc1f96383ad488a2fba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc339d271f04c164e8130ef36138d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd23f94a217065c8ffec134da1983a9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd2324b136504abc7ed4852930230c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86d02025bc27904eec50359519367944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d217212ef83fc28cf299720b4ee5e6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce076e852f3de5129e805907e87a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b0a68aa48674c3aa8c571addc439947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810564326b94f7b85d5d50056f23718d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5da14187a72a5df0c27097d9e1ef52949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b55a8c903d80de573e02d75798f33950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e870f9705cf8bc4ab214a3ffbd9690951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f754b69484deb4eeed29da24c8d68f0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33689fac1580aa2bb21246fa6bd7732b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094de011ad3fe3d40947b2cbb8abe2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc224c9bd9786dd553a38973fd23bf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3913177cd611c7e41f367305dd493b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128238fbaaff292a524085d5413f8ffd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52001b1a8bf9c2827373175013a65c30958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df688591f1c68f6669b94413e0218957959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774651f23aba6a9f26f8398f60e4e33960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53894e54c7dad30250c8ef36a8a63e7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018639007f382e55b7c181ec95303a1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e63acc577fc42a56ea20b100fa072963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39624e8f209dd9a08d792cba2b90b781964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398982416ea5e007d82cdf871fc3c08965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac817c9aba82e1c3532183abd697b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712bf050a082871d8c1754a34ba5c79967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80a95fe638e0ba976c58608fc75c9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e71443e19bb4620ac139eec56d248969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3e58ff9052bf4a207899559193554970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ddb828d31a5ef68f054a739a0ccdb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c6908acb6fc90f5e39cdf2dc8ed83972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e83128c2b2ffad1a0cf276181195a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53b85616963fa100f9b14541ea016974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805c77794b2c2b6dba1d031eac958b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122be7c9ff0ef8035eeaa64b5e6482a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8f4554d38654227b41cb50b0c57a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d25fc88c959f0dad564300a9649aa978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4fbc90e8d5db3d30f2f04fe1e9654979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf9b7a7efb6a6d1499458b0003f339980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2b544d37d4a14eb3436755f7e64e5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e238c07d554e5db7cb614f4ab275ce982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a9a032b35e50e737202ff741b5292983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a8b980384e290f6717bca59b126d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f519dd8982e7653dab2a66a664022a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f5673184879c3d52dca4ee505f4e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd939ac3e876f19772a156d7353427987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c445cd3e66193dcefa5632a4018d7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e884339686112d7095de6ca356dc96989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189dc395fd5d2ba9eff556a2bad738990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3358774e033f7350c6ab64bac87a12991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42d7b95377b35692aac4f88bb9435992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10297df3794dc2bbf6a0bf1d6f935e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237acad40ec2eb71cb101f5c5914e21e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ae26fc84827fc811878b9616ac216995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb320b7bfc9cf5f1a7af04f30762f538996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e19e52484845f55cfe07e6e174f36997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f8ea73f414a403cf39de235a96c2998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>