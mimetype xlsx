--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b7708d115be6eedb35d80ba67a511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9c7a090aafccfbdcaa2110d56da12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7bc432498c44a63d1f486afa7b14f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916974cde9c8bdfc679ad53120a4304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162559fe54de7803da44077e35985595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ede6a07035c8a972435dd128654126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62699c21914a35acc92dac52ac84ef517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d7adeec35b0add67b3141678f9938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07b269e703cf60e6ca775ba1ef35c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e1722dd42a5b18f18d7cdb6958e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b65f27f3a4644376c01273bfdf4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277771abbbe21fd8df19406d6148e3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a6ba80749683358717f7b1a4a77d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cee090a24e1e26a6bdb1162a6c14f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880f0d777b77608914319e583d279315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c15cd7d067de514ed51bf3cf15ccf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e53bfab05f3e7802b15a4196ca94517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112c5124cac9202ea2068a6bc852ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b1e9c83b245f146c1045cf09b90819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbeb8a28910f5c50164c6b45b28e7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b558c109a39a5f4a1b76f56248672721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b72e40942ad42f4dee19d7524d1a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e679b0d4f2fb830dabcf3e1c146d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b819f758f9924416277089a6ecba0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e964491eb8a8dc1100ececfa0f1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba4dbbcd012151c13d430af8314c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2518052bbfa7c580c27cb67f56022cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab390193f84205e44a2fd4ab984531028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20da37a1bcd26da74eae8535b86f6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a12eb35e669428eb594fe557f3d25930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79919a3c0cac2b4b019b6953408804531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc570a20b1fef5e74eb16fd64cab16c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a6f4ac1f63a385d310d08194c199333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe5f60afb0ad77d7002f277d9d8d1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137709c7378ad7cfd001eece84e956135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf769ce9f9df4cc37c14542aee37db0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc262bfad2322f0297e6921d008d66837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942cf52e06fe656c5bccf294331037238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfecdbeb1129fe5fc8f6a935c74657439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649e315f35ed60e9b110bc3e28d45ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143a82a0bec5ef5f41ab696843a16af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92536a410ab1de06903202acefae0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010df0a72e7d455963f016d5b0a95843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85fb6b49a31b80661f9b4079ef19844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cffda6314f4d5070d7698a1272c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321f32906825c19bd00ed4e0b1e42bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae091c75f2ae72a5e8c6bc923ac484947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b5a71689c0643a1e282fdc0a8af148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588758b743330e936899773cbfe34149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7017d81d7aa5f638b0890f86e634d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44578a1d9a2cd522b4e3fa3a523e4af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827358961e56c291c2f9a07fa04fb3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a559f9b9fbe2c806d5e9238c0b02253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be649ae45057a819d568f055677b0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a95fded8e46593b0724dd1476e519955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257eca16e4b0714e47f388289408fa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff0ae03390cd008c059cdd4a83f6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c41181ee8eb9e321c9de4c2b73d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9f8f7469f3d085c66f2f0839dec359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2ae1c57683dda3881edaa30e7de860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b7cc1bc445037c7d9687977dff9ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d7e3436e11e29bb001feb59390c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a74229e34c96259c05de9e295119763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb788d68c9c740886a69e0d49e76d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c5e001756d7db562156137d4e925f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0da4807e88ab453a5726544cbdb9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9dc0fa92cb197895e050113f59e2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e65e710d6e31c8db803dca18bde9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08f29fc60a16d96a1d49be6e6c54069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861c4284cb7509aea267a3faea315170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c922835d7c019c156c89a07dacc9cea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2016581e11b175837115e3d0ac833b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ac0d2ab90cf90195713ada47d67773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231fbc814d62f85b21a92865f0251e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049db9f1a3fbe98b63d65f9294f03475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682769a84d43686907e95d929015d88776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbdb23edc5c1a4d27f5998cfa1221a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789545dfe2eea013a724991856f62078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96ead4827e8c233a74b4e3362187479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63fdb65668b2e32496bfaaadf0e1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508adad761ffb1296f5595a54fb3ce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70622ec9ffe2c3d006cc413e2b818a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d45b70aee82b37e76ec7ffe8a9ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93034f3d5e499d37ad7ca896fcfbb10184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37946da91b58ec30d723fae436ec182685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb0fd1400db63bc1b9a7a36d901e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4030ab012af2fcdc6250c6914afff887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa498a7f46fe53bed1d80e90851fbdf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f81c412eeb79cb88c899ae5831a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825837303dc6d0b7f67664448ec84e4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5332867377a5e8b5805d691193d7fa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1755faae4467ca878404d43f188c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7bbea974bb55b43d7148bbfdb19f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4fa0098be665c7a3a589559ef843794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d19e4e2398ce8381cbc7ebd419d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0428fd4882f69f1d3e16b23f15d96b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef0b18b53ee41981e81d5b6b582fa897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdaa6079df9031947cef7b7bb3527998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9258cb51dd482f19d51bfce8b9c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4a1ac36ee967dc7ed9cdee9dfb12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3026b0e6faf64b361850008055edb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17315b1c8601f2da848ad073303a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9bdc83a87b38e0f49ee30d045ce57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dbb429e92a9c0ef7623eb0ac9e95b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ffa6dc1ac2c82377565d32c2f0259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37d472228e570199b722289e5470e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea432a2db7b195f1b8f4445c010df1c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036b088ba0d493053afec09d32449c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ea8e4b25d1eeafa89294e882c242109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237987e1cea9daf1ad03a52e7bef804110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a03a8aa6af94054f4df11dbeba2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496fdd59cb052770a2fe9317379a48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437aa81eb2bcd425f55d6359064a89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa8100b35e01e048d2e83a9b5fe8e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35aa1cd53a9914ad0249e5aacb285115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64228ef4182224703686747e72d48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be174145d1a80c4c56da1317a79e83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c97000ba6f3aa9f7f576d0b6bc44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102822af99e0a7f6c213d5f094127b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45174bff285d3e76e8474fdf84a53b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821c88923768a771d10dca7fee8fbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc158447b1985a0e6d9ba75ff3c259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8121c7a750f0905e309751d269d7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07433639ee6c41209c1fd450452772124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6b43e9112c4360bd7e1bbb9c782c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25beaa12f67a33f5be16cd6831b4d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe392c2a652130eee97057a439f40ed1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a7054c3876112a0d7190fdda3880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87b1ca95954537256498c1021f1ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fab4b5727da94025a697ee46604d98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655e2d8be3cd20bbe80fde46262ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2b2ab6b4f055e247701959b7b427132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66be553a9b1f8860168fb7cf9828ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339432b49b88091f35382282d8777f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4eec048efc53dc3e61aef96aae91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c47e384413ba2f774f1a531c54a2fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acf5e4cac9fd9bf31aa85cd68f826137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052701d10de915450068cddf040feba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45f728fef679035198d03499d115e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a544a1273d7b81a1e79fe4672c7dd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae8b704f342d5dd68e6e32168ad21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083c8aa27154cf3753ca8638cc7b03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d093970663c971c399e97a12ae92a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3337848785377807f20ea590ad82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd5ff3268bc34b6bd0142fb61dee3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ab67c8f2ed17705686d2dac898b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e44b9c13ceaede3c80ce7bc246258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217b00880a8aa3e48b9917263630e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31a2bbb37c9b6ba902e3f88db763d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac378cf0ed04755d1a2034610ae7aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46170e7324e2de8c3ee3ead93f07b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450db2cfe97f23724b9998cdc7dd7765152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919698999f6952f51bb5ff817fac17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c8b063ee61825ed5476ae4df6af9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e9bfcafbd4aba1c17d5355efc96a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2cd9ad32c99da3f9e29e292939fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf011cf705766c5f639f5e10b696c25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d02cfac7dc7a823d616ee3ebb3d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d00718917634a24dda2e37440074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854cdfbd8d062aea44504534c880b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9e7d7cff03f155b1643012dd8935161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861bbe89f32aaa237c198f90bc41887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512fa00ec77e151ad061309b7940f44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f324691b25600ea3158419adde63189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb291d6740c64a040e8eaa9e4423aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b45aead4804d1a9a894ec1edccfc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d7ce6b42b58cf652fdb31e675687167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a74173a74604dd519cf9d28e22cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12feafd3d48746d9193298672fe5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e475228ad81c765474c808f42d0303170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e863edb5e7c87127c7d2f3b00714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f638c4dded60eb282ccce4703903ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c85bc184965f93c883750851e119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b0697e171acfa88a5c7f82b2bb8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb14d9b6bde21d63a895abbde0a26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7457a1eb8da3f307bfa6b8275298176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60ed749c3dedbd34c49722816ef69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8e89376efb1cd0cc353b68a2c4a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2a6174a2ed75135df2a9b58c8b72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b898206d650986f515c3ab4b468ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0603a6687bcc990a7a3cb2cdbb0779181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec37a18047f1c4a2d00d7e869b3c748182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826cd5212b040f387277ebef02db477183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71cd4873ba221308f501b11f81e8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c390a71a5b13830df0242b69ed61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c89e7a5e7b7582c24099a4d66ae30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d776a9d54d6b046669258b0fe5e5a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270be48f0e7c5d867479bdef9a42a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854dc3d70a0eefd3d521ce16b74e3fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a522755ae1b46d7cdf4ca12f7f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb301eefdcbacbf608ffa165e485f798191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e95651181d7f90fed67ada17ac20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53b487588577a755c575fb8f34ad7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d705d6ae224e065abafce7c14277730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165eb4dc59bd3622e0802a66ffb188a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f74392c0485c6d11e36aa5035e71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c158e552e4ed4dde7124b7fccf2624a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f860d0388ffaad68edacd6b3be41c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa257a629632752912869436a86f2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551584b3bcb78d4ac719c22e01744d38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c8bebbd0450a18bd129753689aebb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeab073129e0ba1e105aae5d34e461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99227deb8fac01f2bd6fcfb5ac6a1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057369b5cfcb6700f0d2e0c9d3ae00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c47e14d2b2529c8e2b00c655d55d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0dacef212226d50de78b587c5ee7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db7ec72172dd8c25b59702174a8233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96d0abafb46233c6ee2b3438f329ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d79f201f9bb7ce75df97372c30278209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f36d4498b3ec0d86bbe0594bda02e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba6bcef165bcb92b3c1ce419447db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9c38206bcf154b86d5ed2ec98820212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40d0ba7e75eef1fede81a441ab034213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad5cc7c749cddc710a1c63a8bb9cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908a47d4261b6efef384c748270add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d03e2e54055d0d18570dbc08202e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e980f0d35e9f6f4c8548485e1f375217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015116c1daad22240b1ea45a94e83b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351b84a993d30f2242d733cb684f8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579cdee0af62efa1f4a2335c14db79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf2917dd88c066895bd7353e3f1e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70039f787c0039c23af4c612a562ad5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70b639d7a98c5f2f2e6c7f327e37d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0cd8b2518207302cd8a318ab8ed66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39e82955e8f79872dc3406aebf15f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37499b695613f68ab656bdc686752e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd81987c38521d950cae65daf4e83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdd1d096d8c09323fe4d2ec56c846228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dae5536291bec06cc8a9419d37f3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437bc0d9106c42ccabcd994f74d6d3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d56a6552fcf554c65dc034ec896a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf0926db12ff1653c73ed370e8197232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2ca7173c0762efae4a09f11587464233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffb8e38c7a3d2bcba73d016a5e6f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43f5ef006ce7b8a55b038cd0da59a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229945551def5a8edaf60afd864cce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b5e506a47e25b7bf5fe2c6f0ce93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c361e02dd1d7052c6d5c1e0773b36d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5ea9d942ab183e101858c14e6d37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f883eb90517068da2a4fe5a0cbac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773ca100c355b019721a8fc940b7359241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa92c80882228c1658016831bfb679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9213497c7e1da6e687162de9bc0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbef51e9b6f22c475408c1d54e8b6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633835f4beffd6fc85c00893565447e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccc82ac2d15d557143c3d5c401ab7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780a7b89b8f64b11ba4d781ee5c2d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2066a4d7c75f19a73174b3601fc493248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb5207aa1234e1c55cb371811d3a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f9cf543c5f5b24f8858988f978e1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022015fa1bca80fea87d8dc5d081c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328106c1f9df042d4e1542304b27f14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2683e7b520a42e68ca9d6ffe030c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3044ef15970763712a59bcac99ee3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1ea3a08f184d9f4cc631258280a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75525c85adbce091f55fe7e100300256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7382550e86476845a74098b69ffa37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f763f28b304bfcd87ec0abbd3d347d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7bb374a6f4dca01aa6f0b79b54927259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47c100e17dc69108fd28a5af62bc73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840157bca96de63be2cd6d5e5cb4382261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827a4c2ea2c33a14a65ed48af227c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c00a29d91624b5dc9ddecfe2e997263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab16500289d7a69dd0972814e66b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3692d69ad19b85130b6edebe120cda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f39723339c4b9229d785df766fdf33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e41edb3c180fa4ac3ab03cff3a85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9389ad0110cdb6179981c9c3bb5b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fbec2b05a9456851ebcaa2cba762e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a934c8967521447f3c162ea1e679d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76834413d9316f6cbe4a0b002719329271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ce91650715769874e40fb0b8bf281272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78f2fe8db57acbd4d4c4627694c71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344740f450d18c19cddffc5645dc941274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dfc7d5a19e346b723bfa0ccb34c24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a5dc3e17237850c91a02c269d6e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1ed60ad768ad2a09fd764445b0c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95472629cdbebf813e68b948e1faae5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663600932fc5b46ed0ad8eaf99572ed0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9698353f99cc9de2163a90c9c18ce9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729e16137b2673073d7481be5b3cfbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c22df90991475f61225ed4c58343282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5fa055c3f97fdf05c028c0bafed7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b664e99f187bd8e567116cbe8ebb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5732ba768cb517fe21524dde5de281285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547ccaaea90848bb60119583284417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48fa46aff5ba5b68e0f4469dd87fbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327ab83489aad715a34efd79fcd712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20283bb86acc745258b2a9db1bfb07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef310c185cdf6006ed65591df9d1f72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401b7713c42d4b8651d85eed94538f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf640907315d4ac83b2490fda4bf2c3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c3d6bf90627c50924d7b76ea6730293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c940f71eca87a3fd71222c30351c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711cc38b075857f2120db999e3d7d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb12df4278ddbcb68dbaddd1d80020a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f8d983311f5a2c0e1802b048f36cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6423e4294988fe086512a84ac5276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a5d56893460c14f8ecaaa60d6555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944362fbe8b42a139dbec78aaef7203300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed25b1bdc9de0e5dd3401ab737d35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29826c5069ea62733949ffee52063b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6537b6947303256b5900d0b53bbb45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92b0e84b432b3c95265e8d9609e8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba96206c16526729d28c4e6d0276fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9bcc8ad4c73f3c124c486e8aae0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61edc42e0144860ebd3886fbf83e02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e02d965478cec303302cd7f3d979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e5ebe666d2b7624b3fe0bbe6c555309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba53e536eb2498bd1dab4cc2bbe504310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002738a8989fbc6dfddb307ebe2240e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5d4cdbfc8fb55c01fc7be44ae5b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183797482c7385181d3d5dc2f4e4c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36212921f5cffa8f30e6957e5c49a42e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576829c8e6fae3b113deae1be553bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362cabf8449b5554312edd00ed72ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc2319f3855eb0002645653dd0453317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ee91bb51b5c396f9b9adbefa1baa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f398945a331778c61fc3792404da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9bd73529044056b826b98a7a2afb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac43f81ed6c8d3dd4b1e6cf13b769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692535707ee93c3c9c4c85e955021d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc27283ce797db94c52f8e4656630b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cdd027a1290968787477de6f7b2e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824486726e6706d09b3b9f52c5d1768325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd16d4545b7379b3a8e7f2c69141cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25617d7485b64c641cf1cd7a9d9e596327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3b0d93a27668804ac910c119e783328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb1b632493c235cfc8ac9dbb54457329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc2e5fc62a24a2e0cf49fe9670df4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2173f3f45bb6af60d209a12e070a905331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19798c2fa432e10d5c69d173e2bbeb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c7dde749231d93a4eee8d5b37f045333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de0464176cb52a0466258440d976f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1c302c16314b14df552f16b79c245335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c888f3da3f58711615a2274976776336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a325e541356bef1d58a4ef80f8f9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc8a22ce0540c9231c6fb6919eeb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bbcb6d9da9abf275ca99d4b2a1441339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5124806fc40753e1eefe9de458122c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80671d109f08462cd9f7f46801ff5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e6fc14aad6f4dea7f84ab8b60e01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d061b1a227eea796f4d30d25851663343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae43db6642a2f0a516e98720e9008cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072abf1ed5d1e6368234cf25a67ba7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18de3f49c42b598d5ea36e7d51413b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38109f30261edd4578bb7aba9e4438347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9e93ab24f671e67b16189c2bfacf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5a5ba2e735343149a20babc7e2a46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d792165739068aa76b9d553dbc59a66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1705d192136630b07200fa87829f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5299b28b695b999a8582bf0ca8c95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35201201a7feeb77d9ac750ba7076e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e765563f2ca8fab658c23eeb5942354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e6248015b07d4350fcb99489692c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b943e8c4b6f2a22daadb1196cb77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e78e92aea15b28f81f356e7e8e1c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4709291a5a84f8480aaa4c2e35af4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19743a0100cf57774120f08ede9ca7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598e4b594c8f05a58910c1c7d1441a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf2244ffa990342351250dfc5f75bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b375e18e07a04a14bf0c55b13466362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791ac90a25706260d52541158c06d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054fe9bdf55b1d0e19702a66acc4fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cce91c362c5c0c639dbbd04fe7fc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f68ec0d40759d9fc3e538495bdfb03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2048631fd9f328746adeea3d9a26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f1d540bff6ccdc5f54efeae2e30d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd23b78045cf47a63e05b60d20739369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4fe43b6bac48413b05773c7e6255370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b17e45e9cf7775ce0875a8d6e239371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ae119ec514fedefa37a230ab7ae9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4732518d2b62326bced56db5e75b56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd599e81fc42c904ef73198c14a176374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0b7eeda5f5e70d8f24aa45e37e4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa89fbe1403c593b22c684aa391b8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf9f161439b08abaa09848aa57079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a5137278b429ef38ad20d3f878014378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a537785e2887c9cdb71fb2a90ad88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb3e2ac60da54b685a92d0f639aee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f2b32955be681071045b9553ff8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3961a7abe7906ae6961c517ed22349382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf35c8181b0dec2fb23e1c98ecbe4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc15238862c243f61f41220ed6b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6542b615793f1f5c9656dab70cdf21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85af88c6ca55eca8abb1fbd21a2f99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2077015141f826e341d4ef72acf43f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907cbd56dfd9a4aa7cf835f2ee69eda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0cd898b1f1d2da02c6bb46c71ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5d97d41198d37237b8622191465a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412cb7bfa2e6d7e8a1e7406cbbb68e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1d5e37160592afdda1c73290299c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17eb6669dec994ae7f8b1509be984d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832130a474adb1ef22fa311d8add681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7748a3ac46d5c5faf819d3eb60b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a13e0424884f177f8d2c61b3af96cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b6561f922697cb484d4df2798a6e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05434af678c98deae2ba1be31ebc6f8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf01bbbd9f3879b3024947d94049f8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc50ef895b77e8a1c7ef59f0a8c7d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d77a041c39bb311857b76c173a0bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e019e2851b2df5b506b9a68c5ff14c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa00d4cd280e4754b6641a9f1e9c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca12e6d7e9388598a040a729aba7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19185302fecec516eff2a8221e098a34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58016815721643c7b93a1136d84a891b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54377f5fd6ede8a2179eaa2184d3e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d0a06ccb4653b0745c8992c21987408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a069b997848c8f61c17abfc50a99f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca7659c451072ea84c6ce92e172b6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268bca81e76f6d2da17617a8098ebe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0785492fdbf6b0646204c65387ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a39b168affea7208faba2ef5c59e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde7e73830dca9501c0050592c6a10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda15426c7b9ae1d5e92bfe1e63c2f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c694d03d5e92a0cb59bebd986139392416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd5a5e83dd25922dbe4cf08fe60d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad8197e6dd13030e0148c9310805cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398fb06092c213a4256b3b86637400c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507020256c7057a5c56b0335df002d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce848ffc51abc13b487686370446273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a5e3f6770a3a4be48e1dd0a3b588422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc19704c3bc7451633cbec967dd8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f59ba42c9d4533e97035a9ac355c0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c044ae1ed1184c7e3e0ba36af6c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f1398cd7125c76df9968fa936adc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c09934e6136303cd7e22abd0f8d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef2aa34250bd278f87c22218ed00ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77284faf2129a27caaa2cff828fa124c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296421c2c3b532850fe1b2d9ffea0473430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43372c27a8e7b594bb08229cfae5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133465ce6cf0d5e0f2ba2babad08f3d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ec12d4c197b567de838cbd63224f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45fbb2f8c65ba35895f2669af7a98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c85cdea9f62fcd1683d67db45a45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757b1010d54f18f431a641660a71f61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c10a208837cce0842c772cdfb0edf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713b7f328544df6b30e2f1e1d7df8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9b1d734057eea017668871863ab0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14352a5d0855225c7a0f1c2240fe55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016952cbe79f0aaf7865ffeeeb7b1351441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ef6c285a205aa641f44b9ad50b7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4fa47e8e68f50635979ccf6962a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ce1d2d8d28c3ded1c25dd0290486444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345ecb08d48a381a3dd1bfceca7277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69789bf571db6798cf3e7e4a25f0fedf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca7bf0fb4ed35615281a5bfc90ac4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eafca126e45585b620b5af458555d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f2d580bdd468829b7d882dfd0300449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b92662a595be5e81df970ecdb2c378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07ef344c5afb49945c3012bda5149451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f83b0b8fd46210c87f91ecfca470452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8acf81910926c72f7b3d1691ed9f1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8896f464976ceba4139d4a5eba297f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e62882ad32ca7e3c9f7306126f67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858033f7c1d0ebea30931ce670844f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c9d6c53f33058308fe32f8bfc09db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396f71608da9a64d9181ab8dd164d60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5132cce8ecb2b21585f17312d4c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d72b5de663be5c80ebf08d40adc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661dadc37b7ae68fcf8c01efd4d9ff9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f8d224f93e69217e190ab6d168216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348169b7c1ae52f6e2dd6cf491d44be2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b31d00e9bc9efc2ac03e373ed24667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6922da0949fe292dd7390a7e8b01b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461952c9905fe1b53e5a20b0f15bf0b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea4cec2dea4fc98b2493c57d688b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75379a95d0489310bf8f293f35aff0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312f4e00be3a1863dc7c385956b231469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a8e63f20f221aa4883b6cd560ec3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397a09fdb2025470b5087c14a6fe1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1ec4cbf446ce03944f5d8bd696e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6f8c8f07b9a2750922c1f47fa8e51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4556408253d3c0796b854e71448da6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c84d74ab4c68f955d8e5d54f57bca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b77939f3a92bb51740680772ed1e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c0462bac8722c8af15d5d6a018be0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ade404ce43c5e7f005619a2b9497478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda1fe09228653f03ec2dfdf2e5be5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40075506917f50b1c5f279812845b43c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50642933259ec721ff5f2850538100d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608760ac432091df8ee48c8395afed25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498452b3e33519ab9440e9bd0d1ecc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d9d6e28d568552b5b2ecb8ea4df7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91018a3115a29b395ef693ad59153cd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33fe6e0460c320fa85ddc1cb207f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da09a3f2c275aeda52f4d1dbad81ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a6d084c89f3c2c7846accd0d5e62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92312297055ccbb54e35262ee96cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dbbfafaebd972394bcd30d802f486490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418992c6b34136d2a15af1300edcac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4a41963c4ad52e4186924efa1309492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22575f910e19f6ce784a25682ec7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434b4f13a4e176d856ceca3deeb08b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7bf07486084fbc918fbc0a07f862495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dd185c2ead09a3cb4352ccb89fdea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf62117d20c2a97e2ca84c43b46ca4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533331dd9e85885ba3e3afcab7d1d18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d01a87078b60faa8105cb5bc05329f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235001f7369336d6181272fbe45b89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8934ff94a766aed7539a37115c2bf29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae010227546e58353088118d90995502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3c10ed6699412e84592c776ea9efe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6c4a1c36823aca9608924c9a166d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216543816fbe5e7cc01312d6ecef7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c5c85329b20b6c9a9aa5cea03ffb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15610419f67934449d761d0dbc47c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc777bcd6274d67247edaffc38dcb90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7712f3ec6c40d50fa3a836af0084fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471bcca514941084930ab4ea0c061a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b12bd5855d3451d8f2ad8ac83d9d11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28259a8b346359c7932e1fff1e99a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141de3e56e08494b14e4fdc2a308ad21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6381795cb03cbdd4749704d9dc6a82a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6f14541ab6ec55f9c3207909220f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50b94863076238b9b8830c6845161516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197007fd4c8ec3e2c9fd61b644d9c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eac3d526eb0ad257941ea73903936518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2143194af6c0cede8eedba441d3cad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77cb8833ad261bc555156cf9a0d47b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734571194bae629ba3b39465f899563521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd94d0c9b60a6defd309b7ba9a11d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1aafd71cfc9490e08b6bd38059cd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed26a7afbdc4995d8836f793a4aae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db519473addccaddc9758ed1baba2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aacf733e58d6828332c047adb12b0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a3826c09f53af57952c85a2d1cd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0421fe5fcc295c7c9431b123d5bff22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbe714e146095f4ab61fd52ab1770529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895c3ccb549e5a1df0ac2b25d3c9a93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9781b441269a2c64db8f050830327d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763409c974342f0c5a48deb8c33c980532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f37f9623a734b8525b4360ce0060b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f27f367a69392ed84c6a252ec414534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666cbd9ab09aab11d21e5c58acab344535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de58ac42b061641ce839282eaf3058536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56509e942ee4248596b57187703dbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc5be194524af79153cd27f7d606ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ae50f3b78e9684436de0377d75e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639289e1fe6232d6e704ca60e1fb4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358ce51926a62465bca0ce5b630266541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d174ee366f6e1f2357af471bac037542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab08e41389450a9f6476146c826a6b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb9af89147957c6ab27ea3cf7f769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6955de71fcdb1ec3efad428aeed96c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391195497b70cfc58519c0ab7f7808bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559fc79ecae9096ab22b95f1d65f159547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5a818c496bfeb7ec33f0da28724f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d468cbbead1eb85d3e72d8f9ddbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b70a7285e429bf45b5d958e163769550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9518fd1e45b720c661faf798eebb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b28a8edc810fe84793d526e931e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692391e81326d43e46e009d3b8394d38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd9289cbc84d87f27baceb4cc2547a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b08625a191a402cc97e2db8b9bd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283328eef976abb205f679041749a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebd1256860b4735f5d830ca737c53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46068366a05340fe21e967b6c4231ce3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923ecc4f2804219d2edf8442c14af2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c89e545db15848f9a4374d2eb863b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66789e5d53a4e7310f6cb49d69a61f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c904fdfa9e9aab8f01717a5a0628a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75288db616674877d5ab33b09db603a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6b0b10b251904ac04194a9899d749564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5649e89ab1302ab2a31d73d6e24f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df292cff5f6881da4d938f5c2d795b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b9821e7031a9f5574ce8c18f8a46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74ffce3d07b361324ae9dbd95d059568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d06d3807686fdddc8c2de99782008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c311907d4bfc491de259a92927c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012c4811398c546312675a8d59121d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97bd687ff1b82940ca8c93050e05b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6cd1cdcc811052d3bf3588ba6028573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214819838200cdc641ef8dda1c3be6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a28f08b34df99a6c890d68c1f0434575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d67836be7b0b3857891fd79a3ff8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96aeb3582022c9fda7eb47b89578b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e12f79f4fc8538eb1937a79851018578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723de268240a27b96b0b6a75821c51f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba09e47472d80164fb8504402e045c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d74c5319432ff155919a82a7a1966d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3873f8487bbd236370af552b58201582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23cb64d3563182278f2f66d61512f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a4bcf3ac30b34142274e7711ff9ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304d64d65a38dbe1f58eefa695b2a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d004deb5f04cf6dd5fa0b83d372db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b806e0739fd265b63ba39f61c8d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571f0e76b5633bc2b59b9e37cbc8e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be7bb77aaf3083361b169bbe0f39d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ca9b58e5aba64696f229cfe49c3f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb8863931cd36b058050c50456628b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65d6e74510766b09b1b746aab347a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9446a9c8364d4700c449d607187d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc6132842d2c1fad37db1c89ef6131594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14df9011ba41d242e54281b48c417595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7204eb4f24ee826476dfaf3564d1ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832d529a9b57cbeb73823654f8c93b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5998a60b8f9c0c3f26a463b31fd48a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec093d782f62e4213df5f1ae6f9ad2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf49655ccee81ef4541cf9b66db55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ed752c3cfecf94c767a9afbd2397601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a997818ab3ce9578c0777b1e351d219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e9b8ca0eeeb67d5213b803b381fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a053ce0d404321e2e3b17ddf22e1fd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1bfcd1c3a194dd752740081da3767605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e7f3413cd7ca901bd7fc0b49e55c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee0311034fadf1c9a3bb1eea02a125607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeed3f9c91e6fdba93fc92637e24a6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64379921354f3aa376424bc2c7ed52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b11aba7ea942a017b1359b509fe3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795ba3376f806b8476e9c29c653873611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db4c5655ac897ec47cf4c45125f17d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc32660d097f3ce40412f72adfe5fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e16222f72ee28d7edf46f784e299614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094bcaf9f04d4eb9b426f5beb6a309615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2632074cde0e87f0a6c7c7becb6d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cce6ac9f510f71fe66ecd2238dd3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7dd1a8314564b41f902512f33979f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d296052056602e0f010690e713dc50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914847963eecef435a2b7d1ff86ed7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c031d48b80802b0b8b9e8d734c0a22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4163f0dd6920baeb576a67751f409d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1a8da78e259233aaf3595d2413e48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffab7e54dd298027d81a736d53541624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cb20481c423acb18f7a0cfabac7fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019455a0d4e8f227b669fc52aa26651e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963759d16f9cdd126773b0800bb350627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8042c71850505918508b3d32ac7537e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb816511899637d7e16c1f6b3ed3dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4918ed18716f5341e834ad3421a52d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b97a7f10fca0379fe6d159af0b014631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb469a9c67e5859f66d8c6bced1138632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f058a78473bbd0f0fd27212378806633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f826eb74b9f6938fb403a2ab9e513634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafa9ff087e2d26693a0bbe89876530635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900f5d4a0c1e79a2411cc4662bb385636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1f8e61e3f17f181b0f32742dc7a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aff4fff2e367685da9faeb1ecbc59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f46c1ccad994983ab6e6bdc86b67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75f1e885e8cbe49dcda91eb2e4554640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e1473dfd69e7ab80bf2f07544ca6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b124a4bb1a33a7e7d57cc1134063c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc0847f718c49170c7d25ca4aa321643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c519b9eac476a8b1bdaaf0c5aa9bc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d1325c28637f50f7858bb83e5fc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177421a0b8a01f119a8118145d6543646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bfda9ee5bbab7687e2ea7688dbd3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899157471a554415c0dd40331e7266c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5725bc1bbfa1ec58d140432c566df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3631fe60a531447ad7d07b1f14c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b0ec8b59522813c9de22ab17b2ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a31405f687d419b2680fa2ba7eea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e51eae84b1361372ff3c93d2a867b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b5dba925842f3395e48a7be13263654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d4bb277a09af6cd72bf73beb91097655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6338b915665a3f6b52ee0623eb43f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f527acd1d8a575d41d32cb722225e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770603652fef3a245aa4d56a018adcb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f47bacece72aa7d9e1e5e5a86ee04c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b70cf8ef238b89a07e5deec02c16c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb797180216843b21e456bc57ca39cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f80baade17bc391ec714bbb23c83f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ba4b5be4861f35001b654a097862663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7183042c7b994938bdefa74c27e30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4601e21e4928c3a503fa313209a05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c3aaba01d704f6d53a8304248d57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcfc7115a7a4c5915907aeb5c19129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97a0addee08ff4edb732e268fb414668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1335c1d982a6449cd411465ac5667669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e124cb2e76737a6b7b18171f3d96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d9d0516ff72b6763c3fd3fb454f7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983ead326932afddf847e97fc00957672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fce448cb7dd9e0c515327bbcc103c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc840fb999c231a442b7c9130bfab72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e080d46af26eef7105e232886c5c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9da3a1efe4910e55012f7d99e4d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d2c497b58586eb774b824d812414677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559df68dc8097eb667807f48c45fe5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231b5362a76c7674df1b78513da82e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4798471f7d43908b0b62384dcabc2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b81d366dc5beb6d6a023581f1c67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f0dab99bbc45e7f527dfe77720cb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182758bfb52c37dda6448a8ebc20dc7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f250de9346a67ce401cbbe2d8da54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a88541cefd7ce7258ef996f77785685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db86d93dd12632499cf12a3e0ae91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95443128b43957b8c9f0359e4ccba6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdf684eac4506b8717e4ae827f8ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638359944cc64d30b1622699dc99f87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c72af66cbe7aade11d39005651aec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de67d81b29137540265f8806a97d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db414578cb9dbc318fb119860285aff1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc669c349b65329406285a8e4cad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8156fc5e21bc67d8373be878b00ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be15c8ec6b44963ff1daa5e465ebc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8cb71d3fc8202f553bbde4cfdb9bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8303c7c33337e0b57ed379140e858697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef925c2af94b561099ffaa41af471698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca79c2b8df30d6d78ec63039f5b3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054042a87a98f32e27389535b8d34582700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb117102ec54ae77391303e7aed20f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac79f243f145172bd576043557ad0c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c51762422778a353b46ca3821eacd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467640717de9d5ea92296ae962b44c41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d7c11362f077dc635947de8e9334705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845a0ee14a0c7608daccddfa5389db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d23f0916e20fd4feaf03891385063a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f91467595b644438ce058936d1e28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03926d98be7e711f3ddd9f860c84e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97fd72a6dd3390dadfc6a1ef2d763710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a20688dac34aab425f2b13e4fbbdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87815a9f02fe4d796f64a78ddb69284712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568a80660e0c616781d6fc05fd6ff1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d52e997b14ac6b6ef05ef3e7bfad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b818b7ce824768f285d91f47775a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59556501319cdd15960526e92f84379716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d0752e21cf03d82cd8923d0d3695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c99df3fd218215303f0c03433015cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c78f37010df4e8e230e4bd08269cce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d3b664ad72270488e23a22efb34f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9d388277a26716c0975b5b6707f87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977fbea26ccd2833d2280229e75ddd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7468c14458e44ef2c51567aa5c4f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07561dfb93cf1c732bd62a02ca189af4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a23df4370bf69fe30f314e9a8308725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6958e8dc805c061b534e1f4fa5385726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f23d27d6945aeddf2eef1b273785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e222256757e15d6616bc53c38b6e7a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def8dbc15db7dd4caa8c01f5f3b274729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cbda9e18c859c22cd63385180949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99329ab04f3b1e1bfce5e2bc71d1e379731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40117872fe52fef4c75f4bf48bf74c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6af94de573a29ef6bb02e012bc805733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3a67b8d838d3de7e61c129095083734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c8545f6233e89894819c3b2301e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345aa0752954db57beb09a612da6900736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41974795f209d1f5ae0dc2843c69c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ab1217bb442c7cf3668b24b0617b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491fad57f1381fd22a80cd0a78eb3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cad60e348fd0242bad63536291848740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c71de56b3232fee0f15a99c60936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11515fce7ae7e9a5f5b4cf7a4230b32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9b71df47a601d11edfa1c1c054c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dee3e0c8e5a12174ef37f6cddabd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33b584cb49f7dea97fc6834b075ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825a159653f43bafeed5f364fe695b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac61bf39be8acb9ed0b1eb6b2d586747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495e7789350a52fdc73dc4ccf680a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88363c68b70adae4f7e0d17579224674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea07d8c3a31480a3e104fc0976cf19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b90993d67e5912805e458716f4a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7140220f95b788aaced97af741fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb5e5628415a28920a4acb0f1ba24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c983042bc1fd8dd5bfdd695f817b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f5ef00a625d57ecb4d13b1d53aa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86d3221dfe6094e1d54fdbf31f2578756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366070d9ae1350d87c51e6721a5dc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3b28c578d212af4fa8d266733e49e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648bfb340c0797cb4ef717c075d09db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cceb91fa1fe9fb649ce3860e53ee78760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd071c353fab27ac9843fd2cac87b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf79c078bdaa53f4af37cc52cd263b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0df93b8ea4ad26e49315a27664511763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62050482dd543f514a2b5b1aac7f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cce6acada60520fff1ed97a058c6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7857ceab48843030f3ebf6c1920c24766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75807fbd5546aa192c3f75be7a14a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b3c614aa50654efdffd3fc88ed64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55dd6f4e957448eae00ec3dff24010769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d3fe50cc5740861e92190c980f1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1e296e333e5a852e47bd9b872a14771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aacfdb57935490b4241c226c95c16772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15014149f7b7fcd549f1378652a2f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2d858d8b5ade54db53f78b08ab63774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d70e556048afd097d3e95ae1763d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5dd440e533e6d378c8b8a8291d90776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad3fc476e5bf037d212acceadff60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487eefe9f1f15b2aeb443fce54bb2c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0713033eba4e63d46c7d3aed4e69a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf5028c00ef33faeb857c68b1e1d9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a3b95810c1fc87fa9c65245cf2d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4c9725aad433e27389033ac54bf58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb131fdf786b490e0fa6dc2309ada9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43422bf76e25c03d0e379f1eb63f11a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694fb1e0ae9b43fc9cacf515d25a7d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089b43f045a301c2bfda3b345433fdc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a0f6fb71b27cf18267fe9124c6815787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566576eb24006e133e4ff67621de664788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65ab3db24d915ab5f0cbc5ceb69b8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbad3fa4b930a4169d16f44e88b19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1e0d7153e8c847deaff8e86e73d02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd409d6716c7d784248dbe4e29ab729792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d86a1bb9dcc3ddc8fe933725e88af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a1591b92c49853c9f24348746606794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567084c25b1b8ba9a6fe8a03b65f22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bb555fcc224ce062f9e1d9f44c703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a102ee6fb0b1c41fee6150dcc965a6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c39f2bf1ae665653c649a48391296798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83c2e486bf854d6083e25952cf6af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6004c55b55a8c157a3fed7f7c4481800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b004488f78e50c0a589733589e03801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a8b04c3f6ae808e990fa7608526b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421993a96f0b0da17b1e037951c329803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d18e60cb4c45b9fc9aaac82b6eff9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c5d1603a3bf4cdd5a71428d8810d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999bc37ed3edc9cc997d1e9ff0fd11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797038c62447d72310dcefd77e997bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf39c7b3c43c4256952e00bfbc24a6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d800f2dd02761087ada8f075a1ec21d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935fe9f97230897ef76b0bb3ad9a6d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93d0b50a7af57f74e56688bda53c22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d8a09cf48b5b5d772edd1813ca95812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be160c5b46066e6fd71330bee8d155b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a20bdc5d0536c27542947edf0372814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426e61be78d5c80257352fa0ea97a72815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad64c6ac2c67a536ec07b0adcd95fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9745f8d2392951e157cb50cb7307b44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e6e4c9f2148817c5b95f2c7e6c56818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180696c9e215de927313802f57269058819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b98ec63d1cf8737a1426a614dd0c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d335de85855502dbbd7d8ec97009821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53106a750d3fe45bf6b931f9618c1fc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f642d05b46f452d4faf1c37667896c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770313c9466e07cf3ab1b7a699683a2d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd60d3dcb426df45ad0eaf5634c4f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e14a18ce08324d1c7ea8dad21a72826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a871b39e7b7fbdb6f1a8277fb4dc390827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a261e118096f609bc9c4f1ae2352d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda2acfa0405d1c021c8b28b9375b9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4e128122f8d7eff97eafa1295c80830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea8a6df0ade1734d55730f113d3fa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dac4e14ce63c8d97b599bf96b54de832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0a1a3a2de6278fabc9eb8dd3f578833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab6a824d94401e1fc1bb9afbd713a5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b278a7ea8ee8b26754159a24c61f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d61608e9ec91adacca777d4737c53836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029d9d3de7c51c5ad5825e0753f3b7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145053673cf82ff927d8f161c3b4ba41838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1b04da0ca891129758d2a9c727ed839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7eb9b3211586aae7db4f57185a6f0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc9c6337d38947ec1c407146fd56a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9091ded37a87fc07c3a35d224bc9972842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36571efc45ed08179b75aa97445654843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af43eae98b121228a82e72e7dacb95844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6fd1559359d96399fa6f50c642eb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26d655333dad9503506331ed03237846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074530435d7db36e43edf240506139847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe087cc6c502be3ec4201542800c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb76c50440e143dd8281a8877067535849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427592275c5ebd37532bfd637096b4d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99952da61470b8585e6e216f6a0cdb2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d5e2c635e49a8ae86875646714ac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb2c1d7cb6d98a994a75392cd67e6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ffb707db23ff577ed0a958b351b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c8e7b9786a14ad9b53e77b816e534855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7498f2c4990c7331e30e8c162d4887a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382032d8e3ba9b8061effb9e5ea2eb2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14894682064577b230d7bafcadf0be858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce80abb494f1dc0bb80f98d40513b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688f0bb2891f43029891162e85fa1c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67472db3574972e25f012abff1fcc72d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5136da54e474635a6836f24715bab1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283df4609dc22534594d510168d517f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222671fd2a7af3438eb2a92e57d968d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc2193d615e470494272bdb052618865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7c4263ee95e29ead9ab05293ada13866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1b3490216b42d2d948173b19cf51867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39b85665fc9ed1ff375cd1634c218868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d5cc7b3d7b21b06b5f2c80d3959e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649578b350a661ba534487e37e2876a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91baddfca4c591d99c176386f775a48871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fb7101d70fb390a3051766daced7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b55c3974d90df08140d4b5a04d146873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5734d5825f9770c9d46449af5e917ee874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa601dd99ea8ddb56c24923ba5fc6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2716a8c17d37e4e23254931a4eff9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875da83121a8de013215d498b89b208877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272797df44c55ce809d59a1cacf15747878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64cbe47d1eccdb8856e3d81fe8c63879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d53d2462ed5aa34e1c222b330d146e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367b1c99f880471d182e39d3e0bb96881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d6c7be1ca1a3d9043c041108172c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0ee0180ab096896c0c913bedc052883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa509f2ec06f72402ed487a378d5840884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919d345b0698b9138650d4a76db2f91885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab206f5d8ab50e28fb2d455af63c9cf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33083facd985a8670bed85baa7338f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e28d464fea0a21757516d0c52efc2b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70d8ca5b2e1e1780020706a5b5fbd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a45def61a0ea7b2a8c4c24eebd648f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3070e29e69f940bb7517fb3a6b489891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a274e8e283c159cf734f78f2eb0a9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d67d1e0e6b1868c7cf5a74bde478893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3182ffc47946d0a0c9c3f2afee8c43894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042712ed05cb18f044158bf5353e7c1e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd99f9603a944a2133dcfee389fbb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d234ea32015988ed565fb0d99801897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fde9d6cfb1fe4e2d8538689d80616898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126a4b2c809ae8ba8da563a667aa00899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18977473bdb5ba4fde2fdaa36a35024900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b07c2ae0b1a06fe6be8a3109071b67901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146a89ae558a58fec00c4202dc9b514902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a7cb27e8e4b62d5570edf169a2895903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e2abcb8f21957b3a3278fb7cd4d88904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f0f84ceffb7f48f4b64e56612e20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d86b370ac7aa996931f7ea325e957906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e16f1dd5fad3b2bbc8824d34c816907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c44b8f298d12a2cf9bfbb1bdf91ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc04214ea14d390cb877db90001435909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd635769cbf6e8921a67166de34bf6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca13b98695ba0b1c4bb983dbe400f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4356e0254abc74153016dc0b32df12912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea0d555a22cfc1d9d49de6ba67b43913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085bd2092a1068c923c4f3b3ef627c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14245fb37a1a1100ff51bf3cd8eb71bb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2520e4f0da63a647252c7f16a5abe0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a8f9ef0e90920a9d5e18377d4091917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f3137f19d042cab57288234a1a2e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bfc7964cafcfaf4fe7e4fe8ad5cb7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca9bd97d2dcdfb21a9ec2ecc2e003920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79000c454c8580ca3f604e2e1141c0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a6a4b5499c2937bd57c576da11fa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500937daa1e3b2fd4f45e566aeb643c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497dd22bf5727c12162b99c99ff803924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc34cd115e90b94daf727ab6ab560c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ef6834e9d613b37371d03bcd2ba0e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26fee2a0400c4678f7c5ce73e4db68927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801278a7dbd65d43645c7f36d74ad8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40862665e78aea3666bd1aa2b449f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd5a6170a3588f9bb662ff07d70fdd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ab1a1f3690ff8a2a8188c7c3752a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073f8b022ad59de2b0bc79d1e91c0f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950871377fdfc1e04bbf8c91afc5d529933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333a653be372aed5e49b3add7130862934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf53708d71255140ef7ce7756567990935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce2c48bf0b1cc2dc85678a2bc2425936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d2a93eb4c8c6a3869bd65442af544937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619173a1d17e89e71ad68b0a8b1434e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf62db2f5a237fdef312d17dd2266939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77aeed2587ade73ed93407bc26c119940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060261cb70889d0ab7b06f67dd8d3b5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c439617a54441fe45b5fddd4fe13a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c890743279008b6335fbd5a84146943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8186667889d291b791772ce1ac3b9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b1b4972202da528ad5f3b399a7c3e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a1547b22c32a46824a6f9413b564946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17646a674285137916fc66182a010947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d61aa2cdaa5b0fa00d4f5c0ee1a0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8071925cf48f00fc1faa8e1f0a66d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21950c81d35f387673812fb4c9f173950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e1aece0b67040e778ef711bdd3f8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b863374507cbe5af42d03892d5897952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d70f12f17a592d28efd3ceb87921953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ad6f798739e6d79a94e65a1a291e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e381710ad0676bcddfc4151a072081955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6937ca797dfa31e9adcd1d00c34a93f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c03c1f0a337d994cc06a731d0d19d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410078ce30344cc3a92fa3e77483fccf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774a092ddbd08f88e44af1233cce88959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08dba5a3dd6c71782b3dccb1154723960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bd2279a7ee6e6d0611f109f96fa28961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510322fb8ab7cefa41a423f4a18a64af962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9d966a300a7a45f9841f98be47c7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d953dd10d08f49c2e4f2263b131e3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc0b74ee93d9ed08d5d611d9f31fc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03220dbce45ca8b948585007f643815966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c83885c11d42cdfb02ef4f27f79e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c62ea726616e794530128f479101c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2c4694d904e15d1d88e6a6641ea7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce162995df01a19b2c78d29da67559970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ad08f31d67ab3e79a5e6c32f2db5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077890e21614a7a92ef105791aef81a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d4febd1fe71f97523cc9640f2e89973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e768071820fa78537093d9bfc9e6810974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906d22f1ee20cb2a3f2cd21afb041e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d682a5183f500ebc5655437fceaa2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946292706fe1a4a0ee43ce40623bf76977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3adf3a5c09f7335193d9a32b0b7c3b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb02fe0579a89fc1ef0fc21beebd3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88c980dd712357c704807ac36ac35980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb932612058945b871767ae1bd559b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b945402581526442aee4bd56909613982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa1efdb917c5972c976a7809a423b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b98ed6aa9b8883d1c92604a48328d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c51adcaca92bf3c69dd06905b63b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6313071d73a9f434d32cac2cdc777e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207bc17f35b0a54a10443e23f87591987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76b8aecb76e0ca2a0c6da6d38d144988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13617577a88f8e96cf2fd61deeb976c9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fed846d45cfa10393c86336eed8b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983add4215815963c0e954e5e3696a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7eb8c9139df4a1334c9144d9b2cc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd05dc5955dffbc756f0414fda00f8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11db9398263439887176d6f200cfe994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a85decc369af2945b66e73710c4e8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2c263d50aa0cf1c136c041cb07d6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81392d563ce2fdade753f48a4f181f6997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470caa04bbc4d487aa54129c1406eab998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ac271d5646aa04e36776dc6c7f861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04497fe17145de3beba611e45e9579ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37fbb3de8801fbe008edc294756d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4ac8464d85780794c0216b236c134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f130538775be74872fccfec30f56225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d30eab2ae555b6da29055bb7aacfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d4b72356f29601c296f882aae62ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fcd809dd944313c506a3fbdd949978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600124c458332dc67b4d09177ea4d7749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea79f72577d97bf3eca415e4c2e3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788cbfefe47eb106b7af573deb7480311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6950e16c0ef7b8a8676ea8cb8d3cbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d343a06b258b10fbe34e5d14bb2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ea9424b7e52e8b1217221e4dcd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53ac3be0765b0638ba6d5bebdde1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5bc6cd8fbd4ee4797ae30e849867016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150e66725dfd0d18fed0a129ff6b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4716326bab10f731bf1717555eabd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90451d4840437fd7b23837c45ecb5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e39bcdd5794720702cc8a6f125932320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3ba72fc2dc257956e6a9e4ace8ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332cdcd91d265d913c929493e1be8a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae5b0b4dff3d0ec04bd09037717b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e2557e993f16f58ccaaf514a8591424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e68d41431b271dd2946f789a02289c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354956d09e2d89eb343bbbcb1e4b3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d266611f2c9f1bee5a7a464df2022527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc6e8d20194813e24e1dc392268a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a9eca53c36c02924cfb13db1d58329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7766b0a96f4b391c23689d231b948c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75373e65cba4947140e6a6b86693e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2284cf300a8863d8901092b160f1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f14425d8065e33e6d237a3ed6608b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea573f5e0bf98ed28c172ee86fff434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658313d3604c13b8237662c87f5d9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eb09a5a7dcc6abf833b84011ac0b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8875a7ff5b42559b4579a6845d4ba8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727373bd1b5c3837284a47e71ca5dbe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8993ca14168bdbadf05082671b87639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde55b1237f059b4e77954bfbb0ccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115186aa7207f3706c95eef0e61a9ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bd0208ce5ddb8ac22efacdd7207c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfcfe7bf1382083de6575f3ae16fc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81434c369b6a526de4f70ccde71a773244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a10e1c5955198bae626ff813497945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c9acdb9f33e7c470458587527af646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cbf9297dc74baf220ebf2b028579047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805310828fc55766d1a02ba44eda51ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962698647060b3b055bd57e225e1c86c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45e6d9e018daa6db122fe3424b01b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4067205e7aa02f6d4cf2638bddbb1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4922278983ba781fc1592c2b3aff652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a84f93c04c16e79016846e7c06f9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573776ff35b697bc687e70e99620f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa2c058bd781097836b5bc9dd2f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f3d4f1ad3fece919f3ef2711cf6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f744bb7b59f04df01509d68248f6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2dc4901239e83c8039735a7b9556558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f949d300934ea3af04aaa6a82f25d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29315118b0ffe35d90cf9cafcd71c17060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad37ef2ce5603704d5bba60e6cd893961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974643f0b163491a135b3a43fe4cb1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94bd8f405447aae4481532ee793f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529441af9131afd45b4596a9729194564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c3ed786b838bc474d65a7081df2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f56257996e899acddf24b7e794ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08a4533f6d5444769c8cdcc45b26367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185389403e0e667f0a12081e2a6637068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd86813c9cbac1dbcd3358e9c113a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f7e6e6107abb0a77f1f34b8c0e4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b8a7eb00e9ecdddcc9839ad53f6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e572ce480069b81b7172df5e820872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2cb696e2ccb6f0382b63a45dc81d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1def34c60c2c33092cfca4cffb1ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d342df8ce980b553fdba56359da52175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5b9f2de91ba33adedffd0bac0e5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10059561a518c535fcbe88679273577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527736f692f014d9d5047e8341749f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb442d1e74ac195fa154fd772df3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e72399d7f26a1e44621405b443c7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6d6e3871c926f1a38baa87be7e6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade744fd7e257ed1dfa54b4da4e7d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05aa4534657997b6c0606e0a67dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d915845644257990c65f5b0398be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c0ee0ed75c41b04f4efed80a1dc1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb0e43193404ff6902fd402ffff89b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4eae5696db03623a7c355f00fcdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c3e19150c2ee7946299854a3873c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8024ce24c6588d9d0206a033a11ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f8cf59eadd39006706ca8ec8904d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9d1b7db829174b1dada2619b713691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f750ae2c51905ab38cef0fe62b0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcebc2f559d44e9167ee82e365530093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e9fc7773d6e4e7ab48cbc779604694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc836edd75afe09e67847aa2800eef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d15ad84c329664b4cf95cac589ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf3ec2adb809e03ee166c9b1d9f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8e60bcf9a1b04c0eec297716511e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87899a8aeee0567946ebce6f07499e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3fcf8709a7c7050f65a0a8b957a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1845408fc58ac348876f4d0c048ef53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eef8bc1a2359a94bbf28d37605867102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614556e0ca92d3605ad10c6525ad54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba34c550c42cefe73b0155f70e588104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaf8cab1493040e6cc0ebd01c81aa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017db47891a2571548adac0dbdd8f68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3094a1ee04c5b6158b2a956e819215c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990240097f796f325615f961143e416108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de334b9c20b32c89edb9401321e4e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37acd6379c241d98c48bf604a9e4b98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9744313f4012a85409a195aead3ca4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323001d8c5b5810d69d0110dd0b4fbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf4cc7a89faa2b40660ca148017044113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8dece266752c6bf5e2cd957c353fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e451b5bc1b2fd4834cc065fa7bc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba43181bfd7aa0125d61a0121ba44ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f09c2fa904aace6df9eb45e7ab181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ff0ef4d29d898488debc40d80b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272266e3f4900516f615d4efb144927119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636c4f61c9a6a1358f345196455cbf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee2ab884b7a72b5f835e6ad7df590121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcfb3f4efb9d4c651ef208bf2bb8fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba5682652d397f5456d08367675c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c13a8c8ee1dc115270508c2518fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad908d9cad1a9771024725f758dfbb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4462534067ef98616db3dc1ae0f7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a962bbf96fb76e6d1f50baf5882868127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dbdf072bf5b49fde57024ae6cf5d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8117e2dcfd295190fced30ae41f078129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc0a9f74114eee895e0224b155bd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77cf45f8ade50b08a569c673251ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d44266a47e3a34c7a70c30f3f68abf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4254d04eabcfc28b53c2d9bd280ee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4a88a7a4472cf18cd8b6b345b897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d6b4ed27558842b16fc082cc9689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a49dba3d3acb42b6d12c70f5c768136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e3090ee757878ca4bdfe2f4af469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd71e981b8015e6b1b80c83e4ac09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabc5ba13d470b7f177016753fa8802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a66f02751b10ad5b0b798ef46a7e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa15fc2ed6cfd54baa33bb026d479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05411eafd4d3d25e3c856ea76f03a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbdac4df46c650b5acaf40ab745e10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa8bd131a2f4466b683ee43e5dce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d1fbabf753b7e662de98559bade19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9859a621b7ddb43e9975cc6815c227146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ee688a015efdfd468b4838c6eea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeabead4a9ad4ed14479b0a6a6e4901148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7949c8d54852882da2d65f37907b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7a4ecacb843203bf9e84a4f754dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb023d771eeab8557111ebc510c308f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6794dff5c8bd34fd0fae89b50c2fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb6c87971f3c5edce46de826dbf5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b03e311096b87f81202fcdaa3a5ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14e0c0e29e6d958caf461916e36729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1d5f9f389d1c09cd66748d52f8bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c157d8e354a61ca02a650ebcb757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27849588af6089dcc10ab1b057a1ca45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158465fe306ea3737e92b40834e8a9a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe051bd6446a231e689bea3ae0c52b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe974950f8f7860b5d0e877f16c465e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c58be35556130c48ddf748ea9dcdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b6ca5446d73501c9bd9ade50ba4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba82fcc322307e403531e9f618aaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0ecaeb97800f701f9259865b82a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7648080f5bcaa6c668b87d2c793bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b868630181cb69bd87d7d9a30507e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85420ccc669fee463b10a7a8bf0d78a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977669a6dd3cce22206ab9aff68699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f626a9eebd0a0450c1a0993efc8da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b36d7b8f5ba470a36664b93101dcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9a4ed22a488d29c1cead5ba979f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4883b0c27c92298eb5f1cbe87535a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e96e73bdc1bf6dd74331eab698ccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c81c79fbe9af1807b3e9e98d4228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74afcf9f1db7bd2c2c0c713d3fca0f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c3c2582cca88a0b5b092a9d62369177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c80927f2336d722c8649a1c5b3d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3231c528658ee79cade0da364b14d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63285784ef99ada838b2df9b5f5d0ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63217c7e0641bbab72600aa2a44161181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105180f33bfc55aa7240afd52be66c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88f1174b9c2772b59d7c73f207861183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4dbae73994003b9e6cc8979a7ec15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357e3a45912a526ef5dac3f57f1ac2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb5eac06e14244a81a38ea2e8475db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807758e11b5034702dd7f9aa915720187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe0325f553479eef0b9cd42c4eecd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facff440617b5c59c205868df9954de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7899f27a7873c3b664e1f96cc60442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a4f97c95c5f76a5929d80ba4047a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024bad8c9e6b9f51aea42a995735a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca3804af9089bc542dc57fa5c05504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc9ca70285209bde32057619a29416194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee49f042922885ca1eea88c4621cb87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f04bd0af2ce21490b383ff46b5b41e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef96062282a941aa7c494abacefb6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d40e3195eec05513c86c44a72128f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b33689a56bac7ec9411867e242e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cb45e69ab5000d963fafb92a80245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d586fe065ed711b1c068c97a65596201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f8d6f43fa052ecf648a279373b998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a00d173f8b620e2a7cca5c47690ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55556b0cfc2caac792154f3291bfe1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ebaec915abe8f4ed5028c37005cde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fc63e12a46ac3cd0e00b6997aaaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea41ad706d4c971f0a233cbe09a79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92394552da1d44b3f293d4d8123d6e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385c95a191654c4e3a17a4c6fa0c46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45003fda661cb032272355c8c871a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5fbe043917305d50ce3337a16095211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd74d28d65ccdf4fa18db3a497e8223212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3eeb539fa542d6aac8e9a1c0e714c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a435a73f5af29f6fc139bff504084214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ac45ad715d27ebdef0516f5a584d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b35bba50a8083f998ea297c9b654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f88fbce8566f884c1912225b18f86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f083267a1e358c59540f69c862c3587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af8969abc71244d98862715915bdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39c35042da05b125ae0779e54a068220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27d0dcec7fb567c051d291e6e5b26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baeca3661024337e9e8bb6e4096fa3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a7afcd444ab0d8a33aca1c8adbb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a341c516bb2600d07974c77223c1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b62a65f7d07b50110c1370c002cdbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f8861a9858b83d2c17df4b7ae078226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f299237d65c9a773f86c01423071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e7dc6dcaa598fdf26b03bed07a821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b6e0b2b5eb24e3dbd4582f79b27e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b788f83400a6520f1ff90b1a1f57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b1ef4420a1a65a1d26e033e74bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc03ae99b8e585e4aa5afea334e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc09f6beda125942f0a2abb48e80b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c31f672788b6a309094a9afe16c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc73bf308fca67d947ec7eadd7a141235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ad5fbed13329883552bc6a4f9e67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743b8a37f0e734cb56ab44a3f8a3f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b93aeb8f0b9342801bf09d9b71061238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee499cbfb2406a240061864e1f43747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14b3afe5f6c03310fdfb445553275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccc69972de2be8fb2f69916af484c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac6cae60b30969e1e873d3e0a9560242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686c4ed49760f85a60640ccdcfda4ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf3895ae84d5441291147d0747cf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152f08189e70151843371dd1e863f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c87cbf89dd0bc035d69c5384c1ed7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e5b44b29fcfa8595fafcbd3e6b5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08218c2e3f3d2ad405d9ea2da04f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef9e3de435b7fd2785be268804a6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74582e69501241f07fc94fb02fb49b66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471181b724ed95ad768ecf59d50668251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cede1030ddd4947269c43e6b4498f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed285e0d10ddf0e5f762bb86a931e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72ee86cf13eb45f9501223aaf4f84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40da7a8b720502d95735547abf573f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be574fcb6f18bc805d4f289b82b64b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eaffacb0a3b9718b0077f2284379d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b87ea4d5935f4edb3b122310d363258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca73aec62f4662a9ecd6a027cc3730259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848611467c04e71e6c155da3b3d13e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ac67e717791c42a5cdd2bedd2352261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d793161dacd6532201b26609efe72fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf63955f8b0631fcfe5c935ca16b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca431f68bac86821d1c4f1c6eee5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb63c6c81dd3801a7c7f2f9c79bce9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988b17eb08d4b69b883e3d0563da16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c21435fc47fed3bc80430e292e7db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99cae9ddebf4508810333421db59b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff54ba02e7e35ab1a397beeabfe37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69cd50b3f34aea5b23451a346fce2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923bb3b3e1f791e8a53dbe7a370bb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e874c9c4afbadddfd80811e86ec894272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42b4d1d805c2580bacd98a4b07412273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c602f8d6c8b27d60c3336548d9e26d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08fb04bbd02284b65330de8b95628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68131571f33c71afd135a054921a18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce877dbfab421213d1af1b8861a417d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9668ce53bef0b2ba74ba4b2c2241278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e0cd9782e1027175183506764cbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b93c946c59809288e17b6a1fa547a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92e54805f7c2927409e9d02f99ac8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f8f3c1ac111ab2199cfdce038fdf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33190244b21834beb1ac3035f49775e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65b79071cf0d65ac3a27ba663b05b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e911ef757439eaa8ff3d1ad598e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae749b8714357eda2024c177b07ff41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ebe7995de3f7406a8d5c82d235d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378f9f136da411c830d303d980acbb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c126e656d853129c6cba81a635c49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a466039e224903bc4eb5ffdf5157d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e15218db717db8f451941cf19a764c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17600debd218574bc6037decb4484c4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44572b6bbb065e0f303ff128f4f8b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848bcabf3d5c3b0bf630115015d7d1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134fd846cd640f9c6aca8fee131bb6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3ade2cf0dfb8d364ab48a3a55eb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3867d45e51b87d4a3e1b7fafcd39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eeed63d1c0a6c5c37e28f86efb635298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ed2eac3f21bf05b3bd5597e19371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd634ac52200284d46f15cfd951bc84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5919acf82fa8a318ec3f79649464df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a27dbb3e2881b51d2e306ff368e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f1ca4141452ccb069a6152fc1c515303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadeb8a6ff293d2fa1061aff805e64b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e757d2894ac0ab590b9cd94358b17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deb4ffce48d9bc6d03af76cec6c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0b29c0e41cd51ab0e2a20fcbe7cb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561aa0c2580760391352cac2ffab4d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f220e2ac4a1b89373782f794b83c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3152154b6614256c2d0405603adf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa8ce26f2f547a392fa0df30fca33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ee80275a0878d77bc668265c9290312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff83bb6ab67d536ac7e94880fe2e2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d47eb391f3066580a531b753285fc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae2942dd8ab90c1bef341161c53ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44d51d6875d2f0d947add3a69a2e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e46a617326c8a32f60ba5b54676bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162042ef0026a5970a9790bb6e9929b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e861b7aa967926db86bc2df7401e30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af0840e498899212dafbe97cb359aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400c8eeaf818d1d6c429ae5187b7ae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe9c0ebb45fe441d93c9d14a26e20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b8e3707f6b05e3c898baf13df3af6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41765ca8afba781d619308ad59825d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16deac962c0fe2c1d182579ba0f983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d386727e19d00ec8a4cfa9bf76e53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c51a01efc8cd1b13f6ccde6af8f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8a66ec3c4fe961dd88993242cac4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f01f50d9ec3aa1ea83dab446ea949329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a2e93c94caa5ba4e0a6df7ce1319330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5907f99b286dff6ce7a50df3501db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc968e96e9c05472f48c03c2d187cab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba386de2394ea4cf1646c8e285b48ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824f6e38f3165f21a6bada89fae786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62655d2984d52a9d4e3b2ec52a2338335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f47f807a3765e3029cc2df849a3ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ca88fdb4898e0958973f1734cbd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b05778ffcbfad6550fa29cd22048f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a39fac8566a6f9a7e6950ecc90fe80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1dc8da91345fa2682f7da0d82ff4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1566a7c35dbe6e0baaa955535c7f91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5a5c943d156ce6d5568ee5fb372cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388d018b553f9bfa95d6273aa0171d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b32dfe1fc29663ba715d49f6ce17f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2fde96124a25618223c7dbb75b92b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00400b35d323bfc4e1d0ed9c550c61ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558b3ac964550ec8edddbd1a75699d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7266953a762fdb4e5610944c9dc259348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c7436307b2814d93cef18e496c72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b0257408a3f507e9bee23ec67bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e21e32ef7b85a77646500f956965351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db1dcbdc126fe3b9cbdb9b471ba14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711033b54763053230230b1f6844d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a999f76b3d55bfe2cd06f0b3f0b51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22030b8763654dc3a7947000db1d47a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ceebd69422f2d9d8c21eed01516ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456fb4b4866d4ce599ff4233b3713d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db517ec6f5bd302590b2a84ee0b305358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fbdd7342b10072cd0a996bffee69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957b3d6df70570443b3d008645976a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c10e8e5c1ad98b7454fffb2d817cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c27331e2612a82e77b50a904650bff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c2965d2d468d9c0aea1e6bb2d5a28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ffb066adabad7e5da48e9a1e413f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57941361ef086a83d1516c75ba2222365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb35359a8f9af1f1b33d28c087dff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0292ed97572a4ccd1541e8b69b4fc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ddd8ac18bafcbc14c0510e0c9359368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622519d8f7e1ba248ed1e1f3af341fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af3742226a439ed395b1521fc73ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d5c13293e1f0eb595cd98e8e78798371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2893c4753e25b206a83945958eb12a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c8f32fc1b62d0203a025e1fb6779373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead88aa26ec7a30641c3ed07afda853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e5018be542d18be90a150716bc17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22fa6d0e2c3e5943a2fec24cbfc516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aedc483ce2c2ec5b16e9ffc714617e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89191c25484eee07e7e9d7a904ba49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339300534dfc4183c7e4afcad7c6f2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9946c683b7fb82c0ee92c5838b8faf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f5fd88c27fa459e7311fa2d1c8d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f243dcaec9a97e4752029df2d014382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc581bd26860ea086076ba4021534bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7cfe0fd16d75e6d90447f9602ef81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a23a1e365cf5329ee8b05e79867882385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f2d4d67d4233b2fe8cb55cdfc2e78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cfbec9109fdc9c0b6e8624f63739387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51378410a9293ab648066e3f22420ac4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a032d556fa40c3539f62baf497340389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae8ddb3ef0af872a3a5f1cdadf91f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a04b7a89df3240e6b4feb55f4c8449391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4f90403c7fa6b20f37391c590f12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6760d77df8226b730306f753f1746e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d642108c8da8713715721509c09f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472324b589b1ab071973cb536a5b5e22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f487646e9269769afb28caa88a04df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd9c917856c5449397fec543c000f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774303ff0c00c0545777e20b06dd7ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b5143a93953d2a1560fa7f157ae1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6468ce40d1926848128d8100ec4610400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2235adff3621297e7e5b5551d86e84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f9c8fdd14ce4c77bdaea6d04c91b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab251e6bbd216920bc3aeddfd97a7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae020d6634d64a63b601e03d39373f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512251e1809d060fe8bb2576d7056d5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b524a3743bf4b82c1a50bf8fc62c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaeb5e5eab8986570ab93a9e14fbdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67b184f9acfb9a854458b2d45e9fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99b8747c2fca0886f05b482c6808a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d82661a1a7221d3207d23983ac6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f9481dfe14add359361017120a7f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c369fd10cbb9eeada2dce69bbdcc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4305e2e9daf36e860207cdd57f8bdb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cdf87fe3cecc46093b9cfa0ea7fe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19876bb1ab467907a7f31670d806bec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f46f066aa1c811c6628df3cffbde3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e8b5b517770048409e624db55e9d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375752b2173f607fc04721605232ce8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f568b3aebdcb2dff7a0f8d4830ee1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009261533696cba8f72175d32cfede420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa605915158d93cabc73baeb1a7f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75ad8eb209163e17a04fa0729e4e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b0c6ece6a38a0689a86af28e1728423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27e54e44667b32a6247df9b120f49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ed2ac60ab490d3c4eb80d52dc0b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a5bc6ccb92a9c0371b531de15335426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d1962617522e24e8dc1139bcdecb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce7db65a4dd8d626a0518c096f494428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb187354709d97aba0dd2cdcf22479b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288c696fd93342335907f758f2b0d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d6eeb448c7886a6c4d1d326bd975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2509147617c2a02718a023af787aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077114f83ca2d982af26281fee85b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730267e90ecfa127e84018a4b60142d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15196e8abf3e7f5cf63feb9c1788198435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03447cb4c48a596173959a87f396b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6147e72286b84afc5778c5ca2d05e54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6122bc820b1ca1d60892975294a9b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22128c0713a6cbf9bde4099bb5be81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be9a6e396a228e2bb463c20a9f302440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2c970bbe3bf08649774494f4bd3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c7651c8ed3ffa1659f3e51fdd9d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba51ead18c393f815516afa2d4ec990443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbe0a4537c5e6110ef7dedfeb48c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6bcdf38e4f049940c228392229a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e64b23e60385cc37f22e1c4b011c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a0de04f85d86b2878ea93679c13c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e33ae2a629ad9fe377dbec3984d79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f78af8ce4218370c1a4e6e69ef67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831889be42bf45f16186d8de7485869d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dff7b4fb3762a4d909cc9fd3cdab4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3b3dd9b555e02402cbc2fd4552c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ea1dd1be4cc5cc6ac215190f19ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9c5fdd427b6050c3b0cfeddda458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8cdfdd2bc1085aec47df8eecad1f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db283b129fab87eb92c5b9f0cde1733456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546804bbf321ddd23001172592e6ff2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fd73c3ee0a5ac613d65aa90771c29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfaae2261b63dba437d99d9c4bff5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e111f018d495b288d658a18b304de2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acce3a68ff34d26b2240e9b5931b74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5124fdcbbd83a22ccb119f3bd4c9b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d609ab61e4e0dbe2586354bdfd2326463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10f52aaa0d8e5f832f16c84015bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b69774c5b710d46cc30b1c3b8a260465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abad87c1e7590c961716f8ebe0ae87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c1d2f8e282699864bb603f72caf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d2c9fea87b73a113c82852dcb15c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e820d2b235b4b42966da1b7477ee173469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f72c38a721212e9f9f4d04785836470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ab26d18b2a0b0d5ad01e48cfa078471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826f92821053ad54aa390f8017b1dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfae23ead15d70f53f25138c0a6b7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359206cb17fb51e5964000038eb4735b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582feddc8541dd9136d9e079e1c6868475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db956d4564ff528f430fcdfe4138588476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9270077d096d2c744c785298e01ff4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318db0ec51b9f9465bb0348100e5ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed22a3ce7e63e72d95fe358ce65f94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d163dd31acedde1707c022aa362e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5ef0638f8e8eb25a6e87b66fa83d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c4c0d586ce8cb8048baddf7824fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c58d233f6c521e2d9f110f1feda3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d5a0cd0eca0cd7b3ec8674c2886d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b14e1e2755deb0e3815398c934ef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa2239177e14ff91c4325d01260d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29151d13d13bf1e14289a4835039a0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077604ee2b802ec64da9014e17d492488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fc66aa5ccf018d36c2134972e25a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38797b9f2cd9dc76ca08e33c1e451a59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa80f935431413b9069f27d652f1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d58a082c035c2214e5b7784434fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf734298ca8704a70d94a467240adf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128481167436e58d14632a99d9a119a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a1f621f8565a3565cbd05fcd8b8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de99fd4eac4d97558005656dc0c5d11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b0c20d711aad8b944d039664c2fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82686c67ae8f4b779b7cb9657dbb1a9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa7dba34396b4392bcaa67ba27572499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84d2dbb4d5acba280014c98649465500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3a0150ff67b4043d774fbb775bec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5e240bcec9048d504b94eb1145f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa9cd8fb858a04a63fd22519c1ef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970676e4a626173114c04f253d9687a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b42e0178ed9b358d3da220f0da3fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a31b615a02298d6976fd41c5b7b22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bbfa31990ce984620b6f99ada72d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdce047c6f2018837ba6d4edf5b8c4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e74f3a23e82047586e28e946aaa72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2893159eccb7a0f178f557ff0693cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe5b1da0178072d850abaaf9ad9cf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291aa5a400f5eafc152bc0e1b97909512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c2cf069902db73f96dec3aaae702513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af9ca8d560ddf25d252064bb00d4d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aaf9d04987b0e7c36fd588e2982a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6e1928cadd54b916ef3d10b7a8b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731710a51637305dc21eba76b94bf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95143c88b70a3e08e4044abaccdfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11273f0c45e54b59b6a2c8dd7163a34b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bfa0466ea4ee42159c0d1071cc9a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac0ca52a920752d499a2582337d40a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015629e2712248473ce555b8fa85740a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdcaab31f6b229ab95d5ac49859539523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3584d347c19028fd7f154b87467df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cecc3a5b7b8117447fdbcce8b846525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c9a14375e04518ee1fb3cc0c4d22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34056afb256a36b2efeb9f5a69f2f2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1c392a5e36aaf84b1d593ccd1148528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29ec5aa00775eed933bb36b178b56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82f53cf4e11f58a07a411ba2cb93c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13d6a573761f1f0687c6ca9a75262531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2f2d2ffde256c2a267792ca5e5f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aacdbdcc908c65eb0b55f6866e9976533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb27d71417e2aabab08eafabec492534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69abd8bc3d34479a4aba174bc1175dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b11598ee6eb22725aa8459204792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17d405740cfec3d7c562764ff7f188537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651095f27192d08cf98e77d13debdbab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579f86cc9a326516836cd646c69e17f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc010c1349867622cf4b3642b81cfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3c14a7237c81533e331d822aa2e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336f319bde32f30c1fdf55f3e1ea09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b54c269019fd1e5a69bd2a554753543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115c82076d0b4d80fe3498d263f466544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c71b137471a5faa6c325ec1e22672545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc7d0ed9bb84a0bcfebb7f3842a37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa1782ae9e51e02d5f3eafb24dc8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa754653aa89b42ef773515334bf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6db496bd47b1f14d303d4026f44a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acb17bc865354d0f82750cf72536f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293a1f744201418e8a3209a67c38c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f66c35c2d2d37129efcd8566bfb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d37722598ea9131a38852b490a253553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ccc6d0e8dc0ae066b3145a4256a53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d822ff8c4392e957db3b18526b269555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3854cea567ce2063346796aa76ace556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe316b674f4af87b3611634648e2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b562ddb102b3109bc6525dbdbc8a53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f89b34a6670e8852296117f0cdede559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18536d3a2d90937d8d74f8dc956b4646560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4900faa36bdd18db1c1a40b8dc0deb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f96ba0fe2b2f6e8a8b71c42575b39f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae8daef9c3e7e3bd4e8aa2820e77e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd9a763c8e3bd931c19f49d30b8ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b3a761ff7028432641bf92d0bb11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e155494f9bf8b199d73350502fab9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd1ca506d37806856658f832ff18a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f168f5c28d2ace79b3d58ba26bd6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051951353a12a323a15d1cd9ec7869569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372e39091eced40a744d9a53654af7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f7ce1790900cb644c97522073b8d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f38807d234866cf34ed52461cfb90e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458922fd60c814b97dad3a09aefd82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5cae4a6eb110662a2e2c6efddc4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742551b918c2bfdc5e0d09d31806a8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d8cc147a783ed3bac0b3ebc77a3a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22490ae919fef186eb236d33328f136577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789363449cb8d5f830791df5f67f685578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e350120db38e7679934f6e5425aa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aea9d5892bf578434c378bd96a79e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926bfe8d2becfa560490792831f385581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d951facd97515cf7f981b224495b824582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1ed6d5c54732cae47e5e850efedf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab4dc146faa87fd30cae4f1144a77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f765eb3360d80972bcdc0927bdbb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c57236f72587bf52c0b5ce0da59b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37819462044eb7c88bd0f289cc0b85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb7c569be0041c8ba2bc41618982f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052fcbcf3cfa3adc286f6525fc420ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219860dfbb48d486927f47e72c292305590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be391c9454955fc3b4393da5c2f5a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9acf037ed9402e4b9d2f462732bc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1326bac0ca7ae159b948810ce652593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5b18ba7cf41e44597281d5b00842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cca01bc0788368fb7447d208b1ad7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa78ca867b8a9df3324ccb1f83f26a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9491555b6816b2440af31b3e42f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26a926641f2fe862e478efef4ccdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a73f6413da2b42eaa09d2f877a0bd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069d642e44ef37cd936d162b75e36a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5989920701790604aa59cd7076947601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7912b4ffb9fc9b2ccacbcb53da38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484e13b9def4284bda2c44607c9cecb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815fa58fb81033671c76e37ac00376b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844bb8087fe035b116f190220ec9883605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cd26389c83860f479df12d5511b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785da6ceea36ba8825e20ef1bd751ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876603dc2594843ba1f7414f593d20b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5906ea9dbc66d007faf44b9ed0927609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9e7d0c4e9843cc3478ff945cd139610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709720a143646648bef70193669a3b80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7671a77c788bb55df7ca70f8f774a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0347abec72e068192770e97e6840e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162719e13602ce282d345626a3712dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48b8d07b2afea9c814a0ac4ee7755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2b968074353058e38b355915fc08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9fc1549a6656846320044f4c85dbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c62e4d8696822f2ca9b40b44745e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa68f6886a7ca2b6c6c2b02e6efda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc222fd488e8da82188a7c864a8310620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3262d2b4d3c812edbc84d4026917621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b8423155add8c1d8fae4947f3f6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db29e2ba6b10b69a472283f5ec7d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad07cd6b1b10f0dc45100f073f487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe32acaad1766b4e36632d5ad73c73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64437a8cdab20af78f60471c7e161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c8475ec3e71dbedb3a94cf02388b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f2a42e9d0d39548596da4e3c9b2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3437f5a230ddcfaa8505df31847997b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987abcb40b850bc6df9efe09a99584630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ca7a02dfc0aeca462b709d7a2d9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e21c7f18e15ce992b51c4c12c3984632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119690f2b33ca1bfc67f272e34659e59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641473f09a2f63449fbf56ac92b24b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d614672a2be13fb0ef0c6ae8db35a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd961ceffb5d38514447424a1789f02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6263d4e8b3e5df85f860ea353231637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09699e5cdcea3393982d52c9c1984a3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfbe075f193de5f7c4337decc12191639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a59cdb5f0494bec5b9ce202a995b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4964b44d27dfcdbf6cc5824770af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42217481aed45999faf5777ccf39b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b1e11b258686713467b1b9ea2bdc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ee40f01fa8520e1d646739ce82ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351446bdb1f8018ffed45a6cc7a799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32b905dfb957eba333286690d7553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f00e8055e5140bb0eb711851de04e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4ea1aab88bb60b1828dfee553cc3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569be6c19941031b1f816817de3cdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59776295cf4ece82cdaf53be3bf63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8265081a91bd3bf0a725138713be4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1c29f6481af48fdcdab191f8928aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223fb5ee91aa8564399c59038cce8be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974c7ee5530f0932681140144c0265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48808659e7d17671a85a0ceefa6885fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76094a8cdd9f4f7aef59a8859eded656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff96804a2cbc8fc94d28fd88dca58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ce47d280569286ffdc5750cf1dd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ab6ea6c5d970f9b7b578df9b8d5cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423860320c9e0c6999cbe58ed3d884660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2780062b8e33f0cdcce547c7cdc1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b36e67f8a647ac65aac39aef40c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639d0bf0856e38563dc86ad18137e8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9b9ceb7503411a93d75d0af04ce7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164d0f3eafa6817abbd45af924c97b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9604147c6560144eebc725f533bcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b158e1fc5f8637ac53538af4665e391667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba7ba82e6bcfcb9fe8b72b63feb29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7a1d4788cbfdd0546547a9ccdbbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4adec9c508ff9c0aa41fb4ade45d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e51b840dd237775fe701fd2af289671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdcb574ec589eb1de6e714308f21ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2076e59fc0d0c70d9cea90003c9060673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14fcd278dae788b973a8a591b8d067674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aa6dab998c6185270324bca10672a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364d767ba59f0abbf60312deb42f6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8f5a3ecf53632bcf7bd9a4fd1b021677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53de4eb2094a707ad13d0b000ec0273678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e6c4018c2ef377e48e62b7fdef1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b94cb5cebbd153b172e4a57a02be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4f6183ea187d899f4608f342f5a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b96ab8fb06cdd8afc618ac5b8e775682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c6f0ad44c0e42a6305d83b9b7bcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ff5a6600b3672be0bab6bc5d7219684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c9ad57f5a885a48345d6dd2aeb3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf59a3f06c9fc72de727efc89d7767686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49111c55f2d7bf1a935d512c2609a1b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b12bc8eafc52351fb85fb704635cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8a338c21b70c283ca53476b77710689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a952953a8ebddfb62ea260e25f69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166587cad89e47b8643218218866bd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8dc9705d5b026e174c5927f90c68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4522737096c316a69fe7aca778d2dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b46ac8fc05a388cbc8f6d61e95b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805241e491be16e949eabb04c98c6af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a42f2470af702c9b09629e7b6f1fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413cb0d8842c4e561096d95c3b45660697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed82efb90eda811e1ff53e9907a82b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3476f6209a260a3a9b376d7184c961699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc672acb3d68fb87965712b6ad6dcf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cdd2c98e9b38786a5001c8d83619701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aed6f5b984247ce1efe8883686647702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c377b1c9c9eb769617358a0c9f89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecd58f06361d3d60bc278ef530f3f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319175529772aab72af1f090efc605ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04c959a60fd8482c008956f882cd50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425bc8031b86cf565dad773a752fa2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed54af1f946379a1c65193e829c5be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb675ee39c082b4ab5a5b543ccec83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db3d9d30d0e2cdd0ab41fe5700550710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221429d5159ed96419712354d6ee94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c13ecec9110f2b82bf90beb494c8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957df1713fc60469877abe346764ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74977127b7088e51cc04fac45f3da8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d47f00c11131086ae91dc68945392715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42254427832e63f0f744c70410d2d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd096a6bc0c470e4d03b233055888717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814df686340634c3f9bc97b9199c23a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a803c672b430119657d931b415ba0e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d2ab60e568dd4edf0da3c2650eaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4da139ef1a70f8eaf76cc6de270c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d80f60aec61fa416b1766af2448d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f93efaab92142e5eaba29840bb5436723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae19cbefc319512ebf76ff2667dbe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb0c968e5cdfef6bbb26b6a4a0657725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75dee1152a20674b685923c4852d6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9adea49d560d03f5313a8ccb341b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b813721737dc48e7770eaa54ca8cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011beb83226075fbf6d099dc16542eb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a35eeb88018e77dd3f062988042b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d02f2be2bc5eb95cddca0f06d60a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bee5955f26b5ce97e163723ce55df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfc269dd8282651dd686512280c43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f0ae78663d1f5724c96d48fa78f47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574430507fabd98632874a18be1d7e04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a51e79ec7ab52e9366b6cdeeaf194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c3f48f3d33a7a0a48a666af7dcb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a7406475d011bcedc3ebd04848561738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5bf4bdf66b7ef0e05dc1a7b0b1b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc19befecf6457fd189ca39796e623740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e389fcc12a169ef62890c5841ae78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10ca2b18683ea56436c4646ac0b5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cbc216b3ba008f548ed5d962e2d70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce96bac78fdfbeada7889e5951f9b87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfe0a6d88eef05860f984aa2ba74a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec2fbdce751dc4b68e0af42a436e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5866f600b1842c0551642b3b3138f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542e0ba6755672bd8edd251be02c92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd045ab9e7daf8cde0b63ba3e1e5f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722f10433374701cb4251ad9cce362750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9bb66ec648243af1d9e23435674ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f2034109ddc256f1286e9e9b87ba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43e947c805989241bf5610b2faa0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81c10cb01f6f007805f4c73e22ce9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2a330862b159d7298684b86bdc45c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97b9feb8584de62a9680fd447ce48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd61492d19968118d127429d320c57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa27ecf123ae70106a8c8f47979bf7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948fbae2fe2e08be6e9c5e780984e87759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcdcc4fd7399ede9348b8205ada7df760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e701b55af869841533f2b89c842d5a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b22d60790840b119dc2f37ac6ae8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632fdc04c12e7f65ac721f167672bfa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49bff7bd7a6c02e05fd43ff267bd1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de027e354796cc02fce77e37c4d080c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f721d90f67ef8aba430dda5a866b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52f0337cec8230c463def8fe53eb4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a8a5bae3b96b343e28b50c163e39768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f22dea75c093e23de121fdf31ba93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a960826f67795a3d6d263cadb15b4d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36cbfefa670eb6a042261fb7561bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad8bf35c1a8eebd474f229dc6c4b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebded629cb957bbcbd600d319063bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95339232e9ee37499cedf0630b7f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa42f5e123e1c60357d414bdcbaa2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3adb5f03c38305afc4f02cdc908b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8b044887983818c93b0a7594fc210777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a50380870561607d7a24a7333bd39778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8d41c13c0ac4bfa5f364bc126fed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6cb31b44c909b143f67f9c583edfe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc975780a2a5bdaf62b6cc9cc0f96d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf270eb9cce4792942b947fdf519377782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29474bbc113dd324fb4a9ac753388783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f365f397447f8f006102196dd002407784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1908b3e25beb02c93e520fde07fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e06afb56afe3e82033505406517335786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820280e10636e0e4fec6e2441d0f6f0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab100f45937cbd5eb537a97b44a57dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1366f103070cadbf1d36a4feb61c7e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a99443adaed4af16e1693a9fdc4a22790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41a04604d777c3dca0ec2df5bca22791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72ac413531b92ac3486e30d40f1e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f87924bf2b5e2ae4400522364743d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7c4130c781ed4aeb9eb494941594794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fbe9857652eb8549af983cc4ed7e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ee5072e6a1819e847a318e37c5ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd747602c06cfd06d6b4c212e92497c4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2307fb4792b7a09a02fba4ce3b57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53886bfff0c5036812e9c27749a80799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3c49bcda50399628f3cbba36f8b7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562a0b973b1301c10af1d605d809f7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b94a622da5babcfde92e1476d646802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cd77bc61b010be0a8166c09cf63a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72fad53c6459b291a2915a495fd0b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072515c8741a2bab7f81876683d9d97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2cd1933dde0a68b4ed072e25ab3c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28032865c3fbfa4595044e43fab137807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f04674e073f99311785ac597a27a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4bd74601c312cf44485851aa81cf3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88868b45c6c5f2267d323d9171972810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374cd8c85219aebddef5d92536550b7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46440281a93cb0826755d0e0c23ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0844273e18322735b54fb027f29b9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2e856a33ceec8e6a7f82180b4c02814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21d09ba03a67ece5872509e2f8513815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86747a7e23032c832279716e77633816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d2aa9a3e219aa1d637bc7e60520f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb01eeaa615f234bc75a3b8aad5aacc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3812630c25da9fb7b6943f050508e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b43dacb71adc04a8cb2297227fbee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e279d58129c51b03ccc4844fc786821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac57211a9d915f0d144266de01342b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360c9cbe75b15918c48505a52373bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b4b6ebf6dfa8356754f36549bd3a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804968aa436ba70c52bc7e54656de7aa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa747cf72e1019f04ff73005c96181826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4af4772b05ef1c9ac8146c8705152827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd301526419a3bbf8790250800a0e71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa985b4845d680e06fbff25f79e46829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef6197df3a03987b2f5ce5c1fa094830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869ba4eeb7411b37eb3c9554a61ae3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cd347e2d94942b2fa592a64f27e88832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba81265718ca09c0d56866e19ead24833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff197938e1dbaa1c904b729fd5549834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb474d52168d6857748f556cdbd3b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4241a059f7880eb3d39e71582db521836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b1bd69be3c28c932edd8e63e4485c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1cec736ba6999d033c6f3693f6e20838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601555e957f2ce3ac5591fdb39b296839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c85e87e441e0e679b97b72d383e5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645fb33323e2a3b7adda6273a823797841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91e1bc80c74df402809acf0a902f4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393505723880c3c948d1284ada8b11a2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff9734fe3a654ecb0dc868bb87ca9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da5a82128fa2017ead85ad0d2c615845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cb016f7ed40932493766aec824430846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88be1647e4d22ff978326ee32b967847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e931ffb76baf02346ef3574a1e93848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170ff8214432386682ed6ea1a300b1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99660e5668ed04a97e5ef929bc049a5d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704217a43fdcfee5b5eb1f198831b62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1bede6b889486d6217aa01fc292a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281e6d4923217392b3c9a5d96dd6f1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4c8204ce7d1ac2c07c68583de022854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a49612f631808f869f9e2ce255a93855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f30556aa38716e0e214472553eee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615599be553d3dbb1fd0b762b68abaa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e75561db5557e24a89294106216cff858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb91b1a1d3c39fa5043c12fc9f914859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb16c2498243f218a4d744c12fb921860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c62b5cf5697157d215bf9d8c21a3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904dff208a774a136296f1ab81754f6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaedb192464dd38e0979bf3a53d0797863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef01eebd8e6788e69efcdf62d5d82864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d999c909448ac1de79f93000e0a8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c2297138edc3bce1a512f9629db20866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0bb9a341580ae55939ebab02a5c2f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ab41c459dc7206d3826145ba78460868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933ef2211a4031abf34b79c7a0dace869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e965092cf236c559401b603b93ffbd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa676cbfeabd5e922dbf873df5431871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29742bd151c3b3a19f26ed2975c705872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1774e699a5d0482b77702732e6d40873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d5ac49dab2211db83719c38a976aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a04e826154d41b34ce998ec9b452e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c29dcf6859caba1dee96769d7baff876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16706788707167e83bccc3318c50e941877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f118364aee68abb7f56c2ac66e22cf2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02efc74fae63583c79cffb9f189517a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a74f0fcd4a094e690d2a76f76e12880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7510f025f08b734c80e8b66e6973ab881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad250ededadd4a53685279725a265c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaef8f199d2050460c68465bcfd477883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672a777ead64748f0d562f1428c18f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fcf2d2c110ac18c0b36a935dadb9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd0260bc0be509c7f519f4542f8d4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8db09a8cae92c1300faed1711af82887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cec6a9b908a2da3c62d54f11c51a9a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709921f44787ba5cdafe06af0050133889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eaffeaf5e8bcef8f1a7f990aa8eb2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf29e081ab368ff546c078e9624cfe891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232d982900fe6b3f7779151939b34a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff0e7c2a17c2310b4648ef08b7bb5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441a50833459f52d7f906bd94a2f35894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ee9a297887dd3af770a9596a422a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db8bb197f26a9624f7ea4632da14c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f23192e76a7ba4a45bca7af27a7e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030270e1d64d35fbe076c7f85fc26b9f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ceff5ffd4bf81d7c4f8ea55d5950899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e95653f7c1884f1e411c3acbd74ad900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ade95fd42e7bbbbae19d94f99cad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cdcfc4be9925db6de4c1cd3b84c06902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e0bbe2ee2ae5eb6414ed47575cb1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de0d57d8ad8ac796bce8c8fdbc778904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a74b93d5fdb5f8ef2c261764f5fba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295eb4c3efa9c0924e09a19eed13b98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3a358c22171fd10e683f26766418907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e369f674e1ba2fe4212e335d8dc715908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e66623a279824698705a381e0766909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787d2a0a545f0d2a1c7a8e217059b65910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d329a1c92543d9afd2c035d2b7f9f87911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f13074ac6a002e1152bb3b638c6b03912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6132053c5336de678343af92961c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c04482633dea02fd1589fc4b501a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8373cd71f1567faec5977aae1fb14915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d5da6f716bcb51cd76b4754ca274916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed179f3d7cb6f4a8063381ce35a048917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de2ac6400879231bd3aa72a646990918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e892811be05e6e03c0411126e4c599f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908cd73256091e034579cc678b940d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921469a8a7719457b5bc5612148a1c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5fcb64d02d55292b3e103b902ff5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348a0387f38c313dcfb03f6a4159e5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a6a4aadee8da4378c1ae05d22a73924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd18cd7d96350d2ae44d87bee75488925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1316318cb88dd530387cfae309e6d7c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645cbf874f6dbb4563085cb2d956f2d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a990c8ba894912359ac389adcd718928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b055d6b94c8d8d2ec4b7f6043946929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56189c43e4d9b26167a7786671239930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781654001401ed4c30d9275faf48a289931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab9ca550fb008ead211b9a1039a4d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b53f753b7ddbc0fb6260ff31e209933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef3f50c77aa665f4e480b0da5fbb6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f46bbf5f3ec1a4f39529e7bc25f588935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e89d24e7819da7d44544d30fcdf4b9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48241e4b93d7e5b612dac70088860e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9050888e155cbfda988a29d53adaa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257013321abd8f8fd88716ee3cb92750939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446879f7a1a913307731670cc4b85e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92d656ac39d42b842bb80f65d862b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d5de798d5674f358fa5ead98c1f3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb56b43e8389414312a63aadfbd07943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6b781e205864e977d97eb17bc708944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e27672a4799a89e714d1f0ba924fd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f02e25598a4a57b06a871c82e54d7d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7a53d0416b870b75209287a129a7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa42a3374599af1c84d7cd6370e33948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f7e2e063dfbf2338fd9d74551970949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250354d7e9f4c47dfe322ce12f5336950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17035f836446500b0796e633f26609951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ab1067fc35cd92f6ebb6fa0e4941952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b659681588999d62b06da5a58e7e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528975acfee27e3e5276bd3bc1f187f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f2831d5a57679671534dc8c71bf8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3654ade26fa3745ec286152aeaaab956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab4b16e66f245b060075c7abd546c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9561e89933284e63772e920daa18958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825650cbf7e9a6f753d8149e2a04606959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb45bf938a8d668fbb4553b41aeb1b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6632d6f17dd4231573468d6e7cc2c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b5443fefaf56d96e8e05d4434f2a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216eaececc45173ecda1c2ed092f1e5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef157a67f9b7ee3bff8527e59308b326964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf071fa55ae8a9ee93b5c44dacd35ae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd67014ce84892b96e5a570ead18e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf4663d0add90b700e0c1236bc9c1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3c4d7f1c02c99201a14573bca8f1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ee760b7089ffacf6264a215e785b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d04284df201ae72f520bb914af362970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96168dbc34b71a301c7ebed7fe618971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970ba75d48e77370a4e7cd64160e09972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4e9868bb1a25ede957e8960fda460973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7bba8790432830594b0f89efd0039974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecad79d17fade0096d68ecc4ec5999975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb7da7115512a3ecf45e9d1ec07a8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375fc40a96ff6529def6a86dd36ee0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57da341b47602fc1c5c902d7302d97978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9bc961c1848442baa5815952eef0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d91476b1874ce7a32edd75b8b2101980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b79e06196bdd95bf37293e0e08199981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c19785c19d544dfa1db1cc35cf688982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10911f779fc2faff99aabf5056c10f6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed710e999b0a79cbb355bcdbe425ffa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced50be32dfc13608e04cdf2441f55ab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728133a8ac786f344aa9abb8f5886e3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740de5b1d3cb8d001e06cf4ecb4729987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef18d611de599a31157e12bfa214b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c5ea4798d9a16a0744c0b64bf182989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c5fd0def37988a36f04e39c8f207990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b030295b5327d41dd4ebb5ea476b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6764c2184837cbe7d06f1d1519c9d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c78f68170a88a0183eeed2c751b8e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e7929241246bd06d4661c6d04d5e2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6dc5d70f99a338cebdd8fe158c318995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd113047e1c5d7e229c6ca707ae54be996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee8285d784b6c47f9e6a58296ffba997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>