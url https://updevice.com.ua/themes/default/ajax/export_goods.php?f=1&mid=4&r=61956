--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd61db43dee1a19210c6110fa5c371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b395c8afc170e0e0eb2eff88ffcbdac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6072afb98fa817482125c438e5b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c24a81d1d904855452cbf3348bb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22106dfd16545e0d4ce8a51d7e931afe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e362582a77a750a0192c0a8a90df16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1b7972acf80c5761085ee74e42767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f35bc1448ab5d6fa18ef3d69c92b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c5d113ace9bd454822a27bd488f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ea06888da0a553808bf655abc28010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b3345e5222e63b52e561fa38023011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d5ee16c9170b03d5aef7c67ac93212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc032272649855f7e7866f29b335813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109915eb2c6d1ce9e37052616b413a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fbe4e201a1d7b0f8a24833a2c153215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dbb309c1626ac0218b2ee6ee9ffb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d54f5604867acb7199960517ce609017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ffedd27941dee6b302b9ab10e81618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5bff562aa185192b2b7067379f40819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc8bf0fa2e4fbbc0ecab6f177d0ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70a4297c78d02a278cb03b91b96fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d26fc437ce96a17be91cfa8a29e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae408a8028d5c701a337cbcc78a699a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cea8b85d5fa5df24fedc14ec3d92524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053a2aa37f83172ca93f41313d637c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534437e1ecbe826c5b3e1b089530e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c097e2bc18dc43ac48adaa0470d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c03584eb8ec14b90a5a4118c0bf2f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c97aa4583f018b8913ae14fa2a25429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e577bcffbd7fde4ea0d749d2286cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf6bdb4a1eed0c017d7adfaea811b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbb70d6f1768b0fec636cc6868e0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9d9ab2bf262eb852ab6940fce938c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d600d261c3fb34b29578b68f53ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3cf064880868405ea907a50c7626835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9746db2e1cb9f0c0b39dc8faaa3fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a3cdb61bfd682b890ad8c68d4d4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b815f90a909ddf90c84eab5ccc00b8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed666ad71f4860417fbc949aae424db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d59d8d4d3ca4e9dbae4d88d1f8ed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d2b58038e403ec28db05e5885fd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291e0416ff82ad65071200de4c4d3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db6edeea1f90647442a92c9e548cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600272732eb3f4d60bba312dfaf77544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db21a10a939b8b2da60d420f391aea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2c7fc4f58a0ea65b3c2ddc8f395246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6c1e2e6bb5780f31d56dfb7e0080347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d549c0cc467843d06e4e4493e9c7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90519e12d1428bc98496673205f7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e0806a38570d864bea5d3ff621e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad72a1d1344bfe62f7d3585a252b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c985eb6ff511f0b5befe11338ef5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97a91a67c91df72a81d6fc66a4ff253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd3196585a92fde609290de45cc23954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2611338786277a496f330948b46db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6a2ef434fe958a817b5b942daeaab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c9ec3b121042ae452e74df7f0e9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa94f2495f9477df4f1860baa645d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c4933435e75fe7a58c04691415bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cd4fd70a0158650e1b6f511c71f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bcb8d5f6f01772879f3965adab9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee95551ae8755454debb42f896de5b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7dfc0d6428772d92b564e8220a6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed31a44103a4575ac3035c886bd28164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493b83501caefc89b45681886c8bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df97eaa078d7b910fe553ce97991e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10aa312f02bd1c9ed55b5a3e0f0f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93226142ca398d7f80622d8a2dbc47168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d77bc1719d636c741dfbb91269d7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7786243d4e958fb276a4556d6113970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d62c6663592a6a101867c591c57871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca16bf2955790b9a18e8e1d22e503772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4a051e25297ab90ae323c0b77a39f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b09b5c3991a34465f9232b2424b3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8d3313be211067db6b928deded9b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe20139de26dd02a9b78d8c77e6023e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783b71689c64446bd04be48528e3e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc2032624fa6dbde5257c6856899678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a577396ffe996c22b7528b6e8c6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e02dd69b7d1017c83dabdd39f1f6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0dc1f5f958dc339f163304f4ec4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cfb94bea788da2a4704434cc3274382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ce1d8d3f85f3cd08a1198965666a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39752ea1b8b8cb0b80c732fc01fe2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906c6ecf77bfd53aa612a3a331f24885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a788fe4243d12174de7b363e5f14d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f421312b69e76a75bfbe7967e144e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e756c2e615362492f188d2b311d2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1e6bbffacb33e80f2c60687cdd8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1960a8cedffc807f7d9d87b40907890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4fb4189cd5e4f4a060d0d3b571bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c4e2b7259e6df9918d4bbded19b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c09016225e828e0af6c2ce338a7ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7598bf6b58f2b29cc8f95947e6ea994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7ab066b67575d3eb862a1f1de3bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca08cfd4ef1259e0e70a4f6bcf1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb1af6df4145729eebc77536ae71f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374524af71b5ded4f3161cbc4b1919f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ae137fead5b0182131245e3d031a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06fc130fa9057454e48dde3b713ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06657bd4f3e79c657b08af4a03538e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb4b229fe888ab4210b8d8ae6e7aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1e9fcbc9178750f35524a9d3f486d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab744559029fa968d664018bd6dd507104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac856a114afc34d74cc4a62e0946d45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d715cfafe9c44fa3210cc0450618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62630ecf3820134026724fda008dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585bb29639c8e957aeba77ca266979108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5654e73eb64012c0a4a49593bb469b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519735815ef9cb3145c289a8244519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2fe45d08db4ecfea6aef7cb0e46bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b3cc0930339e8902e392874309c08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd7463ce52bc5c0d75615fb4b75a0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a58aa1138b901a7b052762a402870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce237e47de3b9d2c762065f7262d98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b88e6b84893ee82612449f6191e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf668c13027cc9f1f8bb48066d14f5ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dedee216807b281d6966273efc023118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbac8003d20cfce79be9ff398c6090119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d22cd7f465545fdadfbb6a16328dbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f318bfabf0ad6ba99bee995fba3836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcaed11bd493d3047c2c7ea6b7000f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70c3525b065ec55ff1115d9ce27bd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32965a459c9d3388474e959dcffcc7bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029d4c2364b484c2275abae0fcc3a8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45afba2135a89de78dda47882d48a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8add1cb65c341097375d7221e256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235be9efe7fb81b2e3d28f3b036f86d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323390de1988b67d668452d3e3e8668129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee110188abafe9c6a72d04a752b9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0435fb20a9a7b77a92e96bf98e705f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa333fdbc01b318100915a2fcf05de9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6069288d01409f5b1aa786e437cde1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c400124c1fbfb3552fd60dcc06b6aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a72539819dd134c0a2bd1264ab79e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815c68ed7adc928630438209caf664136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b025a905efee728d7fc58b754e3392137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1a7f8b17b841adbb847a4ccafba4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb225c57f07264cf41678d1b59308139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5801fc4e1de5273dbd618114b108f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad89b8164860905f6b96868cb14f32a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc3ad427bf13afe58f05007e3ca87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15ffd824cf6a585f25f95a59f4f0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f3a94e63a64954f2336c96929eedd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a6faadcb9b10567183a786ee027d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286aa17a63363bb7c359f15488da5b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5308921eadf9a8dd01988a4a9672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617597b2d151b780ee8a1fd0104494e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2e494e6aaa2f0fc1d5f9acbc5d07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56dd625c3c384055c26e79b8d7a4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819dff750cca1f79d9c25bf5d37479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac005976424c1ea4ca956a841f44db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b01e941e8ffaf327feeca17008bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ac5885f38d0d8bc1d56df8261a8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0a28477c8c5183f238f4322fa786d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbecabd328b6d017cb7fbf4b784e03a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcaff207900010cc0259e500a06fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f36eac9aca700b786f66e13cc29b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9eff2ab3031ca361d88476ab8f55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12c91f7a3a19dcb2d207ded695357160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2cfbbd7182bdff868d9619f5b387d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdb43c0d1ebfe2d8efcf75894f667f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69217d7259a4674ef045ba1e05d8f95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d2b12ce6445a01df537a4804a30a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a13f4e3ad8241bc1f8c058d9ba048165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ba0b51c184aa00984e27c1fcc8126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46842f73abb19e5cd7217f191811a65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160148d86aab7875ac8984cd719b44b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4fd279b169b25c123ef51dfc4cd5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841c33b82beda87aa2dca82666c260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f5bf0fef06814de4012986df41de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccde13cf5bd433619c34e6af432e8b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076284b060d3716dcad901451a27ac3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5012eadaa531c932ff7fbe9f823c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f57eeb708acae6eb7508a3dc4ec0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fbf154d5c2245d8b15f7579f13c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa3a7107a63bd4f5ce78e08a1c34f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842da316464e642e17900b681aa74ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ffac363d63b6ba20e520b27efed8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a9cfb9fb7975f9f92ded3a9aeae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aee6983cd0ea606a0c8a51d32fe74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf197e8f826c4a45416ac17d3a50f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518eecad9c1f2bcb1239ac9a121b85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf438b4fcc6a3159e5f52bbaac209184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c4a4b106ec755750ae5cffae1483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6a420f47cb875eda27f9dca8fdfd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8199dfcd6642f1420a6e2388324ac3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7f3efc2c44496df9abf27a9f2070188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362abc9918cbfa6ce8b14375c3fd71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b42a1e22e286e4e40866c7c1058f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f18f6a0377ef87e22ae5e09170816c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae91ea9669c38cd4847e47acfa06f8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f2b33498b1aee4d7199bfbbcaeb31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509403bd1f0840ca3d8dd79355be8969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc141092fd04782e94a03b04996eaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284f0b7300258230780d2b82d5b10f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306c31989e0f54e9e5649f9c218e28c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ce4e520395e9b5c0fa7cbfa263640198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264963ec73d071cdb0e3e57c584bdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6581ce0b8b2a2fce1f9a46955441a6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72e3f0736c2c3aac37b5ceebac3b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345627079dcfea0b5f7cba29bf2ea97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56cd4a5bac0e920280908dea971ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde0a115902474271ea2308912c7165204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca01ca0cb977e34f24336d43f9167205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c75949bb7a361971def5772270a92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da5392b93f27a5ce268de1368fe84e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10839fe0afd42a2140b399d3c0c8f85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846fcf726a98f91640f3eaa9159052f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44bc9f20cf7c746bd8bdab24a2e72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8595bd4e7ce7e876716d0fbc37b22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f9b91fb5934b7eb3179c13d40dd44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7a214b728187bfa753102ebda654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124d75556ad34d62809d0d982c67b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc228674c7b8bfd571bb8277a5ee6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6adfc18233de5595f5fc1f55c6ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fec0274e73abe49c4ac3537330356217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4605ea92a5f7daa092fe125718cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cb519e1003106445096349d4549d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d72711bf2aa27ae7a9eec72eb13c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6579009644ad956e41eb243e245f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b85355cd84cafbfaaef7961eff7e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13682b100593a3f52f26e3122ee0621e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c17d1db19ef003bb1a1f7103d1527224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7bb0d1c0511457534557a2289c92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055a7bea72fee08364de860733b32f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f082664fcabeb2c596c7cd68181c95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9b555481916e7e6df0f59bef381c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e433a2019fa2213c24d7432066b0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6da24eee923f57c67b5cf7f78a6910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff77db764b109a4799123d8856cdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6499083aacc330608b81353fbaab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4a505c2036695444f26572f2ecd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950771229a925949a466184b2cd21c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483622a15cbde402ffd5913bca04b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13655e1b9e319720857ca01233483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93a3a8b8d1b48e6b451fa84dded8ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e519527c9dd0b0300b590e9f011c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff97922930b08e31249f326216853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a58b3988cae291a4e202fd552a0da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f497de3373ba25bf071c7c165b564f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66c298d03612e1bb2bb4856d45413242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b4a041684e266d904f51b9d7dc68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef163f1711b2e2b67f1f409b29964f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4110233cf990b5ce13ccd6fdbe5ea3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061f2e15f6e806f50d67af5d493de33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c781cad1f7cb237ae713ab88a6f1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b332760aec279212bb03099c6e9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f591ea618cc309cd68206f77c5c81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b6de02c373095d2858427040ff843250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be161809dd207f146de31d0b8f0972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ccd1ebfe6ef2dd7d34ad7f89321f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa646ecc65e349e621a839d9258b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d51a0c6c2dd413de8bbccdb75231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb420dbf02673a8e65687ecfd2cef5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a8255d705f3294d4456c63754b04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02694dbeed3d3849971b4427c98df4be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd59d3b6261f9d1350a620c96a4a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c294b4a0e5e4fabcb1d39298536d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232476778130f97a01678b79617465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93e497f02b791ac9904cede579712261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2a699d6a026e5b432b05af6d60fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597cdfbfb6233dbc0ca62a02b7f361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ef712b41e8b6036bfcf9e233de3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574fbf1fcde8c26d82f5b7fef92537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e899f500faa14d58b2a4e8a7ce56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1633c440f2f5202b100207a2d6fcba6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b8ffd496ab4282b42cd3187d85b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4d84377e353ca3990f863f391fc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8df2d1b0c8b2a2397561f2a88b5dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3725486ffbd4dcab39e9b26fffa3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da24584470ffa0a5a7e5868974f37b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0225bc5125a0e90d106e4c03ad3fd62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330995587374ed34974be3d0262cf75c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2865d65a519c5de9b7c715052a83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be4fd43ab6e5eccb25bdcd197c6e5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6f3a716793b88d1f978559372cda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c784a35454d6978ee529aec3c6dd49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d13c839d3b1b45927c22afcf52fed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726ca0e9de15a6ed8b329b62576454280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39874d1ab7bb5362bbe3357ed969572e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbac1a1805390296fdb324c1376e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66d08d7631d0e4f6027cb0c9f0cb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc02035ad6cec58884a195c365448b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d36b67cb400de49bbb3c44e95feb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c1fc180e58e06ee572e8b2f51d99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fe77cd08723d87a92130767cf8d50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e93839ab84169efd19970189e868f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad1287849684bb28997780f52e864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276014bdaed9fe44404559d64ca092290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbafde213932f3219f6e418ded8a46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d5a99796cd32b96dbc12d009993c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced955181a498b02cdd98d66ce942424293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e915be758b87bfd080a5e788dbd724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579520de44dcc935cbcf3d844833832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8365c030488ef6d75570e9033b3288296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea411b746da843c3d92f68f0f58e0ad3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f62418b6517731019f3ef8866eb4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a826cdfca58c73d55ed657bc1fc1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2882bcb76300cf9aff063a9cc0210300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41936d95b7471a1eee46ee77053b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd33efa65e19b5fea58621c179d93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf712e105c800d69413d29a1684d2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222e36d7fa680358136c78dd6d88c31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e04fc88ff97da5bb6f32743173b276305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d6866830b540d71b4e0ccf3ce88e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e354bbbef4717653197553c288345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c2718ccef74d2b5425622fccdfb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d8b57561c09c6003115175f32f3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b1110305e3e8efe37e146d2fa110f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c535af875831e0d8ddda14d0e17070311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f9eae5f0451cc9ce977a40e26b82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ef1550dc3b6736483155f9401b06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319b95eed1762307f7124b9799ac19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b12f6c792e35906837ec480d941b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de089ffab32974de4895b64f52e7be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47707089a153a0dd838710b177e2707317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8f1e41ed83af6e760ad7fe9cf74e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142d1364f912bde5b20151e3fb79f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645177c28b09a55d5f495c7e5a7f475320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf9c2ba00ee0199b2df756828265a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17eb6cf17a9b2da0a316558cf620a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa1d2176179d81387d8ffb6e17d996323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e06c7750cb77c167ecd2bb3aeb327324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b69b7327c53c02a989d959f699e85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e52e7f76651380e262c2e0a455e76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564798675f7b3bdfb79a586f45e329327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a652cdbd4af624afd184f1e122659d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b136916ebd9f23bc57e5f6c21679db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c4324710022ca6f4ea593991c0bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e45d9e8eab137526014ea6f4d75d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92997bc4011930fefbf2e861786040a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c4ab0ef90e9a46359b418f2cc9c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794895398396c4ada6d09053c92f28c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537f0da623b1909191d00e91ac73cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bd451d0d2a940e64adc9ceca97ff7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853dfc8cd7eb0a785ca0e4d2a7481e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f9b9d6915d56c247e7d66874adf73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fca77d8c03e2418394995d08f3761d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffabe9535b33593b4bc8b639962dd7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d91405f6fa9225c3f936808e8584ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f1305fdb53ac8d68da050b18aeec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58030f0258d27a1dc069823333c19ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245fd43a5e0e02046b56f5f5578d1b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa335bcba817c622ba4e4e07ae1c433345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b42c62f89448bb181a889abf3b1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae4c01200cddf6c329359d5fbb6f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd3c44d8c4a5c0c98537650cdc5a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a9888dd7e30440d140825327d40a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce9a3b6a2c5029e1af39348e835e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b6b49a0aa195d81f287d943190a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53f46bb51bd0ad84e26e3ec03dfb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c4dd1b0ef5df8f397b6bf1c5dca0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef460bbc4bd13e718b8836cb112f200354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f46357dc0d87bc625a8175565bad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a37a2fdd4c3b8aae0dd67042ce636356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252fb7f2cc1cea75e4848087fab7f24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac71d5bcf983e954f835c7ec6da562358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38523436b464e75b721f4d547791a15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc039d1e6ffb2a847cc8493d17cdaa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccfb33c3e717dc39696efdc38c35bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843510aa57a38b73a40884d06fff6ac0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5691eaeebe9eff8523e70518c905c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d327a2f4dd9d6eee2768dea5c271a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1e9f6bf0a6f93b945e5e31bb5b27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9773edb2d8c3856d241b296a9b9ae2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856489841002cee11bbd8318979fdb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bd3241a467852761eedcdd75564c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dbcb5403a9165f9ae5ad2d2d150b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a717332cfef5e1166d5a5c95dc3528370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d640991b4c8a4e049b24f91c0af68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e716aac0c964ec9bc3e4ae065465d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a4c48cbaf09cc9e70d26c418cd8c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7f0942cfe1703acbbf8719494e4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d127b1229d9ae85dc2151da9f49ed41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83533370d3d480b024cb130f2020d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51222def7dd2d17ee67e1a439e2481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7b2299bef1d9b330d906222ef4213378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a20823d18c8cd28bf5ab204229087379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a1da0fe65545210aebe75eef7f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c6e5166cba82dc3da3add32068956381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a1c048a84580a362de74230df3670382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc30007d092d5a0b9bb3e33eb640da0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa333d51440876bf632b785ff3b2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9db22cd98a8f76c97e9f838b32bf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167cd0fa0392755ac8cfc09a689154386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc171e185234a7e01b43bf112ce19ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9bd9b48c9dea990edb3ed79fb062c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834528bb4739e955b1014188d766f9a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c228dfb3b7dca0ab7794a981f44f22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d31cc9cb78b5aa9b8fd068a8b1b78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657bb26f582e59f5fcbdc86cc6b8aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f85df328922c134dd675209fad80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f346500e2e2601d1b9a662542703e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0db349fb89111eb46fa55530958585395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63fd035bbcf2981704483d8a4b8501396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b1f2c3f463dbc8afaef9a09fa6d7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44ca99f9f7130c14143c2c57425a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd3175080494b3a8dab2547e7e29a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a1e7973ef1bf3398e637d7e8baf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec6ba43e82b559309421e150aa4688401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29b8cb6980007e312c907efb3df3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d7c9efe575836f4f758d26ca9036403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d727252384eef9490659fcf427b43eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8965f9c4b7f08bfc124eb3187bb34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b747ef0e8749ac758cd4d3a354df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e6091e851390a94e2f5956cefd43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e001f4dce38a66be8e20e86845461a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26c107856f038bd834c9b453f2220409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434327bf7be0429be832246bfa04d85a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d0207b783474d049b950fcc18b42f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a4ed2f6c6dd3bb9fc73b57f7597e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040291df5b6d4141d98b4a580da24b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2905eea57fa00a6e68b84d0c77d50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dd0e2d8286e70985f11e3152f250415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f36c0052d2b730f4ee0fbc71c599416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77e03716cee93d839f51cec624c9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaca775684dec71cb669d546485ed3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c125d6156fc9322f0e1749f4d04e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3665e2b38c95d22130b8efee6d5702420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c90e6a03ca164b0a7ea8912540d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635cca4ed794a77eb98b092adfc3845422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518c09b6c0e87dcda77875b7f44401423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942aa6520659c2f2091567d9bd911f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e37fea09c23c76abde976b76217e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfadc2e0cf15f600ab6fc72e3fe71d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22550facbe141f8830ec0bd2fd44672d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fbf1fe778c963f700850003482194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ae536867f50c34f842b28622ff34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb30f5c9f57e87340bd0d598999ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f38f1b0096bb5ba26a70e4ccbc6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888185e9e152cdca7375d5abe4a8e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ab406950973ab2357c2a84598e09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213196a66c7cfc491e529b6612fbbe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b373c1d818e9362e7dc845953bbf05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd427b829249688209f5d8d43b74a26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c36fc973b10e02ace7a3c9ecf5c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4845ed306ae88dacec1ed3734ce5919438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d54e59e3f31ecc3729c9f77bce2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264642e12dab042a9820816ecb5b1dc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79bef7765ba8841e40894c966491c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e348528cc823b2f1e3bfbc9585c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5ae7f1416ca5a93214f0126ae47f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae1f071660f56ea6dc50d0324e340444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6894aaaeefa8b698523dbabef565d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2abb99455e8fa9292907076a7781446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387303cb255c88a6e21b59f2af24961c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90350f0da51d75ee5f9730753a6bbfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d452b620aded04c1c93990073a8f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fcf92d846367d5f665ec93f86b7a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497784025cd80dfe2cfc772b09787f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f877354f5f13b6fa79f4a0126e8e7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842aaa5b5b6603172db6e1efc357fa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b48e41de12bfc06e9ee678101e998454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3b894188e6f3966993da390ec9b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b75445c5ef547c11d37bc8dc971f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8611335fd1862e5863c5f0557512d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918734ba7569169c092b5de4b13785e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2b6b61adb39181449b75b18e3e72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e59536aee835fa5bb884452aa4348460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a653e531590d0e304629d7c4b46fc73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033774d1d3940f71a00d208f36c67b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b554572c357d860a3ab215067d72e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628ecb4df216ec2f7b58a03c103ec41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f39a200f11b30581ca9a49aeb4089465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585291a51a24494c0d1f8382301406f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988037fb60df94053086b60c462104d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3938a033a9a37bd91402bbd320eb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e10ae18795f266d4aec815715dac3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b3348437b54367a4fb7f5f11d94d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd510d9c50e0d7a2a97dfe25b05acce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1de35c6089febdc42295de731e0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95e376053521d49dfef7657c33e67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a9858d8c7d05de6ab342eae66406474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d548663b40473bb4c5475f990ea798475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1331a70979d0a0a3ddf505a2d5cb35f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f564739a48d4e7406545872a28ced477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca48f35bd475a76035c46b68ff0bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1f1cdcab8c60d575182350da4db5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2904208af6ba6765f93ad36a1ca1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2dcf93885079b5af40156c8004da5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6f3422499ea1e2b865fd736c66ebe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770de6c2934e4b6926517ddd43b270483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836930ad9b21465a33b2a81c92013f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb33b81f2be2f228bcdc539d8f726f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45882dcc7d27a42a21eab1ee13b780a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78806a474aececb0a150acb42f7ba60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7494afc9ed0d9ac1a3376ed0f1fdd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a6fcc2168a5be616e16e1f2bd5fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a14c1e87be98acad3d2c5156a663490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f177944f4952885a6a603cfbf337348491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45420b608226b65397ce30c0127e9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483c632e019811ea51fe30654dcb748493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462461835e5869bef155e75c025ba9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a77b5b08e59fbdc40158af953b51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db452fc43f26b61c3f92321efa0b419496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d8131556fe1da55963fa3988c341497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521277a1955b03bfa962af990c2cec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608230df7d60b9c5194abad6e1a05d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b113408ccbdf628b7e588ec1bf8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f70cc1d988836399c8c51fc7b6445501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4071134944825afc9b56b8f6373a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed59fc04dd9db6700789bbfda0f515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c4fbb35c4db1374f7dbbf96a5ca8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693447a64dd6200bbcea67bd17c5c0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528de4a72980e3818f8e4a8191029c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a39ada453ed151770edf8b39a6a1a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbfcf0f2b1a80468a0cfaa9e33d71d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da4883dc89607a286b64af5d6e45a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266958638f0da0f005ea11868b52349a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781226dbc452a654f90c7d6e9dce28c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac771226f13d0cb8bc8ef2c8b7a276e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0e7e0939dbf3ba3d6384f79869bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe457512879bdb9a82ecf6b1710c10f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3cd6083250091d5caada90b96e12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343231f424996c41183dc235dd4caa07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac7f2a2d3757bb776f436d87dc54c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331ec9c45e4d1fe6083481f1bd9fbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44658457c8208aa314af06fa638694519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea37243294644873146c1b12760d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aade508586a6f486354212f6d3a187521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf883855c917ac23f3e789243dbbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd0308390bc2ee76eff4a5fd1c0fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c341ffca6b5ab89e749c73a47d5a727524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9f3a43c2bf774e1532365a5c6306525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e9c711a69292f2de7053e8bffca3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b5ba102900e96d9704a5a1b89074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf54e1518eeb0a3d58180651f3b830f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b2f3351c417cc8eff71a58fe2db7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c28dee38d000f5407e7a769bed9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c65029705483a8965d886aaccf4fef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69556692f0455e3885f304c7dd93cb39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a042238d55e7b5082e283bc91816f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab3becf8e145a40684b6924a38eae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd63c2102c2e402461cf79f4370fce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc43dfbc30202bcb4b489c52fb2a1a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d31ba06bd93ff7cafe56501ff368537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90a639d1325cd1aa9c6761a968ee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b91ca1d50be229636837127f9a4c41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf6707e59fa592f8b82593e07df4cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751631806acd4084bb04f61c5e2b06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a9c9ce34139c9c435a36e4a8b7c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb46a5fec1ff5777a8df164939003db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453eeb17980e434c727de321b6d6cf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d44a4d53d2888f6f3e87541cf28a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f85247c4149b37c598b8f1291629546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefc6ff5715cc31597b870c6c92bc5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e751464ca6f885422ba26bd1bf6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba708377e8d2aa1fd7cd202f30d2f86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8df2338eae5c9a4f34ed32f8aecb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321ad4fdcc548c9d107556e9584b2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84708317907df71e138649b50bc969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f77226d0d465f26b6714a1031741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5356f61233519e28ac0d3b8aa39659554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665ef5a0c0e30a926bd06db2b65458555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201dabe11e6f8443a563207cee1b89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691bf95ed7a84ee48c2e08fee85ea34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9adc8ed733fecbf2dbeba91d5af5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9d7bc6b9869994db42b0b2de65ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33d19c1bfdaef60a8b6ea96bac4a95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528830ea4abc30fbab876f609aa1b0bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446050b5d65a4d96886f25b345444de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510196f304f63d2a2ab640288f74ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c80be3aba5cdfc38d03274c7cd66e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b26988c5e9e62ba9ba560c52cb11f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c523bc057505b806ed78a735318a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e323f211c04f459d3bd54869921d38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21089a0b31a0a6bb730d3de83c62a76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fe24b8d9330296c2f92f4445d9917569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b7cb8b21b09d07c817c7e0eabf8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daec398e8d56ad11992e773c51dde4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da78629586c4416120f4d2196d5ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc04199fa1b0f1f792da4c9ab0d6103573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea210973c4cc8fcc7028cd883e72ced574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29759c25491a9d85535f7a9c7a561326575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05a3c0136c654eac20410051a1ffb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d272ab007e7b6d24ce051c56d0deeda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337245994ad683184a81fd49297bd424578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d4845ee5aacdc68e0574d4f925ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de79ded1a2e9f3f89d58fd2ccd76f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbceeb5b1d5a666be95e6fdf5e717581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b244e9a19484de46173c88af11f4ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d7b3eed0735c202e0ea8f0147c1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1f66a0086e17a87bd9bc674be2e65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6adf91d0d9fb19ff463c0a33e51ba0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0264eba19473e331eca8d36f72fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e31dde02056b7244cfe1ba0e42a92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae5f4351e1999acfe78756b6f5f1e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4beecdbeec3fc1e022476723c69ef5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408690122bebaeea470c9ba2d7d4a7de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc4f9556a30773a6f96612cedc763591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96884716111f26a56ea01a5651a75f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032149ac01ee222d58bcece9fa09f18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54c5f5d75b52792ec587d7b76d7828594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672575c54408794753bf55dab9107d9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04425a5c8579bed7550fa59b8eee449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb0fb6994073376ce5a119b0da80e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218186fa53bead7229a692472aa2de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132dc15f474eaa5f8eb247ddeb4d15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5198c056fe68656f1e547eeb9ec6ae5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c42f580b70a082088ca7b434604db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f29f47a14c6a0eccbaf4401530f6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1d9f1f6d447794ceb467067ba22b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977353c021e200163865ce6fc3ba567604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4882726bd44db724ed594ed4d703e6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9715fb9bb9f1596b0eeb849f40358606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecba155c6fd009e7208b6beaeff1d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84e57b3ced0522e60dd8888ac47b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f457d3ed42ea313ed106d2fd5d76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34877e52f4aa0084aa706833a15190610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b08d8d183b587e7e03eaee9bc7577611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe1f3f4b4ef449716a192b6273a4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768feefcadf7cebdf34fd6131c58871d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ba9e2d8fb68564e9e6123ebdc21b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c875d5841ab5032a0518ef9ea103dc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f040a89baad556635b4b6cf938826616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead66bb88474b5c6b613de1359c8bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3acf2072f84a9dba3b4ff87661fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8f2872e103969969fdb650449dc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76f8b54dfc08800a0da94d11e8bbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78bc991e0342f5b22971d3e2fb9665621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e9d378cecfee824038f5d53b7a0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a03bb23cc9b434abc32f1edfa0b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aee36097460ba4bceead7e2d9d6fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d4d94956e37a839a2968833fb234625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2039204c266cb47e311a6b16b67f0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62698f45491ed8cbaea690d495e659627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9fb9c0aefb4bfd0246dbfc8fa8c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4a71a08f4d491dd5cd9c50e60db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f3c1b9eea39d14363dd314dc8da0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dc6d44b446f21e91659c46c5f3f3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b445728e542bb55f25f2f7c594a7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d5a7837ec96da35962fc0f4bc8a5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631fd7e31871ba5c5e48752fd7c9701634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56cacfc8ffbd4fb3bb534ff61a7759635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0768903e5636ce2f72f12c568057636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d9918fe1ee39aaf703734e95efe0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88a9e0466c5000b756f9d0497dfb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f30b0373f2aa9305551b4e1f2b36a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac295c55177959ba8df140b5981da2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646cf3e176407036afaeac7b1c21b46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e86231cd635fa03605cce4657c213d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e5738a7944438b1a2feb0d2f5ad5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544101422a7586e9826a25fdd1c1f535644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b8eeea893ea097bf71e24cbfaefc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94ae78cadc20b937d61f010a4b9e01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb975b31b4886207635190595f2f2830647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537849b13145afe741137d5bb9fa5f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53db0e50413655224fe8fd09d12617649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868602209fcb97e364eef5752f0e033c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f442b1128e054978a8aa07f50720651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887225b64369ad33f798b7658638f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28513769fd309b6033a76090325a320f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae7cb3732400cf640c5b2a3c1885a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af9448886e456a72a6ab2885717da3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ef9eedd4e2c4f3362b4dd758dea7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8ce7f65c9b2692f54445b04be2221657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9a4ee6becbe48de6e7744a245411658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf5afd1d4aa6ea0d872d8e810faff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe65b956bd95939a8296b67be374a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be477d022eee6964bc4b6ecff8ace0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9d64d871060a89001fadf52a1116662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65068b8173ed0ef8c78c99894dad0af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd5fa4655d782f9d9a11a5be2808a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d2a35bd20d96b42321c3cbb88b44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744ed029553e1174dcbf23cb10b855666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0944f1188664a4c691e9eb814698f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed623eb3e09f9d260c4790133952d0db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61286c2b10d943588c29f528c2ed1d0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051aa9901084f7fa9b9c7fadbcda2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f48e55770ff283ca273feb35163e18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19b730a701a3ae09f8cede914c5b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eddfae4cb5bf083d1d7da6d1ff43b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f6f966ff2a096599bf14dca6a51c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d44af95759cebf5448ff02497c324675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630da7e91388429ceb97409202c7aad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e815edc2b54fa583c7283e25befca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925720d5c9192ebdbd56f931b865e4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af94b48bd5bb9b68893382d01c0b4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab990256fe81cd24ba2c5c7a26c58f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05944984e7ce830600e566bcdcb85ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b80a0b8bc58f7d6b2a04856c44187682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a0fc5bc6baa6ee0e43b8e631374b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d59533d213ff1a1352433a48b2bbc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a19ba9cfba787fdddae1f6e7bd592685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97111703ba6a55627c387187c8bb47a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa190442861c3efbbceeebdb4ac990c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263438441532a3007041f69537314fda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d9f4721d065a96b027d75bd7a47d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f2eeab5d046f5e5cd3f486452237690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bccacc2789e3fc1695b352198b822b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed53610f10d3e31766b4204ce9c30a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e69e8eda178d575643448219b8f7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db789e1c68d3db4941d2edb1f4e29e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e489014ac69b4305d3732acc74ea68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf27f15dfb79c16000fa70e2f3de0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2dc7e9ab475faf183472294ce89d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fc752139f5e9027521d6daced174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10840ffbbe0b685928d31cd1cb134c50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332848ede5d7bdde18b15562cd3e5062700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84dc1cf90376e0578e0e0265054145701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5a6c6adcf7e93c539c404d880d2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8889bc505aa0f6a8ee1b6bc79357d7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa8c5f2cf505afdacec4d3fdecec6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6173e8ca7f890939b4a15dbe893e9b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c86706def514d5a0ac358b5d5ad99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4de2660a935e581ebc9c8509b5af6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e284f012fde2ebe6dc746db9fdf3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1373b0d9cc31ad1dfcd0f2bbab288709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c221ae2d3634638ac3a43c46db0a94d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d603ba8c54848b612a1c6f1e9da18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c79fcf366bf84781113d5ede987e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3f6be5af46157bad84437b12e3f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6400c3036dbbc74489125975df55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ef1373efd274705d38fc187097c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702ce483f520811c4898ba65cbfa232716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fc41662b922a7a8ac178fa10c359b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc949774cab818b6fd9b229b55e452718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa3c542b12012f7451980b1a53eb86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c06265237791c69ffdbea0d76f3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d532e536e3fa57389ccae9a9cfb8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48371098d7c563dd0efaa15c1531a04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1023830251cdff7bc9386ddd99d50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad20e46cdc5019ba177bc9c70f11b44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aa5011f3c0dc43a1a7403ac8fbfa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db64197832d0944a32db145ea5d8878726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615faa0adcc06ddca64f99a4877af46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a067d17cf8de4b8d22cf2a5b265e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4444a681b93e095169bbd8fa0dd2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7898b7ccadf6f683aba731392a9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06379bb88792b904f82e6f5cea3e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156eccea9c7da9deb3d5073867aa7ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b62daaef0be20c273d9e99b64806733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ff9034e44ff45d7ec599cf3b80e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c438a80229e115850b86c8b2d7c047735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8318cabd2dd1787321e054946c815d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d74a587a68104cb70689b0ac41481737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b24e2dddffe7a52737cb7b0a7262a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846154b2d2749a4a939288f1cf53ce1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df529640f332ad6117d0e2a37605c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24391cd4331ad892e57ff6ddcadcf61a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4572c3eed78e7c9f8a3ede9b83946742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6845378f5dd25c3b8eefee6ef494743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08dd7ce226cf7964e572739841dca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef00da5dd77ee0eee2b29bba828b37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85832aa2ba85e944f478ee00d7d44596746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5dd6b0b11fc2e3c5c3d357e80f694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd952aac2ff679a650530274cad02f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea86b449d78eaeecaef811ef853ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a5be66521053ebed3464726e1ec67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c3d81cfa8fd64834c9361c8e0194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e8260c2b09ae78fcc321a531501d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2988095bb19ccbe90283420be4589753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f7731630209ae984e2625f8efd63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0389cb89a139dc9ed3f96b4122971c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5febc2573d80e343157ddb46576fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b503a31a7873627e0686a935a7af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab7b361243a9a5645f9277580b38d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1bd31b4d26167233d4fbd41f9d78759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a1d8f06f41b42ea6f2cc326c003c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c21fd18196f2615da9511ef3f905761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6e489ed089a21d04bf6e7c22f125762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2d7dcca36306f48282ca79766b48763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f679ba67a7a915ee64da6149f8e2f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58ee28be67c777afc681442e8ed03765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ea9d2f5205592bd5f3982f94ebb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017671c0084185c0cdcc5a9b6807bf19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bf7781a822a9d53a105876ccf88f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec549c56f2c52c4d508a0d1fdafb254c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e918ab37795614ab0d08129d8285770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce17c4bae8f3f751f1385b621058fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab5cc5002f5075e09c6ce9a3c8bf7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c722d1d00833fd576ae7477748a109a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ececb813bde1d839f2eea5cfff6b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7368019a76cb88b11fd72c112927775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291d3d619449a92d5c04c9d11aff21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7b0fc82d4216d5e92dbc7fa537f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f35a8cbe70d6f7466d5fc8538787b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc11d753e502bcef565c3ff8d46047779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e548ac9488d4f16a9142d6dd55ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949931a589ee73e85e381e0ba7f3da26781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a793dd61576a85e5a5e6d999f3565e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492e07a6eaf22b56e9d8d183c3bec1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c096e61fa6f5d8888fbd0ed50788784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7d7133a9193db330405e34f1072a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92bcdfe3c337e327b96efcc878084f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f738d8ff38c40261ba7ded9314315787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd396a9c1781e681dd20a20d5126606788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0063b3366cb16f41de762eab0b1e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489b9f97c8e30d33fec3433e0664c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf71228c5e9fc5a9a44ec853faf89791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb909b0ecf895af194423eca10985d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eeb009492ae6429c5db546272e7c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48678479f200f1202272e869a1999794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d6e6bb1866a83f6c76a2cb0ce6143795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3696e7065e647a476b638819a33a8ae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99372e67c199df3b8f929c004116d6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71459091072fa1743cc0af930abae0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470835966691b01d0774cd04d729937799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e84b104d6c9296ce10da311093ced800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6af11cfda4ff5e9b7c8ad0b86775b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de720035d0e8837d7d490aed519d9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d580a1b0f8ab051bf7eea596ea65803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aec778b844b6b732a709d1f31498f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2283cef84726d9ecf6ff86bc7c10416805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eacda1f7762ef431d3598b78207ce0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58727dfca5699ca38a6f5adb138c27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b3d0a1b05ee950d5064904f97145808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb75b74ce936ee2e8f4da09dc4ab60809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d12baa2df1050f506d8ebe6bff83810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf46045b4ede0a0666a971e8a5178811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b116dfd9992367a425490773948b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1edc84a24953278f71e24ad4edb3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf170ba8577771b2ccc1e60d600cf3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437373a0c8d864cefe2bd9a958246bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0d88289414ecb968ac481bb7db785816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4289a3c57208c2c5a960394bd8c146b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d702dabaad7a983fc27d809a6b74818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8543be9b18d2dcfc7df5289ed8f385819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fd3b05752342db38dd0ba2f8b508820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d3e42e718c836948fdc5e2cfd0b95821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c9affb0d8f141b828a27c880abc3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06578ca0245bce95f8085ccffd84f78823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1f819880af9e1cd53604ea421c67824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7366c4d41323cd990ac158679f89d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3823afc60f501f4b6372cc613fe310826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892b613c069069085f45ebdce9ee64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743574818acd3d9b80a7cbd4705e7d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4fd4b51eafc05086e12014e0e8cf3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54c603fc7a1364029d7ca36f0bc04830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946770e138e20263b8b0abde7b0a521a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6864523a54b3ee2573e1f7e08d3f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720c1a7c995c65d89667fbc4359bf5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca76ca69b6f2eab14270e8397d877c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615e031c617fc3e900c28fc0ff294a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7d894468e67f513060d432343483836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266378892adeceb7d91b5f249f9fc512837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cf42c8ac63297434e8498c8361e60838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2058828a65fdc52eb57090bc6288c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9617d97dc0bb4df44e2a9b9385c10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5951528e9a5e22466b1e4aec9a7e3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f186267ce80e070419fcbb20615a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8c5b5775f546d74f65dc32e528cff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8285d89fcc416890ff4312857151183844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bfa4f8aa6e64c66dbca18c73cfaa3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814f43322c2b2a35ba7cfcdd0850f2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727798f2a1c6088b36babf23fa864683847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02920466f4c208f9a8b7dfe667b5d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3015d165013586a7fd37f5a5fff9f4b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87409f9eb252a2ad46d81a38c7c1a6cd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8f7685d5a761e3f2724f5c8c0dee851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b1cb0cd7de86881e80167fd12bd0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f0d947b617d7990bc53757e6869c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865210790831326934bf410c920c4b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65583994f8255c99e57c4c319a1f049d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcbdb97bf7ae08a79a8fe878c3e2b5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13829dde3d3824f4ceb1d4454dbf130857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a04a37d9a22cc820dbdcb4647a9a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe811f2533f7062d6c06bb181782c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d162bfb7bac9e5d58f1e138c60cc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48c865754116faf5a5b7ab0b861d73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986826867cbb20e41b1e9f1102dd3a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b820b053658f517f3fbf77be0ece04863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0fba30f561cef24077dbc8e97307864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d270bfe6d31cee3d20a8fb9c2e67b8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971dcd3693d15db75d0fc4272929d7c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da5fc18c1f421eeb7375062ea5fbd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ff0bbb9463376324581218e37c6e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd617cb0eee94e96dc2b71ff67624869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56be42a1776aab79cb61a36e612737870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9eb5040ef860078a52c9f3b1bae5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3880625f5ff7d4e0983b83509e626872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4e84d21489e2587f6f319cd8ad35873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5f9ebfe7affb0071c4aa05ac4cb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa04554d14f8c7ed7ee90d38943c5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa1913232169f33dd051dfb70f4a97876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260eb2cb072246ba9e81ac7db1f931877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5142d7ccda8e361c7f97102eaacadd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd93c267de973ba44843b48e49a558879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc227d6e88c23632e73754260f97b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce632e77b192294be20524b8e6666a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c9d696f807d6a4753d96d3035332882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5ca707011120f26caf557988cf9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f6a945ab100b46979e9ce737d629884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9af8e9b4a5e0d318c26aee67b506885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5bb85877cf5a84ac0f42dd1138a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8b5298cb02871e6e2fed6609f24f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0803e34601dcba953d38169454ebe888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263615338ed25274129c7b6c09f4982889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c43ec5506dc7634d4bce5665f301890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92995ee0f65380579722ee44ff1de487891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e87aec61098ac8536e338e7a0e940f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680e4399bb293cfcc7dfbbe8dcc59a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2343e342f1600273e32164cdae4b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7ccf058fe29dddcd320e7c9fd69b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b55f440a17576e294f4c788ceb933896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253fe5ab1977fcbc6b7996e134b0e2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd016980c0c96657901645600273b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbef31a87c5e2ecd99a8270fe989fa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214d8477721b51e06df84e087b634b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111b0a6fa74581bfadad7298be4bb7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0a7fb7aa92df38d8a174f58ea576902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1071dfe17a825be2e936b832982d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c0218d1635176c04c880c11dbb27e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f2b7ff3f2ed22b33e72b1e6a3363905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc27f85fed6928e54a1c51960222ae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8a744ce5940c3105c1bf4a87515e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e90f48b345299d61dc877b91710af908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e77b8a135c3d67cff4ee998456972909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342050dd65f27dfabca5adce92983b4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2033ad9581e9a07e499a9cd7ed7ebd2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f2aeb37e9ad37db6ed985337a4b0e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f5aa424b06d63729f8e532d2a4ad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7fed43261afba77fe2a21140cfabb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541a85aa9cfab047b37b94e9341429915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b678e14b88eb2eebb97b309aef410916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a37cc49564484e4e51c074ae3cff917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759990003d8c531879900e77b9d1f401918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3cf43af1d0559c089d59c9c6d27d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d66ab6ec53abee556fac882a7267e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e75a3285200b3ddbd8b8193d5eaf9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa14f81ce1e4cb058e3560b289b16922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bdf4c2796c653fc8e1ec3764a20d4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88f5263dc7968e6f06ac8ca6fb721924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e8d3fd1509ef2d6be018b033d2e93925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ce1bb69bd26c1143d4b6e7867286926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8ba4d679cae8fa7a7de29c7bfb4ce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974fba4ad6b28f846bd502213c001f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55485c22c5cb867c3147c9c7432c277929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248ea4d4c786eaa3f4bce09dad765f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a68fc9fa25fdc284bd788444f9e5d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7af740a1a0e77bd1d177c4ee2cbca6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c6665788c7182eb090ac5e994ca4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f3a9e492840f3f90016951088cc3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec6d7ef2b02770b0cfcaa1334f9ea6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff4edfff89274766754e19c0bf289936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b77c36db046f8c179d04f7c4622b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca3d9ee65bd9d54173818eb99f7d84938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff6606e6436406e21d6fd8de1d0de939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca49941c6e09dc46691a1a20ec3325940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7637529446d60dffd353294e539f746941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b33c4068be82bf2eca65103025be9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335025e5423659a7e3ddec1ad11579eb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db24c44523d76ec4e96b320ee0353944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423266a46f92515122a0ea55bdfaddf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432c4cf2f1966e85fd46c843350b76946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f21ca084d07ca77d17d6ba5ff9225947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafcc262a93c3c375167869a83f401948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108e6957e19583d6fe99d6151771777949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57cb6c3a3b7c7f219cefe9bf442118950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb22e4bb80defc2d9ff3c544200a7f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e83c81e588637cbb7ae9fc169196952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7db0ec81e421ba2a04e127411c1f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355421f0e5f480226bd67c800b7ac97954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f91d78f73a33e8d000dbdd073c82955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddb381124da4c4a6ece06188186e2d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a384445eb7753e89591a6853c01ff957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76e306808943e287e3aef3af5ff94958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61bf398b0c997def84ce0398c4d0e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481de7529aeaf7c31680fa4d2078f49960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46bd7d6b4734de0a18ef21637e616961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d091d1344c3b3cec702aa7df611a48962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3ff9c69ae440093b1e67719cfa29963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8a238b669d70a5986223980d0479964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c26432e0a392678c9b2d2a2158f54965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94f34a31cd9608257243321dbd6de966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e0878eff94ff16d43e598a70fbf4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9601d33455343484d7fe469701b3f0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b1f0633fa968ae1c01ac45c11f88969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bc6d093f34ec7b5e2b802c7ead76970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ecfa9756f39ef9ad8a9a93015d43e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a501e333203df211285af1c35f251c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d18fa2153baaa3286c42a5c0725421973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bf379f81c363be604b60a7824d1c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664699ceaffaa56e4f6f70c1fb53b6a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217acc9895ece2b2fe826eb9e8ee3a9c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da1167d0aef41e4749c138b6449865977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29e06d032b9b12d002b82fe7638d6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee6c842088bf9b19c3fd531003a64e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69dbd4cf5d57454fccaa28173ccef980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c7cf8e8aa330a3941558c8c09499981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd75ae1914247cf4ccdeb19ce2ca1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c11d8cd447a5d80c3cecefe448b7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48d5109b4682b9cbbf68627d7cd21984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89d61fd040edc6e1185e7af232769985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dfba51dbbcfa9360165da1683d3c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c8b750806e8c911aaa5aec0c6638987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc12b5201e7a6a986ac8c6ef4e7a06988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333d4b15e8a30bc898174bbbe176b38989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750923af6747383f844f902c7a5307d4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3ba7bc4999e8b2e1a10e4b60f77a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c43b4185dbe3210aa236a640a918d4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309813ac62560f29fbcd5b879517dc5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2ab50988a7226035a7b2a74a525e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766eb405372e1e91873bd55e28031e0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9256c49778c9865e905438cdd768d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13a371a6af59fb373994f617406e6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff81ad861a98c64147558eef0090e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0cdd948336b601cd760bfd086d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ec41449cff3a21f9251ced45b29c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4e316cd46b58f0ae25549651b9f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc0f4bea5b1c19a5c57cf3e75b6d035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6ccb82f18b7ad2408601970bc377d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6cc75ec411cb7e1c4dcfef5cb0e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c604c4e003770fb2748e7fcc2738d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7debb8dde9a606038e12c4c3d6806e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec6f4c0625edb6f4bb7bddd5605e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1300c8b787f914e610a0dbaaf2f12bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb0dba11668fc9b3595b0ea3c7fa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c579413f747e9f07256bee7b55c3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d318f3e53146ad8e00b96ccd8fff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a86f9554bf321686940c35ba351b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8762115771774f1d99c0e38d4384f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf090b5e774554ed36f38b329aff917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a98fe2693ea97dd46246303588b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e27ce9eb29f43f320105a8d5a01319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a559fb7e5165e88e4531a05ad61f8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e98cc825582c8a88e6a981dad6db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf3326316c0bb887a796aad43c5fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df149bf43d2336ff3b1a01ce1cb6f89223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf57b9725af933f48d3d49e00f5e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9069f50b581d70f79e6ab5e1af60725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e728cd38e8de4a7b197588249bd3d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa01d65700cc4206083f95754c663027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2bb25ec20def2b159ba92b0bc96d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9fce805f69e223e916cb582411a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed506fb2450fcf64e1a930e8def192f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a1a33b1e4892b1c31254ee0c5afe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57eb29eed08f65ab2d8a8cdfcd05f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e244fe2e9b87f6801b7795ffadfa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ce699473df512ec8f83d2fd4bcc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511917745c70d65c3d4be0323bac48f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d640186a762fd072c9ff551155b37b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddca01e9d7226d54f39f4cc28750dd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5543b02e20fa404028c4b5298ca738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5824755b318ffc9f269c1466078539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fad0df0f5c3ce1749081257a3f36940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120bebbe72bf2df8118ccae8b430c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7cb62078eaf3890012d4dca3260ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2254a20be15ac0ba3821d30d0a8f6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c288bdc20c209da9f14cc55abc3c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3c800ce8f67b1231c368dde1f3a6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f754dc7f791a555a6ad5dcfc2fd1a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0b962b066410c90f23c8dcc409ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2534c6becaf844ec71f66101cce55f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cd2711878b38450db5eeaacdf9c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893dc4a18447efdff94e3d0562a5b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0685ee503a628b545be352f733eaf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d42ddc58d05931727f89fe6fe54fe552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d181176a74ac36ca2e28a436f5f3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1ed7bb22115551a11335bf67bcd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954989110b1f85cfa50ca05d2fa37d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e5f19be26e50ca70fb9d76f81569c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f479294b1f9305fa29ac26788eeb4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcc8f6632374933641598799df5c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8756564b60e6d6dac5e803949c7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4a1147407cb0f69b0927beccfeac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c600baaa404d460c5b478b526cfa9b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aecceefa19126a9dd139bcb89015e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1ab2cec4c0df4be235d0014a727663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d080269191cc261f2cc505b4511ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de73f424e90622c05e837135bd4ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c03402e0d4d16169418480d694ffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad9ee71a357c08343b5b9a4115f2a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947a8ff11fc7cad08066c67153e5d5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c439948768e95cdd3ed6a0fcd00bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb105e51e938fcfeb652c19231caa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9fd5c654507d54dbdb4a209a6d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737295db5663f4f1cbfd91d5e39857bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99beca09ba1fd3378a0d65e5fe9041973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d36e29bd0a50245d9f0dafc93234c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d403e587ebdbc129eedf1aa0739b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866c8e71ef0f5af1129dbc10a9123576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5f132d43f1a1e4a7383ecec9318977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a473b08c41b2fcfd7411aeedc25d7c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30019444a8a038cf6e6630b4d3107179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898989766a79b62eac6f2170d36ba50380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af87155d83866d536c14da91569e9e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e66b740d874fd39fbca814d758e4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e2edcf2261d977271e10c19dee0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e9cf37337ab18e95a389a7ccb9d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a588fb670929ffa66ea0b2f3ad3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49431674dac8a77e0bccf17274fcac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff26aeb94811638a6e455e79a165cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be660fec3e5c3027cb42b03a106c08688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f345943b7eda5a082af097aaa76cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805d6221cfd2512083af146930ec12e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03440b7f2e6f6b7ffaf3f21685d86491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3bb65cbd05fa12c4990d32896a3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66871c89287a8bf20e2bcbcdfbf9d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf8f6d51398ea13178381ccd95f0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331499b5457e7f909a9f552248d350c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38f5aaba3aab353d1b7367dcf114096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07505f40dc0bd3d51d9a32d933a8a8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec696817d878a5c0618b9ab7fd9aea798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975eca036cc7bda67e05f22398504f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2101d4d1802609d5f211ed11e12422b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70c7d0a1e1f10f7eb6cc5cb169da1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c668bdcd18788c9105a22e6d342c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb85766b57304983ad29f65e70b1ab7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2efa94099c484702159c641d116c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacb0b2e7c448851f3fc4f7a30ac7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac518105daf6fe21d7d037567c26079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d72cc3047ab9cafa379213fac6179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0841154305179f8175e85e23970671f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1cf6fbdfec32cf79076794ae92b01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a59a2153987ee7ef7f3ff48eb752a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d21c9f7d855bf32d61a7325f33f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a29a05c8edc7d06ded8ed947544e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c8c2874c1cce244e74a8439f237d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5dad028f176001ad9dc9110738e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddee16b5d16e25137112a1996eef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a0c03efabb66344a2964aef9eaf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca560276c56b761bd619419f24c01765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ac3cba88fc5f72d4b5812af24f36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c41827b6b97955b4a5ae2b026a409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3a8b13a1083df9a92a35a165f84e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0de7438146d6145970d2c0aa344f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a3d72570ff19a6e66c02a31a4f2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d0fe61362f7dcb173033f6dfb116123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ffac71264cda2604d26f120192ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230153ba9da973c0c29493ab1d2af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbe46b6a10478e22a7e61717d33dab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b91e4b9b0a2ec2d4a8864316bf7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581263591d9ed35c316b91403162f216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9de4ac19e2b56ecf42c92f9550ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d08d8d19f4cb58b26755f93c45a598130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf742d1ffc82b8213bd3f09a4ea4e7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfddf43861643fa9032e76701ca8ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6ff8dc4310949dc6cfd4744ad934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efaa2563a6ce3f67a96a7c11a38fa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bcf422e4b921b02f026a85c48d82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ee70257d17ffd1249be79ed3f8dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3418b189a4b0894062b42ba56c3dd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198cbee887b36f24c99029c9ec155a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bf47911cbf78d69da26b84ee1dcde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d265bc36bc87b09beb8e699983aa61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e994d54a0207b895d047e595de71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d469e285d4ddc60699e1950d6c7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631649c8cb5718644ae5e04b587df5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e88fada331970c372b3ffb141d30d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b457e513753afa24d06c7d33000d25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ba28f563b743602f79670a70d970146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f76de123d5e2d779aa7241d688755a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db58cf057693d991ff38f7f0092fc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29b70782f8098a2195eb5790a6bcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0f8b404f8e5043675b891fbe0c8ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ed8b9ebc6fd13f4fbe0d4fb6163c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3daea8ba152284a8776989c1a79260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa407fbe6eadfb5873b3f9596012ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942d3484d003c6d6bd259cca4ea87c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0ba9e0e718996b689ab2ead8c8d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6af7a70cdb36580dda4d95cf750e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38a5f217226990f4e4adc0089699a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c1117fd913762eb093c360d7c3b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564d2624e5632838c955cdbc465ebb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a473328c7999406698834471768226160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9752858913b917c42c75a488e60ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d1868db67956ccc2a86138110c5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff088bf71859941a326ed15ee8b8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b2d860217802943a01d00d4648d05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fddc36f2f31d45b9635bd96b07d311165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cca2f865d75db802bcf6ffbdbb8e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6433f48209a5b2c54d56d84bd2b97c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda88f7fad7339242861e89891f84667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b3184b9b2ad37e6318d795bebba91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2424cd197924910ecf4b88a58735b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe3d4af7e1b0f76a0f5fad4ae02905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e661a43a123782b28647dfb02de5b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afe3041bb06895b5ad7424a487ec2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6abe9f816f107bd867f0d1b3a6d019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15a3f15d4979e7a05675c95b18e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d7a13a8dc9f3b91e2a5c22cea007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9382cf22727f01f98b4beead7ece177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17969abfb522bcd1bb62c3fa633d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182b29539bd37a7ec84969082c0608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84be110abe7149e5f36ed6f521095180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9077126aec324bbfe0eab8e3258ab0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abdd7e7f6fb0c679be112e9d8c90f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb6567152939494059c05b56ec096183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4d7961a205655347e82b8296f1ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4891dd504b178a5c547e75b07f188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371bfbb9bd36c2edb1640ede8a72ca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437baef26e17ee388870f53be5a91c3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cef1ed1cac100e9939af5f7026fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477af4e83ead7cd39bb68ac1fac7727189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38679b4a7d897214057fcc0477feff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d48e3f3a9e0632e0068d68cbe11d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4951953de573648a3748057ac5c08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20bc9ed46696d4ea4835908dacc103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8184d6d605ff564e9f504bea2a21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d570bb544a1f9a006da233aa8d592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe2b64d4185a396e291f20d4bdacc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c387f7f953df9eb91c5fdc82a44a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e895fbcc1bfd3b94ccdef2d0583ecd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca2cf9779d0676b559d5764c284f73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4179470615319c1b027997c15178e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52a517778f1971e2676e138a53ad0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127fc073d5c4c1b3e8fa225df87d84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d06939410d63e568a1289bfb2128b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b328d8d3644a553d4ae5ed63f1c44ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5247a127ac71b02ffd7c479e17804205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906353af068889216d7dd20a5b8bb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f814408204c00706b116be6437afec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc5728ca609f2e08c4880169cdce0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b6fdf4e0a37e09f04eb31f5952d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8be8637817db278ad1b361d4a183210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94755ca53463129d102d4c19a9b072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e62d42f44d988836d25e3621701e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70495ef8892b861f574098124a0a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa04b5424bbb9d006427f9d8b05b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791290a0f5df0724c7b852db94b882b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52b78b30b14ec296aad79654ceda1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10ad4aaf5931351ec9ed7cf99b063217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e77252664c8c59ea97f248dcf105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb0c18e321c6cf327787058abb283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e046c5eebf253a34daba3261fcd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198b3306f8a125a2afba15030af7a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef29ec44251757bcda35b1d8abd66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a45c5fa61294dec754ffca7454e041223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c09fc2e05682e5a9e35ab9f8c8b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516dc1c6b6ab8d2d866fd7cde9de03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4c6b26cc38a803951655715fc1ca8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbac0d8fbc5dbf5c5f0fa4641bdd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c7ad166311ed48b2d8eb2442b812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e6d67f01f5d3dca26df2ed2132ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948afdb4713d1edf7e4ec26694464cd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957916d5c5a0bcb2b182aac64a17adbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965426eff58d783f5b218925cc1abe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f9f628370444c71b4abcb1f67b358233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b9028b12183a21bb1a718c930168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e03e2fa80864a1facf19dc181b966235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e7437dec17e20e92231cc5a4a3038236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd831ff865de621e6f284cbf1b17f1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d401d889daf30a2bd3f18affda316b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3843c26027eb5f8ba7408e64e4170239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403c26641ba255615eee08b51912bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e997fa6515bea2e89aab6d353f59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8015f4491437d119d2870f9fd05f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c81f10470a6a7623f1708ca6aec5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9299894c86dd92125ff0d5cf83856244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84ec984862bfa34d436223e96a228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e372c9e52d7c32898709b7913942246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b08bd505a4661b82647cc71af7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738acc8bc4f09e0f30e6d969f14584d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7159bda47430b8ba90768d289ea4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b999d9a37083bbc21c751d28f870250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba78847407eb490a6a7d72735057bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eced70dac93e3949686de8bcd4512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc7f0c30a91711ae21619609c024f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc6ad87181c8c2300f6e4ebf73286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac3a692995e18793dec354396d5cdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e40aa5a278373bfc11d816adcc509256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a99b23267b3b961831df3ce1eda3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c77750794282038b1ce255e63dc4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c626cc9b270e3bf1ca5ac9c1a20f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa2f89741ba4765c1e3a735c823ae4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c60beb0daed75cc9fd3687f5e078261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1181a2908bc76de6575ff0e1d0fbc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2599a822934722ba3bd78cfab0ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abbb82009a98813e41354efe184368264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb1f7769392bce9a727b192d90ed9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de554aba39c5d0f069ff546f4665bf45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3829c8bda35ef8066d5acec26da79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84bd58437892e54e0b345f0bd7b988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822907ef84272c66924756edc06418f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7668e8acba371e63c99f7e4fdae0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5612b05ed21bb44f61b8ee3cca73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa3a4dfa7862eb904c32dea5a628c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd842f03cdf184d24f9cdf375f92e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bd5d2c149c1b1bfab6f6eab5b398274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff79d2b46d42ffdc525b068c0f238275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f0e1b6c318b39c156684c7f47112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9d2c3d564a44920817cddaefd016277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f533d06dec441ea09d6b1da080312c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc50f46ee81ff4a56addd340473dad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbfd0266220c17ab9ca87ce43bf934280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227cb772ff7c9517a4d0e84e1fb7a36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cf3d62ff6736a602e3db82fbca85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc49010683f5f2a9015cb3c1420fb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a04c4f52670259e75f2e461f16f73c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02196c4178b88898e7b7406fc2c2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5e17274da3fe7763f81058da35e8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d0cc4fac4c78edbd422026cb816c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d48cb3b3047e6e29e6a99f86f6025f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9c61de73c6d2ade964742c0cb68f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7146783b7bd086ddefa986e4ab4c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b1139e0d6af2c23fda22b24335396291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832dfd546cc74907a94fdd87472d956292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c2edb3139c6292f8774038a36a7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc2df0cdfdd0dbd5c77911d41eb3ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f600b3ccc4dfa7cdde4c3b6fc8aa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60c5f973a065910fe99dd6872ebbf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60b43efd9e29dae64a1258bb509e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896d851c47863dd466f050281df14c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9367ea9f617629fd0542418a91cd72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f44d93b8e27713d405053f8abe5ff8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237893cbf165170a9dced4320537f242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ae15ce3fbfe6268258af0deb69441302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6419bd015f469fb29b04d99792ce67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cca7b068dd63841f1f812d5c47c0bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118f6039b37ae428abeda060524a0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a80e4d5706f2953a52e77a619b619306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114fd83f0d70d3d507677da18cbbdaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e37adce1f778d24cc05a885b26caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f85a9c78055a281fade800e5f468a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15e0b2fb717f6aaaa904da9a345e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9d7e4d8d2577c7e41b3c71fb4ce1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475486b9ca1e4a26359a667cccaf02f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee500401b1ec1361d85080fa56d6902313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c167a76d3b94864c0c4a7f4a50a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14437cb698902044c3a7453fe7be5966315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57cad06e09c7194e1e4a5248a47ed4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c527100c9b98b8b62a5296f295c0191317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6069f35d4b7b3ea4c46140a1b6c82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd99bbf1698f177f4b5b714ea6bb77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b767d9e079a1f28e568eba12da6de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e6aa6a63ca87680066ec26c5c6cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c673167b49839437a0f44163f3cc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c79544cd31a6c2f44ddaeeed876a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7f210682d2ec3e6663b1c4f4aa68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01108278a86c4b61e9cdc7ddb8bc917325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e7573df3cfad5d41b65785738b22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f87528a7f10f3778dad1e417ebc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175cc966078cd3ab418cfd80e89fb1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba7f8e21a4fbc9fc6f6ef6f3e566d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35e0236ca5832b46767fa5b4e6d220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05073d617df774878e80c0aa00374b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e3c8e5d5c2288d6d0b26674892f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382909ceee06ff5773467e999e253053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f157e585da6c57d9ccea1c8fa9c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5806cf94cd0525ddddac81a17679076335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf45c18c33b7c1bd6290071a1136f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a980e50a534437e1a32ba6cf18618337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2ff8e55ab2c711d18bb0187726ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777247d9324eea2f3d70ebcac41cbe85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd527b881d3dce2a15606b7bebe42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e600ae08f7cc0c5ff22d9e6f81550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718a530fe8f02a5d6b3813dedf07cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a91e8bb3e2e76157d589bd2466d6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56b6c2cb8cf9756cc1be807b9db9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e11b489b7ce44479abc6c63b84b87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d601257bb05bca56c177ee0ab8b3b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220899dc41e4a486fb9ec79ade9c653347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ed48ec2d6590234e7df5391a76ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a122bfe22e413643fb5c8c80f34aa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8864f876079e58e7a68775b7c45e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edfd44ea3c1be5a4f94693fc036fac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc53003d86b49cca4df96a5de9b694352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c3403adc0ef0faf39379e845ac27f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede12a2b7385878f0655d8f00ca8dce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3556017581c1fa0bed5df37de39137355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd934857a0bebf3eb2b6b6e169720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9977e707c5a5ff3ba99cf24bf16740357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851bd2f7f87129e3606049cc65fc3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea7f1c5e0b4d100847951d533397a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ac7f831d7729c0b2ebfa16474e44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9513d6f9ec5b0a45d33d9fc172c921361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fff8d7037037d63b81c12455fcc78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4efae542a842a63144f165edb024c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f9393ed7cd35ad862e883a8a0bf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71132a8f191285bd28b623383802dee8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a3ee5ee970830f8381442c0cac3dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ec0df064a0cdc02ac8f0d1a43dd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494b352e8046329c72ffe100e63530368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be77ca4f67bcada2ba1c2767cb271369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c137ed5f43233b0615aed25eceb393f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713eb16c556314c8141b5ebd7a01175371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23287eb08fbba7693e44ebc1550adc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015c8e823ce0374540b3319c5f00cc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869cba04b2cbdb8f102e9e97b8a2579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39f83012290b9b88d5319f7f5f0af8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290489048b1a34dc6eded035aa93655376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9254c1336451038ffdd76dbf19021377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18989513f28937bba6bd9c1ac186827378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d3d57f18d1d29af82960cbdc1863379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a9fb37135d6e160bdceb5156782c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c14e9f2db375b36aa71d9d5acde2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3419f2b0eb368378623b86bbe7a21f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba51586352ebf72ba68b924b247670d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df8590161e79030b81b4f9e38185f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775378dd57182804a17361cd8b108ea4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee895a5c2b940f9b3e26e45d78c6b740386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d82e593acbb22df2cfea8b3f43b1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47973cda7ed5d4bd6684f9989a0b1a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9050f06ea1e5b2be951f31990481b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c4d9d432c920f5c003e60f3240d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981c811e6fdbb0f764679805db5e21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b82ed2a1f3cde76a524880c6bb78b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b6060cbc601831649fec6fe9a048393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8148b37568b4e165541a97972e1c9ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf4079228930ef2e96b5e61b62dd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0987fd7569df2328a9d5565c30c6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5baafd5d6d25f7d38c2fd4ddbe5ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6798593bd1c0097283baf9d8c0d89e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39062019b98c76cce1f1ad27a83c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8c06b5784a42a8bc88223898d981400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f4337b9f41fe176ac2e0a41dbaac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1048fafde3a737102f57077b93aa821402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a26744836c6042be88495200de04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540d3feb64f49ba8ca340c98ccb3dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569658c40958327495efbef16d3788a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a2841966381f5081bdf5d33a430ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4920d9f55fd80083ddf64267bb609407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da884c4a053a751dd5f2d921f470c04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257e9f2849531a27daac95131e295d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0a0e5c42ca4433cf88318e7daf0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b03bd7817a563349ab138b55a0bd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a1727b8e95be2a8ed8dfa1d635bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac7bcd51857ec43598398a76e466b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20eaad98d815e936d5556f97ef2ab5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2928eb6887a632149180b99c28a17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ccc8d220e8b105da7d145848747c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a5df3b8b1537ee3cdc1420385e1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e067b5b704f0557ab04c00a7e4bad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cebc659d25b69545a1b49865ac802419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349f3ca3d9974cf246846377053f71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55775336e82af7011d28ac7c4f608f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196894a9300bb1be10b241946cb85957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2de80c33a0a12b30cab80bb833fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6dd264e0eaa81e089087a7a6ed3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea20a60f94342fed3df6aaf6a3e72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111afce7d0a174d4ab885f6af078836a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1232b4d0d15c1dc9c7cda35723eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28a5cc4b773ebd18f55dfe9ee0ee78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a09efc5cb61b0cbfb9db731af4ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b21c060f9f1748a56889c49784e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01965fb2335c39019c25f8ec183fb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465050b704a849985badc353831409432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f93e6ca1b28dbf7667a355118279f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fef8924a315160cf43b4cb8a61ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94d116fafe701b3a7f1f0689c0eef2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2840b5fafcfc9f6584a2e92b8870c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd981402ca6371a34cb92b311120205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22321ae570586b35301e1305ed80c50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4685b8af00f0a6568c9d561ef5df460439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b505b1eda98bcbff1b14aead7963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ac5975f8809abeef45971283d45d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9d730c8d4b817edb125ffc61b51b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e2281d098f94e910b297a966fd43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789c9e1b95ad785896605b48b20a62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11816fa1081172370fa6a4b0ea7d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c453b2483f70be4d30a3f11d563d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2fc35e8c6c334ef3211d73534749447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea065271721083277611ae88f4148c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd752cb6ab3ef2909e69c7637c981c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cefa962ae93b1c36237ec3c258301450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e01811dcf762a6e4bf65a2ab6f747451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85801e2123a940f58c8d6979e7081b85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674bbe41a7ac4f49ec0d22ddd002451453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9e52625f98a4b153f74bdc4aa513454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e191f8881c53106dae91e6e84b17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3fbc79c328b0b6b98a671ed0baad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb69c05ae0aef17af712efa4ceb4ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fab5f831604aaf403dc24a913e423458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd6549d1b4bbba617a1f70ac037fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d094eab3da6b6112277efde2454fce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa35e77d3a0704d87fc0da30973cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee89f30129063117e0159c06b5ef71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6cd73579c5ad488ce89e1a5fde41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3474b5ed435177da08df986f1e8571464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7579ffd20eb851414b03413c98fde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1ba0e0b6d9c12a3f3ac28522afd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d6a82ad30aa4263d2461bbf01b95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6310cbd2bc404c040fbf99c979f83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127b0716935291b398ef829c1af3ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580d9d6522973d3cc9e75441160fdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7086f8773dbd798b2775b74e9919083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d1305638cc09bd4f7e7e049583b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc6c05c917d0a78f24ff54f35125f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe98c15de7e273fe486e27b134ece6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2098f726658f0239a5fc124a163bcfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69b8840151a506c6557005b1cf7ecf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9d4bd80b85798a58a458b2aab573477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd1eb90dd28a2f9db9c0aa8dc48bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c79cca74b6f68bf7f39466d4b9f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea730347c93a9f362910203101127a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982511e11c4b91ce6b4e36d3646315481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abffe8a1376b379d8654f9e73eaf0b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07aea6d81c024c42e58754142b5c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47e04df227c2a169c93ad074b66152484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0df92b5e3958d191a2ef5b4c3fd91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800501a8f962cdf5bad5613e686f286f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0275c38ca647a54f2cb4e587af3d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1c568ad2cf8d1358f5c408fc7ca3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede150631fbf3ab5a77e636ba9b139ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57f63c0031f353cf0cdf3a7e64d12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd97e0518e3d81c6fb249cf705bdfd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dee4d4162d064a18f6a907b2140a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e04f35b66d92377ac2e0a39bdb40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37aea6808a15ace602d26f237933d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec224de4a905a75b936f2b1e1488b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182949aeaf634e038657dc8d3ad5989f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f70e60424e1b3f76e4e1e1fb0b8c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d71147428b2713e679805427db5f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d555d8e1a56c025a4795bac738dd53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c1ec3e2db2170761d06975f5b800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2b98612bff84ab498f44df6b9ab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cab7354cab1339fe42c2d3b3dd948502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5c90594a921b4f270666ae4eeee8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42155ba7999f13806cd64629d58bd57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc862a4b571d4a88e687a92101431505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993c10ec45b573f6f2b41b2ddaa771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2400c3d236c605a682f560b751ed4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcc0b718134e066884df792199cf96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea808187163ac0ed94157eb4f7ce3a1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3133183161b99ac90c8ef730aad7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc7e2aa88aa60de045d839ec84447a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58753b50e4fbfdd9a3536e2b66cbd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c16bc155782930703cb425b20443ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800ebc3217221811e946abd75f61747514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128c66af160d9f742a673e5b520668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd507915a79836ca941a7ab4a52258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee344c480c6c49f9caca5d6a2994b7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d0d5818e2ec49da99deb9d5e83b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef2327688e3cd8b2710a315ab8240e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb15ab61e4d4a91359d3419c7c1d8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a4ebf83d4b878dfd5b3f568660ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5865fc6ce229a3582e39225b3d43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66f63caa33c2bfa2829440e3e6216b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f4f215c6a5b8b6bd27a3a839c918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce5e3a2d1e134bc5f1815c2537250525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79981b7522ab341fc5312f74abe47a4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e8fc292a83c1069c4f55e0592fb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1deab59990320a831d663525ede4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a121b3936521a6a88021f0cbad13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0358b4a8180914061f3b909a4277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e849a75ccba30041312854ba4d0eeb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681bdd54083d4b3d758c0377979fcb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa8f6152fa718f1798fbacefdfce1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f04a6fca2cf718cb0be976bfc5a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3150c4689da4115c4b6917de53ad07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8294a10af456d796021c6a12969ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75d7d29858c4ced0ebfc8a28c5f39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638920fb15337c53fbaae6d97d6a4f6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d47f8150e0630a32796f9e6810440539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207b57b787021c35ecbeadece8add9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a1cb063edd112db19669166b234b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de9bba3139fbc42d40987734448dab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda860ba8356076c3d520e16e3716a99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d987c801736c6faccd1931f68163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1addaeb7fca0909caac3f09af0b05d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f3129b4a8d2f9213b57a2820c6fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832c3ec4458f07f90ccededbdcffd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d35e6413420234592c9f83f41aa181548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431782c2c6fc0ec85714018e557ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8adc110094757bef02ee03f1f4fc95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1704f3f78572a5531eef70c00674551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab09a2c017b8048775e55a0b82c249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a6ebe17ca4f1d591755e78f5c73e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4761f1bfdb7f717a4881ade1139b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4caa34f76408591deeecc465b5846b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f1543b1d36892a16952166b6324e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104fac6cc0b32fa71d1a6b0b1b58734557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02aadd1558f347185b89bfd118ab24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd99c7de7c219036913708765ab7028559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950963babb9f26fc467d27d7bac2148560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b233191af35c8021c86652ad082b9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea5916a7777ac082c7174bb896c27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d319a007d37e9eb5577473d16221563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7a33b7b488feaa93a7f1d72082cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4568cf6f79825c42930ee36dc006ba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d54a8debcb7495c9885ddd834af0da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42a840275edf6737a1d8504a4c967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7010d3fd14e685f180e5939d22b63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0230828a2e1fbfbfc1a5dce6093806569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483dda79bcf26f68409ee7811a3a78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea09bbafe8e4e7baa9a737b014bae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03fa738a3ba49cad5c850962a798e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ece2584d5a74f16b86bf78fc6d30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff944559a97d4af8fd6e834ec5a1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1993505a36694df1e53f496b5f097b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d12ede5b128443c1cd538d6faee0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ab98a85ef16ad2394348f48205da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b171d2f3f693006c2b9ebd76e36e3bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e1b94218dc63f29a29cf79399c4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c5ab8ad2c85f62a43ae77c9b1e18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832afbd7ae7990bd780b17df9ba53087581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4334c194f86ee6e0697b0515ea20b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c077a7741528416d8472ed1535790583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef742926d5fdd355191e80fdd05f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6ec5f19d2f15c2a4fdd506060da1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3530771f9151093800f968512655c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389b0c58703e468f2abbf149d476bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11c9e1a5d774166d901bcaa793215588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99538c776cd1e8b22eb0a5fbc987ba1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92d21a76490821965bb5d09454b59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7000cc9e22eaf44cd643ba210d7554591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83082ee99506225e06f319ae49dd06bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654b5c7f8b6cb8b5832655017296cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a5f2e43ba107b518a2b8ff58ccde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277425f6bfa4dadddc90a2b3065e7083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f8acbc5f617d590cf8d8cbf6a172e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7171b9f387c4ea70fdbc06d85e788597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3428089195be1ce4c089eaca91ddae1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381857bc73234dfb297ad01ade7e552599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c792b4d80c04f2cb870f2aa434a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a8d4b8da4b73c98aabae10584fcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617291f50fdabda697a99cffb0c389602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294d44c73f66ec4c001dc9dafdc868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2fe1f2e2d1d82977157d8a597070c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c43fc9c317766aee8e2750e8ca88c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fd512dcd465498a801aa65cdb5892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59122fbdce377897c8b11478089a5675607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf89e810e6839dde8a517c30866f9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485a703c421af6a0cfbbe14db90986609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5d83e221ca30c3ecb430a6b84f4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b840251155de1c96ba05ce262d8732611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d5414a61d0f2598987e78bd45290612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733d2be3d447b3ce831ca727025f6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b23c2c04a61dea14f531ad915e296614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1fa0951fe0d4f88e538bb4b30981615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44186ab0f6fb14d15b952d95f7aedcb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d452c97be603074f6ead0749de50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1904ba32cc0dbd1de9360d977ee64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8237ba2eb5ec74a5cb70e49e2032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdd2ccef5b9a18d0d2e84d0f44c489620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d0d023029db74dc817edefa1b76a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a98031406bbcdf9b0b93164a5e62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be185458b1a1b5753f75c7ecd9d1c11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352572d77c07ecd68312bccb5b62b49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c51b659ab361a0453d9e47bcdd58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7417dc31473a25a74df452087483626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef15577bca6a3666e00a85c9d66958627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2e81b23940f074f0550256a25bf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2dea13a5d030e83a91b52373b6e4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18480f96f3c5488dd02fe70e7bf15b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b244a58aa17745b785bfd0b3b2661631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9081573ff512e73ff7dc519c153fda4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711673e6ee75c5a7bea72d83ee2915c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f73eb27fde64679600c0afdee45cd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4252738bd3b7a306ceca105cd7acb15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da269862dbc9ed0f1e2d757fdd19dca3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98e419d2a070a997361b438024777637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36261f2f7b4fa6183a4cd6df0e0d703638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b7821bcc5f502861c59303feabc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2defe2bdf1331020d03f677f3b224640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4dc1ff8e4ce09bc6a44b77c2637d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce366307aa457bcdb7cb192d533a92f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb71c4bb826a6166a3837bd73c2bd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1b9b57ec5ef95f7d237a7f17083d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47b7a550ac858b17c741b4dd2fa81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07cb45bdcc3b85e4ff9419fbf751b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14bb3495d9fc62ba193801453fa0c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f64ff6f8a09fd56aeaf45bb919ae6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0dc5d8a3f5f55431eccbd8869ca9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15ea28d3ae8d3e1d228d8527f88167650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f5fe54d02f7fa389bf13b1d59ea6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cc0239de3482989db4ff84fdbbb49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adce53cdeec8e95619cd0b64db80f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb237f5f661e5a72f557f59f4fdf35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af3b70bcce45efa1fd36b63326ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64089ee68633a75a702296c9de6e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514580f7faffb655cac0b2d7937d2e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82535d854cd6ff214464286f0f3e5649658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d7aa03dee1cf491c9015e334be64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e7bcab07821371a9226f61866dce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396988c3ba4809dcef4e05985f8fb91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e79dd72ef0314f10764adb5fa186662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fc7fd1b91688837a46a0f82ff19a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312262149bd68e89ee1c14ca90fdf06d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b8fe5366066f2d85f20957165df2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f47086141946e9d55d089e47dfea2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3801702305c14e6a09c4eb9e1486f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf561d49cd564176f1b94f67f2e8fef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7035f37ec68c14822bc51146b7bc111669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd3bf0a6f9de26e153ac4f2552372670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a7808f60dcc196cff8edcd4a2b68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935540e103d666bec039928f5b78a076672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f3cb06e9e2bce38dd4fda801467c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eefd9c8d4353ef9ba23f98d9f426d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f2f570bb8fad55cc347558545c3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b997e65777abc7932c1d8accf826676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d26b4afcd49d190d8dc07fe48582677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c199dcc8c729286e9b2592630b68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576c3836253ce0b9f36291ba77b5208679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917330586c6ac9610c396c156a1dce41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be623480baec8abd335b192efd653342681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc02eaea42ec369326321b0edfdd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ec471fed24117b86d53b278172ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45b8d3da224fdead428cff830107fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431f9ad1e275c89117e27f8fa8a7c47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db762fc2541c1e07998c623b6bc1da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdbcd2df8c6d1d1583ed06a4afc9e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e58d345ae8358babfa2f26eee914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f35ccb1cb8e0cad5ebca7cee655d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844cc4a32812ba172be598814ec7dcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0f95497e3906fe4d415c6f779334691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e99f2518e004a8d99390ec9a6e3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb473a74995050e8d48b5b300ce836693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd397919920e7088d9ae3acdc4da2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45fb28cf486abb8d0fc5b88acf57df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0ce5d94c44e90ef8aff0d801bca4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611deb370bae25ece43d31e4ac1dc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0779a1d70b89661ca03f54438d099698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f17768b60d1e093a6e7d9e45dd8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc52f1a7539f4ec07f3bfeed633e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac4540f8acae9a7e1644e8c515588701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cf19c656472d4bbe8da3f538e3e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49b1cd652d1ad57814b172b941c50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad7b54295d2cf5ffe891d14c61a1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fb089bf611324ad5e9bdf287d792705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c58580e1ca0a7e09a2a25c8540a2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c15c1d9923c23436176efacb38f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afdc21e3b43a78cede23c28864912708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac9d1ef4a491ad905c010d62076da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9e842f0d0e9ce292dbeb05815e27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450d82e0ed23da89415c31991bbc31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939192974679a20d64918bd0084b7dc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c93dc5afb0cae09d5a0e0c39dcbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16d68f32720ffb6a09417e0fc5f2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c4e8d44c05594c064b7c6be344ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfb4a05acbc9d66c7737a1c98aac4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eb9bf662eb1e251a402ebcc796247717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35683492fdc26ee59c68524094ad38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5558df246e7a996024ebf3f5c69ef38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885818c5001fa93a4d1d542d99434e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aba4684843cfd6272a66e5e11573d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32df838830c957c949c4984eca9f4f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e88272b739d532d2b973dc624e64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba707889403477297c3df838c63ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f0dda1705944bef836bb5330b466725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915ae074fefbfa527f09c9e28e3948726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe405661df204a75b043bac8a07e493727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc5c3b3bb74a990e08bb8e0034c104728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa01abc3f0961bcf707938791d53d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c9c67637074c5ea2237391f264c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cebbe3c078c02a28962b2cd5a28d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6cc78f6e90d30102520d8647ca04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ddadae24242178bf4b6653ff3eb37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a686860947621247cc2f0963bc780734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411fe58b0306a7963303b0830fc6f71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e8d13369b94efd117ab2be67a196c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6ce35649de7196b452942bac82c5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb73dc4a6cb56664e23a94d206d4a91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca44590c4929a1adaf1b90884db14af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf22cb7c750cfd7f9fa1c4b855337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957aeae6db77997951b4dd7b999e48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fa22ea53930bd612c5310a7a68ca7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a7ccdfa185edfbaff9a36507f3b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6a8880620b945264c533cff65a06f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1335702f0b2582869cd57b56811996745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490a1a097e8a74bc7e8470797965c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e70052e784c6c6ad4c5e96e95553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3a7514e95e019e641fa84df24fc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1992b8deb7363aed1ffef7eb52dcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be4fb7a566f374c8f0e4c2b43d67b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e029cb07b2415af3739750812516c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780dbb1972cc712d6606d1e5f624d4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe879a3e4961ecaf63706b541e7366753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cfe05d46d765c4fd3a5054e700335754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ef6212927dd04378f52753c9ea67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57641b1e5c0da42351086c1ffe40444c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e856e238329d5805785347cf5fa9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1986309a2655341e27f3298fb542758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0eb6c8e486aa4f32a3a912147f8e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c36d805ceeaef55d35227cd23767760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273c21ffc618488e047ed27a3d305f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b84fa2ea426e1600b02e3cef59a54f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c04a8e287ed86f81d56b10af8a9122763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6836b683f898f5cfa6d9bfb5a5eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fef8a745c8cb411681385c5f4188a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0f5883b291d4698e8acb54d59e5e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f479aa942ea74a51add0b7790a931e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cf97bf15c342854b2477917375bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e476c4001247f68615104bdee52a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072b29cd7b2dc89125440d207b6ee1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ae77728075ad5d0a441982fecebf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e71d3264685567cc76499874dd2fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b975c8483a75811b02a4485b343c26773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d8a67cb711100f524249b62009fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89eda991728c619aa6905dc5a80132775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20f76902ea22580da966d30beea4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e43ce61bb749601f1b75428feca62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f2fb25c0f7620552152918728de9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb487b624c81e6bda0a425a75cbe6a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13204f39464e52b83a25261c9a3fedc2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a8e484b384a74302aaf437ce2ed4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ee3fd6bcb3f95c5fd063282ec778782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb0d6be9a20591ff63ef645e6eadd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2fdd960669d8078670eff924591f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25934bd77cd926f86be1e5ff38d261785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1e587ac23a5c06939a269d06d232786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac70066b6ff2bbeb363f2fb996416787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982fe980dfdc0f729f23b6b84d9152788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46acfd3ed528caf586866eca8e344789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090404a77f0fa8de4ba0633459d50e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268784158f37c5c9da14d8db4e0296791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e178ee78ce295a02c2137d89e5cf00f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631992dbdde3d5bc07d2cbd831ee36d8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373d9697cbb278c963fc29fffdb467d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44362c8f0b569b5c666227136264b00a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9206add247d6863d4b173b6328961796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8adc6998c8fef41df9caf4ae297e12797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e323a49e84a147e32219a35bb1ac0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20a126d6e6c937126aa3448c175944799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ffed53cdb918dba54f2e1ca7d719c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a694725ee31ff7492bf213f88f715801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89c3e9e2ecd45933e635d995ccb19802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0842c542b40fd4eb9a58a920cadb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e679907196fce335b394e168541a38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac452f5f29c3b3866f57e0f62d321b4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c3c3943d2608b42453e5abebea47806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957461742af53de6f3a451484ad0e422807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00868782ffa1657eb18312c27b328aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863a5e84e452e112102b0a72304691809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cdb406f34abeffb14e247f47a6e2c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde63b12a6a8a1a2539f777b6b397f72811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678576d884c817e17356dc2015ccb3c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebdc0ee19c22cf825a33d31e1b032813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c98d0ea73a81049eae79da40647b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a044e1f3a328b07819099462dafde64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d2ad56b3d7d90f203133be835784816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd2634f6273ab5d3743cdcc683ccc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c856f3b26f449bca0e8a647958b181818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108dc5cc7c49697917d47c34c1463b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7b4694c6a17a81818ef3ad1369cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6eb504d5da9e227569fced8e272ae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd3a3e45b4cce60dc8715979e0adff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ddf9e3cd264a2a406061680986cd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeb466dcbc9eba5afb1587bee5acd8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3c1b777f2a51ad2d45c1dfd201bd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325abd64894c9b7073bca17cda5800f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00791272b520fca21e835dc637dbd9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a44dcc8572c4fe9fbe84cad649af7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f77e0587d6380f133e7c3cf93096b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ed71afc3a765e04a8cdebef8579c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376247e04be9954e87ee46fc74ee555b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b953d82c4bdf29401993e68eda1d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1737c7b3c2b6bee569e01c18787c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed6c37da567b1129312f51a751981834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8b9fe153c18dc013d3adebfb01ee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b60095f818b1023413e0431808a472836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962419e908b2a178ec05b8daa47e76e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ab4304f576aa75c2c2d86de55bef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d955becad068c7d125b40adbc843839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208107189e376d8bc842bac6ab091c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1f9eed6ba7750c9478f515af30d60841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276610ce85d7b79be32d4a3acde0d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643e5f8dae7cf2cfde70cfe501026b6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa663b5bbe6bb00056b219eaac2f5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433e88bfa395a1f71249439d425d78845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6e3ab8525ef1a21cf389cc793cab1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576c20972332ce3cf14f7ad56d4bc7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e22d7b15de3b18e31fda9c7a5e53c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c751a8d471cc76eaab67b62e902141849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69726744bd10cb5e99521ce8cadbf961850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed8c1c3fb2631519d2c1e59678972c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca048333ab5843e32da6187bf3d2b81852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa5c94a4262f4bcd8c70fa88ad18d8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810245d06bf2a31374a5c544d035c1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edbe862946ee14913d94633431c6b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0956b7a3a4ad5026c3e1072788635856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef7830b62e2b08d6dcdb4c1f1fe30857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581342845b61c02797208617d4615562858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869978920fca491b6b085e1a9e48c12859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334ab1ca362e6f896927361bf5e03a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099d0eeddc777681b3dead952e23c87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c9862d0da244e011f06581fa5381862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7ac13819763a6b409399216a58ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a4ec34206c62a18b8e9b3590ac54864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a06228ee9673ffc717f85e8f69b25865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c13b1f4164f834184699295112c59866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74a0c8bd2342adbf0788fdeed0871867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81225b379fbea59dfff7d906c232c983868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ef5783ad662b3de9e31896dd51ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d080d84f9047a7ea3094282a952e12870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4eb4180715060b9af1176902c09e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c65a9cf09971edeb00958197493e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0869021ce95f6b68f203b6b06118bc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6dd4038deaf28ce99ff3107d77be4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170f8d8fea4b55be24643eacd47152875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc785cf8e9dd6cc8e4c43446b7cc480a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef40835a62e1321004f8c0aa62adb4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e960f02d22664cd08e23f5cf5100d0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd578e52201061bb9143d38e05deb0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dbecda2ff59f05e0986d4799d0434880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ae534247c959b2d1fd83ea8d621e5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91601cc7a159d9133a4899665d68a87882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44965a84cbb2975bd29316276b6ac1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b99ffd73e47da4741ee7e5d2d05d9d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1550f07315c9c781f88659c55f5d7e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22d3656d3f102b248b10e5544ed74886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14f1dcd38894112f5ef68cd110936887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce8c0464c676ad4c61bd4131baea5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95792755c6ac324355d47500f1b74889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf0feb1d227ba2ebb76ef3b97aa7d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30de9dad7a080f731d5d7b525237a7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820d1753fadcce459d35dfb34638471892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146eeeaf67e529dfd8f9b55a78c53f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71ce54efec25b019522e33c258838894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7616b9a45a61c6671752dd7c76e6d5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746553f5d898c59784f965db9e994d1e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d774d1e7617ed217b1ec30e9874810897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd406d0ab70f3291bcf0e9619c9720898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bbcdb36f582d8bd43fb6de8bd922c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cefe684238268dc12fea8af6149fc3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d12d5a737a985d8000d488b2af5de901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ddc8baa9ca156ce8d0f004d599b1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf67a878434dbec563ceed0faf4c2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93248525fc8019f4325d8bffe8db70ce904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913ddc2c705a10e4d0aa790196b0ee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf4dba9a472ca274a69a4b007dd29906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2dcc557d52de010e53b0ac34457af907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749e85623b30ae47818cf930e464a1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea72b595a256518cba6e8759925c7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a841ddabf644dace78a6aea9d868b0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559e38e14bf795ec6d48434007b2ee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1d2364372dbdf632d89ef4a61055912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7af98fdb9d6630a993ab1af8f774913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b67b613f478cc3a993dcd979daef914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca07746c5dd843359c36958ae911e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b2b520c75f2b48518680515b2fc2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd4fc83e2b12cd962d304e72b373b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12495654708398cb703e5a136f853bc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141dce83899b840598c961414d80a6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59b8a0594c582f33df0b2d766801f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa6ec2c5241a155be03fba99fcd93921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf68dfd30d5f4f4dc5c5f8556d50b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8790fd70a5b403e530c678cb315d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3c56e62c3ad6cde00c630dcb4288924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2509aeea6d15e9fa00df90953139d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d86230480b49c1038b32fda44786926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0e268a51f2139bfecc8814bb9949927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558b920e4b697a9ac63d778fc85141d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1894d8d97df742d92c482b0bc316cc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adec702a8a830fffde2414e40c68d6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a307c187e761d23f887a94ee71919d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640800b7a2243608b06246f0583c291932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae00ad0d6dd61fb914ebf68980c608933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3856d12d0505b307ca6ba15fc549934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05000bb7a1df9b7c01f15e039d6f651935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79939c8f93a4d1241410bae6588cdf7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8477f894aaea76e45ea8de0ec8f93937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616f503a16518b4e21f165aff24dd37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a8a41e0c6702f32825a3fabaef707939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02a04b0d260a4e73aa1904ef8d6e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1f56eb37f62c0cda599a43265d89c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00db28c4a60bf98e43dc465532947d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a33d5135bf28731809e6a44cb1dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf4a23abc8bfcfeb747e3734ded06944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8326a9e51bfe378dae985b63180c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beefe38122f9a61af62b2a6c389f3f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091946a8b9de98e882c5dc82942129947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a779d0fed7bad3f9b28221a904ade948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9be86e83a6f0e516467afc6105d769949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023bec81c72146aad5e1261546189f5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e77ddcfc3271229a30f8450602ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993293e7565b476c7df5c8f884f9883a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e575d19ae9928691c09311a728e1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660f44fa4849e01ac0a69c5dcc5f28954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f678675afdadfd485be590a0166c9e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361a38c3fed3a192d897c1164f8c65956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d5d2b9bb6558c53386ee5b5fd9b2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ca5467394bb443309a24d8280123958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768fee753b9ef524fb280824be8622959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec581516854d681c7907ee481da3d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213ee0f62d869cf22d12316b6a63e3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59a6cc49197030cbb5b705224a111962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e34436a4ce00ed65f0538783be18963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e86c314667868a7684f729521bac1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacf02c25d806503395aad5e7379fc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca398acda45605b1219ac39d770e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a0504adc1bbc9c2a6eeaeb5136be967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b501b056f76257cd69ada4341c903968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf58342e0ef3d5bad6fe52767111481969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c19ab6c57daf2f05529cc9e7a3970970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b08f947939ea5376dba70b266884a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968c5aed741ad6e5fc7ebfbda3a9bc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248eac48e0e1e2ff41a7f5ae9d77623973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc394addf0e92ff1a415a5b00106a9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747fc659e4ef167f78ac846082079e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42fc60ff1fab49db6432206e93ad6e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d26472a60fb074cffcd1787ef5798977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935071494dfe7edc1ccbf6c77413838978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d5d6b0826646aaacf48faa56dea35979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cabadb62fcc765c0adf623f955db8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02eb835b904484abee854695611ca981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd99c412d6ca7457e92a79414edc4b3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1b86c096236bc18b49d93f295bca983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179cdaa469329383622ec7c98285b6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684cf5929fe9131abf2b5567f3c8d2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b8712a89b59c218d683cf3acf65d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b30d6759d14fbecab8d20d83e9086987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb26d73e788a6b510fb6b79affaec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8537f0ece3c9e47efec304ed0613989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a09c87afb229ee057c5ccf7b1d11990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414bae74609ffc775bc7a9830db504f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d90dcaa5b8822cf73be029b9530bf2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce55a69111b8d3a709451c955ff56f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428fd96db7f1f3175d82d93461d755994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5418472c600c36b21a667f741c949995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e50c6e5deec46fab14a0b29a8a7a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed337d0f18b61dd174dd18d34c38b05997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>