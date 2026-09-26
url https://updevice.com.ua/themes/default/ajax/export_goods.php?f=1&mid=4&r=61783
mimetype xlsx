--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d202ff8a9603429d2a2dfeb2fa8c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd19ae748c0a9f4d195f3209c066932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d43c3ee277a17fbb2227bc4f7a94a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080deddcfc7ba373f0dbb925168b9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b3fd51f3a04e2e22d351bd9dddbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce05fc94128454120ecdb5455e1ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824b21f9b37ba725866ddc0ac0e2a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ec37d474b3f4609b16a1e014a29c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb721c445b50214864e84035d811a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525f808020c7cff60718595008f667510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d20043ea76e283bc841a6816620cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d66d19742c727a4b3670206b2a56212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d042dfdbd80efbc3a877eb787c7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b7ce87b9b49c858a56b5aa0b30d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be427e7717ddfeff300e4aa692b1e2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f7d758f3ba6b1e52625680f20492016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284863f703e9db3653702876f3e474417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109f60847493f727b5c0fb2d86b613818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d95389c3be44d150236dc9e3e5e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af644267f74fab69c245a2685d32020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b7591e77a597f2c77fd37b5ae0d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000be46d16692e61a3309d3795d521222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc3afa2e439f056e0942c4381ad0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7257972698c5d3ff724eecf852261124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667baa204149ea1464fd4f6ae87415a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ada4fe0f11b2a45d8b70ebdbd3c3cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300233de19a38a433d47f666b61ae68627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce2f3fbe84c2d2475b3007c69f6eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f9753e3c17a361b343912096f9a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc22c20633cee4473113cef83698330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a5392d756023144385953062aa8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64657348915a8b4cd6ba2e51e7356a6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e444b649f5070b539fd43d5f9d661d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b534736e95be8884b627705b92cd62734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2772389a47d6af13b2773e92e5e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bfa4dac2cadd355ed5007ee4c5b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3f2278917ac204d80b4345195cd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f0aa6ff268356e9ce8124839fb0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958d2d3e0804a613a94d960a95eada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d07603ee2da35b673d10da43332ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e051c11c4ac0fe0bc61b54d46f3686341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a09b5dd34123118bf9d7da34389342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af833a4657cb19ef3dd87b381b45243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0508e0d992dbcc18fa34161bd7936144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb9aa52169f063117b5717eb3619845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525711f6cc969753d50f973a5d4c9fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa738a43ade61c571fd0e6e909c75e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4495db2c1a17e8565e79b9242421648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c071e9efb7dd23c66e14d29b8fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925380a503cd88cf6aca166aa5066b8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aca7b0d6f5cbecb02ced8bb1974b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1f1035110598e0d8fde6a910dd7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f9a888f66df7cae0ffd72e7bf5c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2925bcfd09d75324b1621089950b0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c9472d9701b09b3806be60c2681d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89c8411822129ea9e2e29501d464156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db352468f24fbc64f231e169c9b8b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c582ac5daa20cc29e296c04c0b8c7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9cca20ac4c92fe81889eaea63caf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39664e1320e9f5b5dba13907d3c84d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a89d47157670f6c107d04b614cc6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74d489a9b204a2fb554f5bb7fe1f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d258a2e14ebc4f82cbe01037917aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d12fdcdd7b5b404744eae8d263edd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd8566037e6257b4990c7efaef53965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49ccf29fbc8182faaa761a4c7efe5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d988a02291dad906b3f871aedd8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632a243fc67c3b32a0ed9fd22b549868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494cfbf88bb03b62beafa25013f9dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c6f03763fdeddbe0793723276457070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659693a4cb16cefefeedc49777fa7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbdcda0bc4523a4787f4932b5f1bcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b215430ebc8d261aaab236c4c44d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df94c1038f028de943d6084939c8d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee1b75a38a034ecdbc5bb9fd4c44ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd1aa967996b5cb3d7864bb9a7f6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61448953fb45dad168edf1a353d15cde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad8be58dc26d8d05b4343a79ce7e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518260c431000085d5b5e1478a660d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcfcd605325b5a57ddf97a7945aeca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8120b71022c173a757071a5c3bca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bced97ea860d1b14826625778180b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d5b13913b37763a892ae76d9558d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b840501571b49b5b0d2479eb60eb3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38b171ad4449da1d04354c9d11b2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c4ea358169c3a487a2ea3a96d231786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8af5c8c01625a388703642cbffc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c028a6f8fb7f7420fdf97666c92f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe22caf5b481dbd9e83d1b648e97a3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc730529d31669e9c70688beaec3f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde5c03f35dbfb2c70c146a2a5244391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716122a2f9e2fe0d6522d1bb5979b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619482225f00c782671efb0d7c9e5a7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc636235a9b3fb20080309ab702dac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5738ee583c3a15c78348df7c8c995b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e5533a72d483cfa05d612239e43796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6acdb0d6b58bb7a7f518a27ec07c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8e9aa3de67ee259a05535b5b4350b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16097af899d4b1a7aeb28786747855199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce42ac6a3ef329ee09f8950671047100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3478f675eee50ca35e4da3ce607e40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f696293e9404ab5769748ba3e2e13e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b225264357b9b71a68af1ab44c2917103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f04967fe139741b0da6622b4f08ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df1b769b097599da3427f5e32a14d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c930e1125cd376a4ee10361e55cc65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef37457dff99d6fa3918216d8497f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f87bc5aafb4fe98052e7c78f2b8f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26363f52b474ae1b65454f9a97b361e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93b9bbb978da115cb772ec91a16911110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c5f320feb5121e923b6b867176c14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105eddf6203e370840962569c601a2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398a13ccd53933ef0080a1441abb3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3802e4c5767e3be41c3d9d81603e403114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c193aaf18edd478d9a0689c549d9bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd5b4f6a4d0b5b01195f7e1005a94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149f3419b682c749252a459c753e24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d8c250bff54e533bb16dedb1094a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707fbb3c2f6016eec7de9d508d0a77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a713ceb0736640b9ed975c7a2305859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbb2ee23a51566cfe71dbd984c65d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7883b8e2608409c59732300bb84eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72047369e4851906da4655d3cc01697a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5467dd9b98672736ec8db0b3404b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff550066afa87d522c8117fdcace1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ddfc142b8a60b1c7d855680defe4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032e68dd522fe38fffe686266a2ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa46780a8bc2d593d5ffd14837e15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd8517ea66d1240221a2c13c566dfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6d27fd09abc161039b6148d606db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11cf0ffaf2c56117909a13f67c6da1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635dbb5bca9e63863b3bcabf06f455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25f05356bc2f69267c81ca3328f73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05aeabd28e150d15220a8ea32f787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd714fa747fa619b52e71fd3bc31b24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecab0c33f306ddfbf66508ab3ae998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943a5893ab63ad80a919396c3c25649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136731afe073b38819a80453df9c0e26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8887a7b4fcc7e4d7077ce56cdb36b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181d2728ddd99d1cb627c4e6e8bf05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53053bb00ef01ae1a80b909e471474141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d737e5ce9f89035784892754d505a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525cedfc0ccb5188c057eded437b9f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f761fa0619064750170d7c77a4d1035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae59bd2734f714ab7e148fb457f1c59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b411c44a4a9f9cf4fe2d794fdff0b07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d7763746b1bc172ee1968ac07327147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf4eff9050593abb188641b785759d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c081eaeb0ec409d431503e91f3cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f414b23cab25631df8e7ae611af6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860ff56ee1f69794fed3919248bac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff51d99a1b838833415c389c9c6202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad14b393bcf0afae6a2579e8c2757e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7221c060bc4c2ed69b1e13733f32d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d29ccde304e0ab63d7aebf14e464c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d4901bda091b8cb849c4b1c407ff1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce93f88f3c31e654225b75ef3ec1fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8acbfffa6599813a0a59fd46ae52b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe78578e036ed13a4079474446500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8fb81c4c9e40e181f1189c3060c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb72367dbb006d972bd69f026a54ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d8a510ef2c49775c2e6b65833738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b415222f32a21efc85f9449df89015163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5e7793a053d460729d0a6f0d45b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3afc858229e0b2dcb63e2f42b31d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360be6a58909f867b0ac7f4ab094de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184f1ff0ed7b256649d170ea5948d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61cdc2685fdc838cc4a27792f49338168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b94ab7125e5305a0c7ede020d974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c516d9603d7566aa2e371cb7fd10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868342558356e9ffd9dbaa699ff9adfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d52461c56991d19717f5de02a1af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602145b535620f3c99f178d743e4763a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe7e3fc4473e3fa8f33ac5b1cc5140174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926489a4ff68eb96ae16fef97fce108175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e84a0ab06fd0768ea1cb42a01b02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5cf925ad219f3d8fe148a719d0d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd90f673da46bcc9eeaf878d1c97b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1fbddc8b087f8604d9523d42411c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c85bc799587bc8fd80fbdc71a460180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55efa9278ca39f3f25f027a237183b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b797680d26b8a9f870f879fbb62a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2b922f2b8df1fc61b7b9bb89293c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b200cc3d49f474c1874eed580ba61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909eb4216261dad900983655132bb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112eea5bb8ed71517d8feabacc8cb83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8247ef3f13548bd468ba6eaca342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb3ae1b986bc49b501f27fb6bb0c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9360da6e10757845e3ceb35be79c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eedea43e82b9079c65ec0122425062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da36952cce0538874f90ae511b11d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d21ede6bf75451c90ceea985e5d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4c71d267f15fb8b01ef69fc99d56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fba2d2c0ad8eb60fb2e6e4e4ca8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983480abcc142447cb8a76723aa1e30e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62dc57f894d0e595e3bf46cd735716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9879eb8c6b7706592af3457649150b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe0a2630c09ab6a790c3694186d9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120983f52c84667ddd087b05956b9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d97ee44132f5831f9cbc37b646a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01509137473fd693eed24ce432fdda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d757fcdfec42026d1c4e5eba62ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12956732931ca7f32ff3d1338372de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f7be43d6f4647c22eb7428521855204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce214f0057705ed789cdc27b46700c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713c5d25a73f3b441c3e4f30f0ef02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b23d90fa7d9b6bc0e7894afd7ac55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed16244602c0bcdbfa655884e21bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598617f4a14ddf830aa8c51fb3e8e15d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb15ecd422d30fed5e2baad1e396d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c95de2105ee67f6c0a2a42241e142211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec440b4bf4de1b86688b948b15daeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294b01e6d492227f1e2c79f30dfaf42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815547bf959fb98afd724507ffdce115214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6809784dab3d4f3222f4492d254d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48518628ab93a79a7174194bec46700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c78cca6b98c8801635e0d8f54b3f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f88741b37042b04d063babf70ccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f545fcf8141c610d6579d3c406b21e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7b9729552ba60e10beac4bd6f971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a8d05a7d7ec057e04060b17dd85b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af84b564df5a0475c89f0ac9984360b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b63786d7e6894b977cd3906e0101d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e9889d53935233d3fde075b8bb38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5390e1fba0ae03ad263f836a1bd5d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb002a0467d57112f368af7fac1c3221226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c6d695fb6680b54e503cee337009f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d0abc5e2f2312f6d07f49c4a49051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c816deb813f35857109868769231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00267dc1f81bebb95c1143ba0e9b79f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b37c66329d7d37c23fc08d801535c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d247343879b69fa3e6e14903782a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29290c5d87a213de055d37f8ff31d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6a70e810ec500f7e1445c4eef5af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65ac470d0a31e2ca2a7ddbc23364d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41847ee664f1245b9da26498f9ea89e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2122856e90d2dbf9565928e26fd06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8e775f46f9549e0884f2f33cfadd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a337e281f96d6f008474a22566cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15411b7229d8e3965ae8015e79ee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e313e47ac4076b0e803403fb1ad4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b60467a267830440edeb73ea940a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130c525ef829afb009994661f50b6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4077037c89a1e85c73e9663ac530e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6fc9c4c3369d301fea9c61b1ed924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41c3f9a6893029ca7b49ace17979a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e6d7deca0a8746f04d6b2b0b888b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c1186c0546dc6d3cc3a45a85e29c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122720e3e5354d1c120224aaa7f305b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b4f9e4b2ff58f0d30bfd8ff933e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a585ee83b6a8fc0c0f53d1e2ae5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ed7bc5ed184ae1291d4547c593f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6189d543a00476f3a00c2d0103266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24a2173a5592fb60ae320450fbfba7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3d88162729bf3e967bbec6f4b18d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e802ab8eed4b2ac77c324f174d69a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f364b1261bdd0ae03ae0c51bdf6c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3254021253e044ff47e67b1a3d45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af463180de6b32a8ff29691740568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8694385a301724c99275947580b0eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b0703369f88c09073bc019c16c3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ed2f9fde20b57d2fd2c2772dcfab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec6d699735763420a84b2469e5f3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b6a8525a1371c75ce669e1bde357c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff506ebcc2bec0d5d167060adbad4ed3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf42b879dd78764f1b5966b106f18e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac323bdd37b84c41f2225a094e9ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a6bd9e13072f2d872c476237e5c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde65f0f6f11a6b44b2f264a634506269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3667569a0b4e55aa96d6a77f9e4089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f85c23c236446fa863e97ce4ee406271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c1b165cc0a6cab371375aa235e3cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e28fb2abf4c20c6ff357c9c5c17c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea5b723f9142627714c5e9a7dd672274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e132e24c9e054f981d2dab63c8944275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9845697ed0990521e15dd5bd579d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef3d5c41bf7b5e623ab4a4aa6dc4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1345e8b2f69a536b0ca463d301b2c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212ac8358801b74d00e2cc9f22d65b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc56199b66442c0e2eb733c81d2417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e73217ddf9e9147835e8178c22a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803613ae91cc38b5828ecfef6bdafe3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe552d5af09693a2dfd38e0a917b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25372c9a3cf4576765df8fe13c38ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2979c6851be4f0360e6a3a9158328c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15b42ff3c7938dee5465a1e817dbdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c57cc527cbd242e4e18385082d99c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fe21c9895d7f4fcc8d538fdd0d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0cb2a98473dbc13de5519abe821b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b74865efc1ab51e4ecec774c167b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e49d7ddb29ded29ec1eed157375d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2b95b17629d5ce142120e6061afc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64ea634705e01be485f316aca6caf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac8a08ead33a171c0116605738b01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab0338c493e49920d723680635ac5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0f2fd8322a773457e0d96cf9d1e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f2380321f72917a4cd15b4a3f731297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1eb771fdafed2e68203c39ee88688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79f0f5822385c23545b129b955bb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e848550a3c0dcd780b4b913a2b32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0328201ee4fd9486f151e6064f26e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d122f0571265138d856802ba8ba6c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d4c0c6241a25d29c035f3144fb6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a8f4bf5eb6d6711d8c555826f7922304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa1fbfc6bb6bbaa1525a37982ead9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1fbd1bfa102615943bf43da4f682a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114320bb445e284940bfe0c3c37c04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e2f3f51fd5cbe8b4f45810430693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519460f219b673a8f5d9c9d8e1c10121309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be43b259639c83bf1401269077dfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5f87e31314f263ce3373b9903cb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175707747528083e302cd3d1274362312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c11377b803d10a4f32b5e82abf4e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e8a26a138393e9cbdfdd8073ac72c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01c0d38a3ff1fd8a044f52d61927a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c6cf65bcdd140eb5140092e0c56e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1603663cd95fbe5a3b8e4858304a76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ef75d106ff3aa5f5be22241670a28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f58f89d38e5d0d783b19f7c30bd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcb4f893c6b303dfe9db52c77de0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f2f895d1334e9965cc911266f576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc4c6b2a29eda19ab65079de0a31d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ef5cc7753de99a806e1e0cc8475ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae14d43732c60c0c49c5a633b75c9d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922661bb61a7a6642ba93d25524c8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed5572d24d29e6f5dadda3de9a548326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9382db7c99bb4ab257277f016015a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3de55a6d360c07d384796267fd01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f467416c5afc8c810ab77565d9bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48b8d124a7795814a9ead168574d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7e49dd898a0d7027e02965bd0d0ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7861bc207fcbabfcf05ee702922de8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870386d4469ccf745d7d8d8eb8b2c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca57b8adb017c66d9bd57b35003cd32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99649abafe290402f9ee93abf8553a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b73ad6122d9325bd61d40697e054336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313127dbe84982ef83242272f67a09a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ecf23bc8655093788d7dc089e6fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a2af57220970b5952dfa7541fd04c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8a04fe8acc8657d79f074efed39e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5f2c167f7c5eca8c655aeecf8440341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d6cfd62fe102a7b5afd26660b9d84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbd32083e7b2dd93a8be859727f01a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f21a8cf284d7e69584b606554169344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb10dcc4bced0f0a2d29162dc6f3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d050bac46ca0c2a564b41aa8f09c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c0bf8690045836749b050483c39c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f166553f8b84f8c4736bf0df35c690348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0eff8bcd02cd7c8f15fc4f80f541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c677c97e525665013dbe266c0b49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cb4a3d87a6c2c2be9551744d8220351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4174430566476914e6af89f5508695352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ca12a220edddbdf5a2b70b904337353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b3741b9a5cf298932d1ad7258952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b308308a294abcac1a7b06f7d0dc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22854a64e3479978f0054ede17f233da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b89a7c33aea33c32c5a785e7a8f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74e10b8a6b88c0b117c5925db6307358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3123409e257c01fd55b6c50ead7438d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff5765f0ccbf6c9622dbc099367ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f862d2c96a93f1d3d18f978b1285361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046707ac19b2e26a39a679e7232435e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b4494244334f681963869316336be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da068a531154ae7d118c8b6e34c3d56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c511d752a13881fbbfc099c7a5b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8631cba19de4a5de9015848769ca8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5abff599978e8c79062d78752fadbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5a31b8a03463618079a3641426af9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b935bede252b2b6e278b3b64d063369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2abb55e396af3d5f88f6107134296a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59de149905a1365fadf23ec7246de4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb59a2ae6a937b482d228e4cae562e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5bb9ad6a875a640fb91f63e3ef762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bc7ca0aa4e9377d8d17cd18899d56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ff87e1e41125237bc794dc66f6ac5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13d8d422f4408ea0d063adf492f985376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb6efdfb6a7ac2d0f20a98155006a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313d7d994639176e0d7ef33a340912378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda85d1ef661c632df43b625998b2e49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c34abcf07c98a18d7f3b8f061b14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d91bbac34da94aac77ad5614adf1d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea084859b4501de0f200070335f5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc032a09166bfe8f7eaf613eb7c5f6a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e4af62c0b16912c1aafabe18d957384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45696bbf083c93de64e1ea50a9f22c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d64c052be7789c86638822092e52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147444eed802cb075b5ca9ca341cc91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246cac45a718e90c1d37efdc50610fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c11ea650d66c77f543615e44d29cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836ed1af4b45a2b2c1f5d14f139c01f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3033bb05c316d4fb9a58b54f88db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e29ef40b5f7f411102559cdb7ff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01515ad230ec10fb38f84832fd4ef3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b150ac33c4503ca67cf944c0bd9f626394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1c4c80da1f112069bae080f33c30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5629b661ff91fa7e953c5efc84f5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721baa3cc6d13e7211fcfb170474185397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ebfa32b00126eaf64e4f83aa8268398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777179f01e02813a932d7a910c19fb40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862be95ecafa1b4f67d248d3f43e2b4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d8842a8cd39111f6eebb188786bdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b07e1a119e819b14a67130b7795ba9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40069fa1335f53722790b5ec8c2575403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c6ba3d81aed78ed2578e3db6f19c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab46ce67439748893479ebc32209cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ef3638febbc065ea088b99cf57c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804eecc0d0585d594f4639025c81b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8bdf9ff3cc92e1212959cced11de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b0b62ce2c46a93971c4d9a5cc9b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699cf2c4897c2a043d4c2259f26bb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb35e1b37191c400e85a9af671291a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5f784bb88d50a39c35c9430cf5767412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34a1feb2d3d13752b69fa8c4fe4d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b65994fd707a28a9974c49cace631414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c84bd157954b53317c819cf47736a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b80ec367db324229c90ae40dd1f98f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594009d5b002df8138260b556b73e24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e98b9697577cc0b70a62516b8a8e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21c7cf41132138b27f0063d0b70492419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0645aa7c201124aead40b38543c3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b15fa7dc5fe88fd3f4c4a7c160ff6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a5d1c606da09c90798e32374a30b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426120a2de74277a7b11f472f6e289d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c09db3dbe59991a1a7faef98bcaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b1f7b4406d830b201f25e8916f33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6499a086071db0c4adcbe14bf0a1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d38964fd4c51f0b840fb651ce63a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e2da2219d25d1e37e590dec72a57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d8b5534f670e8a50ba48c34e94af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc6d07221f7e380fd37c413c2700f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec7a31c278c1c9ea4d83f923c7ac1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27789a823254b65364f5c40d93d4d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b6696f1501771d4391e63f61ad04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db916e02f06cda36598aa9fc489e43f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea894821b28547d24e46c88b8d907d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d9e34080afa1d2fdc104026319d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d885bf26b722ad852265e4a86487f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b461e07b37be9ac642ff4a86623199438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce813629c4e8e6b397b5289b4aded6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299718ff4c3813892be574f2aba5e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e6e7492fab833d53ebe48c19677d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b6041ad4b77c1d3f9cbd24f60eb05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8872ffaa46ef7c6f3d004f78ad7005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5e44062cf838ca3fb9a72eb1a8994444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f8aa0099d1900045316374730425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354743ae2b83c5d7e7421573ba35a7a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a93947c567d7ce8de4f6c16c6c1aee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a69b6639db4d50d69dfe5fb75649c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f688082a30fd3afdec155afc5970d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29d7a6bce81d3beac4fa7ffa972d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270401836652ca828f9d462ba7c162c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafc3efac132058696b41217cdd6780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84a9f3c7cb75dbffabe7d48ef52f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d811848913c26e3215b7d9fe5df60ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef682e5b9e515d6db006916864ec61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2731da8a974d002612acf6f6ed582e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f31fe2e0fa5c11ffe2cdebaf25c3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b5c29e44f05b76051498a5f5e6e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a616902163b3a9dd5a81112940ce3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee4a9ae13b0db7eaab82eb5b26873460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d22adf3cabf6521a058fd4d747998461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931011ce795aa87cb99120d49ff986d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06867d01d51c91dbd7b4b70bc8de1497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfbddb5606adf3560e1e8fccf9bb70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203edad9432cbcf05564b73c3b2b32c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77172ed6511fca6fe972bf22ffa2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398cc8cf82e83667d33f9ffd2299249467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fef2f2f7f2eb8cb71fba8f10a1cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c57aa2bb9e656f489fd6642a709df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be9a5d377f5f507696de8b136420d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e23b3d55943445850d0c315362a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f9126f0a606c926c87d16937ed46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb81254dbc8e6df62bc2beab10952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec434be6c89bc26b43b4ab90cfc5bad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a66b1308302ae5487fad63785b3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bbc1197ba4cdaa5c14fa69454267476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e6868ea232519edab16b72f30ba3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4a2193568b9e8295203e6ba0dbf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7e3aa4d4d4f271152860afadb39a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d358d25789296afd2b9f773afa68e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc40d9239ee53efc6ab961a308a98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e712ec2b73e31bf4d77504b89928d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93cf44ec9c84359eb6f8029196a24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa13954ef6a628923f98438ac5095484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a833996527f53f2ca62ec21dfb54c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d1226e4eef4df8652f484ccdb720486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64c791e970b000841c2ee1c372ad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2cd0616adea64654a10b9da9cee22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0ef94416fbcbbc6054f5ebf7c0ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c22d0508472c22a6d26d7d7167433490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191fc54cd5afe2f1886e0e4cf479bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb97b9664c3777d62209b94c3d45a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc74208f403d8743222b89698fa3a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33ed3417c1bec89cfa921a0f7d56f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413fa6d4e9fedc2ed2896d3602a3bd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec56f550db3643ece1697d470f05953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d176579aec76e43627c9c0ad0a7e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d995e43f966b2948a8b7b2d2ab802c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc6303679e7faa51a15dbfc54eac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf2e9e87632b3bb8bf9740eaf5308500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d2cf819f38905215ea72cfc8f8981501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d38dcc25b20d05db935e17415a76d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f5e89c7bfa9c9b959ee899cb27f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee249f68e73ac4bf5a5f98b4d6aff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283be2557d272af456e34d8002c646505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8698a1a93d2818d10b94fb0711e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12131352eb5f544dd2ac3b25fdc177507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bae965c3344d81a68daab17a5e214508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a05fdbc4d497b977a81fa5956a5a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885757b747ac2e78c33497616d658a48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc33b17eb7f9fa4e90f5b2f0af6103511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d46ea0b61f638d79178f0bf5341d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcebf1ada2742f774fd356a336ff84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb4596eebad406932c59bb71aa541514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e97650ff42377867aaf8de38244a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d83057c97b5f715d4650cd5cbb752516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec65aa1e009c13d8e8c968beec037517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee0b969fcfb1ef0e876bece0fb9fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2e0b3d71e5270891e91a787167b90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd59e2b4d8bb5ea347ab87d186f72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273526b855369333de8598cf10bd7ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758110d750c9b2db699d0a8beb337a4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f516f3bbb16cb6a0ee7460c4c270523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f140dbb5a4ec71d02cc2491b54fce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc1494722e05aba026acd797fb4da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e802f7745db82c8e0567973b62c144526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb40f617cb8521ff38b8698671a38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e631ac0ea8328598b23d9e6020d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8b893f47ecf907d86cda3063d1f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0e8af4a689d7452330595365a4a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6531ca75b21a8e13b46fb39af3bb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30137f11f4a04c85737a533e13b353532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0485b3bb13f4165b2cfd8c90565f12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50636991b7a62352a2667a3b704bbe9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd491aaf9449a2fef1de23afc39b10e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049dda7e8198d75ea2f9009258ab146536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5639549eb38a89f853568eb5705df3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27383549578724095d258d2c7dd0337538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b5305e1699ea7372c6e83d5ca88a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17ece5f5f4cac32a93c1db50d10b5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38842be5744ed4a39d840f299ae84b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d85b5473677b848d4fa51761e1bf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d7f2dcb26de80257bc14a045bdc9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca615ff7926b7c5096b1070f1d8d08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e201c6b2c9148c2aea427c5dac01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45f234a9f2a0c426f2039ee0d4c34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dcc6ebe9e0a2529f02230ba3c717e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852bfc828fff3c95f99c96eeef20db4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8b9da73bb931bde2ccefaf578d7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8147749eacc55f481e85a311c86e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411524fbea891ec3e06433b5fa6873e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f11689b1379b31fc9bfd90099945c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b6cddd257a3c2a78f72b886009c24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8767f55ec363f39a801dcfcdffd46c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da3e9659b15270eab0cb37f229a90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab61f0215a3b984a92fe93b0f97572556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235414c07fa61d2dc068f71f111098b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e0bd52636ee48ace2cb76d8a723c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc980f3ff16c12f4b75e1cc7111907a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156610fbdfd511dbb20b53581b600e8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576d8678437134af5377fee5b07d48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c0de0a434e61683851cb5d085e2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b45c4d213cfb9a3fef48330c79f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398997d0cf09009f1af925beec2d62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c089b37dcb43074afd09ae8e598a4b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63a8b6aed3eacda13057d170fafc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf647700be05cd799625bb2c442f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c320936fab682535faecaebec743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75a478aba3ea62189a8a474c034a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d751523f527d882a84e3a8fd23fd61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ea7aafaca3952f62ee5043e2ee8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f90eb97c782779a97fd4d214498b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189eba63cb485905a4d9a470d86471b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590a89a9ae499fe6445a32817ffb83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59a3dcd6636f7bfd6e351414a6a9f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee5d08ca1016d48debc91b517033fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6179ef27d39a3da49ad07a7bf7646e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec882602916d0ae3211ae2eb729e3c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25923186e2105065f01e52e3f85c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13ae957262a3036cb45e8f65d80d75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19450e6e9a4ac1bf0fec1e54bef743c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0370750305ac93a799dd7114df271582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8beb2717239d9a1af02c37ce33d319583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c2b5b6926560ca0d3dded6f3163b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc27504ad6565ff4b227ccf42a8a694585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f551b01c4d0a5ee5adf26703787b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e894d9b0e08bfa2c18b6f24e70e2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b59f8aa9acead115dea7c852207372588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed940c715c443f9c12f943fc5697308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a61aab330b0fd32779e4086e0cf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6e19dbe1bb710f4d6ce5c13ffa5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521ca3da5c47b26ac7f58d7d1de10f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4706f85dfc516665200765cec881593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01266375cbf2db088aee61d40403f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ba4a58d0afb58c67532b296d3c2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494ef7645b8277717847c59e7b5f04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f27891f432f3ab1a88b5159f9e559597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd2cc7804a89bac1fd1c614c236fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7416f0013bdcec8b8e3c75244a3e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59e8b174fda30944fc9cbf1ffe905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0974d66af54a7475f11c1c93b15e66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b682adb74baa979f220450470c7049602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03950a1cbbb9b118646a581daeb2ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e347ce40ab46d2d721f6b345a238085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926c55eb08079c9602b2206fcec2a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7c3da7c4e42a5384f563c46ffb19c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7aa34942c046455f6d4d2ea21cdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda95b3c8bdaebaf0713f546c08330ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa762d1ecf35b2d42b0802a8a4e534609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8a8f087ce098806192a3e5e606f79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce6f99835cdae6cb9ab8260fc5dcee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4fcfe85fa50eaf37ed5d39bf4eee6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd987c75b4e0f56d1cf906e305f20bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632bc312d14a5273604f80f9031cd08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ec3a75c8fed031f01ac6df2679f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172446bd42be8b8422fe9c26c6b35121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fb71aaa5dd544ca531740fe845c8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e05ae8e5bfba921661e8238b3666618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b090d1482da6e994cc3b238638059619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df271e99003b8907764305f9fc7f34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc42e5bf0503714dcca4dd70cdf305621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fabc1ef13dd065536e704666f265622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f16cff85219bfeb96d0dab24c87617623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc0f684995ec9aef102dd1b89a6a3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72eb74ae8efe217a17a355615a502625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4cdc6b991ea15853f35cb7d69b7f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f12f34ca4d7466c5466bc21e7bc716627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20110dfb270bdfee1ecd0bd4a2abc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8201617ad76fd39912e91f1acc44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c566a073cffbe8a0698ed2aca87a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33b42cfa336124f6b7dcef94d7838631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282cef52dac06156a24ce43d98d789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67723e1e6647d2062c42b18ad7d93e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8a325902dab6691ad7742fc2cbc47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d9eeb60a167f75215ee717783945635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a264eba20196bd9d09f22aa7c57b95d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775284eaadf4219bac55a5d5d6ef91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb7531c5d99c5787c8a24d6e27713638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a408028e787ce7ffcf4ba931628bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9ec4b2fd4ce3fbaf788acbb363d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0129b645e019b56dc49dee9e46d18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c99c6ca5285c275abeef6ed577e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0331068903660f546c78040b8d71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c8eca6efdd7ee4dcc778f7564aedc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb664627977e40471682a369d53a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3804fbfe0ca80a5edc5023712f3b4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093785544e19e0baa8cfad7a8a9a56a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4aadb557e168d0ded16b5796db16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7e18c85fd02f9949f78ab957c364649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc1f59661219d0bc0131088359751d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edead20d4aabf80707ab22643010c69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e974d0532f5c8c2f11488562f552652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9859a00fd27269539cd51e57e9725653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155124199cbf9ee7a3dea4ab250b74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482808fb8609f95e6ab7c1f9ae27e25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b79dab681795456ded5cb0530c331a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513a10a31ec81569fbea017234bac8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a9fa7d9d0db7adcbd52c77f8a960658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef4638e6ded4a9dd8f45d2fdc115b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc30d9881ebf69f9a354e64fd1b9b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993588662b767f3710401b15b811ce4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794979ffbd7f9952f222e7d9d2cf1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f92b7a23a0e05c83c0ba0a3247a0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b73a8c136b0d65bd62cc7a298053664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2cceb517773373876429180fc27a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074add5fa6322d7d163646634ea17e8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c57c98cc5616466dff816aaa279ca3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5b982b63df440bd457e492a1bf38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe77e53a7e4fa0fba3cdc7851a20e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485d68f16f3bd78882f3c1c3e8c5b21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd995333ac29b4dd79bd6bb21fe75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da004647da84fdb1e8bba9d49419fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536d442ce0338f057cd833d8f285968673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda66ad39acbdd9b0732a0a633e5c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ffb1ff320554064b71be9b14703d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540e855b4c73a8a07f8f1e9ef95eda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ecf5c6c32c663afd7d0f19566807677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60305d4345e3d3a8a194ae706af666678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e1d2ae65bbcda45d41bb28afea105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08ddb33917cf8c143c0800708a5672680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b50d47e77634c9fd73f9a760b422a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd3b4816fd4ccb153a73d1a1e528b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3c9d92301e75d6f9bef7e3e081b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408467a559348f13f441881d19918b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf023a916d2537b9fa1f380077b4fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211151b122fbac9cb1faa7cdbb3e028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261240582f105ecdbf3aa21625f3a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b75085ac6ab6f694f49e9d65dbfb7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d489352d67cbabe3c2f522f66661689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfe4d79236414a479aec1c9887a74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db86c258d4a0f8ec9377cc31e48ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb153ed08676f28a270e0f4479f5fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8d3205674abc93e21b52029221b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5319e32871eac22baaa4085ff92bce3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf361c1f18868998c942283df5ebd55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960cf1eb9d8e8a4cd17b9a4cafe81a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e5910e663bd85745d008d08c3fbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8c62bc1285dffa42fe808f0d536c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c853be517e0796bf84bfd1453cd5466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda946f309f68511137f7380ab9d7fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac9d568c180bf07dfd14b534132d5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161769910b8d2f72c5fc55b1931129702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1935dda9083ced425175a1d2fa8fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50811bc22b3c2e212daa2e197a8c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2227949a8eaafb94e5ec8e18582ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b1475dbad871ccba139cae7cfa6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63917de6299f20e40199cb943df89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b50eed1117414070aaecb7e6b1fd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1cd48fa2b5a0b70f5daa4b4c42c97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef930fbf326a48c79b992283987476c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c0fd4c007c291acbc6833f6487cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a700974fbf019d40377df0b0dfd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3bb8e9730a9f2ccec3ef87e3fd112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57700b8a09029ed19683cb1f4b8ed9b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b57a5769383b52dddea0720e6c26b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f9dc164c097522acabebbdfbbed7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec275d3fca9a77abcfe823e7c9189e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc8cecc7919c9fd6848c0fe070007718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381523fe8c984b061c3b6bc5715d4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34704f3953f68c5187b990861ada16c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999df0d51d62e310cd5300ed14f7fdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae3271f66885adbf364023e4a8a0f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb940ee7004fa09822e2f48fa1102723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df50cbc079384b3d5c60983c0ea4f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e49a926bcdb2be1524b3de153f87f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bfbb3487b287d267102b37f161a46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf9baaa8910a6cffe8da305180ea2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f20b3ce1868905b9fceda9c2b72d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca49ced4b371ed7d5af241666cd699729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a793d5df6f718707ca18c69faf971730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52fa65d0482dc189a8e58b75e1b4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c12e227b380cf332fa126b723557732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fb3100c34dcb2fa9d86ff60d1a715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93505af20d0e7f1404172c43136f57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904b408986ef7a0fa1ef78560f8c5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5e7c208dae22ec4de218a73f4543736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5b9729d9ae08b67df8f1b8955d897737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44a66ecfd69e9b341da05cb6b55e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f7b2b176888b367d8654347e2123739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157cf017d592ec9bd903392cc0c2647740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c5fe82614e254bd0ba02ea84267b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e5b1021f801b2372d4c492476ee2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0579c21c323eecee887ee5ba8ae1650743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469c6ba8343c53742069e9f5f6a5b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee5bd12f5fc8ab6643eb618d747c52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67d14c0daca769ebe4108064116510746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccda701ac8ee226d326721ec3028154747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac789c47954b78e927527725fb6b7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b25196df04771c203c27866551542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e71b31cee4e6206d993b90dbfc855750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75517ed4e3601b288011e90ac6834e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285817e1b9ed6c3dd311cd15e2be72a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee46c029ff22bf26ec0737b79183fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acec9a56fe24bf26089ffa0385e53c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061d90454e65c2cd40f42b9367be54f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34253a47d498d4ffa63b9e232cb70d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a883b953c19b6946c5a0e67c314d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72935f8a9b9912a50a49c8c43a980758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d777ca62dada3a93d1167ffe7413759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff85fde50357c6a651f764c7379b34e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab79056aad4994ba3fb3b7229865a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf812a41d9127f6eaf42ce89df6de762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b702b53bd023f308aaa3c5ec61211763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44777582a3db9655ead68a315fd2fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc3bf19ee09aaef0779e3e806c5ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5470895063d85e6fc8fac14d3e8b82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8e08ba80e2dcf321cb0e39c9248c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86d9c9bd317c722bd558ce58b8cef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86df3c8d072e62d6caa1b827b8a11769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07d03f5e63eca78ac32cbf958db77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6818775d07a1a0192e65e26154d5ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f705a1d3b3a8ac5f2b47d94cbd61c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436358234a101f7c53f9d3e543e7f81773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9625fe3dfc76bb4ebae63370bafa0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a35d40210c59aed81b1d2a6908b25775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fccb59167a587718a9747db40ef01c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141b57b1201b67cfcba57a93b1fcab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932f7d9cb40c5efe2118a8159c1258778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d8f36812433ca67efbb153d02d4f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeabb8fca42d0fa7a0e89620511a8c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7aead37925b6d10d75af21a6c86e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b5d53232520c352472002c3fd042782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5846483ba236b7b1738aa013e2fe3e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e12dcd0aaa836954d386fdde1227e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a2606f80c2eb920f7376d78f4fa2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdce46ee15e3067f560b52cfbe0b2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301625ba5ba8547d5d38fa7398676e6e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970482a138bac653e05734ec21b3c521788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f59f0b54cccaae6915730e55d0aad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481e1404d875ba4dd07a79d318a4119790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56b8f10142c3af1959d387f783f294791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e802bb3cab8f00dc6c6ff93232b0c61792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861ef17cb63ca547ecfd7fa8a94783793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f335afb39d53381040f990db0c31794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1841ec0b36b4513242576c8d722603795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af43f136be2f4c284949e8465f7f88796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226157a46f3537ee9cb7b669c901ce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e19ff71d699acb76ba26917697435798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e810b10bd70333bb0cf9f02bccc0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca237e727c71d64280f6a5ea402d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce91a806ab6b3c522733bbb83593d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b12c720b0cc32683ea8be068b9f4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e06786a029987f5982f00aa07fe02803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491bfebf9d210be0fbab6047c2ee25804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7341ac4cd112a0e2f4c36e08efcf9c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce91ab25d7006993348c81c243dd17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0248f54a8a567c9c9cb7246317a5ab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca3ba7b1800442ab9119dfe09d9692808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3438e4d40d04ce8c8ebbdeeabae90d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c8ceea98eb68c362a1205269f701a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e6f5f3b8acd234d7d1cb502a1384811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed1fe77a234c836e663e7d94a69c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516cd275d78759bf91b41a2ff054bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06adf13d0ef145da76b06a6a5c1ad95814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523346559083292907fd6fc2dc08e3aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a407fbfde41e742d796a0a4671b6df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5bdde9323bc9defc5e5fce8dc0d07817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b6890f967b77c1f2899638daed32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078452fe06270359cd6febc02bafc4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb7b59ce5c09056863ef0712651cc5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63434897b9dadc4da8844248d2400970821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a4a34108fc912b6fe9e6590a55f2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad512a61d95085dd2b0613b90c5fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be1da7435f1b5f615910fa5e3da2c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e424d5e30d6b9431eaeef134b878b6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada40cb966acfdc45ea404d46c68523826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e331cc1f961c55284261150043148827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7716d2b8da5aac766d040dcae1f288828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bc597c5e58d015ab327ab491aa42829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e67d991a60b4c7a85666dec4fcee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f09479801627cbd7e05bb49dfd52831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b355ca58f0c450a35b0fc25f350a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f0457bf4cc363cb639914f172f4a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf843fd1a95429fa4004808f167bc8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c82af1d43183611a7ce9207b2b7d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1bed74d8b0d160f8676526fd96971836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d58eba00758c0a7e2311091323c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c4c807736b69a51920fdf2d9ec60838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ba1df75628e05e40b2e58594bf50839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc9aba036d1ff8469e2554186a83f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743101a53c976d303413a5414227e6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f43b98f943dc0db3141f22ca070deb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de5e4a9930b363833f8bb63415e55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad85e895eca69a3d814d185fea71a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f39f100164e3262b3009ebc82e34845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8529c250509dd89089416a13ad3e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331ad3a4debf3dd210da270d98773a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164397c80b227bc65d528b5f8995a05848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded531085c2c7be4bd15ad841bf9ad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bacdaa131e586f3b3157e0395894850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec726ea8c70c1644e90cec23324a2b6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638310f6b2367417f96015969a47818e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd013254c458fffa6e3a4a22ef1a7fe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b79c94fbd128f432a866dc8b210a9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4d560e2eb1503b78c614ba0010820855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c475d264ee44ea2866e545c9ca773856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3337beb767eb6cebbf54f8b9b19ed5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3532b9d2242393903f9227981e503858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938b611fdb21f7547a19ee96888cc1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf84e8a4bd9c8bd8aa7d79d824063860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265c34869a39d07fd0eec8008abd4e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfca03e6e25e4a9cc2f391c9dc9f6c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda156c4be110cc4babef3a0fa5351863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca6c23049b5702c49f724914584148864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fee2b525f70f9816441473efbdcc1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017b04f771747191fc0f8b9f978ac3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e338388c47b71a30006d95fd6e1db50867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facfc24f3acbd9ff1412cb51f2fb9e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66280ea4b3cb3bf5bf148867b6126044869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dd1f7fe07918aa312f9569f099f47870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f643bcc4ef15a0bcbe4ffa312596871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b36eed6a65b2465310caac0a10e642872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b9e93beeb86f4070a0ab1bf9c290873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194064216e99c5ddb85aaeb5da535228874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bfebc6ad5eae934db6ed79a0f8c78875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908dc563f6055268c6e92f8193fb248876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571d0a95a611b6bd10cb3450a11362877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e705ff1a323be22846a48feae358878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85371be022132d55e65f045531cd0f38879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c7366f30bb638f8f3cab8e37b88b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c62137575c6a52585ccd0e8f95da881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ebca99e2541a1ac0ba1293898d75882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c52f30757c8e9197228ae66ef538883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b4ff240b6aeb8ae217ac65f0bca4b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c75b5c4a4029c62f4770a6544ea58885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b45ff5e9ff64879bc1d7405be2593886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad06279095e868ab9aa081250c1aca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf3d0535804672989da811f5cbe06888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a48b4d28970651eed41249251b7e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c660346c165837ee17d8c67f81dee0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe6db0ea7bc8eb46db720cb9c2b57891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c4277f12bc191de054aba0533a87892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bab293ae5450ef66380909d5879e9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052af4c7544f62a8fdfd01c4ec6fd8d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c55abf69bcd6838a285c9cf1334d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493f1385d7b4394a18d693b8e7cd79896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2ca94c9ed2345784b7e9bf955ea9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca844f07ab985f5d1304899197963854898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac95eb803520a2cba860c12cf22a5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33e8481f017ded0451bae37a5575fa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a079ac972bb4a9cc6e8d4f7689936901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d63b92d07f4d6e2341dee921e8a1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d303f1a3ec0c3d76d9c0dcffe44f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9b52744e588d05eb150be4e6ce409904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db872ef50baea5262bedeefba88a9e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7c44fc4a4db906513ec311b73093906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2125896685da252ffdfa969f6949694907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712ddb169a3a6cf0762ee132ea65853908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862418a0599d74827532b84fa3dc7102909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4a4410258607d771750980ce9e86910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f84b6e206b668b8b245bd2269715c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b183e0257346eb6c9ae3b79824231912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0635ee97da078b30bccc93df9de6b5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413bd85d8ac40519128bca9af9db84914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab66d658811f2c201e2b99a9c6262915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424b05bf56e93b39a4379f45f96cb9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8f5d321db51b192fc529128441da8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144ec52d8d4452d0f2585c5eb23338c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824788334de80846c00b85830a4ae86919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0e5f90e0e045a0fa40aeb145636e4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9a63193e2344fc28f3dc4da01bec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49147b00a1e13239536f2083d01ab8c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eced4fa962ea9ab48eeec5a04e0a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e70109ef7c37d8c2ba145df667f35924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b328438848104f84aeaa38496aff0b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b001fff9f592553788d16b3a0c56f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833ce98bb953e19312b70bd6ae0b8f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64fdaaa283bd1cc392afe288ab63e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75661da53006e63e4dfbaf86eb84ed1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1c0a1487d4ac3141217277fff7eb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de79905fbdcec39a62b2852dc87e07931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f1e45c34f9defb92570d2b659aa0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d1494439c36d1bcffca52f3e15fc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e4af0a7ebd99ab940865d08d95da934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfbcd0fcbda24f7c17fe57cfededcc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d6bc65334e875305a351c30677026936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca1682a0476e7f8895aa51f0daf3f7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126477cf0cf4f411d911a60d4016f3ed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f679fba7cf8b604416b2cc9e08ca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e96f7d1ef7b3a37bcdb989a73ab68f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6946e56b075e5447bf6ae4f95f11d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da22a96efbdaee5434a5f7ad856230a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d32202dfc3f752c7e34322c36584e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a4abb179ba2ad1060a7f23c06dd5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10141cca5a87fcdefb22be76eca5d3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76821d57f2b2a634183377f481d6c3fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf527c780d08ab31fe63f3336a387e8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f93c88c7edcc005a702aa59a182c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024da79410d20d9f56d4eac42e6e24b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3ae878b5512338c02f0c4742b705d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601c198396959f3f685163f7df1ebb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d08179cafcea8b97221a522f486a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1b62ba431dea1df1b401af8233af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b4dd28663ddf365864b532684f2a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe6222eefae951a8af9b3eca7f888955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724305a6e5c4eed612ecdd24011c8f8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3880aa032fcde9f8fb4b858816301957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7381373bbc510525193fa1515e7c9b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a7c1cbb2cf51dbcad0488493c104959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52efe864c64520eb23b967d00ad476960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c13cae9f01674c8d480d563aeeda961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fc6992d152fd480b553375de16cb5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095da9f0070d4385123f3554d2407e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc65b3efbac8a667261f41047f795964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5591e3ad6b828292e13feb9bb4da2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dbd9fd55068d6e836fa82c484d062966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c973a8d53c22afb0b408f1125ae5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f403bb2753660a4b2da6762bcc4f5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394b5647877765bfc8a67b08ec5614969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fec14a27ecf77777fa506ff0fbe7a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af6b5b2f1a98188f6998f2e4b32adc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570c3b04c7ce87ba06724e93f596cf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92b96abbeb83ffc17cae8630bbf4e1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d863f66eb1497aae64a397cee82e14974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af5636cef1fc766a6365ba999c5b79975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d41739977267958a57161aed7da9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d10004b6541b7b415f576921e4c9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ff8a34f234041e83e1548cbcebd0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29564bb26cabea68b3cb7596512798979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32892d7df143790e57da0856bb454c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195249bd850617097d75365cfb3dcfde981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c88d280e492e97deeb08fbd50bfe6f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea357865066bd620b2ce6343e64560a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f143b79db43a8b6dea2ac6c70a91251984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb9332b07244130f48439a9140462985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec6885308415a3a04eded4cbe8e67986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf4c9a4b07984d3f88fd39f6956f0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127250902f5029b2a8ac4000e6dcc9f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6d62271f12f80c13338fbcd5e68c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e449d72be6c5f0db1b81c142816a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac955f18e6b1578921c93e1a8aa5438a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d07ec029b33f7fdf82a120abb2662992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f29ec87f91a1f4b7a654e2023f07c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb524edbda86100dff9653d6eafe55994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c71f621c4c2db4282e658df9085d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2250ef0718af96a09c62296ef85aa2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeed17a04f5bfe14b62d2e51a0b5e5e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00a576bf60300bc5022437d4b1a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ac5d51524bf3c6622db51269a31f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c079a890e8c235fb1b2984c4b88f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce55fb40e267aea2d80558052ed854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789047ca575202dc3bf5f2ad949ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98af6322c6bad8076b2021289b11756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e287fd88261cb3274cf0b812189dbd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d9cbef656148f17b962c7c81c90a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5cb569c0ad4b67554c12ee6238f4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a802115ae8e59bc272e72e00b80fbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72a2b576d6aec0607982319e5dd8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88673b11b460d1d3ac8bf5970e96ddc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4e8999707dcae3fd7ec9026f171213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de138db9cac6098cf3b4221304d0e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf1ab010f83afd26d724fdbe0d74c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df101da218a1248cd828330b727c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b975b09d93baa1c8974030600f68c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf71c972b403557356e7b9bc0f5f9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9192d1f28f6861e83452cd180f99ff419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a8f9a527acb6750989e708b43bfd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d84dbf65fc0007ae2117fd03cdf1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2d5c61f410d0f15dab7de855177322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876903bdb74f91e3d4a8528de6f75e0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad657b0dce590ca624acacd9f8b9b8ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea3f8a044e48726b3ba2fcc24bf3f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a90f026feaf3c0a68b9e775575ca326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3a2589674ef6555ceaa77a0df94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e563a53eeace85f6a9f81c0e311b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53054d3ba50649e2cad11abc7b50d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470511d0059f4af455b43ec279666430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfefced413c2b70b91fed7cdbc3dd2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab2d1a4902cef42db70d1e15bb5faa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61eba023e704e066cfc0a323dc44533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a09b6f9848d061f0b7f10e40816f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e103b0bf962019c8309a722604b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c60504a2bb97e4444e34d558768ab836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d058090fa114458bb9c4978b5cdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f6957561e15ef9949d8ad044416438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260e0fe7c95156ea4854f675fc961739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82718da3b45c21854facd1fe7c9c18a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c43999ba03aec92287f3eb62947fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732846eb6bb11c11dfe2ffba84ad63342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dd85ced4b6e508d994966b6ff7c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be3b5c63ecc274b7bb9cba51e7cc3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d38d6fc966cc3d6096e665e2af26145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53740a9c0d3975f130bc3e3f94fa3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a3bd79cc2b079bb3edb6b3788d0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083ba7fcb936a574f8bb58fa62ffc6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e77ebda287e307ff3782070e5e20649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4e62c777dee701b67629780a895950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031199ca84b5345758824b1db5c24451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d591cbc29b316a3b8fd688c3b428a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86615aa35bf8afe3d7f561fcd04ecf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae3f345e9fa38047d4abccf34f3ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76abf94e7e4ebfd1d4153b4d53a94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4610094b3e371ae6abde5aeb617d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8958cd34b0c3e6d661f274ef939eef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0184402e674244b8b6ad29d3a4a5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db03e4116ca271d65a92a84c252cdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f487e356e7d5b6a401a23be5b97160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0060841e996237b66f60c416139061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a861637abf204a8170e9adcb9212ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d36989b02b2482f967ce99a3642663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea24ce83818a0eb695aec6a550e502564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8c82ff19826bfed4cbaf791818d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb901f1992ce93ea66f114798577f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6bce65a2f6135130c02ae4453f92767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46df5fea7f703b5b1d1d33e58ee16768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6249ca41ab511bd06ba28bf72d2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb3901311879b071cd26b8775b93d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f928cb3738609d435afe26a626a29871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177929610fad1454dbdf5536a15b1f5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b81d14628e3b061698dd049ca19773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a688af1740335a2ca17c26da72c1c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3894ad6f102b00187069c23fb5e2eca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d4add4e251590d6461acf380377976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c01d997eb63caa86736b5dc78c2d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304d6564bebda484c67d8fdbcd8c3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f09028850b9f2c9b648e49707d194979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10433a163c17b55055478152790b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6d69cede2e9d5db238488f958ac781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08451aaec0530aabe2ce8f45eb8865082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47286c20bdd79fc31e1e0426aa99a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4497dff71d85c9cfb3d065318a9a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f323184a2ebbb09eef150e6fb83f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a930729380bd59a4100695c424c0dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5edbb375d716a6ed9c392a52f772787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb184810f687b4a2138dfd500600d3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5461bfb809a30cd5f5dfb1ad044c5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280bc961f196731d6738209d10233c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03213b3b37debf97320ec2d5088ded3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b292472093cab5a5a6c40d9f3d435592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f176cd90d3f02e3273d4833f77267593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7019e506e6c430b4b2bd9a14f76d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3396a571fadb532eab28be01f71fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f20d7d92bed550cad0759b06f189796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2d5f551c063a52d1729fcc4c29e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebdaab6dc0dad94068f3ed26f4ff9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81205732ac84f4db95d2940f6f8006b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c429c2083939518510078de8d12ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e304ed8e5e9134124f9dce43b48443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf76b0a2e5abfff16be35095953704102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a1eab77a635fea0bdb3f5ac68066103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede55bd6f86fb739cbbc9624e9dac67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0763adeba9c77a3f6e7fbae347db82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d170b30ed5d72f77b4cccc4a6daf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e681ce3b1c68a7888a0198580389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a097e3d6b1416d1aa053af2b007a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabac9f0e2e00d50339013b5d93be9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be120ec51b500041aeb42ed3a8ed4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cf034e66dbf9d24914dbaf4f11b9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083fd98802b6025b6a9ff4048c6a78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c65b3d1cbc48a2baa3ad2ce4a0522113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc01e2f5529079ad7853cd96439f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c2c054fb0bc90b8dd44e26d3f6b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb97cda865264f809617e12d4879f0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19112627ad16cf8f9fdf5d2decba6c81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e28967c0a887813cb8470f2b1ed5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8864a041ef438d693fc93f00caf46c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9b9bbbe35e4db7bb1a8461329c5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6482a65236d4acebe5adab06df1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b375c31a5f858afa61f065ca42ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da575a85069e4608e8d9a9b53b62b20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77277f98eafa3c0a7dd8d45915b6ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d437484576790b68416bd20e1ff3b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096290d0238bbd7f6668c63bd747ba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb91f2d74ccb56a6dccc39a519e1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993bd4c98cb6bf949a7cf601b4875f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcf355135ec4bccf9ee34bc364312129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3452da267c3d52e1fd22abcc28933130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c72bbaa8c177164d5b241a6b9f7fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b86d0b6ad407c99999eaf00bda3225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f628a998c8cd594c4dfe2a528b901133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a6b35091399d175430b34dbf720e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54714ce006d35214089fad0f395c45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9084f5c053a99b74b304c63f35755a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a44f850101df715bdeab65eb311ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8778156a887a5d25b835fe5046584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06d6c1a5ff1f49463fef770050fc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36bc50f89180343360902a9fe97bc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d2f4df12ae5abbd5c197dd5094f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9036fe2bca6985994d58222ad9ff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac6f87ba694c812e74bb7d736f4bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed2eb8808a1884cd8bb41eef8c02d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914fbfe547f5fb3efb9098d254de9e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f37aafe91001df59e28eb6880db2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea147741ac28df2d61c54b5bd626b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265976106532967b2bbab6cd61ee9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e68217279bae6c7d8c8e3c73c21b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d11bed464a78913032a66de51e5074150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de43d183619f9ddf88819b3dcba429a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf368ca8cc4d4ab83af5f517dbf18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ee5eb96b62f65118f5ef243758ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1588fb1e54eb19c07f746c3e4799c6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce71c3e65cd241ab5f781b3dd865f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea636c7d2eb6030dac6de85703f7f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aac2a48cdfff72a6e641b7e89b699157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c9b41fa165a63e9818a002d2d1bc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87706951052a9d852366edfccc486a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c26930a3eec6bda6ec70bf0fc992d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3794c5925b0ba13c33e3185c452e2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9754cf3a0c3057a2e52e6b5182f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00a58a5ff2286d2a84d36ae26478b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25fbbb95239a86e3f239e9ad01cd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca5ec0b0c7b56778b7c78d8305e567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba62013f91439eb96eee1d00e44d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b62c20a9a3d18e3c5cdc0a2da95577167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ddc9c0cf8176d0f8ece3045e658b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738efa1d686f3c1209b37f29edc1d11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0cf69555bfbe6323ca0691345c19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf194fc15a6f293e0fd8664ab2bb55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ee932b62076157a046617a623136172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3af878b6bc1ee29ccbfff0572149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84b90f08dab7518bc36165f36b022174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715f77cfe2c162fa4856eec7e88b0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92923031638b2f88dd3c8fc1ff6c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb693e3a6f951da860a5c88c3c3b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c211056145cf7f556154168375c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb767cd20e5600f489f4b809d277df4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35b9b368983542e34a1e98b4c7ede180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448563d2ea92256de9b9cbb23b1cf44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f743caabb5167eda86cf1128ebbdd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e982fd414dabde8af41816d4f5249d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243290b825eed89d58cc46a576175533184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d6ca3c3299f4aabf8e270e2a11c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338540dd6cb647c923aa895c9401b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59bd18db8303c24bfca3954bd0da65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93583f8f083f6f0495bf0b907bd101188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea15768d73634a1cc8b7d1a303fd84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f75c22be44ee404d80a6d5826a137190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2669bca7a65889603fe345eef3893191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db727e496e38031005b5fa7c2046f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf878889d0f061443628b42b6bcd92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e6afb8705d2d54f72b26cac24e986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc60b4abaee725c05487a7435bd47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6084e95608800ac0e0849e22b7af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f1a6b6385bccf041f1ac2de80beff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2f52c3b8e3e29936067c2182d8ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ccb080359067a243f2d17b2dc3992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52ad87f8ba31d230b67701105d8bcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b82bf17f4e4fb2305d22e0f0dd49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f081e981c5ff564975592c69e98d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d58b5f787a2badbf1ed82f73f5bdf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d14c810dd4adb956d16b848f0594c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b01fa2bdb6f7efb7fae57f5051ba9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9ba1b69857609ec5b2350433a488206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47024b8ff701ebfc68185f0337b28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b1b5b20bed920d010ce64e74b170208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5168f9f10b7fc70dc5e3cda5e474e6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf87dbc98eed85ddc273e6e11c19f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a972e53cbf8c2d73af7f6a8f73bc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d39d494d4626df5c5fd714fd998303212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d2388c386166d95eca1fd175e404213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb31adc5d9645d4ab7dc7deb3c5585b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af3af1508247acf4ab25061e2ca7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2fc1e01b5742ba130c8ddca7f47d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c31076dcd42b6e481a07f02de4c24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60efe5caae94a3d7dfd670bea4bec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e7c58abee535d63aa5bbf29337adc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f193abb6cb7c6dd588f38617117ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3bfd3f4fbdfcb1f44ac1d513dfc8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23665c32caa09ce26ecf9fe0d69b9ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1182b73c14db15be25a6e1116ca57e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98988a6a9725166050334c18c21e9b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb71cfab0735f0b70975c68a25295d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f50023ba6e3a37a5c88f953cea57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840acfe874cec9d261a8fce4c8d83f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec5de808ed43f2157c21e259a0406228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f865b76146a5a31503ca351bbc31ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6871850e2c1cb607584aee332dcf1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20201929bfb09479d6ee20d4352d024231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02122b4a70e5cf46359a7a7aca9ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80778a3cf1edce92addc2bc2e02a8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241788aee8c3b27df369b0ff01719b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821123f9ceff6842ffd843e6f614cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f6db8e760416b070b564c9dc5151236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f56252898ad9e22555e6f5a6255e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a49d576564cccc619cda18bb37a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3eb2683594a99b4029d09dc26b122239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fba9886eff889055c88266d4744e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113480e3a71a6593efbf8528bf47e32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194781142a119b81ed52df4a84cbd22f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db8b867bad68203f71467bdaf5919c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e4cca9f8a732bd0af6fc9e4f5aaf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e977d5694b9500cc3e268cf55e278245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d85273303b24b0fab11a390214239246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e712e3df62a6977a64be403445a91b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615dd7834b2964e42b83c227cdacfa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd2a971e69f65fd5dfb6d2fba4f20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d594fb1aaf4859370906d7539ca5b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e5e353fc7a3db8de11bd08202ad70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661d7d1b5e06db71448dccad5cda95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed25c8ebc6177387bad844eb282f90c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c6e4b4f6d8de46818cb5ec6ab94d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0d5bd5dc53ba825ca7c8e66741063255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162bb2de2704444409de4550e972dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3787b0adb2ad1fbc29f61f03e509b3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb5a980168f47f99e8688404a3b26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201946e4051016dc40eedd9fe85f4c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72187d4faafe5ff8547ea570b6739260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beae0b70532a1ce4232751dcd9ff11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df34c5a72151b7ba6c78ab940dd11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdc768db92e38ea7c85ccb20a85ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a80d69754dc1827a70f32f9f871e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea556ce56dcf01cee7d5ced78bb3a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b18b3924db4967d3328bc1da7727f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e85ce9ff7bbb4f37a3330d8e513d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314efce93ff74a24ffecb9013f8a57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5996cb3a8cb8bed3eba1b040142bef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43698a2e717fed7685075ab703d409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57afb7cac62e3ea43cd14e96e514a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3123a24aab71529ef5f1513aacab4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e1897059e11a9d86517a1fab854c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e62095c34eb16d5c23d6ba7d44889274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb8152e222eb2a1ba072071d7bbaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2693d9d96b9d9ac16cfa52b901515276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39037a22c310b8f03014276bbc5054ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277b15dd17b0c4de3aa12470c317c85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507a008919bdc945af5699750bbb81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e32f94b579b45e926e27f96296dbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889701822e81fb607a06f37eb68209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f1a4f91d3920da15d4543a03dbf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2951d570c0e08f1a7a225143ba3418283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0080149148e77957e2c593b00de7f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486c01d0e931278d20c25f791b162c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd639990025fde82dff89d32e9cd717286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8442fb0b3f5cdc9e4c7dfcf537734287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeae4f4d393a9076121537f6b941e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f701049ed5842b672f1d012d3a24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e2cae6decfbe5a8b07952cefa69f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f669835cf4c27ad2194f82062271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39a2b1cabb9404b6e10d4ea6fe769292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b28e84413249bc85218bc1ff13f9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac0e81d020983cf6da7d10e71f155e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade26b9a56de2b03edf75ef32449645c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f368556b5e9840132139e698a9f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd23264d7f99d504ac6f79fb62fa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009a1888eb06a607356413a5d57a53e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362b455e02542c25369db2a6c29e58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfd7359ece0786be6799675fbe7ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417385b2fa84d8f02e496afcd4c5c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54994095d2d219553f9f64389335c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b2c2b0067f4d239b2f955aa71a71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a5afa62729aa245be79961e7d302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9351d40dcca6918a2cedaa0f5f7e245305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad6448c2f4e56737a1d4f7f7c2bae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae52ef431322275e993830a37a77c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c16d3ec46eff4dc97b9c0563949d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6835493b1c97e864d86ae46c2b596c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440a23ce1f0c709f9b291c567df914310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff05521cd70da152c37c00837a159311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1480e223121841d878110edcc17d307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd2bed99b41ef0757a70b1ff7ef7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1d6a95f3c4a37703c0b32f99efa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b89d71a472cd40eb6081091bff7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0196eb5ce6cbce826d476cc1024b61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d5e928e32641d7860c4d4dcf1c1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fdd80882e24f9bb71fd0696a55d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf4093e3c722927e86d7d55763730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d1c76826d734167d16f765d62493320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a8d2f3141602a9142c63dae1d565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb888c683bdb5627efba498461c31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895a77ac3cf73899a5f4255939b4c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9be4fe892199bb276ddf943c2c7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e242a7305e584c6176dec8ef6e6c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d1a40c213ca396704f11bd066cd22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b14770740c7fa4c3b4cbcc947268327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e4159aa268fc87d43f0f02c10a88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438d5410842ca5799aef21b343e80b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8d9adb41a28bbf9b670e0ace52f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c763c421308d919ef98cedae3fe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a06af7169f54befe5873a9354ba07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1040f0af17632623fcf2a10b5ca63dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8da0f37ed998f3c36fe979c0db1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13b46e52d787759755d565f1cd909335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c34ef0a78456c21751aeca251ccf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f0039f200d8e093977caaf0fa3cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14bc08b27075b28334030d8cab1e6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae6c75a40ae42c04a3acb62a583ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d9fa9e7db602dfb59076eb9c4cef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7165f3214c210d6398e4812e3c7f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec1c08882082ec7adf0ddda8a50bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d782768e28a72a49bb8b3a4be94c79e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc245999d43fe77aa8d42587b24fe40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7261ea3ba45ac1ef39abbd6f6881345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10dbc356c6cd3e39a77b5c66463409346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46692280a648d205173e6cf5c7628b91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4d114cdcba6c9bd9a64243ee8174348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3cb2218edff63034dbde81ef3a409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b721bc6147810990ed48aee6e3eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e7cdabb3017c2021b982cadb0a7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7e718d2375a0c7f9b357f59a5a23a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d816f3ccaa816c2d55a2b6f6d0516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939b52570fd04189817dea59461e511354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01dfd634f8ffe78155e27a91234d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e29d00510cd0e7f0c5cbaf3485acf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2714212cddb9082590b37b94bf5825357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4dd8d9aa132f0190777f83e2f81a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602a9e29ce63a377581627515e3d74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a017017e30f62fea3095c78a63403360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884459e415f9fcfa4be5041201097e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9accdeeb4bbb2e04e5aaaca526722362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db0d86af28bbe5789f2143646c085f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595678121ef2ab6cdbdc6463105967ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b9e85468aa83d8a145553e8b6a922365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e16e791c1667aa06fb3dbfe31ec93f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3bc4c7542abdaa176cc62b4be5df3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e38f3613e6eb0702c4b0bccea30b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc434262d0daf9f0f66c99294e2a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfdf28c2ff9f2b2254ad5e6d59180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85797fdde0100f890412d3b7f89cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed13052938c702c160d939cf26ca50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be4dc450ccc682012ef21109a548ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e03d11974c3835a075be31627b1fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28ed58b27e959e590ccc32e20a127375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61da14faafc032164b26f07a8a9072376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f96f9a3afcc6f0456dbd35812288377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10a6b83a0ff3d5258d3b5b56f0245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de85babb2c8b42702d591112116f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d51d7dda957df95096f8345d663a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca7a73d857262af650ff3e23f6b62d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40598b93e10eeb1c1a40d844e25a23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98dac40c693900189e6edab95b104d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee314f59888ea31745de753c1f0a55f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465d43c06dadf2ca1cd48ffd226f66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e269ce80a50fd6652c68f08591d277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bc8b90238e8207d125c99e4d2809d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83febaa04007874db34f81de28484b6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf55ff2c9a4b7f6b33803187fd3d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ba2e364bf984e778d7c883d0a663390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7872abd8d85a8971ce3d84f10a4aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85c763ffca9cafb94f8f09906b1c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e24c378348c754a62d9e5158b9150393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae559ebb6890a3a1b6728905f9f88e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58285f27657691bf452ece47ed797a96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd206a72c3c970a5a02af1375c23363396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ac92b7cafcb7bd47ab2472462fe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781cdffc87c1cb9f1b6bfbe36a70b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd61ddea4bc3e07fa6e594390c70ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc32c5912783af8d22f20dbb7685a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77298d7a7ed21ed7ca2e5d29254bc09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816522f23fb75d29382b94559f378cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5c875fb0522dcfd80fce2015e961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522efb6f183009a82e056090aa35f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fc7ecc528f665f79c14e73a9b22e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88319d619cb5b4ee90edeeaff3787a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8271611b1c32c1cccb096333bef694b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791f229bc0e10142ea3f37fa5cd9b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39b0323b4afdf2038e34ecb67543c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f63e047f10be540db74c0d9ace86d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99157d021c4f12c675202a4a096c12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3b597a9557cfc4073b0aabf7ff050412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461ab7669be42c47f68b99b0811c16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca23e414b6d3a1be757a99b6be7c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17d2dedffffb1b90f23103007ecbe4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb8a7e4fea0273f4b9c0a1d6fc829416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305d0cdf8dca7415418814b3dcec74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970a6f9ded406263395e8339cbec07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c9fafe140585ed0addeda54a65c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b142a38f70def4cd3bb6e4f19512b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc811a2dba20bd91c60a761f84142d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527c7728ec5f5bcacc98ceb80460cd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d52db29915cee5aed68471abad5de3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328852fbd4371393f57e17e33407ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f54ae0defbd59a7beba5031f808fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41295a29d28e3b16f18a1bdd3e2b621426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f21cdd088b7cd5ecf772c298cb42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a126ce5f5a9ebce6bb48ab1ca6fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3397bc8e76d1bf45343e64f4ea86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d87549cd35e4cd52c21c73210bec3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1980169c19a40c04e6e98fe6b15c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65273fd5854f5575d241a941c56cd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a173deab586ac9b278636731306b28a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f0d969dac45f5e6b226fb4e32ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07591570eff9a40154c37af20a897435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac3e8e30db94e8b50708174739368436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c718dec0555e879982f8712dfd6b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498e4405f6114376eca45f6cf9a559438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7444f5354c8f5b49f6151a3d9e99f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd52f029c48ff91ae6cfe81a79fb3d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4568848036bf9468e58220c33cd9d83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e609a02c3ed9887ff23c1b0e2c2335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb089c15a7569c9ec4d05cae3f307e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9e5411d950edd428009a1c4598a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092980f5bb967f539d2003d710ac1e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da10d0c00433cfceaaa25a321c4d8e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d6113e0a3579a3f59df136a81676447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0956033938a909e56e2e17d3c46f80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d994419765a69c5297de7f95638ddf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dec428a24fdcff0c52bced86a1fd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b648573d544b88df8ee4bac421e02b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ed45753118d25a7ec2f3bcd5dbbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2b2be6c8cb52b03df8cbc0dd0ef6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742721d4b621cb3f766c12bf8dcbf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193bf5fe3891fced92cc404b14eed8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2538aada01125ec4967c42860c6a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076dace66a3fd9623ff7dd4b52141f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba1a6a635437e40969e0ffe39d92a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae77e4b4adda3b731c6e84484c3cb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d5ef255f6ffb6159e39ab4ae8b5c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a3c7fd1fd7d61b82037f7e860d20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a2dbceaa1f48b45573d1f07d424d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c116a89e0eada44abf04ee56091577463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a8987a7635dedae14b786e9fc2ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf2ab2cfcb98c027a1e5ae029e647465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2478f726cb87633a571acc428367466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f1b08219b3de97954e8389500134467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e6d8dc7f372da0f184a3b589fea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8afa404844ec44bc56acf10862b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e0a9d025a73d5069898897a75013e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27c4faa93437d0295086ddb6028c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4901d2b87f946a265ced4481db76f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc23eb36c6087441b7ff984533b746473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8f1a094852e1b7e460418176403f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cff3adb70bca392896ed831c7eaf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc46a68628a71a3d47106738a6be6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeebccb700c8d876a389d8249ed0b4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b021356730df6265b80a561cb67f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245465a3ecc1bfe96f374464ed95b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8f2f007cb78771e7a790c7675a66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df299df2adc3298e7fec7c899a38d205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737853e53c1fbf35ea5ced40c14c2dc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c23021aeb43d44dbad74f5418920483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c506ba1541a971417706912fac5072c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e42cfe30883838156ff5144821a8e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9072c05ba7e813ad78809caa9029486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f88311017e699d9970ed8e53ba5d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885acd19e9071e272a9fcef1f7b0b8b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddf7732651849d4241c606705337f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b0e12b69dbd3bcfad0d54b2158d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382f628e6f384772c2388a1ee681f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566539d8b69d6922f05a2270e56178c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f37da52b41215dc643560d0607982493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f9c8633765f58e3cd519898b6aeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb71b3bf7f488c9d8b20645c756e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1901b3c8236881ab913c42cb8b647a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f76681356d5465c515abb56f5463e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4867732cfe080ab8142c0e451e4105498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ea153cbf365d14bb662383eee14b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee623c0b7c85a911e1a441fc0a5196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d103fde1539b0fe6283f071c576947501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec45382eb6b49a3ce789ac0ac1707502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6025dc610e032e2a8c81bd815ffa9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f31092b0e761d12ff888397b330ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494daadc0c7ba9d5bd22145193337aff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac33f73559c281121b3ea07eed61f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e673afd31026745d27ab1277c09c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35488d32fc1f290428ab15cebd2d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb573be9f653b18a9d096de94cde3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fbc4ae49bf485798a7b8f5bb6beb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927485c5afc45477da4d8dac94b7b9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc0940f04d4fa74b176ed3933d5ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018ef85e6d53167d9b90e0bc901b41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2fc283beae91f49e87edb21f3c258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf32979e01ee45b740092001f6ab1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b56d733a4d147be50c5ed21e530f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a955f6a72cd052d13036cd22e6c63b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c871b475a1dbfc5482088429d7b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52fa4d2bae1e724bb580a4201666a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c141bed8abb24b5ae570f0ac7daa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ba2b628780f62a77183c51217ac5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3f4934c20d38bfcf2afeb0c316b95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae9f76819fb6029a3c7ab05452210f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82527488c565df2f6628766d38517675524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf339ccaed16fd0f027f536be6d6a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d70b67ef1967d9c6f32042e2b057e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0b62ced76a91085adb395f85a178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525908ae9bc75049d9637d6cc66b6ac3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d69f8fe77da6d693ee8a1e370e3af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76faf2638a5a1a500291e69814da1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8db72e14bdc23da738a239f18a27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2bbf783468cabd41f6498b046989532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9edcc738e1df784f77e12562782135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e4c3d8d4bd2ec791f9d502d531c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb39d49fbd8ab0bbda14f6f2f0463d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a033c2c1d1eefb18f3e49988da32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443227032d51cb196a333a41ae804d96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90b8d0d31f779d374d75adca670b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7253d7a77f2ef70c3d411cf5b801911539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b112805928af27a718540a3fd0bc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f8fbc92bda2fcf2eb8e58d70d920541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f830585bca1987053192d07ab280b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0871fa1e8eab5a43d19341b78721479543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17938bebc4cd6d7fd088467b6b9f83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15483966a2bf307015d8df699fa43e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af0248474cd32fe4d5d43df9a613e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead969d88167e3deabecbf35aedd41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b809df0a6d5cab3e8d725d5857df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd939e0430d8fb09f3d565968fda3276549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2daee0dd4257ca049724a3bdf50c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d386851a5aa0b786c16f1f8142bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c264ed89d126b71352df4f327ebf59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aee0e66e622e6bfa2ff3931419578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5d86d81d94bf6351ecce07512b6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e755d4b93e90193d74c1e4f645420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272303d37361dcf0b28c38aabc69fc3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbf5c2765dc6afc3fdba7cf9e9c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce61ee8afe4b5ea6090f8eeeed5ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2026a212d918bb303138c33a55e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827bf004ff66fcddf0d994bdec45db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df767a955b7d7e61f6d500e5e04f66e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5424591b3970246fca4ab2e812af1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b212a3c40920168f346daaed09abd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441ab4d0e480171de5ef14d519fd96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ea453a2e428c69fca50af14ee559565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd59d899adba5a0659ffdab440e94e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e805a62281bb9f24d599b0f87edb49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b537ced19909ab6a67a5ef2a86d1ca7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea6f4b1f419d3f657fc96182bb182569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce100293c400c01f62c5eb9935294e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72bdec528758f6ea7bf7bc302ff57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aea112d3326d1a90c8320d388bd6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379865d0d263e69bc05427d9f9080d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff616f53ed75d76e05ac48e1838130574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58ac4d6c65f8f9bf4e61ba5a79e18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af93b02bbe70a9275d6089ffa5ef9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1afb8d00769c301b45e566a5853a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0775ff531194336521c7649f88bfd2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9fed92b5961c1e7e8c4fec25b1b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852fdcc698f76f5d98f9134f37b1396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf31044a82e4caeb6fc05ec431bd96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe2ae019fb62b302507340113dae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3cfd57c8fb775a4ddfff157af9768583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2fb6030539cb87edc2912d7af326b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2010142f2c72d23d1502338da678a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97e3041d757d926f62fcd39ed273b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45fd421c848a0a0f11d62a8edf6e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb9c6b3f88d3ccec510ad4f5be35af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899510f081b09c0d4a6a44fff18f0e7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962bf0105056b6dc6a7117da0449c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df1abc0085f6e2f215de9f5789516b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715d9316db72c38a674ec854218bd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f3dc49e13372e93661b87c926e60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fef59b565743b9019341058684be7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a22ad63d59cc04d5e6efa69606e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134663ff970d487e303f46ade48170ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1aabdad0618c83f487ef65049bbe1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c13abcfc26a359850d6b81ce2381598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a15f14abf14a182840264de4e79b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cf393dbec54e887520baf20b0bb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0adb83418c64a7d76cef6092d179601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d524b3518027c2a9cf075956a26a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37571a8c4a9e75ae3ca54b8b8e8cbf46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a03297b9f9cf5d84a3b3b69bcbcd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e26aa2b6c2bb45860a39c2164497d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f259bc4953b636595d7503bb92e76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e9a2963631e3ef636a517a84bb92d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804ec6806b231f56b1046264934021608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c3c3ef85c70df0ce7e9eecf37883609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4c377ae52465e0d7f149dcaba5018610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924f46ea3a38bfbb827a338cb61f1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084232071b27fbe5bea62a656c1cbb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89326e4c928148e08998ba36b656ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814021aec74aff23f112bf678fad4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6844e57c79a396697d62260dc46be0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd5b5a52ed48d6dbe4b5c873d525d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0100bfde491b0c9fd417d12d5348cc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e007b7d901d11bf62112acb27d037618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c26fa57df0dbba39fabf23ea061ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3f86cbabc46ebad586e7ce615bb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717df9c0e76404e88105dfc01b8fac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0584a996045f6bd47032df81df9d2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965082cd40b381518537bee30b16ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c142842be205bab1c25ede05bf8d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60ab1863c3c64a35173d299df88f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b93aa4e3ab241e59d18e5f7b4cc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010e197c55b5139fadd20f58afba94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2c7af23c9f2757c9cdbf60187d78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6cce75f175fb450b6a4158c3812a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd316074c8e38aad0a7c1260a4e4b9d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512bf3af8c47c6494d9bf7f25adca35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde52f3e905428b8c793ca32262762632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a11acd3f9d3a947ebd11220d7602633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d16d34403c3226aabeeb69a2fb214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a16af81e67601396e3445249c794635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ef4b2feb8f78b87f47493ba11778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab10faf17deefd8c01e031097e0a91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae2dcc8f6fc665f9c068363b6064a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3f127673f1f62419bc1015788ce0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413cd140bf3b867f52ab9d15c5517f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6889ba36d10b0478c0f2fe95de598641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69cdf4772f3a9bf7e24d5964226d9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4798b6ee103113004f4c2f35f5a1a1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f26a679b9671e0ea8bf2d1639dfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080318c4d431c08ceb6d0da602027a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826ee44a3d6432b36a06e28c2fada1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9a2142f877a59b09e2553d5ff1b1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d977a3173e85013a6e3c0db05754648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75bce95b1b9445b9626a9b9b81cf83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774494b8b04f90f531ca5a4c127c92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc16cb53b164d4c43450e632511b8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354916e1d92aabf92a8958ff6b3ba40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d614861b415860d9fdbadcc584fe9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd3cced72504a72370a20ae7924be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665862693726adb4929498c4254dce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f27bd38f01bd98720bc7009364d0ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662cb58486cd68223a3fc6b57b43376657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb665d383f97eb8fe8596a647ad591e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac48043d2d9291b27bed06cf2e391659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435056af326b949efbf594e7fa933b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7d4e809914aecacd872af507905b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c8133c43d5a811f9554ee7b50fde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f27b458ca14b7a5a295e3bb02eb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71542d2cda037441c719f4022cece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff205b65b7a6e3cb56a0ed976f806f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd8429999b6087ede3fff477036c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a6bb5b2913e11cda7cb0d0003e61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df963a94568ad71dcf835d58fb8c04bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50942fcee793387c65565e9f7780c085669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d41d144315c3c42fec3a11802f36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421280b7f978f7beac9268aadf143d41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365167f8e2e59c9fb392d4d5e7b17d34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd11c6d07f0764da54ec7fa83b1e9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa037bb6130e10f73f6f4036cc7513f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6ef7a780ec75fe727a1b9674a3ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a9359c909c71918363c194c89705676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106db0794e8566184e95bd25f72e7cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1279f8f06bc3496215e613205570933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e1823bf02cf0611c30e13460c093679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97f20d33ffb390c0ce4111dd45b734680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5e8c0d0a4ba401fb863196f860ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88793aaea78962421650db1e9471b5a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4f73a0f846a6e7e0f7df15fcef20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424001e89788482cb4570560d6dca53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9069301b49fb06c3a5ae7151cac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4acfe64b9a83e65c00cd17fbb63362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094eeddb9301c6dceb3d5f0d4561509687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c915d067102f50714b2eb99d030e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4ee6f1646172f2b3e009662b03d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4148931c34d20388522500fa2208e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a66ef875d25f00f4d6e8da46e4a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73520b7bb8109f5aade134032d9210fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495452cf7736bcccd4d02832e7cebee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86953d0985da50c7abada9388f75632694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fdf955225954313ea54ea2129a93f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca865e02824292cb6f5dd7af8461f23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3fb4c26b1e139af05b7c213ea11a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0d8cac9d5bc3051d0d087d9ea072b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862788a4e6b04f9323ce9705aba9da5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20878a975ab86b395d319a94ed894526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a496e1c52dffcbce0e160c168371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c234c939c922800c00362b615de51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2300ba40dc3c0cb70face980a991703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57ffd410483300ca066483502955f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b0987a2fee1c50485ecf081ed8e02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d4f90c15d985e718ca204b4ed2a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e1ce2b8a41761ce6365d6bf509a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc1a90232530e41ea1a5185e0703a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e244fa34769e7e9d0b76179dc5fcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9ff0db50a416ce02de4955925d89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416600d601e7ff66ab53fc04cc01940711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fca5f193f2fafb456558e7c8f049712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc99d51e335c977ade162aaca4f03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28324996f4d91198bad645af4fce32b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934edd0990f806e1187aa8652e37d89a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8055d5e1de0955fe4ebe4eaf2c1946716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ba4a6606d62409bb71bd9992e433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67379e31a6664cda7bcb87f5e8c48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f91df40b00e5bee3178e9798d3cef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e43628fc31335464710f82712b2fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc50a33df18bc09048ca0193ad9f59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36526bcca67d46bfa3e98e789b85707b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc28bc8e7bc26ade2c3049ebdb3a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba1f4fc580a734c16d4a7d3966af42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc61c0e13d6fed0e1c8a123258867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf3ca76ea70738646c9a12b6465ed9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d66f721c979cf75872294e4dca7219727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c4a8ed756fc2e9e2c166072d6e9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785129cf964328ddeb53347ec6606d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bdb6244589cb1868b2f5e832149a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d076d9bb9c7d23b92360c4ce6a583731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddceb3caf2f539dbd9522c52cf91e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a10859a59fc9027b5664c9dfbbbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec21872273de1ce7d9b7ef54e11b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc3945eeebe82833f4028464c1a5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb64a8d02ef1185226ba263b5fadea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaaf9886fd913bfe6cb59ff9c75429737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880ae5ba1b2a178447f89eee0a1f2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0268afc05466caf61a57a01ee5359a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d943902c07251c74223dcb9ce2961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99390b175b0d2db4ffabb3b52b571e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596ab2287385a6061bbfaccbf3c75f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859a9ce0a4501cda8eee1a6c3571ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6782b65354e9cafc0bb48301fb862e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7010a222d83e9c3f1b41b7d8615fe73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07870a471252d525b06bc2cc0aa3fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1824187c1a21130f8c4fe058763814747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5dd718da5b0c0c59a38a5eedeb07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984b8a63a2db7ed19d3a81abbf5f08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b472da04ca5ccf442b1ed32659ad1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8742e4a4a06b3e8fe35cba994a699751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6ef8e19fdc98be6e002c69cdab09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d475184a0deaebac5fe6d35ab1d77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6db0ae02ed1eed2c27d51bbb0f2462754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446fbf62ee78db65808a1501c60189755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f89a07ba95f681ca4cd0e5950e473756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536350b0d925b553a929f1b1c23770757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d921eb5a87e4899f3f04a940b515a81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ed688f6ca1fcd99a30219ed68c43759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbaaf18ef7e3b69c362357c85933b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d1fb700bb026974ea635a969ce1e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4b35cd1e62959a87d9cc3af03decf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16cf0eccf43a134f6227ee5d7c780d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881afa312d0ef912bb65cc43ede9d6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdc663929af04304c7a2c9fdc363c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca9bfad0b26397c6ee90a784b42d6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bdba691512cc2d47fa4538a455264767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25afcfec86a0ec7c33ea39b92aef4fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51ea661a368fc668a63ebecc02fb4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42310930e0fc32fe2132bb7b98cb0e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0c2c8f624e43a91e3984a08812ba8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae100b8e6d838607f3670d89da26e548772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4c7253ae2ff9fb5ba724f9631faf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf0be748d88c9005780c3e9771598774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67af954b19abfdd1477b5db7211d87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe757324b54541ef090c1e9f2ba115e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d29ed25c2c98b7d8278c9203bed2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c508525668f6330b6af6be2ab448a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e420bb212adde0e7a855df6e565099779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe063e4657a1743cf5f06b43e3ecb2a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e848d34f1926e0f02b8425f55748781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d98a143a195bccf8d70ccae64af86782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9b598743418e7c17409bca2cd1c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c224d6b7d8d1e6e379b34bf318c8c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82527d26d878a9920bbcf8fd0eb72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59031b411b29731baad874fc886aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a79652e32871cfbf6a0fbe2e09e89787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ae47cc5d5a9dd21178670b2ceb33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dffc33177e99579ddb67dadc6e54c2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f6ad01922d710402ce3e8c6bf318790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2c4a315af4ba18120b5c0435a3dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd298a125d1d457920922900601f40792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d1fad39d57b670f7104365eea7ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c12f6bc1b063178b962ea8ce18e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689511a780d5d230e1d76f7468e03b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e45d42cb110fe6958f4aa74c95c11796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a2287a4fce72e1bed535fe04b449797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69408b505e09cc97f7fe46c8afabc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd086a4df6f9bbc27f68ef064dcc1d1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f5c7f17dfa69b0401ec9d796e355800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c65ffd77049dd38fdd3334e3fdcc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7a911e8d6f0325b588919985a06e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebfe8fe2332ef95ad79d3e3017c2a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7bf29fa9d2f97eaab9e4df30f2e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720f59ae4c17357b4e92b0a5005e35805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810926879f28b3918582e7f283d56e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012529c05d1d95d75aecf566dc511a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86652342d4334c127481c86fbf6372b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62c68626d70a413cc236d624c87a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8662b3a583b559f8f5f21aae9dcb3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb9fdc8e5b94cf7ad6dea6d19a240811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c34e84a5d756b3e82b1476ace2a4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143b6ea5cda441d8d4df9b04e5570a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed8dfad608226b7833765a8b509371814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476f8075b8183164defac252c49b3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e476503df6ffccb44d1ba1197b1e47816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c430929feb75cb8239edebb083f681817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ecee6c6d1d52e2b1a51909bd170e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184bba245a8148f237dc40167309b6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102da3b76255fe777dacfd483b41978820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58085efd3a5617495d93d4b1ca810191821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4fe34d9c53c1f8c4e654e72e05c5a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad653a8a00ea3ac388f4ec87e17b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394d577fddf26fea2185ccd61dad16824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a74106e7774421fe3514fab5e5c8a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3fa6e9f97a628a7158a56751d441826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01d618f53f988c9c9f2936fce4425827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0394f720473e62913601dd564a8f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c318c3dfb747a16f358e9beb71f088829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a588da098b1d27b732dd877a683b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad3212bdc6fd35928165539adbbe5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b48997e0d69c229c989a851a4dcd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08b9a3bfe165705a7bba26cbb8242833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a121dd5646c61ccc3df0a1dfef673a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30b5635ead42aec7c524b74884480835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c7f414756d76e1b6313ab61edcd9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9380af876b58a109abe52dd14703c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303a8d0e3a8769a84a28af7aac928c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb29210ed829fe028e3dc8ac9ab7d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586759e3148164445426d151ba68b403840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cf7dcb352cc82b3e2e5a46071201841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13471ba87bfac3537bd174fffa0e2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acb56874da7b87331e7478a26a476843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090412926f8fcf92558043d2bd71b541844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff39546e49d4565464ff504c53ef4c0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c4aa96d77533a80576ef442e1850b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958419da25b202375f56960286edb2fa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642c9f7341243b6961f8df0ed49022848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a051ddd7d415052d198692eeed8474849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804339605bac55941393034efceebe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde970b83264328254e8d88a531f11851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a29d619be144fc13e0f6c8ce3039d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c209356323ea8608786caf13df7c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289a472da83cbb1d550222327792a9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106967fb3a8a5cbed1b48a6f85329c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe298c13c482d229b3744c488f57e1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb7cf3afdabb2ce247ab5600ca154e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e1dd7fa455c13fd6fdfd387413cd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8461f39a58a2aa6ee1201f9393af46a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14417bd874675a1786f3c1578fa87b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c187585b6fdccc70161b2e4641c69861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bca7f81418597abddab98b7dc60a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3eae2795c2bccc65a08ef3923803863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeac6028350ce998d586dc5da28d92864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e7e542046f5fab1413b357494ca4a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a88f8268167497878f5ab623a2d32866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe878424b992e1f1f11034d537d79867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8b540b525774106c7b8d40c39370868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313d537f57eb3d89c736c25c95ab3d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305d8f2505b0f13f6f987573d3a0dc3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b55f0065ed638ec122ae9f8cf31c2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c173aa7100caf57fcec441d836d5a30872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b49278e5f621b77acb0476ede7b39873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8d2a29eeb950bf53247fcebef57c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4f69004df708f5a2584abf8ba52b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51eda42040a413dd497c7cc09e5f6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edebe2ab8b09d3ca932029c9b6a46d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ec1cabd1f69401a8e83275e4af4eb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45828a0fa43cbe923389747d341e3f66879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194bf5e292ee44d2361dd04388e265880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384511b6784432b7ca45fd530efd26881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688872a3c3091c8f2d25a623d70d9849882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c612258f22e383c071e604cdd47a0a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348049fcb0681dd6dd0b0646d2c5010f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a937b87cf9bacca176b6ae98a8b42885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bef8f33ca3ff8855a4db29d8436c2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04a400efac61052069e2443515104887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e056b8bbf8577517d4aae47d2b843888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad634977ddc8cf04957d979795e2538889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536972c12ab52fa5912bb64d6bc9fe56890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e175b80b2cba37faa15afb4e25b69891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00de94ff448354b48847917c0d9f4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c26161b2249b71fa40784d4f06bd6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e56ba7f62f0113e91041841a4755894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac65d3075d79cb419c8fabbbfbd462d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d4619605e6725420d465e04bfc8f7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217da5eff847091d14ca352d8c2f35c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b4e9723ba80c28ad4e4ee88799f64898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd02a2d2e488e778a324943ac853fdc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378d496031e09f01915af46d344888900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02d03d6622aba50cd9c963013c706901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b01eaf55b24d1f2599ca1c56ecf1e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e90705be9703a824010ac83b66f8e7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eded018b2471ec4b37bf1a8810481f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54adb723f983daa765ad64d80beb5df905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102172b36b5e334eb5be38d5e287d57d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18885b0bbd31e42debaec2a14a1256f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef589c2fd9d3a2e9180c25422be327e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4271e66013a9c9dd919016752ecdb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc3599a2a003f1c9893047b5403ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3136a985c71b45e4ebac9ccbe24634911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f5572cd19b05b803d9d25264a2d6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fff8b7994a40fb2e8cd4e1d6fd1d1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b92a451c4039a517e4777fc30744914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f3c30b85a5ae769aa7a8da9cb96d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f433fbec1a5411eadea3ec10e0c9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00946518c833ce0781f264bd46f3eacf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb6c80bb30d06aa3f2658292a6088918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080b415e7161a616404344e901db2a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51154ac54ce85b8b93d7eab6c27cf1a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ac7f7eda5967ff3c5c7a51d1802b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813b2309230522ff88905a12e090f4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3e188470fd746d106959c35b5f331923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc1a5b361b391f9ad182eac3cea1b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df146c6ff794f9874ffa7a00665c45925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d4332507a0f1167d0863c35127d7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13688a5e6b01358bf21fff2b2c8febbe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d650f10d8b66e90206ccc75a570e62928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d46fe638da5988cfa61c305d4db93c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95b3c18108b29725d65c78a303c9b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2721f11c525d3710cb40f52823a96931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f308fc2ad5a8579a55fc068207468f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810196b153a80db6eb2f5b81ea21a0d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91533d05917eb3e073544267897c1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31efbe93caa70a82ec340e1bf05ac7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d3b797e0e69203dada7b64956e08936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb964a22a554cd9930689a0e04d394937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552045e9610e7c1440b8849a168d4c15938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9be46a67a13283adcc8a7d04c00fa8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887f82bc62724ea3f03abd2e3b7781e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10378339b09709ce95a91d993e668ce8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77204b23c73b0ace88596e27e7f3ee9e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aabbe1d7ca87b3f3361a1cd4dd4af0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4f231bc90dcc6e313063ef8c7797944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea190b0f708ac8e7b11eb3551a1c703f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42ea6f21a34458af71a466221cb27946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3107e4ca4024ffd55b191e879b671947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6709ccf14eb926616d08dbe04ce36d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20910589a8c262c968cf83cd2a37ce949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b10ee2b4e863437b5371296d1dc1f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f826bfab982df9e6f64c73237dae5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb6f5705d93cc121a6d2a8c6f1e09952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e815eeabffe587121ee91726e5d67953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd3e6892f11bc462d6141cd36a760954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75540cdcb01a0e6cf22750ea7aadb1c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead66dbd1f4ab897a14aba2b2dff90f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ba74b87ea048f3f70aebeafe0470957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496567e11d05089ba1a37ea856238df958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dcd5fb1d7e856c12b869e72575e1e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f723dd4ea9934a76113951cc7055d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9bffc0b3b24b1e7d5245f0b0b065f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb038b5f830f43b1d66a2d900b65bd0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a6eb6cc158076496ee98ffd521d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e866c360b819f519b64504769b520964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323244a81dd6f16d578512ef939a43965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe2e45add6d5b383ec44334d8240ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2fec5b4f3931d9c3ca6e3b1b5175d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba60e8dd5f659aa91388283c88ec0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d3cf4355cee2cbaa9d58322a8023969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30893f09e086aa77002f60f1fa1a55970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c21e2652137d55f2a9a8b7a4276fc4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a5dd14f05e1924b29b04ff1916a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037bf06475bee4a1340da181082b3d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9d77c58b118709cc28f4f0ea531b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f16944dab5e01dede9f5a03c072f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd7381912f4160f84f4a3403e736e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1481d5bf4454fc96a7c950e3b14ca6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932289fffbe7e78e7f3284941eefb9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3479d5f7770c029393c823bdff6e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75208b511e5261458d559cb9eeeec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5386efca2d60675763fb21aca7824b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b39c013f2ae4854d0f268adec613b1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe7e8609394de799f4b5062321287983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f59eb8acb813ca20b43f0aa0dcdaf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7225cd146c57cf23f08472a666799985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f3556d86322c9c7079b8a2e01705c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eea0ae685655a2d6c3b1e3dadb539987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc996533b350408ac1e40dd27c24c0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc8e73a9568f5f1fab9c3a9dc07c7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1fc856ba3ff28c60fad3867590352990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c3031085c0f8e62aa91a4c7443aa2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3add3262d92204d8f9141133ebf059992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d2c3d0d9bf6e4786369ec7991f0d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b212445153a7087dde3f255dd96a1a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a81c7d2828a11e6caaf26e7cc58a65995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67623baba44c6d32cc8d87514968bfe4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2323715a48fa34869c15b00774cfe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>