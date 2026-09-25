--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813fa6eec1a50ed659fc45405909971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b40a023832f6a3bad8061a06c5f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdb3cbbdbdd5f7ec05d603d53e01403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25884233684fbbbe3e06e5f61c3ce1a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc223c72fcb5d25809a26a047750c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b31921e803acc4c1d8cf89c9e9758b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590cf175f346951f9b940f795da2ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb655c6c3b93a1d072e58eb5efd598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1c3fa9d89f0ebc861bfadcdf4d639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31505b80f56ecfc5e7ab0befd4203a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aba289f2d051976b7013d352b459c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10812540528ce7a1b27a6a4193d0de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b7ffbcce0f56792621bb137f2795113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f2f1d0486b5cab589fd3aeb620a2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc00431db3cf5b44e77f27f4d8d64615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0ae037f05e6eedc31fb43a75c35116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d2e9aa274ebfb65c0abc4694140d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20dae902b4662489e8217ea13f7f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f8b51adc2ad8977c5f9e8bbade2cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068be281d9ce34d292a2d2a9501f8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6ac45c7b71143b0993ad9d94d58521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d56485419bdbe94577baf909704c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97374a8c3a3d078bbee4944edece58aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cadd4f34f0bb2c598b1821570ae3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93134ba69c6889e450aaebf5e28d613525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daf4144d32f935fb99401b57637cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a98f11108233662d423c65f6dfeec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43093293ddc7d7f822a1673990e66a7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2bfaff459855fbe30bb660221f2cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221126915b634bfda691469858bb0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f64ef788c8f75df7f6c813a97c7df331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a3e63f2c9e5f17ed5641dcfdc98d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1262d39881f4979b30d8125a7b7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd284c4cb12580e0ef02a29da45e72634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f333230048cae4c17d4327cd1d4d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7adb3f58db113f737878a2bb61dc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f3ff7c21eadd535447669310df5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106a1ab0a28ce44bdf169f0716a24738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5060b64f7ce7c8e32a79920fa7a25839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7e5fc7bd314e00e9c475a13da7e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eefd9d9bb3a0cbc46b2fc1ac5410441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abfeb943902ae6106060e4efb95daf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4481ad6335233ff922bb91c85603543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c08f5ad912e2f1afac3f1f9959e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca78da5ac6e75c691bd8468bd20a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d47ccb0f6baff828ae1e605b6957946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106419d6237e567968d536e4a93c1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc185bba660108f9d87a70a5d0ca648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed84a8003e9c1512735c320b8d0d1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559530cb549973cf0fb1cc83ceed05a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887442921f7664bfedf768c9cac5f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e4bbbc2242e3c06e64ad7e2d8c0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919944da7dc4244799efcba2477df59853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0289b6961a16d19c71e1c5ee3952c6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24e620ffdb9789a62fabe4290c46c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a59f774ccf38fe15630f5133e50ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635248253ccb56bc7aed0b7e710c1df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529a961abbf38fb55f54ef786104ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4d328c8edff35c73b83eb825250b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580337460edb496f7f191fe56e002e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5862a7ecada1fdf9bd20c9a142883561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a531e849f46eb5bc21559119e739e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728bd508a087b1a99b6cc15562c75fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81936e34ca61c05a44571bcbb10683a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b452b2466a33ce3a7f51005206ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd179c675d986038714e5ce085597666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c529fb018e3a1ea9f7080e5f9ff8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c66c53f5f2328c7133263021488f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f294535d76256dd0202efead67f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db8f44481111b294390026791b664470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4e5a5220a26897c158ebb5cbf49071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad33be1176d897c28153ddb56bedd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1460bd59d06f08e3ab6e39a55ed0df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846a4b7507429dadda95c704fd5f2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a992ac9b1af632c2116928c95a5fe4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4ef554bfde2944b595ebb683e67576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba812e81f55199c0141f167d5ffd0fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf1d69b86f316461c11f206dc031a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b467761f8b98a39ce9bdbdcef369379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09abfeb6f2d95b73b9fb155409fdd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1dc70b1d4bc3fb4f5772ef48b7a9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af49eec248bd0b795696e8dcdc7a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85906bd3ad9333c40f2dc45307ef13ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd475a2a7e47fb5a4432e9b0ab2b4d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6c1b68a1a64290922195bae0d61b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a241b321c55d865a1b8e1846c8aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69cc8518e18850e53f21cf49b037587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cdf9533feb6504cc73caa0ded60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433133ee822c846eb8275f682781b1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ece0eb1472636f15090c58846fe3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63415f824d5edc66cb8d91b24df8bca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41351d67cb8d842b4533be54b066c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad366c7c779ed2f8ef5c03ab0f549a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ed0fa938626a78d5aa6f7788c0dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e819f14c2663f29c81416f706fc6ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cfc43b8ff62d44795c78a2b0f8e8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3e5dda40ce7585b80770ecc4329b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25404d5a66e1abf796195c379c3ee398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d0f191ac0cd500d40783f9e11f6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488149fb0997b332e57e19f3925d06e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c50fe71db9387e0825ca1f63d9174f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1dcaa4a19e785bcc65c287177a31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409fdc0b319a9975968ee4f8fecfd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca3426eea87fb0b7a767e06e102f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a7551e6405bb2154695ae199256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76379c81f6fc70506c911040378a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088324a5fe6270a5acabb5ac8125a66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b0ddf0a263c581729452ea8a64183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c21d05d38abfc026d0a6b509241221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3a1c87b6f3df6b67b070298fc276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fafc7783a14033f9327974576dd29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725124276c30008cc192d735ec4423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f43a22bc88bc12473ea7b6cc64a101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6c327d633c60df28808d017914f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4086646505f2f73ae17677ac304581115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f470669d0d84cfc7791246aa2a99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f421ec3c8cae081383e96509e6cd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c6474929277f96952f5c9edfad2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbe4c297cf06e67f19bb804378d77c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbc9f3961ed7504b74d92ac0b17ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304990a80affa554cdb6b0308f5a48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc4e64f19fac43f5faa99a69d4392122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ee78b082f9ed43f54f444b3eeaa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c591cb8bce1a47dd868e4598b95729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc9e9e951d97d45b093e3c1e87c0c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e2b5e0d48b3da6e9389fe66c98f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54b2246ecd372237b830ab5f90f00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772dd7579719d786436be7c886f2c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b112fde5ab8e6ebfd10d81bdc251f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a02b28bdb23338a84c49b7c9c442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c095e6fd9db44522ea48161b6803b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143129d2c67ea3fb7dea00d34da2cace132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab36123331161f0b7114975a16b29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579ed586292c3e7dbcfbe6e3e58f05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954476b8580ecc14b763c070582c89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f02064d30088da576e6eefe6072e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab1f7b49e1d85fb0219ca2c9995eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef380008c34c7a2213472f6bbfdba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24212e080ad06803e0d94a33fe944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a06cc1dc46928400870fb22251af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be51e023fd4e3bab5dc30917c8782141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d98496004f5eca1378a5be2040b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbbc1ffe4cbf7f5e856ebd661a43f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e710ed74e7e2a939c24daece02f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f2452a6c27cb1e11f8e1a1f6727b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02bc1287751f1489b6284a835ee09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c699890b13dca2cb99fec4659807ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671978d17703b12a2a9ae6161d4ac1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead09875b19c6b5c89a930a8ac72e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1a40d4f18700a00d37fd3d97df91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9de940c69c56d2ce0ae86f95d788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd765c8d1e7567a0cf10365c48436152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94020a0ab4a9d94fb5f7931424cfe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c046b442d84c74f35ac8cf489e52f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716091883bb6d89bbbd92b69d48ed1d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5746df7b003cca904da90487a97da4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7d601354c2ef250b8a62e35afd0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c53098ce2991b3aed9b1505fa2d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683d3d37651b01dfa6081af9ccb92a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c9177de2f8e0129a17d9f14cd05f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545e702ff98639f67007bfa3c5cc1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9efc2ad654377ce460e25c31f6ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81616b80666945739a09f7c96d2540b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a34264ac689896638d28447a343d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca4f53d459bd8252807dc8d1fec41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4239af2ce78713c7eb00dcfc92365166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d46b14432137ecc81c0f43e38691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b7a2081f88dea40d50b89e4056a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704d58f7b952d35d04db463f291921a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf34a71559a1e53b33d93e1a73768e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c52df65703383b77c5277fe1eb306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9448f152a8ba0e2dc1f239098225d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d8f753bd94fe23b9965e82af9703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629dd7c0f632e75d8e664f1644a441c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b130f140e044e31084a50ac502805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2535974940a0adf51ac203d3fc061176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01668401fcab5b5be3a341b573381054177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c8d87dde324bd22f862eb569a3b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586414b819756b1dcb8968ac22cb529179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212c3361c9960b34f8f6d903907ab3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67ee15b4d5b0c2ce42654cb9f4d352181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d6d8a204e7b8e512101c571390a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0740e7d2758b3ae70dad6dce3d556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f559d244be137632dcaa21e39456184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23401e5fdba459898b9e108d0cd660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66e9c9e0a45dc2d0e90972235f6d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247925bbaf90fa57cd851136c71c575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a3ca05946f5dd32babfff778759d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475727c7086cd3f6599ee157a46f1eca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f6b163d18847dfc22b802e893613f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb00f7a68da887de85109ab41af64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e83ff6aec14741cc1b7d3592216e02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13740cf502938f22f44c8ee501b9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca204c68fa62a7f8b8231974d94fe86c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31671d91c42764094656bd9a96e02d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f16c6d011fbf34715608015d24873196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3fccb6ee15329c7e556d888c842e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501728d4a2492d03ab596490dbda72f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd5c7f2b46b3c2bb932ed85a40180c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f73d214f057697d80e84d215ea6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482c1fabf8a654b030d708a5d2490b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1868dc60a7cd4f486d88463164cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa015bc5ac8a8535a8e8f4e5192dc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de79cd403e96e38f5687c03367971204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104061d80dae7595c9025357ebe8114205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc50d78e2d4a0562c1874df9526dd77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d7d399629f92c0049a18b2a858e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3b822770fd841bbb3304ae67c64d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c82d0cb53376ef5b0e4c72039e499209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6ac2b43e6146b95a2414ff29c5cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ba08e7455ebad9430c44edab3a6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eabe05a74f449b60843462c01c0c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5b1dcdf818530162ceef9365d072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93e35ab0eae825bc275acf6ab3934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac00985b7f17ea59027f0b7e63314215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c2ef69f8081fb93b7b9856a57c9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ddb59970303b0e3a3ec09052ce01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf05188436c5780c59e7c9085c4e77d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465b612edfa51bb10fd79400f29639219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb1701a9d7fd4608029d073ca861d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9acc65b1456482ecf7b98aae6d44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c23fb4d2e3d62d9f7d19b83ee114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d91a11beb4710e9748a02db506ab8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642896f2a630767acbf8faf5db05fe4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d241ba5e315f3fbc122ec3f2fdbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706588d225b2b898f7798e411c7f2f68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ef5810196007550418953ea8eb39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc92da80835a29e5f5f25a2b859a1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857df5d816b7e9edf00f0109b77f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b061c40510dbcebf4372840ac1606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f91057121c5772520ba4caeb33040231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c163d98d581addfc75cca92eae6bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecac7c07c39f7ec6d7d6e04b896780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21a8edeb6223a2114dcbb10692942234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb465b381ef0899e2c0db6709bebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d8af1b6ebd6d01e79b3dff9d05fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c0a98d9dfc7e07a44ad1170279f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ec49505aab7a7ae7f71f9aea9bac6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d23bd4e0f778835da713e24350b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f433b0eb2b0b0a13a4f3d2eb831b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155d9d13bb3d6b960ffb7129c15dd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c57c39eef54626cb3391c1109a112242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9ba80419c93a3478c5547a37029b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a315b93f2fdc32fb04b915c25e85e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b4643e206bee04d4cb0b606d7b34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a242b0a6d41166d2369eb153ee169246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e4da2f1ef1768150878c6417a1ea2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d44c56df34493641a4acdbba1ce9a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea200b27be947d6b4fb1771debff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748cdaa99896288dc78068bde9256c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31962df5feb5ae164c3f3c9ab4f42ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ffc52bbdc830b39caf10319b3415252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62970adfb0b827a2ab1b57cdf4346bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305463b7b3d26bf8cc9a5f7d030f4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac57fb05325a5a0d50ac6e981a9f31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4bdf6c81c86deae9c6e09bc47c3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75558bef6207fbb3821cad733833145f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e89c2595dc74d11a3ca38904805ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e9c6a4d57a0746dc130da8e70059b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23406698af082f497d6529fef9e3a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8eaa2504889dfaa75af82c014fe9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41665a131315971706aba4c8429a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8157778f08fb090359d2479e23795b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f76a2890e85f474d44c85b36205a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c20087ebe0a94f70c3e9821223ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3740da909a7945312b87335727922fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0fc4e0c1d66aacd4e88999b03e11c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412c3fea4c3d6bf0fc0314ee950072268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50cdafc2ba3f7562f28a6e7508d9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e77338fe49ac677c96a475df60adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857013d37f65a64ab916303d66eab40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b19078f68f4801163a0fd1f96c0d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4ee67712df7a02b9ac441a19c1e70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc627685e1914c0753b3088601d7c79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c2e77e5458abac2c50b7d9687040275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db47b01a0d65eb7adabcf32324c33ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50daa5617b9cdd65f1f873e470541277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cd0ba9072d9a431453576ba7f16f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd5f8225af72192c914810a3c20a36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948d874bd4fe56d625109adb2183fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7bfd6adfc83243db3577328a0dfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa3fd8278cb66462f718d57d73284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228193ff47d526493b9a429db6f50736283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46182d92631476e0e37b35bc195bc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa87e4380a30b147c79318e106531f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ff9656401d9e1b2d0be134890817f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b520527b6ce57bb0b9c89cfd91013287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ccdac77aab09f0c8b61fa00fe98f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2db7479b1b9d73d8d2b423da9ba7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f8a14f8b077be0a9adf0e71d4241290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a1343dd4dc9e0e6f11be309b1fc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7d2b466a24b0e454972a1c4e7d5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e3d0d643f241d8a21fd76ed55824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951c14695406ec70089a528c95b1856294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3afce5929c607b9cae6f01117d890c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52fa00dda0b97f415d44fc3facff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32957e6678c73acb73c250f3eebbcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14be4f125e433e62f43f6b006669a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613612859d1cc12d27a3e8500ea0949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca83cccb5bf1afec650e3f54a75474300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ead712e942e0863efc2287532035e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ef7d45c14909c121c3e6a08d8f03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d1798805e7d97596ef1fb6fa51d31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef5954f556603e3676d2393b2b216304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb7901f8c25cfbd319632e1e5d410305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e46a9601b509dc7621c5c854e03398306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154bbe71a2479703f289ee0070236c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a527cad6bb7f6d9f9caad14b4273308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2ce7cdea8f3a73bb4e9fdc62d8e50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d29b6837ef0ecc6612e44fc170f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a2e85b2bb939146c9ff72944cb1d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b953475f397666eb70aa9b400d43e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e14679fed9a1b514b0f37aa8c22b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c607c1dd035da58c4fa1b7a8f1b8097314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea1baf6656287fd96d7f1025a121c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad0125355ba03fbac264cac1cf475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7563a3d2fde343d5fb141fddadd706317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd182783cbabfb89b8bb990abbc4fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bda0a13c804933748a83f52a0825a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c54d5f379fd2f90eef8ff92167f1f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c16840069d028497378043c851b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173fba38807d1ca85bbcbb1792e0bab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475878d1c74eb724ae1acff9247b6f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8ef3a92f637f0929c436cff945b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234f4be6b394c67ecc05e24e9b5cab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa12249d966cd877903755dc4d146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30297a3a65e93e8f195d11aff0d5180327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95dd806cfacd2aa0b7ebebc8518e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8fc5ed0ec2660b7065dff71664b6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9877fb3793140f022ad80bc56289b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee45f584e6ef37c539ea2052f4175f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a3e093756a0aa1916e5d3593ef64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba855221ea445bca72b1f03828ac0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55008846ec00b430be6de8c9a333e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3aa5067f9ad99f71a984f0512a82c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5adc1872489e3dfa52abb6634b273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ff1ea12d0fb2364274f7f0080059337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40151c4a489008c1618331dcef000338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d6b8098747e3398a1d98336b9c03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace67ace556b3fc044385cdb8ced67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b61f8981eb6592183104303ba9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad93e36e5ac159d0d38a57c9499775f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3630afbebcd9c90b82344a2bfd7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0220a2f62c14de78039063347d545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201aa006a49017c839b90df356ba4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182145ba15a5f196de4e4b77c4a2a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc46e7bb5acb4fce6d348d34f85b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a01cf659ecb788049d53f7369fcc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3857c9ebe2cc25420d368fe06fc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed86d8c2255b6aca9ee6e75f8d4ffc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f77786d9e0f1c1dd7a3b3450322b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3329b7b8009c2ea7b42a820225a23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ec5eb606236004e7edd5f4080349353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37babf0229e86c6f0a904ee001402e82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025442fed717fb90bbdac1c21c38306355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bbc2d0fe3173cb96f2d24b6e93a28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708382f76a5d7af7077afea9334cda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687e8d8b4f22595a6a53a8bd0f980e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068d4df9601a52be9aaa3aa2530edc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e2da4887420ae37c90e98ebb1422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dff623498d958ac1fca24e496e9be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08796568157db3a1a4fee8f7a8b4d9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f93bdf31d5f2386d29070cd125f19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799181a728c4ba40d327a3da6df6d6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e96479cd052964005e4ab9fb9a2a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532146de7af552ee3c057077e6a6f428366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017cbc90bf2b0a6a64e84a8327112a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a83185d57258908ccaf7f3f2d4516368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6da1e894b4c1a351ea56676d4b347369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acedc9ce08078bae4704bf7420dba9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327c8618ab7a90a7b177d2ed908b32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92262d8e17c573b2724e816ee32d007372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fe3fce9959df169a01e49ba739cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ad85cd2542f54ade384d6d59edce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa181c59c8106604df2f757a90d4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6b453ff8a9466bfedd06d71c1ab0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ec476527b3c81a196e6938517ac1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bde18efd5b41040ef146eaf99cbdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc851c545d81da24676aac89c2515379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4aa3c2e20697bb9208522b296b026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c08a028c44a412e5f9bc4114d5b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ca77be18ca33b6f0dd7c3f773ef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166134339847f5145607ae919963cbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac13001c3da30ca99c10c44ef5fd4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff048d9385c09e7497350457fd042385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9476e7ee987a0653f1e6c166e8c0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886aa24f2aff9f1d7f4a98f18200e09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c37684fcaa41bb9b64e24ac672620388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55609da2294875ca4e06e25a56c129389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833e06dd7009a7ec01d30e7b3d17a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514fefa51ac589b86dc7fa8981caeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328d210d96157e084f04ecda3722e7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc029514f77c2e55d9f8c337a952ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9cbe5a7b8d40b333f00b2cb8c65f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e4795d43df05073dff65ea9f25ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcfca4aa3441ae464ad25b8d85e85c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd95febb0126281fd56763b6112a50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f081e27155b564ceb5471aa9ddf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a4b76fe088db1dc454ac8aa71d4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271bd00080cd1ffa2597aa02377c7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49f93a7bbef0e80f6ae5b573a4f78d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91453d1248366dca063e4823fb36e0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06de57c0ec15fd2fc701e234f4e22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9375b96c1dbedf3b42d7807e66b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949c50c6a509709c37a38bdde359b15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059bd503558df1f27927f7662bbb90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb40561f144dd8595795dc6293182d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dff667b34ca5070ef4d32567d5868408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7dc5874e160796a28d1308b0ba8ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216e5459a68ce05b2393ec55a9a043410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bfa9891d073aa064a259247ee647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596aa92b52d75fc053b273050cadca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b278662947730c003e84b0eecb73c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8afcbba2dcb3945aa06f15f2769c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c64ab9e1897f06c44c3876e4ea28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637725a90f059ff0bd5b3320aa3e64a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608cefe7ddfd4250ecc40d9aa85b7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b02e2bec5e01c97342e78a03b1a93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22fcd34989784a63997d4a086697cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0985ed0585e061619b067fee473eaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe6eeeaacb97809fd3e1dd15f9097421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec417904b9e8c3810e51518188a647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22faa03cf23ddcad7108d785757bf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd030ce373a6e761cc4d6b4ea03ebc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4775bc5258798b2a139de2105fd345425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f82337e1f6e1524efba53c1b21640426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9077edadee9266b78847e16a25fad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48aa1ce59750594e546db53c7bcf4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91651dc461be5c9bfbff65731d727429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6e85ca8e94e9c2ad41aff63f8ecc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c98b2a3abbf9b21b3e1e63d03fd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb791c070ff8914076a8c41a566175432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda773f15b0e3ae43624e0d59886c6dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6091cd253f2761aa83b2366f898e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae375113f60e57a7c20ec336c2fe3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7be0751d8aada6269de347ece2dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d91c14e458dadca1c8b80e267bfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59f4fc03005e2ed44368abc2a3f9fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5859768a98c93a91822b3016f992e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f05ffe9455ccec9477b9803cac1d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615646c6d201ffc7d60824b7de5e81d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f792a7ed19eb1fa2b065bff40fa2854442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe63524df50eaa523102d9da79d66e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcb6c6a72d16be91183f2ada42d5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c8d5480b489948e39212be762f7e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b406c0caaddee141d40e28cc8be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26d1bf82ef5b90b3a312a608b6f98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d8c5c4da8220794766592d437cc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1d6df73f9e72014575149dcc077e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb99f618a073c825e8a8fa92f68ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98d772503aa699cc4b3abf5bd3dba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6620c6397b646fffa6263b6ae487c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703122b3921d40fb3c03a878d238d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b17b8357ca7fb018f297bbb892c51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547fcb24cda759697928dd84443980455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a40bafaf2637efecf22bc21cc9c1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11442ab45c20ace3472b7094bc33d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034a64bebcda4da134218fe04a5276458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83f0f643686ea0b8554821c8bb690459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead249908f2bd5ff0548e001ae0a1ed6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590459dbf169adcc2926168d9ee61394461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9810f4b75e6b75b5d25b0f0eac5676462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c222777811d9046fc17f60c0fe9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51c88fefb0d27350dc0313fd59ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8766cee65e8c3b639d694ec4e896e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da4a55f0136f21117000186e6c0c04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac11015adff58d8889a6589119dbf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea44101d15e5533699ea2c58fc967468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24868227c4f9a82c319f6da83e769a7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a15c82cb098958bc8f01481f60372f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15628e648ce7753946bb55d1d4f505471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe45e735d228422d514b400943b9e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18552d782e39b658ba88024867175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255057a96f2f389127e92db32b79b4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856dde20f545a0d41c4c63115b65f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4cd22f74eff193303dec622fea86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91e3c36815dd7309034036545d2bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd66b9d312228bb86cdf14636d0f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4ddb09c512d1820f8f5a3e9204c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affac06cb699b3d3007dc9d940bba9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf60adf1f515556b1cb41da905430a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed7cb0e499907d74c5f3a3b707a08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352996db3a202c82e13404c48de4d6e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d8b98c3427e7db32401ea6db1af87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11080bbe1ab2c68f255e7f53f2db0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499e6c1a60b3ec3ab04e6acbd7bf8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa480a8ecba2edbbf8841dbe38c77d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336d0c08d373b1ec522abdf8c78546488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361296fea0cf142fa992e6c29ec84958489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36336c0436eb66f148fe35098c581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e66f2d88565e05fa58c85ee8a416491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c395e2c168aba43138da02977ef49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5b533d7e4874a309b930096a3925493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f348dc09f2a156017e8adebd0d5efe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35006405a6f1ed60c68591bed5dfdb15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08180ff426ba9ab8dd0aab99717e051f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341647bfb318b0733d744825f351c638497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376024b1e43058a178a0c5f61a1fc471498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c38a25e7f297c2e16184937fd607499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd9490217e6516353856ae478223d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62922095616ad8c3b164099adfca12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208281bf38b457d9038eee9e8542459502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699cd1686799e1171ed5a685d616367503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d98672f0665452cfc47c09eac37a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5cd95e8e53738612ae3fd2e8cc16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab258c9a994407d8812adfe445ed6c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46c5963ecea9d1f6f52960381a006507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea647b84dd8e03057c4091a1e4248e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a57be5b29378a05a8eb58547d0246509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac812e537328297cd157a45875819a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4cd812400c4e404985286f83c884511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb927c6a3cb7a9354b41052251411f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28218bcbdd899d69cd4d2e5132ff66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618b2916d6e9b96e481ce577f10842514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea6f4b7f218c9aa252bf3e3dca6b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4632c0406df5aab0c8c59872b16f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99d535dff639e5ae7c88ef1307aa3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8cce20a762e931c097acf0a09199518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69adb3ac2754e6ceefa3edda24efa38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0763b973ad022d1336596639ceec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120153156ee99bcf6b23c0b132c20d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c63e7143f24a60a941c1db97aa95b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54573a1e944a397d0b229dba3078a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7b7d3eb0a5905ca346c05b0afd2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539886ba28c869e03fc80c6e7e3923525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64a31e0e875a6ffcbb4c36d312121526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104909195d1dac537940aa4d667f067527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ceed30387155ed5d78591d1c69731528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c3e10b33cd6eaacae0c1cf64e74d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92925bddf9288ddd5d35718481610530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f114fa79fa7c83a5758543ab72b34f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723369c7e8a55ad96341bdc50706bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994c3ac47172c86d7ef763f809ae0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46381b7da30dfcc8f83ff5982bcb0b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7805fc625aa2959adf7135e759a5d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846446f409884ecb0664fa2843b779bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba564c9817d8fe237515dda28871adfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c37ff35d5334c5aa38753b68c82e0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc7d385bb3873db93290e22363b2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85966a92d82d33e33ee5c63614b005a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6be221f2485ff51d7b0e6ac81654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bfa7d72a47cc9d6f057335620e44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185fb05dea3ef9ed79a6541fc6b802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefab59788351639646b440cd04d08b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef41dc1afae1271cf20022dc161b1b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c90c3fdde7bc14c9c099cf8caf1d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80bb56341476ce8bc81ccdb685b484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78b89ccded424a79958f152d53900548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1ae1085e301e612617d7baf53b230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5510bbc555c6b21c93d3e1baf1814550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed4531714ed2d7d2681346a24a09d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ccb2d9177bdcb8922438c018d2227552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5b14e4127859f13628cd56744602553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446de1a7ef15413e8522359c1ea1d8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5e146399d19e6a405939a4d25c00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf27d0c2a2186318faf9135b9d3f8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d726f524a80782a9311bbef0d73814557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f51013e655896aa2aedee9ccb585d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb282ec0ccca26dc0e56ec48a5a5099559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9379683748552242151c379d7cef4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c23f40d5d514ff9ed51e64a7cd73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b95078ad968a6591f5b1f568f0d36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f46440add252da709a084072c7210563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a59727b5f5873f6ba6ad57fb6f08fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4bbbed941d9a8f0ed2890a50161cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada22aadc3a7682a7cee2ea65bf38e6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72ca179cfeb09eb903f84903554a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62269f9b0f88f04277f0c8b8bf81e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2f1cf7647709d7a322099209e32c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2071f77a36f048f43de3c87166b383b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8d43fb6e2ec2c78f79d23d2c40f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33f84af23c72e33c78117fbe936f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6130c01e5b3b367c513d944c59a90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be008979b95f6bd4b6fed24473bb6cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9e5df0a965bb4bfcbca9560e2f69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e1dcda033ee392c0cb2a6c32e269576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e081f2a83fa88c26d69bc42b316c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82c8c7e3bfe7ab4dadf1935a0c444a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7ba75665aaae673ed653696f41b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e900c132cebc3a1140cbe537d01092580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f0b1cadfab82c074186e3fcd1d143581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147367a4752883c88699cbc48805cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ffdaba3ca3635e367585da38b086583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518227482499738d7d06bef21316da46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3dbee7f934cc3f26389563efa0caf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9696d134edb6fcf874e7a2abb2824d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eded28d151f71333b1b3e3c6b4a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1047ff2ee43584c6ea97d71b2191b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3697d77d2f15db1b2add5d0b61472589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd2f5afb8e4c00f4e541950d9fa3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6051825f24fa9f00edf054cc41c3e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf8a5a210a1d0878b5d27d8a568fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7f98763dddf1ba39f5c804a13358593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05262e49e90bc7cde0807a461d77ea04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66278ff2fb3cab903bfcc1bf624da98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e709adc498ac4b19a22f8261cdc203596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946bed31e5ed2c05230951a8e90534597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33cd862ae623c1e8de9e095dd8c4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed683bb4108d991a637bd5cfb0d8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f62f7e7cff40bee0225fcf7f53190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b6545a248faa42f7aeb66fdf3d87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923153acac62efb13f76ad9ba19ad4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb816ad1b24ca032509d7a98d0d2d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f59b57fe77bb86eba9e0e386a99da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f62331b7e9e39c10407b33c080bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795e022439018c5ca468a51f2b4b50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3fe7ef840174f690ad8647194068e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eee97d8d5bacf7490b224687d03da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c85edae0e9347a12edb43ed39a51e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3a74a474133067843972627b4e50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e596d566f719d53669cd013be3916f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cade07396d154e79472ec421faf327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0236e48736757e8e2081d82a4054e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2bbc37e56b085549ed68f708d1f37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41f64d49bc6897a41b3c5bf185845615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f982c1641aef1756e176ff9ad2dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5960954522277fa47f1c0f9b9cea2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a57d599b3d75994bdae36e8c0f37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7befabd27a58aa62f55c07444d2840619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097301979b9e90973b73ee228415d48a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b981e9e716aab65069cf92661566621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41633c36f8d7efb3687390090658720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504469ab9b0a695d92b52d8aa9de9e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948b8978b3b6cad740d0122b6c06c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c15d4f75e0066bf70279cfc298e70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35474ad2792c5747c4595536aacb0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731d9a35118fbab492f086de41d4ce5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8aa4b32f8f9ace6f89bc1b7080e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98004a84a5af774b648939a51a2b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab679de5cd5b67f24c820c8f0636af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d95a6a9a1d1271c9e7e99131b366631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ac96cc3e61368fd1d7ec59d19e85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633466e1563a779f0d5ec388a88375633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace6afd52823970025a0c91bcbe19e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8290757d2919700f718ee94333667635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ddd193d0a0d76a1ea8b31056fc302636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa992cf2f95018861e9f55c098cc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df5bb7deca96621707ad8aa79d5b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf55438971f81e6b7753cc4cff8c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfb075fbd82e3d5f1b48ce8f84453640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae757c51fbdfdcb6deffd9b46c856641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e176251d040ef34d9bc820b0951cdf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338c82c42227c2b86d8f4ce53054b6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584c09d080bbe34c167a61d7b1696f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa83feff8166c419424e1e89ff37d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3700c918e52be463079fbcb7178f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b44ebd9bd8d9729ea4d2ef79e9418647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfc2e14ee21c5f8451f57bb4c35ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8356ff3c2b524b4510d71e42ff2ea0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecf2659e21ceb94cb6c366e402cab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2751a56a59d52ddec8fd45272eb68e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706ddbb17ae56803551b0785ebed3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463db2aa460192e1df65d04479bb715653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9548ac299b2fa0bc8fd71f528b5b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b52b679d8c10d14801611748605491655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b648f5b3d119b26aa564f7c98a030656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf88b825fb938446ac3ebb003d74d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ae4acad1608479f68061fd08db34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7774cd02e65b8a926a4b564192c4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f7cd4e688755fac439411b613e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3ea8c04b6854d5cd069462cdb8a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7007536905efad9fce3d41ad208f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e9e3ca5984b19c2f800e06ccc71d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9586f2ae413805874910ae386adab6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e31f5b20ecaec571abcaef5a6d98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38e0904dfa95c2067592a77abbfe0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9f117505531f90cec31c6b806cda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcb31b2be5a506764ff3ef8504745c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb90a28cbbef5efaf7198018a3ae6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1daa62d4573397c9f652407994de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a304deba2493a345303b99e8c034671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a139a973801af26253842f60d3c01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405e74a8d999699326c1d1a0dc2286673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecf3488239757811b4b137178624ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e08d6dcf496909e95974aff6a0c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca082118469950f4f7a992593f40d1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d638885e5d0d2fbfae942545b242a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44a21a6482b7f584ce3a328a5b0f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e683ab8ee41e54cc66558b91093b6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c271c57007b178e8306d40234d566680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cce99be8d4ee0df41d6eebe9c27bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837b5eeac6bbf11e89baf4b145ad65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55090f1acb2944e4311f2ce9c481d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ecb35541244cdb7cf7cfffcfb1801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a7bf424c4e507b96eeb71ef6e2e7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8279c84c81d6e2eb2d442408158662686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3322b12e2f29fb8b44f3ba836ded687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb8c06e2992541a9348e2414060e66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac16c1a4e09dca0710c1f13135f9ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8213885733febfa8c86ea5b6fc31b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb096d573bbb3c990b9eaf5f89c5699691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f589497bc9e73f76fb999f4836880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd676477b37aaac28c8df3252f767e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da642e0c409e124f6f50a63509a3a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f409da2758a9928eacf7703768e352695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4ffd65bf6a9db155a7ac369a75bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cced05db41ad86521e381dc25f4ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30233cc6567d73677abef06c7d1cbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46165c8cb6b1977421a8b39a831fe8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487a01e339046475a6fa27312169f10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f99d6824bbd0a4c94054720718bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086cf3955c4c8092fbc268baadcd34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019650d04ac5886be40e2259cefab5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c33538f29112af197ffe54ee79702704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252cf27ab504f623e824ef7dd11e30b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb875b778c887aa2ead26d4df3d8015706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b627abb84f759aaf39964ea1c6af89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c3e6b8bd4c649c4d6da6fdc0e5ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb6c66a52265c9d514eb3136a4f2c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed925043a581c3f2769155abf97f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe614c0912483a56fb7894f2db89ee1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb861ff66f5c7c7e8cb1b111254f2c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bdc8d5518cfddcf648d6a7fc3fa68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1122e13741ee19e8469e84f7628976714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed35d89f39cf5058cbfcf1c0e8e93b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0c7d03f69e336215b0cef96a66853716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55594de0c9ec64b5427d5842c6330b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38110c678f0042ef30f87d6c276d5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a170e83bc84d6a4a8c40ec17eed9ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f9435eb2b8e0d85ff326f9f322a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dfdff909f163d38251114447a7874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c148cc0b79ff1cc48abf638d6674e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27ec88377ac911a7e3d9f10a96344723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea7d3ddac66d77fb2aa34919ea0cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3074c7e8933d92db436b8d90b9066725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173798232638d6acdf91d2d067cb2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a7ac867b334b2fd9e3b6a92ab48d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d2b67e6f23ef043c4009321720bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053ed47c1426cefaa24790cbad197d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae84e7628477430990ce0e501ccd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d13518696b03f4061afa827b07442731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c35a0b52064ddbde418515f916a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac305409a75c488ec7d00968ee15a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b47bc8870ef940a0c58322babeef6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eba3f50fc155a2708d768c5219499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0ce47ccaaad00643fd713a47db00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97ead25e482ed88e3c5f92c44732f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f413af3fe07efaf5f2bf576dfa3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45d2fcfd028f0f8cd71b236d39e1dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86901ccde6bdf9e976dfe88283fad07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f7d337606adf2591db911f80daa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693ce1be1009927266c60287d307e87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bd49b0ad6c9f4b5d6ba38003e7dd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb626631446799baa4ebc815173122b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e71c31b9b3f212c079e7f42d72d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c1434e98c256a9ac6d1fb3c384446746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f61657f50cebdefbb2ca772e85c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f06e63a0cc74f81aad0783dba486748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d5d4a58618d7e78e05625719dccc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dca208aa936c6aa27a342189b517d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d60356a59d06f45fe67831ff9658751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61922b9c95b453a7c2d4cbafc65e33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c484e01864fabf09b738bbba19e4af0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6aea797330f256f6c9207668f2e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35fab55fde3065881369b09b69e07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0ed755f9c7369722f1c773a3345c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a39e9da05e597e7061bbd6de65230757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fca8e6af97817ebb951452cc57087e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f2e869ca42d7de482b5de4ad3df7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b545821f5c4313c59d237e68dbf8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137a7dd3c724de2662e9eec8b3f3b71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def0d1c907da78c318d3e144224378c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6ee8f3700f7ae830a6322840d111b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a3d4af3821a4bff11abfea35b2ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5944d6ae0ebd9462cea74d075beb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9a37dfa29f846e0b8288285bb8ad9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bac5f76183034ce9a76f3a18ce2b94767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894535cec6ac2092bf41681d9324743768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab628c8b527bb91332526f60a4fa0e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a48637e2ecf30e4dfc3627adbf9fe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52e041e0ac05fb1f7bf3cf2448436771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d85db1e3e093ecf481a0bc1a8d1e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbda8198781c5d9b488683c8bb8217773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed38c543196ba57323a607e86995a2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ccc04814912f3cdc1c669607a6314775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019f04dab716fd1795eb8c68ad74260776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a401c952d4f35bffb27f6413c5fa3f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0413d8571d17af74b2f03dd255bb945778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682de616532aa41d741d6e6e6b3c7c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc146f7266ebb516a51877407788b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9af4fdf91bd73d326275b0b3e4f2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f02055cbcd307c6f69738cd9c7a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb54da45a38e4561efab8e71bb7a8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba4ef5e0e0c4304abf637073118ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b6423168f45679f45731a9423b7f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d226e7572da908069a0ed3478216786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e718613fe0bfb07d942e37675bdf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc199ce1a6e569025b2ac8178c39f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bea688f76b5b0b951ab4930d29f02789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742fe723979801de0809c60cc18b28b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad44a7677dd2d4ef89217ab9f2b4385791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648149692bb415935836ccfa552b61d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3aa830da601ae6be49fc24f2db5af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f7390ba57cb8102d7db9b406bce5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dbc4a9e4354316915e4059e780cef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b9dd3e451bda07f961c48f9346c0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c06c4c44df7709aa4c038a4ac838e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc6d3ee1ee71ae1a18b1f01955fb6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9540f913ce489ee3163331aa8e3b6c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cff98bf602ba7baec889fa2e3c64a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649153ab4ede51d7e90c198103a640a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c64f1081c315f545628f55867b27802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b179be5b7d95da1b220158a350fdba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8547e13f11cd707b803c93be55907e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d38b3137e74ba9a92d7cbd6394883805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d7de1eae48f6557a1099387de4573806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a50263022113987b233bdaa5cf7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3d77a2631e59cd32105b5deff9c0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8cfa2402400c8e979249c40bb364d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059f17c1003a135f131d3233641345810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708434481d383c8a1937778ed97218c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa06b0861fb02c79c67d3e382d2f45812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b8d005b961ae1a3ceee2a7a3ce5a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a565d8e726f391f13bdfcbcf0e00814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589053002236b1328b0d03dbff6f29815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7768c22fd1802b2930fc8011abd2b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70717ae673016ac771d6d3246141f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4245457c527c6974604b9f4e8f1cf6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5801f7c9b94481df36ff9ee3d02684819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed280939de3029cb32439899956979820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b1b33a3acabadc21fd7ce3d1108b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983552a998c63ec60c3b8ca8799fe95822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6e8e577760a978791ed94f1a7570823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986bf8ec7c3f3a7c0efe877f14cff6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30803526f0af26e1149fd98ac287b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac776deeb9c3fa06e4c03e49550ac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb442e30ba77b6d8fb8d774f582c7b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc8b7084a6ad592364a7508f86550828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886521c17da464e779231cfbb9b5348829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe54cfd9308e2c767c552f8bc617b4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8dc3a77e3bfd9cea4ea1ec070f6cb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dab08dcde0d2c8b775e155a14801b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f39f14d8b2aa8ac396619389ea615833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2c29ad0a2449a2055381329aecc2f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda769dd94e766a64740f11ad8e869d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb8c1c0ec97980c8b8a55ee47f69a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4cd86b52118b5657c5efe85f7f803837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c77b0d49efa9fa9bdaf588c26a4c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d4d70d1363d1cff98961fe54d6634839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be398ec3c99ed1b870182eac4071cc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41523f33ce09e03c0c64e2a93d363f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955be6fb47fdd3658b3bb167157906842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68ca34162d2c60a54b55d862bdcb1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbcb7e97ada00be822975cfc80cc66844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a219bb830792ede79c17a32a218ebb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702272d683ad1954f99decd34a05c1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecffdf93cb1f765afbf9f3c542ba5b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db967cec07c4dd15fb9751629f11a906848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e088841f75f03848fc414ea8e6e8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21e18b34bb81e8c5d64082aa9060c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e19cb45e7028bc57fa03c2df14e4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe73a22b829cc7af91d36a1641d0a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7db758d22389ed29c329af765544853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ec45d21a8a0c70fcd1bb3fd4430ff854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf772941af17c6322bda6c5da90b60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df44b27e8e3a12651ca644f317a6f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21489d630c15b38f970fa11928672a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365872a8e8c9e07ec162a9787e3657858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0769a7be0e52ae735a9552456301627859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aed5628d5f8de53133af86fb51977860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33b8d1a7db8656b16f0a494a1df9f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d10f607aa8b6d2ab5772cc4fa9a95862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b69e43c7131d3a99d11cb85357785c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb2dc5d87cea9df1ae519e943a3b86864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cbad875b825c2e478180940283e64865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a2e8f0cbac3b2faa6b7be9a32527866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978a1aa3ebc3ea55c879d0c79c4e0d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505458c543c27d2708d4f2e7fc890a87868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856a73be34a108abc276c565867614e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a6b66f568b14094ea08f03767e52870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37583c344520f733acbcccc53b00d2d3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7287086cc04df1855e5da97710da6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34510db1c9f755626dc851b72fd312b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189e18db419c18291ebb94b2e9c5775874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d650132571b365e11439be215e2563875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dce4a532798f6f6fdf1d1e45a2cafb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523d8e59dd6750bb693b1388a24b93877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b6605538e38a2af3ef7477725227878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b431b81e74a95b9cac0bc8fb196be82879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af79c055e71b3ae41263606b72fc5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3c207a0de89fe5b0576ddcc6579e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd49c616773dd66942443df01b57f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74b8012c6032989b31e359570cd25b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c30961275ee295c9c59defe7259eb9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2e457d0c5ae08612a768861cfce05885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365feebc568fcee4b0a52ed73c7f01c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1511bcb42515ec24eaecd7ac5769f9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45069f5902f72ad4d3d03e87ece69ae8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ed9741a712fe26f698d9c4c268cf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b533de8661fa6c673999d5234e96890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c7329bf458bb6218e3f5245a2604891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba93a027d83f283498dfb787b9b29892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ff5077f4c062fa9ced3e5b4eb267893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5701a51668b0b2ba714a49ffd6bb4d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70e45a15ef1365e61a2da41ea825d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c798e0a04c121c901a566bfd9843ee896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe8265aeca541dc5899d6aa741c0f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a70f5b2237913cc446de80bc8e5f3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd83f429fed5dc7b2d210b7704fae899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6cbddeea464aeeafe54c07db26bf2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40c751e3e951ced596eae4b9062d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1c18e3bde277e897181bb84ae960902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda52b47b6a18ee1c9b4dee61319870903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55bed7551a4748d7ce967e8758d0f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0000ba93f132ac337015874acfdc0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f684e05f62ae7bd2c03252251b17906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f071e6d22e2977ecc4ee18cce6b196907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7841d34e956894c86240e4624ca29908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2b3a2ca55f10df22d405ab3b068d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff0abe223eceaa6acd95fc5ec1536910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923abac7ff96bf24d8fb653f4a10ff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c5f13a9abf0fed3cc104f03450732912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a019b77242dd2f919e46e34e8d621913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3a46bb2ac8eb074852fab71140e6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198870d0aed383522d796b7ec31b88da915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5eb78240b729e142ed203718b472916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc845a9329a2eaf8e04fb39be213730917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece3c2d05894ee48fefbd6cd8efa2b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7704797e1afcadb4ba614cd8a0ccee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e818de61b7bebdef403ac1b9febd48920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78674e236d19d78449111e559d4d062921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a64644d1819103575d5ea5f5704e9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec013537208d6cdfd7a1abd04b182c7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d9bd05d905f452cd1a0a4367eb6b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de4719b502090b989038e691a5d4d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd1a0c37709d63265463d3a870e8c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f46a54cd35ad3824729e238020b21927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907ac753c93c104200249521bbc779928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925d3852c631a617465c2f57ddf886929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041ba6f01d3245374ba29e5706ab0a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fa41a1f95b6c0a973ca0971cf04dd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f7e7f710e4344aab00e2fdbb59edb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212df2c078f8ecb1e857cfefccec10933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe13dd358da231bdac815f279078f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396d9d98711d0dbe866677b6d52f662935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f93ff6b3ca29b71bc3489c6692d20936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d631c13efa991a403fc3d734702b43937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056943c8c9b15582ac3860c8272a0ad938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17efe0f036007aafbdb54747d7c39939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e800c6d378f8618d6b371195323867940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc26c0cedac5c0ceae86efc3e9dbfcb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b001aeab06c9a732a3e7cc24c6b4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f1df5775ea2ef0c0a8cbde66b6604943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc2dfe29a5936e31808dd56b518d9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60338ba51dc9b003daf86cceee07ef6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80186504e554f9c8e5deafa094fdd3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b80b3e38c0222170bc8dc54953377947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d64207af300da0d2e2f5abdfcb9bf0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4a061d26be44e3f8425a5e547664949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453678642f93182577db13edb2c37939950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a4a61faaf18e6dd55b90bc9ac3cc3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758af6e4b72059eda360dcde5efb77952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9720fefa1ac14414839f3276f1af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049c862e9788626bf545ee561c52e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9794abc011677777aed31da68c5c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34643c2d1337cbc27b8272ea515e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b380c9fb060fa05283d506d8d7a14957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f423716857c41cb211047864a6eaf0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62abeb89e0413e7b5a2f2d4377fabda959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b076116628ab3df28acbcb8ed589d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe9c0d2ea7a486e4c70090cc9c49d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802a2a67b5171c128348f5b4437935962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cdf78afa02eee1327599603763517963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590c4cfe5eeeecb6b919c6a8ec28a3f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cce4f6e6abcac1f16801cb4593c7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c0915ef33fe22c48c1688dcaec66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f784dd33df68cd97dc27e95e5852967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8463780597b5ea5cce14d3836971968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f229a1662ad80a42a773a2da1395969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e5bfa14daef7b72914b103e837387970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752a08604bbfc61780aae8cb326cd1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b998ee03cc45771a56c11ca8b700ab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823a4a9d951a7c405aca5882597287973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b21aa7c2062e4f3755e8ac158ed8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a57c97cc21a92210f4ce756db7d2f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f6203bd4cbe1d5cf93a5214fb793976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b524f791e130d1e7f505b10fc521977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced869bcbc63e26ae65f3e3a81ad871978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ed21df8820f5751cb814bafc0d0e2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217ee62c05020c73bfb6e751693ea7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a51ed9a095e376cdc852eaa2f3964981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b5ab724cf69d56bb18965e7c0dbc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b16ddf55a203d8682bdea5e8f2d02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892adc8588dd565654a1a89a7729d720984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0411b722c22158f1bf530b0db7fad985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a936827e839d08cb99bc06c8f85462986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50741770f4de6b47d80a6199dc706a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810699182831f558130a47586b6f1cf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4bc5786fbd84e311ef43c9aca7d3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8032ec4fd461cd5ebb9757a33d45a0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf1d25b2b13e41b33119bbba1a9d5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d2ed9d821e59c57c43e399d549f2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17473b6af0518265c3668d464e74f4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12b84a9df36fab19737e081ebd0fa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98648c07978a4b510004ee2ca63235995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d318458d61a615036a1069f53d6028996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957adbd2c432cea89d656bf77455595997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af7bedac35b973a35e881ce590ae51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205298cd0ce3c03cb9b4c4b554384e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c39defe87b1f79875299ab97a1f1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb583b14535513a0aeee0ba56777c7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68eea819258d908103eda0515530ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454b903e39ee86780a0638b77111e1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff38845d66aa25021d1d53682096bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d6542fdda7b0c6f59c637d5fab488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbb92b5fea2260038d72b6e790e2169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb3edc6f8445b0b2546e7055d0b9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0acb5741971902e3251979dba923ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ef61cb5e83dd5fa50a0dcaf842ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831a5b91330f87e834bacf19f875d4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aef0a6efd03e9f6219664939d34a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef30854b83ba722446f8e28027544a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99646c19f59bec1fab350ede1715e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad81fc499dafb26c399476d041b2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68defea397c91f3a1933512795c9038a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccee5eb7231a0deb6ae9b78b85309119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60fc51129ebe312315e197f77006120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d534971d130ff5f9e41fc7416e3cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e4d04079a95a67d027e65dd82f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca38580640d1d29d927944bea9001f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5171943488d811806341929efd6bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48178d7da9a7786f25877fdccaa871625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426155b46e63748ee21e18f7875900b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1746eccabfdf702e88a7e3fa00981127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68e9dcd0f09c4926945bf3d60413b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf8fb4d8aba9e8279e4b3e84f134429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb75351b029f8144c67ce0fc59bc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf80ff952b4b4c05cab88ff86a17131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14ed9fb39e0b50168c28c369b2f2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190373488b413922c66bfa1f892a8e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71aa4cf960005ac9f49c07434f4b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032e3e866feb8d023c4e649c219965935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507957af49382004ef649ef35807e6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0f1ac6ec3d1bae95ef7c52fee95337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1fa5cb25fa45f975d25743592918d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044fc5dcdc2324ba149685045c7eb6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c082f16eef0374e9740e10d443ed640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff154ba3c678d90127652e167a295341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e3ba5777239ca4d8dc3869beff9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a13873e939cba898b84c4f53a75a8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b5bd306d43eb2b21e9feb4f9595e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140884c538c5969ec3bea24885bdd5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be10050b54338bf22f415f8d111d6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11713fd6aeb9ac97659b2e2f054d6b3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93715e6ce070ac0ca653e4976f66499448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76794f876f5a5e104edabd80c7d4ac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6c0319c63df2d416389a6f4a94fa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1953be4bb89b8be2a4c2331a0805f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222688432b340fd44d0e10434d523f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae71901e48ed99c95b462a4f00213b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4345b60a01cb799052729bcf6d916c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a167acc5c8b9a25f3c5211ed10a1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd931b442f66027888226ce91ab805256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9fe4cbebc89783d6c641a809742a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd94c98b28b9e981303819c56dd8f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d3b1f08dbf3a2f4efef5ee24626259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e2bbff1961ab91ef42823a1b3ecd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e87341c95e6056070daaefa20fb0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6ff9ae13a74b629f2ac6bcc33a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84c61ef4fa78f30a797388bff447263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7d0dacd046034a9e9de1033f53d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5bd4c858dd1d1c2d421c8a724489d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58004f5b7d94722b83cdd6e728cf5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e13ae722b43ad7b09433814a37a2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a360a4b9c9b5d18b768635711a99968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42139fa044f9f2ca8b6959520cc6116c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185947947927689a63ed88725ed940370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c7a671c074787f174f390b5e0c6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e0dd632516f03e44a5b792da0b8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d87ea039bc45e7d33a1c6bd11cea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87ceaff9d8fef6e28a5847573e96274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481c93d9cbaf5de1474805bb61346475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc026d4f6c622993af16715b8d8b6af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a52243113c91d4fffe85af9354bbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a9c7af23e63df67dcbb79b6249ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786b8ed3d0ae0e8882d34ae20c053a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e662b2974732f0e8a11e1350349c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ab7ca1e9070096cb880a8e9beff0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94c47020666398a4887232d8577b7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811103a2d30ebab4952035d86d92187f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a1ea37adad33cfb80b3f32aa1256184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455038e60c994722fab2af1c7f3cc1c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc99a31af0b8e3d21369ffb37f16086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf58da183570e859e813096036d3d1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a905c78b082dea85cd98d258c386a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2cc69ac85041926179bd9a27863a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58044864141b3df7f7ded91d2d6b1dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629080ce7d310e445c721ae9c529e8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c6ccd8530f34a903394188b6242992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079a505debeaa335da0e105b8539dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ef380e9634315f4ea7e645779e6fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2998131cca0fee538ce1e3470d3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bece1cf1fb2e1dca9dcc700a03ea9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52c9fc02bd0644f199e25036813c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d81b5ffcfb00f7ff66efcea64501b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560533e45c0396dcb22ccd8616308899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a370edcc27693e01e1e2c358d84c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b04918cd262495a1980704e881c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d5dc2aa72f8bfbd048951f970b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a2662ea9a1267348ff72be05629f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc03720c1aacb9aa4b237cd9c3ab99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca12d2b525cdc32627311d7a17a7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5632c05680da72a2df99750f23f35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feedc23ff6f8d0ae5a72449d9d3639107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b26915b8b33ba95764c4893c61c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246fb3f6d7404a40db906efaa657813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430e0e46e54d0267aa4f34fbd951b3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444bbc26cf33e4d00765679bb44fa89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50732ea8bcf5581614ab8dfefd40a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46de83f13b676e1c8b2f827fde2c88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a34993dff209fc2b4561e62c7d6c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b3b00af8d3364acc91609d1fe297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ba229f4f46de1ad31bfca780158b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810777648dd5b62ca5da3522b4803fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09894a508852b7a1cf008c132b2854118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8cbba20971ee7b1403e9fa8db8d19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb598f64e962d42ef835eb90b0f1d3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be16698b85d26639582d2a1f2fc156121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f048746366b378b7c957f32ca39a7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0774bbe9bb77d000238f38f6428045123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e9c4ca32ba65042c6c3720f9ad91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783485583cd21d7b87837aebae1270f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908bf5f9c9d0396db81cc4c8b2fb535126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a8b8b1a279345e6829fe2cf1dfd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31bee29e738e483ce94affa0102370128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd16b1d4f880cccbc56ddebdf60ec7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5bb328215fab4683f9d92e648f7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946650a1876052fa56c5ca4ee954890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2332417b2b110a0e8683f4635c4a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927ed034146fd9ea93f525e1d2f999133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3529db09862a3fb1ebb52277908f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489da7bedb766d9d7200a1753c936e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e175f63256be89d509e3b90b91712f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378743b32f68b02661f29d0bd824efb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806124edceecf5ae6c080fd80e09566138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff72d81823dc8ed7ad9aa6c153e9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03bd0c318e34bfd89df3ea0451e51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143eb1243f79fd155f6f881b718c4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0e8de0a49f1e5de2f796583ff3f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2339ec4b1b8a008f473fb1767a47b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878e3f7eeabf244fb466e159789cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c2daa79adbbcb8b38ef1ba8c8e27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169e4a570afd08be127a825d2336d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf92b201aa4fd33ebf48d994fa0d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f719eb129d5ab859b7f0f3647c12b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65a3cf2b0a07a57dff486165f4a14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d7e050c28e8b488d7e54f42e9242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfea7d886997bba9e5287d7b4686f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad246654258c8ecc751d65202e213152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b2f0c1549d02988d5fae0086ce9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db4aafeb92304b0ecd5a53ed63521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6291e14a2ba6cad2477ae31c9a6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7f332e8227eed6d5cf9f6b796297156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63554ce47711dc369f22a2a5f6eaf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29df3433b98282d2d1a399dfbeae413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90eb6f1f98bbb7dbd972f6e3797d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab29d698034c0947d2e6ffdb6e8872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104870eb777cae3dafeb7d9ce8abc36e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109fdda97f67f75d7d7706895fd8076162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869031c892a062b9f3b3e956c2f076163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f673d7f21232276e82422599910b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c6397d658709507000275be4c4a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846bb470fc8306bbc19638794ab12a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33801605dc24b999c7bd28aa61eb6a5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782696b019edc7ca2b390371ef42d3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181976d72f51b827e23139b9971d4ff7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8069017e82699ec3336edecd6049170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f4e9853b88006b958fac90f44c03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee3b5314b88fa624195b66fb700cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4f28512444769f246055359a38eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af97c0246cefb09ae020379e68401b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f0edf959f5b518809bd2a658f4b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d234818832577447314311c2a064ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686583e8af2ddcf05e12ec5fc56fe66a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66939611d42e8fdcfb9b80b211dabb73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460d2edfd70def553298df7cfe2de8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cead1c1d6f482022cc1c8db7742782180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294beccba2d88c5c4dfe173140c49b73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e914d98a5a1ad851167fb54cafce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a155a9d901c51cee13b5d32422976d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c50f7e14d2b65729ccee92de4b56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6030105cbd7e65b7073b853be3354185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07268585e8055e7cdc31a7037071c5de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac4cbe90c51e22721889a40f540cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7693dbe16ec19a4d8ed8db270eab8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efad88651f5027daf248baf2a05f270189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d3c496a88def5f3fb36367db2c3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f519cac6318222e9e9ed4f0e0892ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c9e3182eded484d1d924173df52b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d898d034321e7f972ecda2191ea40a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b09aa45ad7bd0b6512c1fc00f385194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193875f6f969fd821a366e3f16d9c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721e11141e69f3db3a884662f3c5e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495dcc51fb8f58df85aa6d2e12f810197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1086e6dd996a6749915d0892707e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e85440fe0f973525316b001c1661bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c554e7c3daf3cf9866749cfe6ecba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d9094cd979c83652a102ae26590e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef93bea1774d74aebac0204301e2bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d11c1c82b66d83ef00a47435d4be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc0f55684aaa435f06cd37b9d9a4a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c3abefc8fa66eadcd6c65cfa716d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a5a32116dd579ecfd3f0a1a0d1f01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc962828b4fe8e275ba4f690300d74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a25d69a44883af1f798d2b2a6b74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa4095c40c110f6fd88fbef762c307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a52af4be363059e0bd852d93ebf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ef7d25cea2ab63522fcf333d17c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619680540a44d66df0e7328a03f24ae4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e72db6ea4241379b37a067072554ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71884a3bcacb7d960812242f9656b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0556ab6e421d4827052b1176db0cfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b895360a7e43b7b399aebaf28f2e6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a434f3dec250f5e2cf0624aba711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae63b32f8a4ddfe74352262efb5655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbef0389573399a51201dbf279f2ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f0acfdfe1df116d69bacd9a5fd83e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6244b2f793573e83beccc5cde7344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7006ddaa66038c11947990d0a04006222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f22c93bb691f40fa4e569df7c829223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7231e2d0b23ca611288b7fc7395e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635afb221aaf68dde77ea665fe1fd4e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637db2831c7253afe6533508ec8650226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf420e88b94476236497762fb8f0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b648f829f6a50d4d342d8dc26d032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2b7286548c16ac4d995d0bfafeed2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982e60dbdd07405e0ddf877f181656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07b044ef0b542c798d7b94959d57b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c361461eb166e31b26e64a64eef0a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd9f459218d37c240076962ba7cc37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671cd873cf9cd0fce8d24f9e1fca7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afef6c7d515b004103df0818cf1e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc160518c1feb467c1fea70b0643f68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eda6fb3206981699179e83d2b7c61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7753f51759e0f60adad83b0446fe399238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2f5bd8b1d11a2659ef5480ccd554239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1700dbbcbb4fd87b021eb717e0da5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97683f5ababfa3003327c900403fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e18ee1f4e139a57b699abda62a950242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eb5c3d23ab394fa1729863ea5e8f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73cf7ef7f7b7efcca33de538f0832f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed23fa3c1de27fcd2dd68d6ef2a14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e58cf8700ff9f5397bfa2afd9284246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87a91d31505cbf995b06db0e71a23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5412e2fa6233101c79843ea21a304e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f4da5e6ba2d0a418b1a7d16d8b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c2186ac081b62b41f08f124aa62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d567c9aead818ec92def31d66b25c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f3e4f104749b535dc49a856b7271252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faba3efc2cf1d3595e0e329c8e31f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965176f369f15d69c683eb8e8fedd4d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276fad6a74be9eda0c4f1e2a1c6060255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673260715875d7d54830de104d9ef93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef73bc0b5cc69b32e014c70b4b81c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfefd27b869660ce6b8034dc15d5a52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd895e6e5797086ac0a2e69442306e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de9074c27c7e1a221f7e96ea202105260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa48b750fab3c8ca897ae7217933e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8386e20df5d2f272dbc558681da9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d06d944a8e748c89ca0f369440214263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d1d5032c4982d7cad33179b87bc28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0c73d63ac2a293eaf51b7e2dfbf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170e1450b05d99d0c50cd9380dfbefb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855add7933416664a47ae8ff70b2e8c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3530a84debd62b67651a6061837b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f99c62c26d3773d294094c9698ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79415b8bd5b547f9cb5ebe53f3eb759270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e3091ada2d81e53f028a72624bafa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e944da9b99c093c74b3b392b3dd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3557e7bf3fac915a56b8155056857b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d313cd42d2f6d95286225795db0fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d25417223495206c770c1a3a88a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98b6f3c047f6f8378530c83c40f7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55fa9c0c4538e278bf0208231cdf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386b4cd7c4b0053466be9928002f85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97702c863fab011774973d641ee0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62164a89db4362113839ac8dd8634490280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9a80ec77ea2ff2e6c145cd4178bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7b4f000fe576665b64ffe104bc097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f99573f4cc6f298f97df2a2dfbca49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105a420ca9e3d55aa75bf75394ef3b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9e6e26cbc9e3b4c0195c5769c1ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3409e951fb09e7c3de9bd6d75c3fcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a0a211440ba2649dc2dfb909b3e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c35d108b9a6d0aa33b8818bc4f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b869f649246b64a43999ab9f304af1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69b685cc0ae71cef75ed2fc12c315290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1b2d60b10e1dc7cc87cf7362d045291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160fd6f00ef71ee9620d8b1d3ea9e19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481c564e81fa2ff3a45b553de75a3b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf550b69b368e54f3ba72f9d422c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe755dfbe7ccff61e1a72790881b97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe514ebc4238b478011da959148401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285983c45e62e2126feab839c1c56d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a1f4ebe20f6cdfe5e24a232dd3d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612723df5ad1664e364cb3085fda85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45aaa2c5cc41455bfda4c40390169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35312fafea42999b4380e0445e7c7f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba7bd58b34d919eda1d2dd6a9299c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f490da96b288093d1f67ab0c45f6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d03f930cb5625beaed735c2d53f82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556c84f99ef1ca4eb0ca8dffc99b82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ae8d09a3c47ca3b4c9bfb25cf149306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c16631012e52f045b25fa99dfcec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ac807e25c3c30d025bf0f713a6d89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf1080cf5ec1b106c5d8d31e0f808309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42dc9d3352378793b0cd549ef89e98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623803e4165fab3a0d89108d70a6f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99462b0cb44104cd2b869afa026d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb18e1db16128b988abed35ccb6351313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae05418a3c8e19ab051abb3a34e553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20639c4d3ad0bf1a8981d57fdaab1233315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c3dc403c9bf863f9dba2d8770b4be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905c3bac7d647aa94d2d73f30fafb4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c3c0f59fb6e96964a1f71bd16ca39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403041f7745511194d62050e000b25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f3942c96c36705e29ed96a1c8b0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b96943aab2d7c4e54dcb3ec3713b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6773b005874ead609558da0fc20c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f6d2a2e07ea4118d64ca81cd38c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45047b9622c2165ae1a22df4d49e05e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179102c419f506aae12f6aa079be5c01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83783a52b8747943efa2fcb70961a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3a48813d4b9fff59c73e7bd648e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073ac3c0f1113dc0fd8603db5455ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926fbbc2ec67d318745883430b0b5c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a99534dbadb2ad88eea5f7f2c7017f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee776bbcccf03ad3a01729bba88426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143f9d8b50f7051c9764597ee43e94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32befdb2f4e881c3d84cc8adb28d2bea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68111660aee5e6250a23fbcc590216a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f04b6cae9bacd930427bd1d5b8ac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4974965d81b159c6b34425b41f4042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2483c5ef943192f7bb08be90535f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1b0c35fa73aa66556f955c801968338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32562b0f9eca9f128a71c3b9e817d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c5ce4d300ac6f796d07488daefce4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7199bf97134a96300b1d03bfc344341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7fab23fb9553544dd190c251dc83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038bd2a3117f959fb331f5c32f4b30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1567070fd19c5d44f1d4876d422726344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313407ededde9dfc7dc710adf4a4bd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d9682e13c169310df13d319d95dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5881d820a922587f8c6696987e36aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c86186a296dd2dc1f60363ef8133348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740bb2b756e4de069a453df48cf9b5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc652fe1fa979afb0df6c89318f3a17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f160c113d0e28c8efa96ff4c6cf0a5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797c4aaa117a1510db482f207d3148c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5f6327f1103941a3dbebdb552b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac12d44887b9d2a228dca0dbf709b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e637f830c8a4b0faf5047203c1cfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a3a16f658760e1fb1cdee1641651356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ed916b28d6a384861ffc3a3b0f87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad72f20b46062c29954d0b04e90624358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec89e79f114f55d49d8abdbfca055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d6a982a4cb1bbe91b4ff88db71d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6eefb8c30856672effb6a761efe6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad6b3fa33a3c58dfdf8fb368e87ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414d710734a11ddab447d957cc6b35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca61fa220c4408839e881c790eb1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3c1a1d82f3b9f2582200b54e098a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c843032ac36e8440845e25058387366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42dd467dd7fea83dc5d3991687650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483cc74f0ee73639fac344e2b62160368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c6616d9d63ac30573041063350b2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53d9d5654560df99a82efa8099f489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae802c4164a8bcc85dbadb323334c40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04e91579803cb3f587dbc54356a8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba337ea0c8297a3975443d7a965c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef81a17445186aabd943a6a56843727374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae86095c5b988e59703e939ccc7a6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c285c836cda9992a1c6fa81f828ba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c47b1365588fe6541eaa528c7084377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687c609b363acca2f4868651b5ee64e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff5dce45184ec553f8fe6e7cf307a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10c3272b750326ff64b70fc0b6f20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c8cf429f3c57ec2946e2136b1778381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f637a6d7bfabcd2d323ea25f6a4bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dad05b7e3640066237daa6b388b1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a03411d9cfc19a92e0f9d33d984e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe969b59aa86936847f76afc30018d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7272cb05fdd6bbe38d24b5cecde8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dd9909a5a43a5867348ddd1efd2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abbff3a15e855faaffb679cf352857388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250880f9f379cbbe278de1af38c1964a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc715116257ccc3097d67ba726626390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2f857a27ef585ed35882c9402b6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a704e44b760ce32844a399bd37c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c353d7599e911e1208717fce9da49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf23e61379d58f3d9d36b859c1c3cc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041df33e487f8a6ee53a7e1dff1e604395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8d3dcbfd96e9ff88487c06d0f376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fadab28417c081fd26b5033b570027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568333ae9c742de6546e9fe58cc4b05a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afebcd6148747c9858896055a626e2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309b2aca2aa37af4b8dc3abe0dc6143400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0232ea52e04d3d8c37cd43888920f4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54afff4aade00661b359756bf038c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876260bcce7ebb060426b5659c4037403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee675cec9f22d198b9ef68c5da2dbb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336140431fc0b01ed3d65d4547ee66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df2b603f56549a1e88a58907e8c070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ec05dcf31be1f94812fbb005da1fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf38635814e0bd87e0d5238391e4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99546db1e3f6a8ea24e16ce23069944409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb05ef80319fcdca3bd885adf0a1c0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f9140488e258afb7d8e19f124385411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29045bc059f9f3441d4bbe36e969ba19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892db0b5b0468385ed4e449e25a7aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c30052cfaa739980404b4f247094414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e7141a0856f5cf33943571b0cc44b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f1b279a24ebe951fa18b1d379b804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cf07ad74331b8fb2c4e031543a97d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12d0e0a1a0e9a0bd6798a67659d0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba627cbe7af0b86713e598c31aa3e70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9854707a6512a594d3aec9721029f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5d74f930bc02948acc688f89d659421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e346d882e2cc59bea9b7cffe13f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045ca022e6eeb2c92d706538edf827423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f23e2b8a3ecbb00d02763a0a9ef9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0dc7b5bb9020e14339176c377609425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4144d1f6d19e373072ef0e33af4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef61d80446eb7414d53c147041ff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e633708645c8936df47d5629b6f238428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede8555f30de9f14431151010b4e93c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d89de7016cf36a0dec40e0fe6133e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81c59b600ca67b14fc060cfe20300431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d455e91e36d54c33d611a22f61712432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb16d02d3ce6b1bfc4c0f5644f8d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247eff6b7f794a0474436f2440f8cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81264973d6f4ff5557f80770bf1f9a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3dee04803b54abc3c6e9b7c7112db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438449a58eeb8b0d7fbb5ada3b493c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ca7a470b49ce304b9b077cdefeb80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ad5f75ef99695eb0e650e8580a3ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bed2b3360ee4a1a2f60d8d7a0033440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726d1367d5d60dbc6d431b7377045dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f289cc81ff4386f81e83279e623d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa618936fface198c625f8ed964fd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e933475c10bf39bc36e7b77ffbb8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce25957fdcc4f02cc23ab0c537fa69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c64200f875d03c0de5908715d761446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ce542aa28d35e42bc0ee0ef942721447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f5238b165eca7fbf5c452fdabe9dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef17c8313957f3b1d4232a609872893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f757bffaaca0860bf83e2bc97b9e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f203facb55ce5a45b1f343af32d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d078abe5f74dbbaa052b4b297e0cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0db70b5572677bbfc6635872cf97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee73bc379dd97b063585a34b7c3aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8386b0d320bece3aa495db4befbef7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacad74f1b9dd2232fdeddea1070e8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5db5665cd8bb2115859f3cb9f795e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638333bf8bddd94da34bcba5e0ca5c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59182d22ccb1a0bbace1a3e81cec5cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdd9b7f8162e5a4980a41e7187370460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7587a4f60c9e5a06204e999893d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df600b7dceb04ba2a429f0c24ea3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a17c82b0306050ceeeedab40a703463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5685577ba2ce22cf392c746bf2f7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e3930768d55990bb28f18239da9e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b890c6d68b6fd65c4b2abf2b29f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33b03311e43a9e82aa32c5ac5d8ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05036bceb15e5d45c351f3a9c70a12aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e56c2815a6af50002b66e1dbd7435469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e58075fb60ad0fa1b4a2a2f200e87c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11d8d6701260d778a9445d3b8c3663471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250febb6b4a8e7f20471521b377cb0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa485bf5e535e7c3b86584b860ae8ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec4739ff21828f44747d73dacf1f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ab94a0fc4de8ecd568bdecfa73a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3760cadafb3929ef95d1373cafdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee87cb035130600a8be775c668ac4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f3418f7ab6b7ae9b1b7fb99dffaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e394249637dbcd4a154b178e756c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07632c4bee5ad8e20677f1f649a2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b009d470a95e2cade174dce1d4239b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba873e9e91c66a4b0ea3baa85b254fe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f850970d84e93580bc98606854092483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec568e8b661e748f0c01cce3f2b6e2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517418c7ff048afdbd52e48d6f4b39e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e65f47d47b7c3cc5df7aee4c077f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fdbe07cc020c9a758218a3c3d49e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13a50532b996937a3e306b95f78c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff24f39875330c3a6dcaacd4093fe99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2bf243506dd9f7cda71731b09ce9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbb7369834be681a2c0c314a250421491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1eb2d3eb6005572abc0e0bb059e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c7ac239a4e58c0d50f361aee71a78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729f9b54cc4738ded631fb4111eb2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cae5e7887716c61d268803bdc8024495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fdf68a92d87d3d307feb2d6deb2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373921dfaef7a85c4fe69e6857787fef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01a3da08d6f2598f7ab05f1922115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8e94e393f71d47831a12d8339c65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a90239ce3b4ad7238c23f062eed6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f790d326cdfb12f873e003a28738e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be20607948ede70e7dd9208d3c7b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8634233cda73bc1cb940003eaa62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa17a755a88d10fcfe69eea4edd49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece1bc69c85c8358638e1d9f54255cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ddcba8525710fe6617641d798898a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0c158e8a0381ed5eff1d8a6cf5d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe4e1954052edf82ee55c1711f984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ded1a5dfefd77af4833fa0cb8c2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebad00867a2ad234152419275b9d8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fecc0ca70254ddb5f12a122d7bd8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6cda4658942f010de22eeb35ff938512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d5408def3cd4d986781ded7cac20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187d54a540a61adfcd5095bab67c89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4c2a06de99fb4abd9ad6bf6792154515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf91c5b47c0cbe9c02737515b4c7831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df367bc475da46f2414307323e19a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c934d5a05267098cdd7734ce976b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ab6cfe9d02087e8aa01f6f2f08bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b78b8aeb599dfd2df32bc1962569520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578fdb40be14a524cefb2bc4f3f94c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbf2b50161c646fbca856b496c01d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efdcdee600e5e4acb5ef9d8d63490a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267fca118386dbb3ff7a3f26c95e685524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc060b1ff743e9f1a87b8904add615525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dccc018434b88ff36e1c8cbbd307ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75185a224c3b6e9519704d472d581527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00682fd93a96c57001c20fc0a584bb60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3017420deaaeb7bbb853670f81e846c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da172a71d565453bbcfde0e348898b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3da9e1af454bb4c322cb17762e7d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1837a5fdc9fbe612b6ae27aab187532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f8bf6c469c339af10efb52e950f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7099a50c7f3e873e5cdd182eb5d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a80e2a667a1094098d0d73e7e335535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c86ddf0598e9efd1dcd35977064360536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5b77637f40343ad7a5f5346d54a91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f068e303dd7b60f6f28e5b0f8bf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c89d87ba1ac86863aa49918a34e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9af581d57cb6cf2c82b468243259c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031525243060ee34b925a06ccbd374541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c85d23cc93e72d88bc4759168f0a81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7475300b240433886e52a2273fe596543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecceb5763759a1e7ea197b18041dc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae924a497813e012406a04eb1f4c7c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa1e89aa9de8000eccde449b8024c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439eb33acb7abf8f3b5da13c81d902547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3cbabad8e752d31a124719c881ec3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbd19a2fcd08119625034706556dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3ba0629ba686b8eec0b1b2f4dc9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291e88d9c1656cc2673f9033f37bf8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055d3d8da1e9b01f537576c17145b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154e1bdf1cfd50b9f50735f54f5899d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acfb62e87475784653b009f19e9162554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c7a89f0034fd6a73ed1b6cab4293555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8698764f64fe254327351c7862d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969bea5b156feb2f7d351f92ef4762b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b7ee699467decc6951c53088d744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be0324c4069c544a21ccde5995c86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a11c57bdadea70e17d4496946fc0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8ff3a423b664ea8f31e0f4b4308b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26d73e9792d068459f08f7fdbdb34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22072ee4888e9a44baa30263ff0b01a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06c2c6763a006d34cc7610e9f4550564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01470fe8a3a1c88a581400b1cbc8b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165512a1ae02d3cfbf9755f7dd7e2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186897c8222ee9e1cc2db90c26f31f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38f8bd2ca10c52412a838c1f30fdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f36cd5ec67e571e053d4f57f03121569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4bba95421a02e0ff0dd84df936471570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b32f9565630fcc87a2df937183299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ffb3c7f554968f80560f67a04c9e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92654f5bd9e0f3b9ea2c164c8a6edcf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee16e349e3b72eb6128a5dd90bb5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1399957c7f9b5b2f53724d52264972575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b1e7a297035cb86c59c651d1eec0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f198ce7fb880c8a5bf6fe12d594a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37bde65ec0116d297fff0b9d8196f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8316b64fc46ae0023ce0006dc257b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3df67634d9e5a6674dbb975ec09341580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e963501f28d2ac5e9981d2a89374581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c9ec2b23ad81be6b123f7c5463dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d95d9e5f085f5a493635c041e779583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31faec36008f14a3ce51b8a99c8a80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be5c12f4a13e8575caacb8cae3045585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a2013fbfdbf61fbf2c57f5879bae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039605edf4ca98c9d15b3811757f4f80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2daa98bcee9b9e22f82843cb22f60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df564ef81b5411141568fd4d66018b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087f201d9daa0fcece1b6d0eaf6de9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3bf1d8e895ddd63af4400e885c97c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868bcbb0c5365714a0bf9266765bf30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5fd09af457a1b6866e96819890708593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d7ee52c3588083a0b8acc9524243594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d96f06660e418aea31d9ca1f0564d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfc543e5e47463e84657935b6fc25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a4e96314979e0c53abe37fc82711a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ced8cbc509c628f683e95fff2501a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ed8a95b1b8eabe867375687aef59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb257cfcff226cc131b6cea546551f70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e891b8c3f5e6ac93d447d3d0bf24b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50f10eecda9f11fd356b0176f88d81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83d1e2696198ac4a2f9aa33ccc6f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a010ec1a881b2ff50c9ac5a51ef0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add4782d70d92e7f2c98c29a529d9d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a303f326ff3ecc6e191a77828c85233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396cdd87206f957ccd14df4df432ebe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f722a963f6a2eb9858162eb03c328a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa680397fba419334007f5a5ec316609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9868f7d0d783355612c1da82e5eba2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de79be4550dd3b3aa441f543687d30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd28602f50d05985b24a340bfd1282612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593639a33aaaa6fafb1970ab78a72dc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ae687fb9482733530c2860f2db91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f24103837cb146c5dcbecd948c58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b6a0d4e023a4eabee13b69ff1e74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ccbf0d9053b8f6b5f0ae4687bd4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29550b964d8cea3f7a88b884970ac245618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e62ba3af7566bf0c40c609f780617619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe87b41bd0d1eed1097281c77678fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642368f1341748d335526d821c3d46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d6c775116b62ebb98cff579d22971622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46221ddfcc3419f6bc1c76ef553e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498537b94c29817f912c97192918556f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffbe62e0b56c1849ac5372b7804d31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730dc802184a1a5b36d0f1431b9580e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777e39cc61bece57a6df660521b8c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c8f83d7463590ca1a295983e4f4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0741c66c63b4840abfc8658f0d0a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c861e7f7485a949f1e5d739641fa9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448853c8f53942cd83be71acefb93e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609cccf9fbfa5db9f784525cd4b008632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55633cdf678960482345ddc977673633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775cc0c61c7e4841efe228eae5101ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c6fd7d4ed1edcc0c23d0469e8d6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9689a295fce4a680ad8cf595718672636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb54c391710c351104d1eb9e678444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066e057a61a1acb5183353c6c550959638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e11e7ab290830ee62d86a90acc65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c596ccbdfb4896fe2ee23dd9dc39b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff76485e24e3304ebed367a2ffdba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288bdc9febd8861f7170194b9949b6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723982a934056aa37305be33b1e2d4e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa13391b76a8dcb5d7be79be52ea2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2117327d505d8c5a8e123cb07ad0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd503d87d266c52c1491f06b9f5da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d1cd75d5071310cb56a9ddab6139647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ed108fda2072e626dced02183ea2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957333065b8dd164884ca22546f04c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b827d5be67d14a4b945ae5f32dbfe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e79c1d0a1230acb35118db0a65b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877aa464cbff6b30cd980dea44f7edf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d9801e95824feabe3bb78e56821f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22924c284d00686935e9d07efdee4987654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937148a1316787581abb6b53b1d02a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c7b5a8832d6b5b2eedaefbf979c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864eebc65cfc34a8755bc5ec6fc0af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea58301e871a5f3e077b816e4ab6e20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ff1e80d72293b28947e852ea8339659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bef172c9b2bdbf42da7f8d3893d687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f66968665bab59f95b5f6ba03e19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e681ba185a80e0373639432bbd18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e555c820c7c6c719e72ad3d12ca3c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572ae537e807b0632fe9088c245047664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb43bdbb28f33588d5955fa0ddfbaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff12b8674bc2d233c7566254b64b22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca582aaf2165432be32961372c21591667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f062bfcbd2cd69c6c92b17e92bbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92972740301451e7a5276ffd5a00a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a42c3574d7cafc7e70767452f332670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3818fab60cd552bd15ee1eedb89d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350dc1fbd5150e85ab156edf232261672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d1567e3872d09637f0d6ccd4798f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee6f81fbfd711249af44c77709829674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a5ead6a6b60d84e557934fdccc60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108f2b34ba6f9cb6e97bd2fe509060676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509802b18164b60faeb4fd813e5b5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca9effb81e02b969215e105e1704a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a0e11a4e0b5ccea3cdc5a35c8eb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914740f2053c7f84391724a7682ccf53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8472ee769234f49c96bc865bc0435681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454f5ea360947643a2ddf831bcecaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b313dc55ac5748a07d728b4d0128b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861da428a199cb9ba6d1de7ed56f2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b300b78667c22ea588f679885261e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ea5856ea0b7488931add3a0807b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f33c26f6fe7999f73575144770944687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89b570cefbb9b6fd68881d86369009688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e312560a906f793d2953dae453c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093dd4aa7be813e0616907c2a1da213690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9683b0a7ace0ee7b67de244c0b35b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75279902aa78ae4a7c5c3b8e5e12ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732de03c4aba89632a435084755b2df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a3b356c0a61f5b3df5ce3b3c10c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32fb5b3e86f4c28bcdf0b4ef2dcda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825024f03db8950092e9535accd7f90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5519b909c59786d942755c07401a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e276edf7ae1745fe57c697fbf8b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53387a5f5c6c06d11ba5c97b9674d85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e382d94be5a3dbd98c92f4aa27d3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5abaca1ce8b5ff727622ebb11cb3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5abe1fe07105a053943b38d9acd65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552b4b30b216cb9accf56c44446c29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f7e5e45ba9fa31e8e831dff00325704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162e04848e8589f9c776967c1a086b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771202cb067a3134736bfee8cf10460706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04874227e5740f764a398f1a35d2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790b6c8daedf5acf16be58d5696b9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d20c63048af806b70bc2eabec2c81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55e670f031ca2eb572ccfcff9ccc47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2366747aaeef5030a6e7fd51c947711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af371a7c3af8fe1996d952c4a106508712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33080ddb5bef253ea80401e70c195e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2d143ba587a6bcd21665c7336c797714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f697111073bfe7972b6fa680d093d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cbd28cf2b2d3dcef95200b9e4bb31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e602355b75d21d1e26369b8cd5bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1a48e55c62e07fd33c13f2a5d63e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a649088046faf03c44f3b9dd0127e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211724556a96eebf6db96d273e87c96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15835c47c945fe06a60a05d767fd2ae9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0e79791a8e97a2c4edf7647e75e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bee2627e64e0a2628114e121aac59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7922be686b7a02c2e30d88ce34dd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc770a3d32180d8d9c95ce060e6ad29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de9cb676e3c731b0ed610df7e8af3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c381f8fcc1d960a494a43a1aa68a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbb4a6ed94de6cc505d77c49618c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a5620d22b007242aefa645ea7e76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6a7c1b6d61bc62d0fbb58f224b56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8f019e4810d37be9cce5111d148a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e965b42d9c01a3bab1774210726c45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3fbc4d120812c4e56a884f01a6a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cd58a2fb9c23e1612011b47c8542e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e9223896c114bedc72ae8a710c1d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d2240df42048f13b93867beb6b15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec054f9b9114a01f943dfc8297bc71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d0da32021575d1a91f2f4c037a5c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1081dd327674fcc2a3e4419119455739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e62fc3f97fccf2a339214192b4bd20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106b4db0bb012ab27a7bf104315ba5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966f37bcec1e90d5045a6142881df59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0913fb0a53e6490808e8cf5d1a6830743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ad21da2665437b0212be507d0ccc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc12e9959c8f6c562ac53db2496ccd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1aa09b5c235ebadc9fd195302d9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb052127785677cbcc2cf4b9c61c30d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda50d1bb940211f9f337c6150be5e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d553c04721b08dc9b398e76d8917d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91a64a6689ca35dd122894bb45532750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344a7ea094444d4a55f58c63c26cc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2fd628ec20691f60f5e105035c6ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b599f3325693c159c36e8ed1a60e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebfccd403126492252598b4ed2e379754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be0ec893f4351e9ea105049331f3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f501ac4abcdebd76cfd6e79cf31b3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35413807b5ddd53adc3bebad70b60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57333d0a6d0dbfe3e4ae54a1da9c2338758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c5c404557addd163feb772857c9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744e4c4177a5f70b5723121f7a66b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf817d40840342e2e3556db26f2764c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f20320e587a9fa0b7948aee22a5000762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9de50afebfb54eb1e8b6a8d8b72f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aca50d1342dbeeab72cb1d95d834a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92569188ffd3df855e242e8bd651c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b2791efb8a930ab62bb5fa7e454e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b4b5ad00d6223d45a57cccd78afbf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffea348646442d87751a3a70f9774768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b04607f8d0596a9bb8fe1223eeedc0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e9898a032f919d47ecee9eab4593a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91db6822a496c30ba4cd820524e8b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af269a8a51c038668c30ca8d8fd71e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e7af68c353ce0af7d0481f2a12aa9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475810e1deaa84f9c2cce109968e3c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4c38a6975876fcbe16a83c6c00f7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf40489685331fae5b85b68f3b3e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c2ea4e96e90d20d14de0a491c9dec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479c8b7aed9dff00a1d6c092c42b92e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832e8b064409a4967e7f460ac22a4ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c1ca67ee6d52a233f04c0d01dc45780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a496f982deee50ae6579941d0ec120781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9f07a030a75918c02afd913c5eb5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cf8b21ac7c8a4f79567a722129c9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce1d5b16673e4be3388b56e2b703c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cb5c7db34390d7e81886fc8913982785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f5d95e671dbe71f57d3e997aec90786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d5d5debd0e3fb47d84f67ec49b8fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf83f6e53d403700f64e69c02bbc3b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1facbdddfb20d9fe52a5bd28efd2cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceecb670a7f0df8dce98de188c75ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d756b91acf37eecb03329f4b2200d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3dead674d04aacc19eefda4b847b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30443778f5fb6df059a3113b20a088a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec391088600f13c1ef5aaf73df91ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82d54b91e445a0b888c4c0eec5fa1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b739a8ae92d699331c532c6f74ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3a709c344a95d4d121ebb33cee0b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d663d780eaccb7e861c94665afca93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4101bc8c22a81c0068a26776a24b2e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28be1ae7c36ccd114e0ace1cf7584800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491395e95365a992bccd506eac203b5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666433e81fb339c39e9c6cadb6cff5bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757719771e86a86847fecf67a174b7dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2925f4df0a00ce044a6e28efb4f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090550cd40d0e31736a9c74ac329f841805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1f22adebe68dd5991512a424dd6c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13267c9fcfb56cbd7c0ed83fadcc1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a60387e9d8c34499600af0d10f68a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad83ad82de63b9449aa2bd3596a6b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d7b297b671235fc1b5c549f97f8eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45c48bf8e70ad46598392a48378d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684ae4d3c5f92c43b372aef86086bc2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998000c5e9ec72987c458e1a9995a69f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae18f11b409a224e3925cf5b1321b31814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b4fb847d7c5460a2370ad86f7223815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe711a1a6b75f9864981dd24899d17816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba765f9c6f189b47075ee37d24cdf8c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff9ff5273aa1afcdc7aef39bb17df818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41ff3a1ba24448f7b7f9f7fd0e026819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c787c607216e101e3628b93a295dc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b57915b504513c87e1ead9af038a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24c77dcc0e3a87d0db8b0efc8d018822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2727a85a06d3f6f0dbfb2becd2df940823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4252f8e5a28a70330b00daf67576bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a03908663b8917494206531e024ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853acacf2b351b31ee6df05549b1c091826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1dca820a4b29ada8487260fafaad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76b102b587915ccc874034273f42d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e53386a84c271c2eee8ab8d154388829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7cd16c405473b3f89d3db59b83543830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1d05193abea8aa023e6de9e522ba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd56828e6836519b2d1fedf23552a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d55571334220c5a8c41e68d2e118833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb081b5400d5b71b0fa42ef0e71750834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d60b8d1f29ba4ba4a1a2bcaed7d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe592a5e1571f025a4ca76b093890586836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b5b871c6e8ad65257a75b1a9ede40837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284410e3b2d0f430a17b69608cfa8127838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e155831c8aead7a2595878274814a21839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daa65fde715343817d9d8247006e0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e6c59a4044dfaf4c8ad0c41dc9d7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37bc16d874b709d94677530d97c3c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc670ff1dee669dc81a384785cd6f0d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d328909ca514005c79ee8efbbb64b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ef99d4f1f9882fbc06e6043c65d5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077218164df3cdce9636f61612bb884846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc9cbb080b91e93f67bf1ecd5c113847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaebccd78871f8b19682294b0c64a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d68b696b79fff0be672bae24f1d3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846fc0c594cb5e0ed06d43d4d825554850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43fa94a8f9236b6d336aff88ac08a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df128fd98cd93e79aa35359f927986d6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a37cd264019e221cfbfd89848657c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72dadad5c3cc971674aec37ca2be42854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2661f1e5e6535c7ce63f5985ed65e8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560841c2861ed6405cdf2afc2533f49e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f9b26072b548d89af70ac3b4679c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33f496f3c9f98664043f160350462858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0cd5ed2b213cd7e1699e67aa243e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d777a3821b309b460733b54c52a5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71981789e63f10d3913bbd800a283956861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433bf2a79dd6e2cb8715e65d259bcb0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08073cc82a63a972908ce3d9ee5573c3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c6a3bc57d49935856797d1060227864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c7dd62d42ac5fd5883a15107c478865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6034629091f473ac925188f9ace0f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e069ad372245b880167579bfff4e6e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d85008d6468f323c0912ee51cd42d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a03f80c1a9a55f3e3395ecf5f62ae869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865bbc7feb6ec6d08d378ae43a32934870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1ea636d958a71f6ea9e44fd625ef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fb05a1d8ec2a67fc2cd01c290b68872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7b7811834493cfdea3ccc3e87638873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29fb8ab202320c8967f26e54ff2c25874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df7697d133f33693b2c5b1d580e23875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27892d9af9f300eac85dec8be20dd4f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a14d5a700768783912dc20224c5fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225032ac29799098ab5488b903991f41878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd024d898af64420849e9ae99cb0486879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c99efa3f400ce80f3b78c985374e72880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f5a4ab98aa6193fca5b24060cbc97881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc562d8a1f1e99a6c6e79ae3f089308882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0381ddfe9b17f058abfcc861c2a0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee12a62a7daefff7963108cc58504884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf538b03b1be1a556917123baa471f3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f53a598d2a27b5614dbaa43d2c0b26886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05457a8f1d8966409a412af7b5f42b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed51b7faf5f95d6be47f35f6766d98888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383edf2ddadc60d459570b15bd89c7ac889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa3bd90d6f2ecce5d7a401aedf24c1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29567cc97ed6a72e7715f00710e7200891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f077be69c1152696ffb492be7548d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fc1a4878e70c71db25eb0e522f61893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a09008a8a2b7edcc51b458c392dc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae6fea50c9f8c1a6a24a25cb9b3dd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd4d185853326a0960141000709d4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e779e57b4ba122ced37124fbb0263897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff00326939fcdea57bf702b1447b55898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1f6dadd6cafe1db18eebb53e6e591899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58799ba551df08794b0e9fe2fb193900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada45b0f1e62b583c6ed31b50e0f7b3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178a0255fff9d66f08d92f6ae1e40a6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aafdb2bdcf5b276da6a7084261514903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61664c1ffedf7c34358ca73ecad1b910904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f8a646c31e71988d8978c8c53f8d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3102e7514b1b2b1a6f550a1fd0c7a5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f52817964e495e647fba34f8bcb89907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f323313ae0d10a2b38d9e2ddbce53f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d957b04d0060f08a84b45b90a898909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b7706f92a8a82323c76b52bb461b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07989fa0df17daf06cfa542c8ae86911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e93d3e6d0678114b355bec6787b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706e38a66aa3b19092e454a8ac20ca913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b1e5ef3d18d393f493237354e7ef914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5073cc5436990c09eacc8d4faa4c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc36e5146849645737554d47ef761916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de611017f13ce19aa7df081cc8033965917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a6a76f248992bc451425057d0770918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c366af60dc686cb4c5437f2378e132919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ccd8880f585f34bcafcbdf4b1d4ca920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b4499a65a7619969bb29e5d8988a6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2510ecae136059ebca501dd4b30c69922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f330b6da225d0ed141a47fbe9d46e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff98409d06633fd7122659d4609562924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd42d954622e2c10cfe368992a88e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff58d708bb78b20cbe48d3dd960669926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded578b66dd292e7e14b81743bf9dbd8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b824028fc823a49f1006e42bd652928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef098c91e3997d662b0bc77264aa8678929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187602b2054860b4a3348c51feab21c2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365863c880cea5a253a06b4a8a8d54c2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d1a5c70e920fa9e1852cf6472b29932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816bf4562da1438a84c9ac2a8164715933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ca9e5dd9c45771824a1ca406c3f6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee25cf8b2d0f7a7358dc12877fd456935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262963de1737825fd92f29d280887d47936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9788c188ce6c7407eed29f977c5f7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fc64e5e53288a148d0fa7167125ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03140e756b54360b4259820e683cf2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a6be7867df40825e2e49dbfd9916940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d951cb5842bb9902aea1fdcd16d80941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1fc4d63ea0479c360496bdab87be6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f76474be2398024ac482c2f052879943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62468bbbd4fc6d94a21cf8661d7350944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105880517de12bf739807daa03e00c6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544e4de4356e6d97ecfef8a5651344946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c6be885774d08970872dc3fa5dfc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa14a96000a9ecc32a918c0c8ef04948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32395439aeaff3763f6f03da60f28db6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d89cfa0c15a686b5b47152990a3d1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1624b0a79b4905295cfd2e5fb1b4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898bc1e59254039ec63cc4911a8874952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cbb5871dc02e2cc5243f51e255543953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec08c0486cf0200224bbe8ef2eb5bba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52418c608616750573a150f87f23250955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34be1d38e47f0f3313a71876570d17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4b6c10bb8c8448b6cede9a6b5e75957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b09e4e69864dca277b3a41e64f322958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0c66c944051b571e846d68cb6db1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182f12afa6d63d1bae5b708415e53b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414f86acf3543662a3400d1213f8a3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5e42ffdc75a3c152546906f2ef052962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbad66afde58ce843d6a922a5914e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb04c6acee4d4669d22cf34b4e8e73964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff885f8a2fcf7b82a86012c17fad7ef965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef577c7740f199406ee477a72e4525f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c36c4bc7ea230b9e7202230477e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13fe75e1cbf9c2c150bfa0005f957a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a476b197cf6d7ce8ba9be5dcdb1c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad8ee7ed81c5e7daf131613e2f8b5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19276232cac6c1187d65c0d666daf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc04bf4ee393c8851830a0ff16662972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7ba106234fb5f7bdf292ef08cefa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fae6cd0a0e207ec0a433597a60fe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870094ac492c58069b496b758ce508975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44f3959d0a68f241add1e8b75f9fb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be59a51c79273c5781cb9ecd9f9ee96977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba75d24cd0bc993fb0fbd29206c82978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706a5842af16e578adb8e465221f80979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45401431e00256a27b4252712817e0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6ebdfe24e41c69f24a5b15e2a2a8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb195486d51aad03d620735c82f0a6d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20113e3968221606c2ed64a41733dae983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93d9a7b4ff4412d8a2fa2833747be984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7634e1f3ccf89acd141934f6ef1a407985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a810ea4c20b45ed3cf0752a6fc042986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f002bfe0315950ec9faad7d550bce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e1a1df844297ee4a63d9536e0cea988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255a2cb725a6eaf5f78541fbd017a70989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd2c600dcee37ad9f8a50584334e7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a706633f1ee6636778e959cc51c88991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87024902f8f25cac54bce279a9471992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d2f72ed6c6f2161a7363f710ee06993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2775a43939763d9a4f86ab47a9d562994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ea2ccb31b46df5a28a2b70097e8c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404635606148e4541d3d86cfd8bf09aa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea807a9dd6f2d8944f433a203ec19e2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>