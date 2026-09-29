--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443b530f11e9f7551aceddfa3de14b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633ef7ec31a1f7d9653f20e805fe092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294103b5c3d1f8433b52b90a0e7bde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f417f28bf863b9150a6de28d92784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90e690295c574c0f272abd69772ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416c521d50b4034e9352c00fce7a136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f09a4aee906b362d6fd0bf0d7ae827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b14b265c3e28c651505cb149f3746a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81beed87c8dd2616d8088ec81a42989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf75c7ac1f777edadf5ec1d14aa1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad1b22b9e88eb415d3d14e68c75f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9fec36a66df0da15ee8fde4a1ca0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a859b5b0abf86d953838d0de65e922613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38767454e62996776e48e273a23e816314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa7a0c678948f3ff448791d39a3d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d740cd3eacf05b73fb5488999b06f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802655a5a4c1a2506294326da4074d7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1245a08e4925adb9b73adfcde72a9d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1198c5357d07d134beeedd68ade7a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5bb664684ab265d53d76981781bdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478364869f6766e43e8418c3915d5cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6c8e67401b279c8ad835261b541a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d83158a8b3e5826237cb63822d8d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d97265d19a1a3670b430f25dbfa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8de2e03b5a7b0c974ffd0312285e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb38d8032a82f9c64043bb0206c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d635c9561152ef3feae804422972127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47bdc945d0c9d277ca341c9879ac6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed9b77d14b24947cfca16274e211af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f39e343693b7e67bc6e56223e2f37830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc3a720817b12aa28580bf93082aea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f0677e90873d848a5a507439563532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1a2b7bd7e950051cfd153fa86d3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c5ebcc96d52fd833a150186d2dee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c084b2bd13d4f7e916985717d2c6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0383b1853438dd236de645186a5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08a73dc3b55dcb1bbebffe8ac667137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332dda8fe6689a95e36727ab9b7f8fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc658b103fd5b8a100ba171e2c06b6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464bde725de88b22d588bf4388253840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08fa615553b0e7e6b6fe2b03e659c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf861f336decda4c59a72c534a7fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656a336f211d4280fb88d440fd1d8ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e88e9169f6e8693fe1dbfcb7df0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e88eb3f96fce8865acdbe55f72990945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97508426b762e3d58454051c47d3207b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f3fb6b03e3e7149c375024c401b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b14b863d6beda948bcf6a4979e9fa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef106f836819e7cd460879329be680a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c075aba8da6265ec0235c472c039850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55865b5d5b1742e30ce5e7ef547cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e1ca8be319b6878b3a62fe9131ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d276aad494a19a1a2963d19e69f9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f715df00a2122184a2872f325839b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa905bfc64767e7cda83e5380b15a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532944eecc6304c0ccd8126add971656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e197f9c441ab62a02276bb14701bf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f18224d17879ccf55aff29e2b97c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859a005387b6a6c7f1fbc8636d6d53359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28fb3f7b1280c6d85f401ff8eef3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59356b723fd80875590caf47bf153661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c473e8f20b4687d573fc86401d22062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0cab5e210af2601da944a2d75bd6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b1ae5318d8dc6f95ec465624cb3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff4d8b81edae294b809b78643249865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156feb13e41abdd23c1e712ceaf957f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16530843e1173f257c8cc5bdc548f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2804f9e786b9ce3cf1a64e1437a7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4cc05416c9dc196d68b515953c4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0eacbfe1ce4ec31b4645cde93d9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4246c60580953bcd85deb3b8515d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f40fc9213446b0edd3b3af14958872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a9a2e33a796d508020c1f451571073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64f21a7dc59cb214ca79f3f59277374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5791129c4c2e8eec5378b2798400b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbd69d8240ad1c6da92d3a7fa32c8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119923b919728c13993860e7fc001d2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491bb938867d94204e401adea1edb3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209eeb6851044ca50ec9b67e2b5b6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae52490f0581973d016537517a1f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4348d511a9929202fc2ad4e682b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425520dbf2cd85ae5bf62512b24ac6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9a285ebfe1ccd087b9235446f43483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6df7d98bff1d42f17ddfefa733fda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43db08ab2278362c8201a43310d5ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c76ab08477f318122b4239e89d22886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7525042652566652234cad03fc9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709007e20f30117e7cc4e0216c642388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e747adab12f932a90e5e8f2de6f89a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f30ee2fa6d89a9449a4cc81a87ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a41afab43f05394f12a06f9efcbbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563144208fbc4c05c13c78c2b498df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f83b3644a497b1d1d49c75026285f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b66d83aea20a0fe082078592cfe8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903b06ca1de2014389abaca34eb11d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45cd7c0ec889d49e4c6a21d71b0ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e8b9b411f4354b4a29a166f7dd43a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3f72c9a54d82e0c4864470ff1c5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af6aefb6faa527c91fe0bd5ad7f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7f17f2bd0a55a77ba31cba394d75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e53d43e67be5e677142d24e11d5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef3bfe4566ea46b581e005ef8af5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c2a18b7ea925d6c9f94fad918b202103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08829c9fb0944f30f320c3116907b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c968cb565bdb6bfa799f80435a04a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6428bb48c3461c8b3f280f81d4febf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188ad8bce6d2db96ebd46cbbbc25ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de75ac1ffbe81ce65941739c49e949d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ebee9c4e50c039361ea84fcac0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfd2333d4dbd29635c70d68c2b5c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0705597bcc55344ff59131eee71b92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13859e106e08c67570dd224d5100f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e02a100a74f2d8a61327579a050186113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672eb7da4b91b632c3d68b84324b392114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a031d7a5b445b30d59ae26bc0c1063115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328c3dc51c469be1a8c74add4343bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc4b9b2800bacb243b5ef4544d450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8cd374c636d97333798c6e058207118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406686175f35873672ca9eb04c196281119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e779e70b8c2a7f777932159a56bb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e038e7a4c2fd9993f8c1af85eb98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d418610b1c6dfaa149ffced7ffa7b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a339b1f31d72a3fb9861f03d92f7eb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeae84c8bf8090fb3107b77b0b470d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb7555e86240828766c5bc5e78ac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd91f6f4e6a5ce9ca135f3ae26baf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ca23fafe624452c9f8bb477a8580127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb4b7c9989c64d06e4e7ad0a96cb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26beb5af808365b5f73a8769f7cbf05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0a90891606ad799461f97d7439085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ca2125a44ee1d565d910af66fb73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be5ec234e52bd8e9e869f415bbdea2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84bc09a172a6d7c0d437b49b5daadc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d994347e1dbf36504493e5546b2152134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5903237f396d0305e894f70e0206b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7740c3475201fe4ac6062ac7f712136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd515ff651ea3eff01bd34a7d137730137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7599017f6cffb86907f185ae5340ad5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741e0359b7e3fc4f2f93c379bc83b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089ec97229964b54e4abac37e9a9c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97157f477eae332ceeb089c14404a395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de6e6f890c7f1c3ad85e55c5ce10d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933b0f6f13f5e371f963d356401e51e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a16756c7e8220e313fc0c4a7629e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eade4a514d6264f9cfc1f27ae036403145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6998db97ea704b46801c943e98f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3b3ad6a9080686449381d13863576147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b928dfd0fece296bd3fee82f8bd33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae51dd3cd198dbbadc34a5b64116aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd677953f9d18721c960d25c9446f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56106c244b25d01abe2caf10f5937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e9a66328f86367d1b4f5ca7d3bebc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559946b5eb0f13937e048a8f7e44f3a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d03c552fa39d58f8c6f458c591bb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4686afbe19bb28ba68b0bf49a9f283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab8d62f31fbded5c83a016c446a70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d346e42bf9fa4deec23cb2213762157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1fa17d1f338ac2b2e91027e0e10b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca98b9c427bec4620af2c31d3232a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792058ce5e6262562159731a67eda49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd7a98a8c02ebecd98732d4f4cf64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7c5ee1104bb4796693c01b1a6d6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe4d7b80e93ca94fff83e00f15fe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc140c018e6a7dedbb7f3a119d7d86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646668fe8aaf9b21e0d020bf173470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bacbffd78bbd1c27e02a7a2bcfc06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e35984421d27b5100a13614b30bd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2eec58828ce70e357b072d582e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71149e69e907412e35287beeed73401169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072412ee558a2b5d6bf7476cca0b0a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e334705fcb93fed3895a6aa82806aac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491ce7b0d49a4093d3bba0d6bffb23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c65f58eb055450ba995b17efbbecd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca602010c907e75c8fabd2cebf4a8ba2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7072c3922fd778aaa2af30b6054bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59511461c1a48600137c3704b499b9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f7d5d343fe682baa15c69823c6ea6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85bfc99ad995c2fb47b773a939804178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7cfee61a4174066d6645d96b888e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f817e7414f281a6d891e5353328df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e65c229633e31595471a50543f526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10136fabe7bee0da0f3447afb0020caa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed455dff48d11c08b4367f5ebc90655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730649d7b9c6ac921aafce6d94ad811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f1a07e9d348a3cdd8fa833ac8a22a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af7718e83dcdb722a52615ac5dc1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d56c5d6768dbbed14164dcd61b51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf58834c1a2b129a8624fb8de1473e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89af2fe73b7c0583db738d52ca8467189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f892ded133ef592fbd325211a78c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a334325c5dc1d60a798edc5199e14b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44aa5ae675a4ae1a193452d476b0a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb358f1b90d150cb4a1214acdd5aa5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b0b6de0bdbf46b2b877cb4c4b8f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacece1141fe5317724f72dadfc7ab22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b1eaa6874527eb74f468f3d0f945196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6a782d698070fdbe8c9c544d89efc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4b603f58fefe178b493bcecd9b29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448633c88312bb574ed45504fb59f82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a527ce0fb8d72c8562073e9472c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb021a4b9e84095a68a2ce7a0a15b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841920f943865b83165bfda40ae746a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d5cbc3cdf2179236885bede7cb60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb206dc0f56087ef78acb6cdce27b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fd7c391687c47f1f2cf973014858f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eaca4684b32c8dd1c90e31f3fccd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca40cd6d45022a426770d6d341c457207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292301dea28c92005b0607fc8078089c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557f3707160a1e9d9e16f1b2499c2bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606880f5114e021a296185b793503ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc6a117bb03c989ad002d82ad90bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c658c368ddf5926cb1111a9bf4acb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a84bd8d570ba05400a7019d38eeb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f5dca4cfd3712bb56b0d72db985ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373330782648fef14e8a6fa15fd7bf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cda668e3562c0a90ccc43c98cf912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce581b01c575819fefa3fc83b6600ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4ded882087aa6f7816982ee3bb20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035b1759989b6a0ae584bf383ee534219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4cf8004510c98f2a137c860d9710220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44596c97926a8107dbf029a9dc466960221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12956dfc36ad00b0334e0355feeb079222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d83b0402871bf0ad23a6342d1601223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e503e3b81803a423e9eaea571728224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a2678f7c3d46fe115e0d8a0ce442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93138e3ed3ed3b4f32344324fcb8f17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abdb3695931109e12384dd0eb1df7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb0b4f5b62d9f0c1663cafee9d2bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd0a4c484dedf00300c0c39fe884c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7747f81e6cb72100c4e4ed0d3c3e3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b1d08671bb8f652caf8b8e39e5b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815804d8a3e728cc5a5e400a2acf6cd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2950d6078a32c144ec237ab23bdc9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefdce37b7428075a9a53b9174344de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee16cd73da55c0fdd381a1cbc1fc6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9793ecd8aca017d13131a9753761f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d10736a3af7863f7e29970b59ca9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1c7f95ae2f12c4faeaf0a6449680238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc55d9b74e5dc4acc922f849daf6cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110171bde63cce02cedc55bdd0c921240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128101e28a5303c73f9c27c0c05726241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c512b4d451d44d3d367c51d20c2fba7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1907b9807d52f4a94df8981f9aed9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36598eb92f788f03db7eee24f4cb67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b794c5caec8dc5d4959c92c96d800c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37138ab531235e007d24602f150ddc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8d3b9a41c934725330f032782d74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4611738327a69238cb8a106392a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f66a1039cc8ce26f2f8a5c41f3bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7a139c0afe8f8375928d6d5cdb61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b0f480cba86083f35a7f7be5c882251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e47d07d2e8bae228764ccd2afe6bf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e7d34d2a001d69015ca9266399d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde29316529cae23d687e8561ab28f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12cea0d32fc5d08c4255c019c8d171255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd045d6b09e15c27dbcc6bf5a0edce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dbf3e3156a45d96f0caf663868dd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da8dcd03b0aba2c735d3dc6d1621e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c0d30403e4c62637df75e2ccc1d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc98d0f4364c104f9466c7537aa3fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cc01f53989d6d484961c2a28271be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0313b15b43155ea5f7689cab84c82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504bd333129a40fb0347c2c34b8159c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfdd273a503d05167f8f7c8ef31be2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4df638fee31d203502e1c183f6a26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a0b3f0c80a8a8bc501e70181e9f5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9484f1c2bfcff4acd954ab5f74f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c463bf0ec927537e52707d5330d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9e574d0b2adada84c27633ba4d031269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d9248a5efb0a20070393846e4354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32426a96603715694ab3babf6c0c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011eaa20c9c16175f36abb729e255ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbb5f95311ef73ce0860f5d960383273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed276020308f372d18218e6ae502fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04104a46335801c151979fcb80e13023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036df911584e2cad06793544a611cab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c12760fd28c346ea49a3ee9e6b670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9442b36fb717e18f8c9bf160bcfd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4ba32b9e55892f25eb4fc38525e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673188039986dcdd36d7dd6bd4ddf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3dad546bdf50a05666d806f02a99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06d362016c5bbaf958a1c6760e1120282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15574d3f267bd70781184844d3f59468283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b761ed95509d93d44d7a86133e07a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ca4a1892cf02019da4eaef92fa6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184dcdac66bd03eeefde9cf659756c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fe5fdfdf8b47aeeb4cd76306a7fbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585abb4b4913d241ad4a18d0f1d0db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7bab40ca7248c763825b6321c3e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5de4de1747066c28c1ac957088d21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a19e70883103d216c31e28064aa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587fe1f3263b28450c37a73956d0a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346397a6939a53138e2c60984179a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba0b5b24303aa76bfdd155c9d642d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5ee50ed33b42fe79ab9837aaba75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f602e47f31f12a54f6d9db37f8ca91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd366d3d0869ac0669d26bebf48ca0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d65b4c1cf0b3b2b7e2f26e3c1c6395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356df9434661e5ddcd587860510bcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e211962404bfbaa5c3acce424558353300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835feaf8f7c7cc028c75063393c3636301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfaf009559aa0cf44ac2388bb9170302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec5f537c1cd9d99590c84078e6e7e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772149f802c4583c7cb16739ed53cf29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c4619c091b7580a12e453b3bbe07f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9ef0817583ed656bedf58a38491d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c58fb683c45f07b72783f463c00713307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e664f706a7c7fad29e995d7e44d268308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d89b05a87b985627d0d6342cc306f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00e00690117ebf28a54432e469946310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ebe53fe55d2b72b6aa1a9b2caeef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024a9e19a5d54e000bf14d1c92d37b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be811e40df6296a08101740a7db21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5d6ac08db55d4005cb1cbfb1e3d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65d1a1e4a356c2621d13425e3d73d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbad15459d12c96eccf081195328a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd35a4317fd91de79f5db3df65e57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6546bb4dffc0ed2999f9d0cbae98ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ed672418b66940b17803d329c8d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14990b0f80db20edce3d8ea9b842e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58756ee4ddedee16ec4805b2c21d9133321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea018db045a732639ca51d5a2526ba6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86eff1d46e677011366f46c5fa2e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184152783e200eb1409cc0e05d88008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50ec2c3aefed16e8e5d638a237300325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec9c8ef466164f6f5fda27dbfd9ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3cd2825cd59ab9b861398ce086f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696deba3454aae1fc382fe0a0a3f36f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d554f6b61201c71b55e1b5ed755e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe3714916073539f8c36359e7afe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1121c18a5d5326a9597ca0f0363b304331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38265ed2cfcc8bc50e760abdfe310b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2aab4e63fe2cbd073d19f5235236333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341019f70ae9211b0a1cb54b36eb136334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b7aa77a53c18857748611fe59c53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd7b7321961c431097be7bf0d4f903336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799aedfa49a0b8f46efb3a002b0582337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19460a0116a526626ab4756fb0b8b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c087d30ee42048b936b54bd980a5e31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76214f5916c5173dfea2f4e49aba60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c53a861ec4bd9d93a3e5c743efd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2f5c3dd60f7bd1f2f4eec739a0760342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f8001cf09df9595060d40b554c14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04b95e025d49b4730b2151c343606344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed43c2c517bed19b28e181c36a75de7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5339ce08b242b3ca312434c773a2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfadc40111031aa944b7c93d314f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311aa7547ce64045070d3ff10b2f20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772613ce64fa4937738aa28ef7994c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf83675d3b7ab75c356118390bbffb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd67e87e088c55e285c74f686f23ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29b23774e499c0208f59ed9207ef8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a537649e2b36494f697f5af6b277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f2129d9cc792ddd4ca75a3f80fe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c6f3326ec9e44252ac923d132a3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408d7ae07c3a9e63eb956dca96710a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb40d8a1746ee4ec8456f8c88a8452357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b41d357d131c282831546e7b8ecd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe12b7e0b4016148af81d2f2b6e4bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595305d73ff35aeb9ad3056d824e08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a74e881ffc60918caab2b051f13b2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b3108c33cbc98dd833c351680b67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5280e6c70222d4aa5af0edaf990d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49fc0d1876da6a05cdae977351afe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e580cdb62483e6ca711ad53c127801365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d47f9ed4c3d12538e4b75ed4583b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c8dbd38b973236af9a9be0a9d894367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb396346f987dc688547f885c7cbc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ed168071387ef21454f7c1d01d9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7baca1ce44a7bf3f1d3c042c931dbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4743c8f5e2874e04ad241e910738b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a970591b1150d66ce9c3c70976b21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbc76529fd796b401a17e370d5b0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d203680ac30d8cd7b34f82eb8544d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f192b5c669e12d329198b88e5a21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8295d90522c8c4cf0e0281664d69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85b0eb34d96e510a0ce8efd53c289377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a23047e8d3d567f1c844685121c7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9deb07e88abe133c689a5c9557a642379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5f5e399c73879c5462d024e9626ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac005e85b8eff368981b508d1fae5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4a60a2998ff1faa22416097ce4f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2d2b5b64afd4b3d934c561ab60ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9c0280b50579391a852d7dbc5b55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5a576c74d8a32a5d2299605babce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648ecc03d29b5fdf57781d040461649386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ce1a4544b3d7719cafe664d42f26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8712f7b65a00f79cbac351dfc0e40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a51f006d24ed1101dddd5a4f17f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0aef7bf70bd517aacd22e6aa5411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258260e9bac5740bfb41ba2af27ffa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb60824167a6e85931b286ea0f9ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d70e79f7b22d23b7642d36a6db17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd31fa9dffc397884595570b7f5aa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba58ad2577b5caac4cc10e435b7ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634bc588370497fd60216478b75c26c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b665e98c69a653e35b47aba0928c8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298ac4de5469a246d5ac6599a70abd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a958b64dcaedbd2eb69d2e83b0c4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb85b38283ae5524fc28512e3f6c195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660b530c04914954eee444f39ee009401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0689bb392f4704a349ea4435cdf6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a693b1a00777239800c442e1da179403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75cabd0ac0b85bf303602d7afe53ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ced503fc0bedee9ed6c7f79e9e5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece85f31300cb698b370cf892316340406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2dfb2fac29cb939c36e3923da5ff1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19576a22ec99950d5a73fbafdaec1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558604217015d157bcfc3dd77e66d823409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d90b752be22c8c2a45d8b4f38166410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb81ecd054810edbd9f4be4d658bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30110af7a257098118848e08dec6f562412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fe3e53e75c3470bbeb14aae0804c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e03737e32c1d7df8ac926199d310dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a52a7d1c6e1d3c92cf3697d8bd86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34083cd29d16b3267f7f848091c80303416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e2578dd35102966ca2e14c47818d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8285421f1c20e07ae7e7f739d5670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb312a58f5c3676197e9699b78741b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d838f67acf5e70e8c6eb766fcc74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69485aae588091589fd9c35d590c91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728a9b87c087e7d618340361643fbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704071a3327f7954fda1a997874272e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdea13077b9c583b7d5c8b18ee1b8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d4e34889c4b28ddd1f289d52b8181425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904ebd0023ae5c1ca64f9e0e78795e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b04685202eb581fb50f81a5e62074427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66573e2ce8ea9e2442c4a0b80d39e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ab4b2828e3824899cf9535e0b076429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f0c22fce7aa7c4e2b01814c12e51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f8b5a6b9e4d26fbe422aa50d4bf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94e20da88b3a7f5b3d76ba3ca5d8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e3207f5da978fd1d42eb7bf1fd36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c36533566d1b7e3d3a351cb13bead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df3a0068b407fe85301ebb5fc52e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bfc99b314d62981f86ffd55f9f5d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ceb46cc0f10c07944adf9b4c2943d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832220b418a05e8bab3b8ff8dc9694b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca72b4e7d37db1ae0cb5b1cc0fe9522439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a107227e23e115838a3e2c564525440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0444d8bb77ba0e680e30302612d95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263db30e56ac1fc7c7554d06d1102d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f30148e639107ae973bd6d4e353cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eab6240d5be616fe9889c1bd9d45e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30452acb823fa35a487396457e87aab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff335d041dd7301002f5de875d76d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d62c44d05cb97756c22ea8ba5076f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e723e8b73a458237999cc4f5077b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968983a7dd1d961fed939eaab322409a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b07dfa1cfd1472252740422a6c8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1fd168935ab076f252cb0d661b78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7655910720a2bf788806ca940ebfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23bfa8a770ae3e745947f4dffab6bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb46157ab6bed8cbaa9cd9aaa2054454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd7985430c869925687bf83962560455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cffe6baa443f91d74a754f6f15343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676fc3caf9cae166735d48af08b256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f0aa282384bc948d59b7e207b4bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a200ca30e8036f9be8924309711b16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f929f341237143f5d09ba162c75d6dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b746df43a141e7cbfbbc0ec5709df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747721a581abec813802aaad409e6be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8089a4dbaec99adb4e5bdfc32864e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46043976169c37772d7dfdd57c0d1f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7aaa15f70252e218295db628fc81e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe98e73e97f41507b955751efc6c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997cc989dfe6003207708e5b1b087a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f9da51ca0552fae93e9b37dcd9d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb0078e74bfb902acbefceb4346d91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a31738aef68908e35927cb76e5c2fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3869beccaff089f1a61c6c32f0e0dd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ac1d660570bad36b96896b627529d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac786ff2737d24be7ce2a7aaa753c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57608dcdf9c0255f3699249df65997474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126062c2821ed2293612556079c7049475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f53dfe9a79580cbbdff8fe15ab59f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4444dbfef2b75776c9483c254d0115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0930681da0578c37a31c78c35eaf0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ad2db2ff44720714613955f021a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950adbd45b693ea6b1595854fc619d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfa7b31707316f04c92c80cec7210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474f283cd396db4aab003fabc33123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8147352a01af7ad3ae1205e185b31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e0c67b951e83798aa41dee1d2bb28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4f8437e5fa285ba09baa4453da5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019f271cd83ff493bb6f3ba682123eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c3d7b32311a63629064f2b57825f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ecee08bab2bd37eb21a5f6a25177488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f783b4e9c4dc0eef3c555a00af1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e19a9bac52c36c7fee453584635906490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116eec2054ddecefdaea94fb6f8731c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31eec516f3a40fd4b5053b6de7602492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00d24c9b4881eb0fa0cf29579e3f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d82d685d1ac98b5f910261ec7570b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d70c883ce684964e452d9582f885a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a63928acd6484b5d24dec1d41794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9552c117cf30c4e0a51967b0269f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213907a53dff0fc249922b74d0a657d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca36058f6fd94fad4cc210545ee51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496588ecefead692d81cca8b07063b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fdb8bd78da2e17d69e76492f029c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a0595df0b9eedc979ad3fde0cb542502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8d6a3750a8f2208dd9eca1fe392e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d97eebe0da321c7988e3ce3dede4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ea10403eaef11adac4a7dcd9f9d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659db0fc1e800f3c3756477a4170d71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261b7187509874fc7fa56b459ba0ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c723ac8b084aa4b417cfc56cc4011508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55284adda97c0fdf08bb1551cb26f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ecabeb1f551d133d081dfe98d217c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4bedfff62bfb96bf173e121e01b8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd83759c1944a0705972c85065c86b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9478ae3f840fd173b4bc231540632513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80800bdd62311ca06244bc2c483f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b128efa8f94d043dfbca451ab57b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6f4e9e47a07abbc76f14ea41a574516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43868417ac136d2200a7d3b337f38e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c04f43c0522d6c46327431372402518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b03eede1c995b294385ad5c8fe8f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea77f806d30735521ffa4f71cca9f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fb7398d28dc4327d19626f1d9b2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489520dbf5211810ad0942e2f361136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07a57c429df2f8647e18645d807c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ef0f3fcef19e18346c113c2a4a59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ba969af23d7fd31a6c7c6c8b89ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbf408b34ce0f309cab7534c84df2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f04f508367c0e43e0d830298eb65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564921a4abdcc7d3d43c0197a9c65b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da924428b210698079accbcc439fee3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626693a7c1ba5609a1d96cfc8978e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546394ce59101a264887d57a51f3618531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c01ded79c8cdca201ef1bd682175532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e65bd415fc7ae7bdcdd662a57343533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656dec0e9344c56359c1136fcd83655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82606339d562155b98b21902140f0f02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4105a3974faf652a8be45a8aacec01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9a755e78a96bcaa176ac565342d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62169ab4bba6be521dc0ddcea80147e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591487788672bc32a1f0820b01d1111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1db9bdd00ad7b972be44efbd0d7b8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3644078606f919661a3a1101e7e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f2ae17dc156d11fb5794f428391e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b59e9bd897988a47a532f0a67c90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321ab34d9da3cdf05a86e1b4685354544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac7d1f11441454702bfdfd6b6fad2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cdeb95c8b4901b49a22494e592d08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0975fd77144a8443a97858a4251ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916b7bb1978fb2b3c8a9ed583db1ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4f4418a33669e3472aeb87cb82f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dc41cecab83fab4e53cf7055d5302550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c011368ebca947f59dfc9ba8002152551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2873677ed40d8758c3846955c651c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13fe93913c4eb5c8539612ca481681553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13421303149d172e3ac22d106a4bfff9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a68e39603141f2ebd115071276054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d3350923de2bbe22d51bb806d134556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94883fad1fd5bd35fa56116b3a3cc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba836c71877603ee4957d5c964336558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096bde1f025c233760971d4163886d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7334ee9299f5bb80488ebec8ede8a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0af0bfa6cca2b09ed91a81d434af0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aedf86737c39d2de969364ae7521b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487459692a7ac49b6b38843fa5623edf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1900d1f592d2a4cd09fe06087a14ec1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5506ae8816e2b008ab72b73e24099565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92d1592961434128f328c1139810e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433aff947953637767e19c2ad87af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281df56b7007845b813c9a8d3ee78fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2390da92600be1574fe14b0337c96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020dbac96dc7eca2dd18a234fca8056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93c4e998f122a41a96ca6ccd4f78f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5fb2063c0fd91c912788d5b9af8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94299bba63e73b43076f1dc29c600573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63164d2654c53c502cc6804d43ac7884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd1b3dd2942962ce34d338df7a981575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be62c34c671413ac4fbf7ca9828399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af338b05f93079ecb490f742c77a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec99d79aafb6ea3a531824dc5ad8d86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e750999f836cfdc6f896aacd6b224a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd161bdab65c39f89a2acb4c298d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf59481119471c729e01635ce9c6e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac878a50ae60a8df59e636b85d28a51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051319bf8cbbce1f198b771db95fd6d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3fe006101711bb720c2dff5f564d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11051a299465b2d83efdee899f9c03c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2f8ce0448dc679e2efad35177ff93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2bf67008ccba4dbc172deefd26a9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1746ea6f09b96f99e9b28ffc561db4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a6c6d516213715f62809fb44bb24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82836f0d743735a2873e090da4ad9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aefbe0b0beda8215b76fef7559cb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7c7d3918089bc94f02dfe052384a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d8aba68d0a84ecf02bc6a4fd4ba25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858abff7183a652e5d482271c6a78300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8ee631154d608769cd4296b9fe5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8e2f7e4913494ee951ecaf5ad32bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9954bc6d37f8aafb3b4e15d9a6b685597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf807be7df1e95a4e32644f369a4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b44cf9787fcae015a27b6bd4e0360599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dba6825671c4ef97beda7bd7fa09b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843058b1dcae30c6f3e96caf495d1d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1277c96f5c6d375cdc6bdd02a451f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0a6c67c40a27138702476cd3b2f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad464bddbaf53624efb5981956dc626b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48dc821c6832b31ce04ef1684d058605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362ebd83d6ca3f9ce863888b6d4e87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f218eec3387eb50ad86ca115ac06e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677649571fb2d8c29b494400fc0f7d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d376bb40a988a71b72f80cc0c2d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09119dbef9a310374725adc6ee4a326610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf5191c4e619b50383e5f40a6e6a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5095213617faf37e87b45a281a348612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683decee2ddf1f26ee21a2d81ecb36d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29241ad344180ada68aa01c92d0a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df812eb24dd126d6bd9bdd86d663e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1eb795c3ac06e6280aac127220157616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354a4c18f68e677c17a3ceea308c552617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf331ac1a2b44352baac5fc8eb675618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b17af1ad64291ce1610fccd811330619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e333f84ee354701387b31a059f577c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a18db2382aa4ae6637226849a64f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd547e47323be5bf1c1a43d0e0ef10a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f65cf41e6087058530e634e19471623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf9271e34154ed7d2b2a518895980b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dbe227d989d92fad281692e783a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21742f95b7f88709c139d83e7eaa9e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd89ec88a70e569ce4252507b5092627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13209e1ec9fbe1b06ce15ac0c25ea0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417110269846bf378e1f4f9958e4e371629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36025f98189653046ff2d47b73b6264630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38a5221fbc76ff0078db2a816551c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15bb5c11db81759098b30dbf1c9c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61279a2845452cfc168d20bc27f1003633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d4207fca0a95505b5f165866e5cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348e67abf4e3144ed4f22e424b36d08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed7b81d6d08e09e65639c24829c400636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87743bb3d558ad3ce71d2187162bea1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc87477d3cd90ab8bd6655e966b2c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e49539b6225e1952f0c8aaa42500639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6753e372ef196b61baba7e4cc6073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21873f526d866f2e91446f08ad50bcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de0ffe13f9935f6915c704516db0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e69deb413891394289d730d4d4627643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4ae3118c3fa4fe4c0405effadc891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a02bf0d85e8a2be6f6ac076831c07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb110b806f5dc3c5c7475464e27ae41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8b6e77fb24e9896460afb39e3af0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59848f6e1cf3ce6a9972e62dde6038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3306d1bb8cd038cee4d10c53e205453649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b46140bdb469c2deef5a970c0428650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be1af9886894eac92b5521278dba9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8835946f73304dd3dcfcc78850a80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7b835d7659f347a82b497124b0f27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae9ad1b9f6b6c01c34ab5dfcafe0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70982a70b16738b8cdf57af32f379655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d81e2467cff3120de7dd35514adf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882a618896873a1cbe1c245958396c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ef8084c27f92e1a5bd8623f0e18f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41672fa195993172ff30fa7e51b7be1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a281635b724f19425b2805218b1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e8edae908c708b585b49a519ff55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d6d6f46bb77ee75dfb0877ee1cf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be7bbf24db6c01986ef0b1c054dd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402473b15482e2485456accced4bfae9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4c05104c86044210cc71aacc044d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594db6527acab36c163a55b4373fcd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e6d3eadbdda060fca5ba63862a34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dffbf4367f5ed36359095e9187d673668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713998d962f414915439c2b1b342cb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb3c66cfbe5b472910ad363ec96f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e755f10b8184aa4f75e254a81f6cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b3c767189c7f498f59585bd2e4f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252244af45dbd7149a15a27a6cea9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7753fc1fa6e0eb5b01053ec74869674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96478d076f96a3f040aa8776d7cb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f26cdf80f01046a8d6e4355676ebd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a460bfed5a65eb420b19b6c9a918ab8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a37651c7c594f926a22deda152da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f7eb1490e8928f3585d4a0c6c0e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167526b1bb35087532e6d4f138999525680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366a1e6d23a336e89f1e7c724b657a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cbbb9a0dbe7cec18faf5e85a39056682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf219c481710e995966d390c67cbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a731da75d16cf599e7d095e1793f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193dc3856c39e7fb845773c1c8e5c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dedf182482f420e1eef0b7ba89f9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6c0163cc5ce103c911d4fdc2b9a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf78572948685378a309cfa4e690d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f426f7618bc4ee66219324453f8f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749991d19581991fb890965b5508d52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92db866e6e99dabd02db151e584b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef61fd53e2b09e8f3fdcccabda27ecc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c460112a5030d844a9e1d78dad472693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e208a4f36b0a2cebade3d4e7a34f29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0494e13e5195c773636115991897ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3a77b2346b90149608b26d6dbfd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523e0523e50762cea28fc18c23ff4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a945239e2aafa611ba365e864883698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d7a6d6d99845d2c45c8b7c5cc0dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f11f004c3eec058c2b8b19413945700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2edf06a476631ed0c2f7a262d15e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47fbbb569564811285c54874bf74fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532ea94f51e2a9b3100a9ea661b81f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441689e8fbcd5732bc59c3479a6fc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498def003b81e413d3f30440ad353a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad41c0002eac70c0836da58ae14481706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed818590a7130f3efc1058269b1fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc99396b9532adf44c8d304cb7c3ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad617e0c5c007edb8667ce8f02f9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993fbb2f6f5cd044f325cb8e169911a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5cd957833c6ee75807254881dba7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d722269ce1fe6fed6dfd56fc305e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792e59190b95407480b4424bc594aa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecf12b5580a808d36fa123291f6b82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e0afc542947caae04f0a6f27d397715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a8f0bd21f59064bd93e7caeb42e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce679cf66997f358fe46f89f2290f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b47ee63168075315993cc8db4570c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a54d6ebf2c4447dc05b3f9c2e142719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e32c0cffbf4af6ce7f47ec950e62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf234de95e54f1855ecfd90b3cdf38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad011b1d924067b3ef574045626112722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c4c2a0618574ec2e019687e41e38d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc003ea532c12befa66d285163baadc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6ce1def0384132876e3f4079248a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275bacfd89d00a8b31414baad99acb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c76a91cec870d9924a4501283628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58da309b21f9efd78f742a8643893a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd787581808e5c5c0e9a62a8f41108729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430c57f84783942e512024fbeacab19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d988fb4fba8265dfe09bca3126f1d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb86dd086fdada822264190c4826b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e0b9ffeead162160db200e4dd8ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ddd45e78c95509ccf66f950b4e85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e29f08ef28aa365444e9135f4d50be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860955521e67c8335397ad8d997cb20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f26256482ea7e12e6896a7334afe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae36d1e60f3d3a53e7b7c3c20e241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47896164f77cc89c3d0df6b288883a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6161571be39e46e605615b067602740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c2a75885c05cf662a6fabe2809f4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d8c9eaf02926164ce7a9555efd8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24768f25b083d76eeb7efaa8c6135743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0d58e7069b704825016cb1b9ace9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aede345e1e6091df4edf970af8ec1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02551126496e3ec7811e7f37ba7b19aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723cb58246c18fcb93ecdd79efcc368747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49b3a50901748dd913f7ef901f496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2183ac219457827793738699d9040b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bee8ee703971ab6d511c513995c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238c8d797ff61aef8dbdb827d24f42f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e8713ca96570813fb3653f9b5da6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe2593dfb6cc4a972b89aa37e73cc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdab913553b9de5099ef10fadecc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bd77a20ecb03d0f5efc7d1ff60990755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54594de716ea2e20b083463a1eaf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9f41e75c787810b9ceff405e8be5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b910eecf09c6945764ae56f2432f26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ba00ea6b9a6c9ebec2c9cc13c801759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a697280f81d75de5f473ab547f7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a1de99ee348aa099157ac59961b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae4a37272c41da1f8c438b7f54914762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc62738eba7bd84d83658a90d82ec59763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0b97e8c4439ff406a0cabfa4695e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676dca7fbcdc8e7aed34719dff69732765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46638a6665b6d34b05bafeb56e4f4d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25927cdf19d84937ab2a796a84d29d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ea439597d60b2d4275a3a99fa8d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c0f66fb22bad4d9ea9881287b488769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29b7bde6009812d8fe1afdcadd94e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145aa6370744b1a412302b34a14d835771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef45bc31d9a082e66dd412e0f00dd11772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04815e1b4ea6ef60c8fb0420ec5b428d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a0243514fd3cd924fb6ea30750d9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb925962617b4e26a47124f482360775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51ad3953a9ddd3c07fd7cae998221776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a9a7b7d8fe9a4a1b030258672112777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55a508afa57b1296955c49a907543778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cc088c5aabfab2d66ca50bae0fb92779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab7af4b825e9f22b55cc374e6eb1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d298db997b2e8ac2dc8688475a98d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b492add58cf3b8974ab7d26c5574782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd474d34a3d2a83156c5749ccac84e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94180403a2bc6148d01ba7bc241724784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9698bfee844f73e4a9d99d27c3f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd94849000f0471c3b2908732a4abb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74400619fda3e0e91c02127a70f2db787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7d06b08d2b286ec0b5cfef4e1469788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b24ee85f437c43fb1e82e392c332a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb677a740b7304e615cf55199d8d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6acf36361e775a10887381aa19869791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b744c4ecf092eb430b6ac2fbc88f68792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f157bb9d553d39ff5ead543cf040625793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4deca8cd23c36fcc55cc5a7a70ed8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aca4cc840a97fa7c1be4153c4fa98795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ecd0bcf703b8ff97739389bf4e15796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080563ea5918b4cbce52a284abff3b1e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24c85519c9fee0ebc3527c1e7c52a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f884d7cef17a12f7944807a3f1ef61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d0f9f8d15879222e6f7d63d89d12b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870abb1ccd935b357b686bd4e39986801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef3f11d2e4bda2848cdad4662507d9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1236e32ebcee10b2d1c5f772f5ab77803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338d29870a66e1f9d5e08018e5a9e3f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83977f557b006babde48f4201d6e1ed3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7965a2432cd8194b7d7669e37f5f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce58def35f7504e15fa91288d35e6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8de9ef58a5f4a22d010da0230e98e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9b0505947684220ec8fb0a37cb1d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d21cd547de5a00544cf640a5b23a1f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5252a50295db5423e33492c4f099811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3270e4b7be040e969c6e3fb681af495812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11c2a09bf05e67794376724d25746813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b6a26f8513c553e3525b048e4dbeb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d772bbb74117acd403f3a7c3b48bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5284454ecffab11c280e0351da52816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8fcb5f391479408e4bfca2169878817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503cfabc68fecccfbcaca32dcb77e4f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28273dd44e1d5610832336bb75d566b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2b07e07f6737fa271baa472802a45820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d472836d21103aac72b156766abc82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d5f2e5349ae0116b5f1ff2fd9e58c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c3b9744c659acec79a987a34456cb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105086cebac5472ac744704f0eb532f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f59ae18a4486dd3079310a72367e0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3302e6af4db336dbc3c595426a746826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f447a71290e62e5c1c608016156627827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b81501bf23f34598a11c79bb6c73828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956391f694dabe0837c62645931a5d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f916afdecd271532db684128df6f8f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a4c976c105482df54118709b7f79d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e715951d815ad628bd9e0a6b2730832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70749fc4d4484d6dfc01c367989c27a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f93cf237d064e328d3d2177da93c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0204c436fa4668aab13f21bb11fb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74feb28cfb85ca7a3b1cabf6ab8487836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3215f616e09d71fca8bbbc6412749e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa55425ba7751c85b1e1d72579f551838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9bb48218d0a9a9a21ebf7e0939ab7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae1096fc08effea56ad4e09f06f61840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fabbb716c722a69574defa188f45e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616b117a7e44769420286e5032027a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63304b49b010ca97e6e31a498e40c57843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc12ce9ef31af734f0793b5bbae7d2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bf7e564b8dafd1beeb4ffd048e51e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1b3cf84f9afa4f55cf596088c1d9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e6fe73aa288732464cdd207098f8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973681bb25f711e92094e43b745402848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1cb1d11e3647d9a6127ea2d616f2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c0264be8bb2a4641577053a7bf2a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a1db8f9873c5b1f9366e4d0497419851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360318022aae4b255656ed622eeb8e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031058c26a6556c7fbe4437d53ac057b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0fea50f7523fa7ee4a8dcd2f4dc6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb022354de8cabe0d490c81a0ef6c4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ef3557c6ef37ea2e040a24f4ad9a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0692bf06b14c4dcbb946d57045ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa6cbd4e6801bb9258156abc5586b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe765e6545c55dec8a17681b533454859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ef8dd7e189bb2e1e593db92a9ef9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d047e135130ba4e51c92a5c12716861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03c8041267c520d94fe8446613510862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f98c81862df76aaf543043953e265863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370381d2602aeb875ad7677ec64b1110864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345697cdd1eb18574477a3f3c0b8b258865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936506fb5674a9c7e47ed8f20714ffb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c96cbed62436c565e42e976f12fe5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316ae273e28e54196a6f38cc134bca6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2028f8013b26b43e3e9e01b4fd81e1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f924835bdcb89ab52bc58952744f9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388638014fe8c4b7116bab850f45ed871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf57a4ff5dbff3cdff42226dce0e5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc494c1afe3ce0fa59bdcce9c510396873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc87333ee1429c980c6d7eac10d1352874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff43fb97b5b8a16cc80713769f5db5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba0c0155c9830f58e43362aa998916876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c778ffc1be4557a517a727be95dcc4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68a5f0cb460cf1049bbe6428f48f9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6e5b8c9ba4579ed4e05dfcd3b04b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb86f97219a55901db45194c0925e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1b94120454261122cfc913ba6d18881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ddcd9eb26815fef13a4f287d15ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca8302f0e933c4f4600c28943a048a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb44c01758a8119a1b58c541f6eb3c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9ef78facfa9e45c2c65ed3e9c3577885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87796e36af31b41bbf17fdf8996c8d5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240cad1aa7f627dcb68da4e46b055b9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7139f62207be4ab969980a2bcc301888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb7de469a0a4bf469f13369808b1b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab971cb009b737e9cec901b608f8e04890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737a289b8ed92182594653bba29ec5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d6e159a6f7c425861b328a04b1a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523d8ee28ddcf9f7a576bbd447d5b6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0f1a1e05d574fb9757dbafb316b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95a67fe9cc74b34f91dbace9f53f9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dacdec682d7537b799360fa3dbbb0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9aab7c61c7879281873c7fbb5e93897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa642e81f0269e51f7ea977b7bbea0f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c358dd808fee6da535877d9aad01899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b2ae2d362fc1c16039d8f519ad2e1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca285e74fe9bc5f9b02c36957f21ef901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227d4d5052d1dda079c3a42170accc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e875cb8def37c802a9adeb24cdc9787903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f087e03fe87d961e4aa7eb82979efa1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725355dfaa5aa7f2d26009670eb45e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa469013363a4cd2f5639338f2c1729f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e71f14b71d58a6cbda63da9eba00c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140633374bd75518de19162215265fe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd71dd9ea4949232d5358f65c9703909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062874b632a7c291e242a487555ace910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c7c1b82875c10ad950e5575c60298911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8de78a841e4fe3f258b6b9bea37df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af30fbbc748d0e40e24e31a71656069913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3ff4b1a1ddb58d810757c98233c97914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77805fd96cd7669acdfef16428e0ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea48cbe80220fe6ee25ad3fdf261f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd5bb929292142d24bfafa53985e0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4ac1b610e52682f24888247054ce918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861542d155ee01f8e6f53c8092eed3c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511127f70d95b519bedd542ace56883920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591bf1ef80db5f97f536b91c821fb43921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474022ab9b47a4214e43d7387f96055f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8bc5e13305dacfe39f5e3e61a010923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf5f79b444d9b44ba74731ce200ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747994039c4ce6a5b7dd716993c2ea4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667ccd7fbfe0ba50dbf2c8ed200b57926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e39557f34aff1dc750c2ecd4c9764d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424823fca4f385a760bf1094f56e63c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bff07718337c8980097b638b8106dd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a448f7d7ce93e1248a1fd4e0559090f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e9b98d0d34b2b7706aa02c1c0830931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa672ade23e0981f768c69183b7797932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fea0167c4ed43cb042cf95c7e6682933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e554d2a8542b89acc679b27cdc73f8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fa8dcf085a1c60abb0e70438608a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b8cb35d2eda72c1f6cd3953b40046936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0683511e0db0f960c7a5924b2164937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d78a333df51af3e16dd1d37f060b5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85778c32c7e12681157ade88f2935d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473ad62e1974fab62269e054b285ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70031fe6a6d4304264ad0db824443192941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4540b74926a0862f06ab6f579b5e86b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d15d81f1cddf7cc81637f3ddf087943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3ee6fc77bf0a18ceffdd46984083944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a99eb1e0d8ca429ae5ea9f7598a63945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c483b3d0e77c68ee172a0c3ec7db8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f35f5d76d864325adfebc7c6cb1b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e0cb69b2d4f7797ff89a644b18de948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52211235faa7499c33fdde0563bcc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de68d5a4f1db08254250d1b2260642950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f470851b89e056bba5a7fa5eab685951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aeb8cc37697f0a863c76ec28cd85f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85e088bbbd1a3201d51f2aba2d364953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e17b806666c79736d4e6f052a6e14954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f2b4797f55678741d9e28cea11010955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5682f247c0100b2a1a96760c3887b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1275bd11aa3e8529c806c0b72c4e8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce183ac3cbf3f30e1ae93109a44a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e258d5ac79fad22bb8a078ad04bd8c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d26684cfcd5b35a28b737b6b90bfd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98885982dbee991e1e833eecc21735961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7308672a6212847b929c5035db57962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e156d266e909afed3d4c47fbe3594963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a60ee2e9555e67b828cc3c7aa0e3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e668b4d7b294314be20d830034d388965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cfb9d19f29a6b53fc1411a89a739966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2cdfdaab31a675fedf475f4da477967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e94ed5179761a493959a6c7adb8c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17962a28225b003ce6daa72b68222d9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdd7657cd8cc12c75f5845ad03673970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9fe9a76d0f492d9c1d299e9c8d2b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a758247094c3caa4c1ed361c4bcc3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53169fe38c40bc960b524335a11eb7c2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07cf8d1d1f48d9ff2f56db15b20cba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70112e7976e39a64c982f0408651e130975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994127240f285b28273190ae560fe65976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bd30bfbf863b1be18bd497c3877d7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f82a34738728ddf338626331191ff978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a593ae767845e535c1cba3a797df34979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84422bb97d94309738e6ca86877901980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105b66904ca090469132fb05bc86ac981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ce2bc7ebc9ebf42fa42a6742a120f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf54ffc6828db15f3e66a30752a0dd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55086401bc116c11c8dd2e17ac8b396984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822af466cd6dd328c730d8915ae84f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f453edd9ea8631b34bccad36d237986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0494be59a7ff3b659e0602453c37806987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1bc812f04440c91b20e554f03322988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ffa874f85ada467041d1040dc2837989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff9bc36fd858851c6fd9813af03bc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aba03cc832305af999a62e47ff6a1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de3e9a1df2725a5ec70b4f32d58b2f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bde16b1272df5a50df51ea4bc9415993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f53ff78649833c1f0b870eefee98994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26affef97c84d333615be2cc76bf5b8b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80380e8a7c227d6ac47a57963a6ac0fc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a335a2924b09886f9016cb038b495f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d026560c4bd3d9d296ace6eca033e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c3a78447a8b6e4521a225cb993902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3641a48dfc3cb49c65f11428eae473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fa296525d30dc35f2ac689d6f2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64161793dd752f3013a2e38f66b20075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc28a34ae123fe2af6d57b611e59d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba4f5adb71d5dbc8e4f34b28fc0f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52c6a31ef1f3cf98ba685a6806d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53450afeabb2ad02489c76796c2ac789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33bef32c4b75fe397f27dbf824ed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e4e0eae7038d67003c9f51ae994911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424db63a07b2b817eeed2b8fcd00d2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552219c217f7f4183a2e399d6ec887113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d42ad93b755b20f773e43170ec8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ba4d201de608bd3a24c912f384f6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64ca4aa24781d31e31d4fbbcfec4f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba0a4604ea4ce788642c670de318017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a72b5d383567205b175198f9fc52518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b91cc345f7905d1521cecd6f4cf7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d718e8d20bbf0711b3426c434e13220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732648d6c90f9428257398e47de8ca4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c7257e0bd07b24c4a34beb61cc1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7a7731e83a2b71ef8c14cea2b8b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434413c8e613d95870c432ea9f95c1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7e67751d2af7252022a3916c604a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346a81c7e210407e762b1cf2a528aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68824e8833ab42cb6338be2f1bc9247027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c0b4bacf27bc25d7e22f2d0de3aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c10a4cda02ab1b01ffc2c654c18de329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf587ffb5c1bdaa7908706dfc1c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9ff6bd124ce2c3d897bf5e5b3c4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529042832e69394519da023ad46c54f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c04cd843f2f39f1302a21c46e0b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9034254c836aed354beebdc12053734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240b233582997a9ad6765004c31e4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d89cd8cb117384684e7507874330336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1c7b73d93c401592cd2b97e10f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151cd692a0eb45c6d2563644807896838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61058b92d0097dcc89900f4d99ebdab139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b3733ae20d00de931e114c75adf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b640b134b93b11e64280c095138bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895cc766cc807a1ab01233708338d4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f34a39eb2bf6faab60b941fe203b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b1fb5db81d487802f480567a44a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e39cc5f2e27bbbb9adb4575bc7bb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328298f405660cfef2082475bc5e4ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12167ddb17d29c9ab4ed5248eb400047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c276b791bd3c149c1a7cbd78c5a40548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb1d43ea0e4cb40abe026b57b572e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c14f3475f9241afc445938d0a7b9e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b38c75cdbdb6018f98438a3fb334a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c6e551a592ac263c5958ab939a21c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599340182421683ec06d517f5fd3d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622aef9790edcca5323cf21075151a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625321bb11acc38838dcb6c2c9eb2bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe777e52e2b8816492ed7a7400040e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf9926000dd98f17bcb6697e97b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c56f1129aef745163559da7d6db73058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072d5a7892bcb8830d8f329740a92659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41679ca1edb44f9d97aa7ff7ad44a6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395a4d91e313bd75c66cf48a31128261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5e02b96c3e7bde4700539d7c24e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec717c7dca4163f2e0c3e19b8919aab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26848ce1af615c9b669dbc4085d1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cfce76834903513a3cef92df2cf7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9ad03eef0fdb9646568de581fa7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc32830fe0cb0ed7619fc3b286ce2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60fc1a427f0b628464a7c9c14f17d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec9c14f95fdb1cbb707e1d24df7c0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0345a8c9d43bce4ec4f7bbaee683770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649da00bac5554b681d384fdb5798971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743e9b84a71d3e8f7b97f1bd50f22672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2149d7ea2a0da5bd0c42edc1d90b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ffe142f644f620a5b05968ed1488274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ebe2c61db74773231cf2235c6ae7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f6f5f186712c2b7854a2d14450fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b740d146883f3ad4d44b4c5b8cca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09deac2226a30eef4bb1b6ac7002b3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8210069a5d9c87d937b83a03cbc7b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24ca54a0cdc39a514cda338c0241c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4634cd74f2adfdd8ca26f5892fc1a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1a2f15448b18958a963f26106fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168495150445e2068763137ed7ea9c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d079e9f78258ac31379e18858b58084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2bfa0bdfb84b7444a6a569963246985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cde6e771414ff96cc26226c32f5de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d1f45abe8314ea06fbc2a6d5145787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdfe85b0ec10e1c9f8fd3022b70ea988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02640113ce165a4800966b1342254589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e34b1dca7474e695c8e34ee73b26390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ea4c0479ffb4e1bae67619b08eeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f8839eab02105af17b417f436cb3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11668b2256cb5f59a256040fd67fd62a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301a2b6554bb73561ea06d3a33cbec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57961260f0a84901ad7c0e8d631b9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534c79ff19d4fa73b35cf213d535b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b14c7c80241ae6ef570786ee93efc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b739f7369b584a2282f35bddb6e5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbf5be09876f9c8c1c8dd8bf0ebbff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e9785f05a2bf2219e4d3130333e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6a86badd9befa6be0a1131303036101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a63514e1031502a666699df459550102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb1f52e922aa745b77a3dddad9e71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbcb623d7f926f07a68b8f4848028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a203aaea997f515f3416bee79f0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f125482fa34a8339b54acbb50666a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76803c76d516d5518f6c51d196eb512107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67c043178fb689f2d600831a40076108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e0bd12d39a76d4a3685e24af68715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c15a5dda89088b585f8877dd0892110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500555f3e02f44187109a14bb92b2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddab22682f0a5483074c0b23b0a90b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062271a9b8a06c48a9449d9c0375cc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e0ac50650b5c3ee3583dd67f33d69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e401068c0c797bc06c515be81bf79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e98dc27b9c69df3b535c72c6eb83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333c9e0de20a31f2e6d4bb3465088d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b90bc7c7d9c7a2eecca19500f0c53a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab953909d6bfa54b2abb83044480f50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf627c61b3b712ddcf2ac7c3d82b53e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05534cfb0b128f861b31cdb9f82dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1dabbb814983ea233bd254cc40676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6405349e12e98cd79e0aa79ccb44d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8a9588ee2c4d78ae2bc4891e1b59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b1d7bd958a74ee8703d25472ea3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3752ef7af1ba60e65cf8ae727ad20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286013db4c3e7fd930df9bfad9256f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2148dd0bd366f68522f9805d723211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85e9768288154fe8afc57f877c0f84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd8ccd14135f052531b357be910c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e0d9129664f955b325c422f9c916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd9e34e33ffd8f7fce4c3f9127ca82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd3e7f17b83e30ad1f342ff8a9268e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb3c666d13ff24ff062ec41efb4d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b258c415b90fe77e201cfefbaf3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631a60aded4b77e4d58fa51b2928aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33d6bb5f4053fa4b6add6b449c363137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e2fb0e4c05ef4eb405a7ac956ede138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a806e1ed7a3e0ddeee397f2fbdc55b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551ce965e5b88b4802c0b480bf27d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefc210fbed41c12124ad6eea0f921141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb0134448c955beeaa3dc5dc45dcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8860523763a92b4ebd9fe20779fc9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34052dd778aca6f5ec874eefbec23fba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec186cc13e99ba38be80db74d5657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c13b1cb61aeb7305ab66fbdcdebd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c58e0f24323e01f54a02c28535b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca91744b17f1a1bc49f47086a378b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bbe90d228f9e297afcec4437a0ee6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b405e7d098e273fff760ec781a330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa57cc3d1eb444d1f8af00490c1fd99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd4a9296cc48e52b83076a5f752e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1f0443b47e59580cc7e975f8629e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b9cc29734081a4814e1b25bb36d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3ea23e937b7980bfeb0190491355155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fbcb2e1a002feb1cfcff41d70ee57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fcb8c2dbf62113a0f562580029295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a5ec0b8b2fbabf5f8a48cf7aa11b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5f46e6646f299ed33f91642fb5d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25176ca1e02e68a50f5ae55550a84ee8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c14f0dc48b943dcf5af907191bca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a7cfb9828e56c8c5b717cbf18471162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d991486eb7e36113f87626c6d5219163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888faa11126fe625792c610af670273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee00de542571700c06da3598ad080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ab7654f9dbfa84b0171d1e937796166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee72cf0dfa9d81a77225cedb7d4498167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e80d1cffbfbae6f04e60863b6c7e6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355977c6adc9a2b02110ff7b2849a671169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b941f7ad3824b997bdb10c99552f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095baf1375d8e696d28950ba7c3810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20945510b845dae81c781a2cd09356172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2403f39ea59baaeb87fc7aa6b0f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b82cd035e4efc9b3527fe376fa178174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fe03942fc353bedf410802c4071b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d105dc07118866d458840ab27e7f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd386c69e2961d50e9257464af67f9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fa6b3c64caa0362c7334c11dc8ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d263cb1b5405f77e4894bcae49a224179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e440fcbf9785edf43c26d9cfdbc7ae5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc06679ad088578046d0a458b6dde5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c35c21bb12ffe0d67fccb2145b584182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff35d68fe2e7f810f8b3793dd5d438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022a350075b7d631576afa46453fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3331d87ddd18cc005367a9e6160b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8524224359f17bc250264c2834575186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eebba86b05bcffc6af9358d836c32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31bbde4107cccd5f48731860d8c549188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a4cdf4d808fa6409fc626a2d5f68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041652635998dd935f2af3a43beb478190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a233204348bb015c12d130b419190191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0830473ca93c95216c6781f0a1de9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc09be203ca2ef433f2517baf4e0e33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425173c034f1d23963a2cf55d0af394194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494690c587272f6c3a2ae806423f1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9661b87007cbf9dd24999a1e1680a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5331f00ebd67ac9a9757d16131d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae4b4e8fee71a73dc22d373cfb32c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f4b038e11fa388210dda326939fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308533a2025cd39dddce8e37f3150f99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f00f34e4ab405d881efe1d477d43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a056d21ae8535023009cb541197fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493a3b298dd6d861d4ccf10d2c9602203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120c289b65ed64c6e6901977c0596e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519bd8c42ce9fb002cac4c31a81a1f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39458bb24282eb4f56f614399a8d001206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4efbc9edd8daf187a1e49df1cb2be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856447dade0a1021e3dfd4d4bf6ee7b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa143b532bfdc6fd1ee99c2ee2658209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e6daff94819def094e91eea240e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9564c620e3dd6cbc9f97d0d35e8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf586d5c9857b013f53d83c99f133212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ffcba87faca5472a370e1653b201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4b4e2b117366aee59e5b529de3ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea9b5d02d06aa1fdb1cbc28621fb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228709eb0afc5728b8987d4d7bcc2d7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd4f517eb35ee081ef5b055afe715c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c431702453a2485d26938344843f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b0f824e5dff906d0dde671ab712f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e578cf2e1fec840df38a1a3d63bf14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a1e43f0232899f4f6bb16b58cd1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741908c58195cb4d62f30d453d636930222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16078790ec3be6edfc5a42bf092d3cd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a5a576d0117aecf9f07de422fc90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce671a04a061ce4cf7405a1ac316d511225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e8c8ce865eb9c4013b4565258301d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5243e375b708fe482bbd0c6c5b49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d755a2238ffe22f0acb841e5c8fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ce9d05f336bdfe2f67ba49a074d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb195d88186b74e97bd2607cafb2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a92c7ad158837c289217182c1942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba210ef0fd97de3c9b81ec8c43c74d3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172685f3ef9fabbeb1ca01d229faa30a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e97e962148716233e727dce473e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb99cd63b57bf13532fa86d519df9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e928fa1bdc9ef5b0fbad517a3442236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c1a74b0063321a7baa684c23b840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa7cde79c88b5699ecb5f41758c43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50677c56b5ad9807f66e4a9789834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14e89250b0bdc7e6ac882b22a184d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb683546a019f5142751961d053911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a69257d290a72d3360901b616847242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad61afc2f00376604a3791e70dd50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ecda50aa22fc7e6e738051a17426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178baa9f5a61820ed43f449ca2341cda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd0d656c570ef373ee990636bf9e65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cfde849ea2df89669ab83bebda0ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a1d7313d87e225b7b662b0f391bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f641542d80fe9d7e81301391e5129249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c232601c412c1b590264d18e2025101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd3c293a7992ec92ae3ba616e0445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f073606116ec7dcac456fcf73275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32f9056ab01f9c0e8be785c1ca4e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9004a90aeba71ef7aa187cb2be6640d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b7ab0119ca5810bce9e3c76f642c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39ec2e681d0e1facb28b813ed308f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b2db9820a7d3afda5d17ebc4e0d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa19551a9c8e84272b7f8ef45e36f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd332affd7724cb879397c2dfb3e0ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572586484e66325644a39fafd0758b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990170519829206da86d2a6260ab2d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1bfba80aa9ce9335e242bd28144b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe9fb5b9d451b428d939ff74ff67d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb13dce0a104f7e698737bbd036322264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20de2b192053880a4932486f6a504d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a892b3f8701cd0d700e3f452c39d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e298da855931f8e84317ade06ba26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3003950309fdbbe3bac28bf08b86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d96ed1ecbce0a3dc80bef6eaddcbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5fce9ccc6a612d8b8100ab1e947a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d37caa54d169dfc095bd9ca7ccf4fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b580c25c435e9fe75e5f488047ab2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffbf65168077ee2aa8934f4ac5f3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7af6ab866eac9fc0a9f6d37f8489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be575c913f1a9736e94a2a6524736d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f7debe47d474cb877b549c8ed810f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f98a781f01c4069155a9e060ab22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862c81d6618f4e4c4261618f3017e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804085b88bb04ede4c9ff73542536384279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca6a1a5cdea7874815528c7994b3e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a594d69322272b36cbb971a3eda0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692e9b6f794d616cf9420ae43dc685282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c81a4a73ca22d08a6015126e7a2f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d56ec1a2262206a3b9ec026d381c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78399463c1bdc0bd5eef172111232285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd846e83761de2c49fc21fcc6e97d31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de570716ecb9a403d7e302b85122e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb074d94628c252d1c3922684e7d6d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7522d276207b34069f0cc7613263c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959929239ad4e40e075e42545ddfaafe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1659a88d9f7e97f020ab9c45022b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363860ea08950e46bd98a35324ffe824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7e0b804acdd112db3f1cbfbdb82fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c066ea85212bd9c6148d35f2d7ed95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd75cdf1c1370ea1b9b1e36bd8ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379a53ba0bd1c7cbddd7eafb4f13831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d065ba1079818423b5568781e5d1169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23b7fe9699b76e69496b570523112298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c366faa84e490f76548275a8637e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abdd5a5b2f55f56e2cb470518b5422300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511bfbfcb9f94321f74cd1a4ce09b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0803686357e06c34998b067e373bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261c36276c197f7fecc1a7677db7c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c6181d6a5f579030f35d45f40d39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f028aabd85bacfe87bd4d3d0f2d82a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e336b6c2fe33e96a2c5392cef299e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c0f27a0f47ae0a06b84adfbee3d68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c84f485281bce09ac8aebdc0580cd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96fe0195e379fefc08d67869ab396309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922b65e4a39c4e2a7586ec282e30cbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220417817b3d676718a4fcce2072a956311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795cc30565f062dd9b6aff922962cb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce66ce2f3fe84e4d514e958abd87ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0464300840aa65b0373d643cb493bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e8350d0d75da7143bb927615ba9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea92f8d0f509313a942e4b1dac26e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611445cd91513796ce5641d45f7d98c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd312ba3ac9c77da0adc8c4e0e63c91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b365e8fc5c350527e0cb7fcc31f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0510b26ea57c382997cedbe0b434c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d443a36daf67e06efd59356049750321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918dc4e8d48c022331801225fa0a3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d29daba6eb1f6ebc1c61106479bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2d4f506252a093d19a747caccfc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37dbbacbb7bbf147f6da9651e3d027325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdcc1986c12b48fc4d9ab323f88397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e858906cacf4141401eafc22c04d17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b2de36eba42021beb9c79e144b1f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6bddf8b13d572a2b068c11acc8598329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5546bacbe4910be171bd9d57cce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451ecd91e61bfc0d384e6724ac2d81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b660339fd280b5c7190bc26c48c76b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77eaac5566b5820969da5f743eeff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214574354b38f68618dc41d6aeba45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0b061fe0ee9376121809a2217871335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cdc51bccf90780769249f8978ed3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8bbeb615b127f1e7eb1750ca02ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9c3597be4b4c7581ed937fed4843338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4397975441361440a6012060b1bdc03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c280a048bb3bb3d8422d328044a42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aea31a21a0af51a6c782935cbdb8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d638180450bf26d5b2d55e26e42d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156389c22c052fab71988d924c6ed343343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a11b922f941563efed6c204beec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60bc927a5886356675fdb08b48bdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329aede88d43110967f9cf573ca7a4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d16ea476b0f68b14d81b39f754dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799d8f6301f6b8cfb83c2537a77a57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5edc07242d4abca8514ac513ef44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67b1e342b57c6031f67779b3903f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf773a26614b7cb0fa015223b16c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd413a365769a942fefd29adc6b8b6eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b1602d62f63e3dab99fa3d5f000a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918c277d249d3648a0d5537ee8a9d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556461f0d646369d2f79fc5bf68cf16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9472fe98436167738eca70c8a5a017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f5252c6a5db2a301fa6976c6848d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e0635cc06a490d3487e6e46a017b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2a8c18418d7086cc87ee3abaaa09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab696b208a70497f655735b91818e4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3f84d4ce574878e210570b8bae8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee5c685e4a8d476de80682297fb7b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fe2cfcb6feedabdea952a3354d7d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41458d5dbd12b62c98725e3b4fff3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11acf21d0dc8c1f720db97454109ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2589c5ed7566a6c08870af437b653366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816305c32f37e6e29fbb675aa08f7c67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa102f64d47b4a4d84c0c361f9681368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195333c99464faa84f6c1141104fc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884eb153fe47b74ba4d322bd9bd7f65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372ddfa6989fba11b38ee264e3e041a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c598823600bae859cbe5978fd8fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b207a5272f67b9951b045b785ac9e82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15b0a1857b25debf873d52f4074fd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805969ff5c9e7ea176625f797abcf57e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932787802cb1245e2bc64cf731e5333a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878bbfc17253a7ec749f1b190ed08cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f46212f01e225d36f89720068bc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf841f6e574b051431dff35e8ca45b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcc64c61592c9015ea761f0e5ad804380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adefd190b496a5fb08bc26e27c7dbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cedd07d2725eca59dd13f890e238d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1621c824e107a77fce042458df685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59cb8a9cb90cf0337a248a4d61192f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08261ca72d65d5fd275ff3db7452fb63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1bdff0b962063c6e67f5f16df41c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eacc893da169fd72628c87ee57a7d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831024fc7c6e00189e2f9047f394616388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac60ab3d4216553a7e81bfa69cc6a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65ca690b14bc3201a55da6270cf22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba80b9b4ca15bc52e4664b1198a9a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddbd9673daaa30788f16749f5c1b77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630999bec00bf1f64fb01410df0abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4292f32379666a662eb90f39b41bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a43ddcd5125a828d949fb5dd3dba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88259155c74a56d1a2583aca35452c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235632349b2fd2a52b28e193ceb38650397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b214c9eadf0d6f3dd3f51b91a477b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a060248ef1e807655c65b20aaa54ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d24527dc48f17d40603b9e901c76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972107ba0a5647c1daf817b2a0bdf04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2cb45c1832a46c296d43325e6e5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2ffe1b41f23ab0f0657564dd58c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787036f4a70e64631d0ed641e9f354404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5e2b900c27bb3b6f0663052cba80c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6eb66870baf3aa2dd446d18dd8fc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017135b8d899497293815c25b558d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a94004adec017b36d5e65af06ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031fcee1470c2132b3481a8d44bef48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a91f5fb0f205f52246519ea186cd5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b54b56268e3c2ae42990daa6cc81a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c7c5dcaac6ae16d71ae0e1db7a96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdee1de61f88d506ee6b3c8570852413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aec2d4b2d1f2b4a4099d46b3b6eba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5ae25607ac9ade2ceb26458d2b956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c308f060414b030e2db06106d5b6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb0d880208ebc33679971037ccd99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022b49104f97ceffdf5a40e16d8df1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4432d8590910baf5e264ac90185a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343206517c4ce2f979a6e96dcc9a43b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f813f816d7d463588966849fedb91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac356c25cf9a2e637da8392bb5eaa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af707cd041e9c20191a87dd4f64f99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b63600c682629137bea0c34a17fec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989db9dcaf9aec1c80d1d9ad9ac6408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de760407a9d492c1ac0112fbf8fc30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f72a4bcd47664903e974a0f073f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eca62f5a458ceb44356cdb3302504428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83d7357695cff67f4f9f98cf3e1fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccda0363039b55a39c8556931988c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b843c93ffeaac387e7bb6e655107431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1dac2f0c8ad6ae0405fd402822bef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a2d7a279ed4602c1a1e2fa124125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda38e07bcc997b6a66d5b5097f6c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1898ae0bb8fe195185bf809d3077c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b82d060a028be8db3b3050af9e42ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d145cdd783bc9536e1dbc7499b26e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4e78d92947a9e146229ea1fa4242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a43e3282638d4244154f58728fae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a91b4c2e53785b518d7dae3b58dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e934127c8aa2089300d55fbaa41528441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba727d8a4503047caa7304a25a1d7660442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160534da50faa4fab7563d6fa53a856443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb35f4dee1785c30fa0de09f82af45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0ee9d5fd49d6cfba46f5fc33e086445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a26009514d7c7c854e559f2cd56fcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e50ba8f000780ff9c3dad3c5ca4f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a292018f064785cce3a9a14e38fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d785049006643fb262417704bd1154449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b47fd56a6f32395c6ba41f083553450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc17833bb656eb267c9d1ce4947c9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bfe30e57a332e227dd69674eae778452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf86ae76caf1866d90ec3bf7f4f8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95077b76765c48b81fa12a5629fd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a409d69fb165dbd0b113ec713a1ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378114b772cf0bbc8f2be7cd95d7527456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7cbf194418b7d0cb31b2d378b2ca1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a5048329aa888e113513315a98e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f34f2e53534fc6bf5fe3c4a236656459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c572f6faef1f2419496299a4b141460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b7eb5d57bb4664c04b199563cbdc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2cef37e665d45c0346e1196aea109462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638d3d39c52a6ea47d7bf6351383ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394eae627250dd1f6a3ede59a099976464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a26f038dc724ec8e9eb7e6a72869c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c517116e33f627a3dadd057467fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99c9ab973eae1609e276533e409ef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f2c7fa89240f57be9cfb4fd2d9346468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31de88c483cb0d24af11b909ff9911469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cceea7d64cc5b65fcc904924de39d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f4a64f43c193e49abef12a56179b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ec5554dbb353fb78e3092503cbdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb3b0899456d0d78e49f6c6446b4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9776d512ffa3c39ac6ae8b4c90825474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985563bbf9c4d60e6adb0c4f046b8c16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb477fecc2bfd4b1e761970b0a646c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065bdf60a02384006b019530026aebf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f2ec4985107c890f0ca6604137e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747eff5b30c0b790e37a8cfaad702a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420f4e137bb9e895c2a606bed97049480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4566a05707d3992dbca0a542bbafb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a85b1031fcb1a6257fbf048de0432482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7259d820d335eda531fe19c40019b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a823b7eab9d1ebfdb2307b285bff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1123555d2cedfdc3b3337f8cfe5112485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535025801805845d573851a4936f053486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d545d4959a56a791f7a6f20cc8c1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5da259451e5d4decd02caf448a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ed9113f073792d1aee9a69460bb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d87b77ed95531e029e50fcaf9960b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf44167b937d08aaeebcf2d89d8415491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b31e383f31531f46cdb90703fcaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456184b91603f659814c92c687fd5a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d59599987442c23325ce9398d1bb08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8969120306d4f8e1f203ccbaf5765495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430de631ec4011862820d0f88ce1b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da472eb82a8e3a22c51d95c5462c54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24008e297954106f820f7044a83867b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfe36d9ad9e4160a4992b7897c5870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267efbd996c2aa1e70da23ff9ea042500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629088bd46025cbc5c2ee2cc041c2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1b20ef492044040f4d43984b9696502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519b0120f39d87c97a2f6da2aba604503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029d4ce4d68144672fe9d60d3a88ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3b4d37617fff2acb71a410dff880505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c614744293d822f3fac5600f8937e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683da7577f1dd30a085a8dd7546905507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbffff1541c675fbc1389c48b0c3b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4fc52da1890e10866346cdd1b8c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d402598cfdd6c2e74e92b3c9307b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09cd95562c91debc19c8cc4201bec1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a4056971a9d12278abb73f3df86f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947bfabc7dcefb7a00d746ed49b79d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3763c322c1542ebd7e0811ef5a1df4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb63aca297a64d50cc559f08a3024c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5858f40d39b392d9fa50869c2eccfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab173dc98985f31d4ca5bc8fdbb4df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8bf521597a4bfabbad6e9aa0cea5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba8bdc87d3d3ca7100d58dec0d8f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0baa001b7943887f263026e8ccb22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122a275f739903904e0700e6b8c132521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf9e3c4eee68dba7c95ebe7c5d7a4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc997a35484e0a7e47398cdc3fa98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe401627db6243e766acf2300447d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dea2d9a71a3d6a2cdd586004edb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1972d6fbfc172150a0363246f8464526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd3ffdf6263f832b1343596f758cac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72f9599b7a31f7595ac79b46e81ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ec2b64ae6216d25bb08a3ba8df16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaecb24a466993a739b211bfdc3f95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f826a7722f3465caa212a488698a5d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194a66eb4c76713b19b0232fd6d934532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ceb4e7e9db81322f95f929b3e8097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b7294b566003c5d417cf7723e304f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de1544647ba88a91d6afd6c712e265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe6a3d42af906f3db4dcb623a0509536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401800f6b910de013cc32d624c55ec01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496535e1e21afa10284ac66aa6aa681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a815884909f369bd4c575bd7d159539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441110c36fa3fbee6f0be728fb2d39b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596217e1b2a780cc00d160d88cf97c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e45e577c72213f314b4c77528599f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279547c3517d61ac7a645d8c020b18d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757ea16efc6d1d396b9f14421a02e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b12150d051decb01a46dbf52f97b2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210ef58b6df1bdce5ce1de19f1ba0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb6851780616c8fee19284fbacf319547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a2524053966c005a555fab4ca434b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e5fe030c24ab25ca55c38c04ecf5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d70a0a445c1d63e5acf199dcffd6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68166d163f76e5b03f00c68345930d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343e3b14b3c6b748dd364327029ac7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e88fdde578b915bf1b42c1277d3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abde96d5cb283f37645f0e79a9d1e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cbfb71e53d7a2b2fee15a274fb22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1d6e0d913541673c15ec7bd95b2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bec018cf9a2b03f95dda99c32edf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85bfa92149b33a332a0781a754f65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338c6b669f925ee3dfc196d5178316559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736403d755e4894f264d9179daa1ef2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450d72f7e2e5c42ca75771e108e181561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d9dbb532a2abe7132cdbe36165c32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2d8bad878f5c3fd4f0cad8ceff725563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf083131b46338ee31e4ad6c6c615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399a6a4cfd9014f482c51bfc38db30e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5362ca602ffa02094b625441676d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445879c1cc2c7c2b69bdb271e36c8071567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae5cd6c4b00cc8ed57c474c7ee5773568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796af825ee96f2f4f246ef004118ef55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d959bae512abaf07dd2c93cd3728a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5aa8d63e35fa0679f4a7d4093ed1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64afcada5f960352622121223ed0b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39343791cc3cca767c4aba21340a751b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776aeb3acb19d4980fada8fdb4d2e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91cb81de78939591e49ccdf01a52cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7292fc35950658382f0bc5451878bf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf13a4d0e5d08b226ee707b4da380577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526e9840ef96ca1d5ae3d97d5f0108578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9230b92fa651e8dfcd04d69e1040f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e04030f8e004a21cc640a59025a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564189049d3f7224758ac0f18bfe7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3fd1ee82e17053498169dcb48272582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdbc1b44d1a2c3e072f48fcdeac5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467af6829728397d33a2b12ba0182ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7757c12795505fbba53ba2a462c4de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85c38f7329b59f632179d8f809afc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d05a319286bbef432c464c750bde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc685a727969aec0a9a11c9dc971f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d0fc99c036e9143b013138eb930e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1064d04171fb924e1acaa1b008d28c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4bd9c89a698b0e66c8bef7cf38b24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d770d58539698fc495545b27189d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c9baa02e9d9661a78483047db345593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbfe5d7fc2b60276728db76199766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e039103a66549a56622635bd2464f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b6fff245c99e803a5527029ac0e08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782f9b4e39002642c3f091ed2b2b4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670de2f02c6241ebfdc3514247077e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201ac7f8d21a966c23b1a4bc427d2f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cee804e72f06e003b4640ce53068600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958e49d4ccda2b29fa7cc8f37a7f3f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a97f7de7f373efb159a3df6beca968602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e851469d74b752ad95fca8777526c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0d35fb96fbf8aaa947421e24aca0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca6f31cd1322e964654c388422b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9a0289746086cd48b08efa876a6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbe97fa72a4254e451609b5467920607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b97a3279e28dec4bd9a4909bf9b226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd41a27b88005be03d9032adc5c013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d07b3f39882b975f53d7d2c05526610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f09b86bf234b10628fb3060d0a67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140334dc89953a926971751319c8e72a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c1739e25e543a13e28a11c91f87f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5301d5d1c3746bf9099db4ad525164614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b150f0978b5e183f524fa2934670615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005e4083796f3747406bc5780bd4d34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc9fecbc302593bb8d431c5bcd65b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce1de96040ddff824817d4c5d37fc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383087e91140ae4ea680255af00340619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1edb0992636ed7dfc3e6c8c78426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d89e6a7616861af01658c689a3711621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd83bf9714bb8f1cc0a9d900e2967622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927d6b67827ab6bec3ea4736968d22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f04d6c136f67773060c5020a0425e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5599b08077f60c936ba9655cfb023625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea6e779c9cc6e3749064029ee2000626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848306abbb49fc1791aab1195472620b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046063383bdc22e2df8bedc6d3ce19e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc2dabb0705ff321b97d0f1ee65e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d7883c92206218d98ed1084cdccf0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0722ae996128acd3d1a95f4059eaf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2c1b749a6af0542c4e480364d046632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c019c1f0e4a89c9ddf6d9c4a01bfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b05849d0ff062ee7a4daa7fa00da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03cfc6b567f236dceb5b2a62532fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdf30b2db073a5aebbe9b94b8d195636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c59f824b3867323c8d06915d72a0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b696c1871b91194f5510f37fbf9efe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e023aec6811d83251ba0497b6e289639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9639a9488edd39f5f1cc2067fd63cec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0edfd68562c0fed585ef13bb8ba1d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f58b573cafb802b0a65c83327d0df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751df29b6893a07a500c68ad3b1db05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ac8cacec742be6630e3b2eb398af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6877aa79fe0711b9e47049df7014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e3d1ae0c3c70fcb98b126daaec00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a4042495a6dfd96475a41365fe08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4095d04cb16d6d1d61ddfe66b0bc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208abc71ca2ac18a7b1b06671ff8352649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28be3ea6c9ec14f8643bb3400972f20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c91df7d1668fd03a0a5534daad98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d02a5e63f09afda9d8392946cacb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5952d1a7b37975e9d9ed4cbfa4f8cf0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebefaaad24c48444ea27baa618c8da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0a85f28c54a40464c4fda770455f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741721d56f9bb9dc418ae59998aae6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d14a72b93e4193bdd206a4c9f4e27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ad9130c9031a12210f879a8b29a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb11833c8e44afc116d5e8e5b52754659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34f93f1761f3bc7c9c8c99ba756a74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f2a63fce002dd7e5c8e3c6b1c97a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ea66697f4a08b763b6a036963e4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4116c0a081728f935656139e70b51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d161ab32ec5daca21a612f8fc8034664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbcee2b9d8c37c1b64bef98b555a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213f43dbbab82090bdd17a47c7c864666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c189a938b8e8de7bc841d3f0c93507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4baf0f3dbd1b32147072237d157021668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e4339b8da17c41553dd5d57a11cec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b484dbdaeb8610eed8850b3c5beebf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b064f7c82811b4d1ed13726610b3ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf8a8f2f6a1e6820701560f603053672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073be765b97e069446953dcf71ef00b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194035d8629dd710a70d1d804ebdf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84465cb98bc1bff7b160e9348ce79c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa40066bec38504e31fc423a0aa9d1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760b17454bb2d36f8f96d6d996c7d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7da02bbd111b7b612a93f7e07b857678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919844b50749a4e8e040f5a03f8d99e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5eb0f4097423f8e215aa458470054680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2863fa0be2459ef52dd54c54d885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ad4faa313f14988bee8aa5fd96e6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98897ecc63af0f530ee784ad417753e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a511dc923ab771a87b7be8a062cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b901d491327a136f393c16586a14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a1666a4e844f3b9431e6397c540b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b359229dc17b4c013e1d40f81d19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1ca29aa6e41a570c63e7943ca0d2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a020c6846afd1f581a1cdc2e88154d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40fd1387f1d1bf5024b493a8b58456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5eb2334b4f109fc9a42397f2e9702691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b135375daa76e1a165e99e78b7a308692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d5a309ef25bac9710d8712d7ab04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079670e9770c19cab2fce45b46322f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f10f07d300e44d8678405c94f7ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6500db2f6dddcc97203108bf8ab5eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15142d83daa7bf77d02f2df372d4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae329bf9978d0b5654fbd27e3619a9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2d07eed4882a8f87083202c02de6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa854c3937ad423ddcf38ad344eb00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d6a9fd6547f81705d78d77348c50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0e0ea7c90a9db973ea2891b3bbc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2c6b7dde1dd70ff4365f971fa027703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6954d93d88476598d07cba342ff40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c49836d9f19b1e15862f7f997f1f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe337a3c0d75f0ad296e3fce8ea75fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41bad8fa51f5d8909ee9364d86024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e46ce70a5e3e6b5bece098656caed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665815f4f5916e4effb72756b6d643c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743b9cb249f92c40dba5e4a33fe3d27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514a8cd7eb31179798019fde2db8d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518a0ad018eb3f1cd2a539125dc98e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f656e0f9bbfb888541e957a786ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21df47f92630304ea087ea75533020714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7255a175c8c8c7bdaa6c9329def875d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee612d1d987d2e9f1e41a813e4c953f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfafd064d3a4271b9ca425c05ca8f3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccebdd46f027aa1264185261d1977a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761e01d0dd424f10b315e800026ccb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d7396df6a05c2f2803dde1b9e9228720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acae2349bd69d6e1a5c4ab260583fa9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5878c371554c6c3843ec6eeef7ed44c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e03070a5fc46fa0ba2783596e8f84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9bed00afb35cf7860d0f48720325724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814394d3217c242efb87b83be7da6781725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed68a57ece62ca2709fc8ae04c5747f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410f11a6cd2e531835a4aa226db774727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d0eef4fcf3c5b304d2fcf67329cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbec90e7e0caf0838445033b1438b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c68f32320be806f2de107587961e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694ad27d117d28fba72d577ee89eaa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20707bd5bc7e5550f9cc00f658608b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348edb21ba659779a36ea940ae6e012733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211c96246ff966a5cee9371780bd4d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3efcd73e041a7df2c2f48623dd08b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe1713e89f0ebb69243054fbe4ff6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa327796bd002894006c3a5aeb5b8aa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fddd367bb9c1d60d43833da19b84f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646eb0a1e461866aa19c38869e2d8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbb7c8adc68dcb82b88bfc8d83262740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167510cd2257bb1dcae47d7b8dbd796b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efdc9c4aa16bcbab238c015ca88ffb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beded8eb2444f214218450360fdb36e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a12e5a2770191d9f3838f63c4b45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e9a773971a09ce83d9b47a2bfe31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad079bc5493780a77f512134c2f87f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1319dbeca839f85fd656d712ab9276747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf7740070546e6c696216362148a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098ffe6a955c82414d7fdb3c656e9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899665798d9aa6cdd11862e6e9a7e5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ec677f057ca59a5de0917b55e2e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae352d9b649021706cfddf2adcae852752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4d6fb20c6322bf01995291f06732c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0568e39fa1bec20678ac1ca3744324e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094372737c92a534a8484797de39901a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5fcce485075e0a831fce6fa3ba743756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a95403b7aa4b8e554c16a60655bdaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f8c9d53073e6715eec4a0b2efc151758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e89b0878a9b211c1b141a12b3e7f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d6a8c739368dd734829082e84e835760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac54d6261192e201b0772ef8b6ae9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd18df68b66d0dddca3e638a7139bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7775788b01c9824e522689600e08763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ecb591c625f9b2839707c66446ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818767efcf4b0e191f418c60533d5f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fdd797a50522b5407c1b4521207c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d153008c302899e0c5056229045d93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cdb4fe462d9a6df60742ea5ccc9a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf3ef1659caf429510ef6ccc7bb18769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f87492689ac188fdb92423588908770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d4e04e1c3472b7cc23ce5c157bf9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa50083a0111e90840f316da80b626772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec950d5bc07c3df601b86fd9c8706773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fd9dd2e0b4c5bc66e664444a32bb5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3f912cb1c1a5f64b90be0b1aee22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b684d911e43960560fda3bd331fca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6d065d239c70869f5a1b08d5c730777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa69a25fa5d33f0de95afa58cd4f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bc59ea5ad4c1f2792e3ed3b4e7c22779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e70c924a5265fa3922177c4f35a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b85094f69c2c7225697ea6c348b1b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa1b1742d8273f7c4b016f297b644782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324488f964086b6d66306eaa99982d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7695dd13741481a8fb547b66a6c80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defff2814f960dca8967abb150217b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726bfe767fd17f2b24a500574a57d38786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f9c1dcbc1cf6ea7c1999dfe906a9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ef49f99fe5064881195ad66bae4e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aebe8213593ba4af8ca207003ba2c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843cc58bce01c8a99f9e3bd6688f78790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e36ac12793e8409fae9e02bae8a50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751bdaae0426f99cadb99a2c57e4d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212153fd3a5fe18ad009f2eb74b546d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244238024dda6cd8dad0445a66cf54e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46161a44ae94e5b9b16487c2b7dbd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d59287243b6a50c613480f2b8dff6b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596daa9225a5b4c564af17c74110073797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00fb490865d398ce74906023881e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace01b478dd3b7411442d36b4daeb3f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb31c5ad6e6e7eaa8172f0ff69ff9b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04a12d5c34de224f1ac90eadfb5a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf7ad6d10510be5787a0de4ea1bf7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6a39ddcbf0443880a1f470f78b3d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c259b4abc33086f47c7d9bb45ac88804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035f6e34dcdb02c1a68913f5dfdb1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c015152a4bbdaafe9690f8368bc04e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989187012d4f791b9b6688af7cdc8af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b25e4c1f558f37c639c92113d4ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355212d67a2159706c0c8409a151372809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbffb1d8419347b50df8abc2ac4678810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be266c20b7d0e925e7b6048d11afd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9a727c9edac5754aad20f3af6fb6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0d9fe7b46bfa5ae117e4122880bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa2c9571ce997d871cf03ce67d340814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb1093fbaf1b314111f0dd415088b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e18ddbda9ba479567fc9ae3a6cdcfa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb12072f2d01d0f1e9bbfea72d194e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c431f02af33271421645a80df166818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16159b19a61c2d9887507389a1f46dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fd213fa09bbda67dcbf54376a5e8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3758157c1865c2aa26d302a62107e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716e221c616559b71a064ab3569022f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8ea4dd05fa2bba42749bbf859719823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738b6192cca51386d530b9fee2c20f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7fcab682f05c198c71107d7c60d22825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812b68ac9a601eee8672d6d9842ab84826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb53c8e9ffa943b20e6a242a1ca7a3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8394b234c9336b61b1b71300409c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bcb077eafe2bdd722d9da8c55a307829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c249908b4e555ede26e6ef4b594061d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d670d17380072c1960f01095b47a4e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6397174bf56b76ab688efbceddd84832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9aed2dd219add444b078766eb1d56833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47d8c16dc103b68a3fb39458c758d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b380408b9a75166670326da23a16835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297265c5a80c4f8501021357ee8861f3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb1a896b6787e3985f6ac2c8226b8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626cac3c8d4cc3c8f15caca60ed9ac838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1eb91b4fd83a397a0641858e409b9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01276fd09cb8e44836644b0682e26b63840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15717f5edb5f266f9a984e44677e3c2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d8b5f6b3ad23b9a5062cfa89a253842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf3aee2c7e61eb14de80c7d4a2f5a8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea86f2119eebba36f7e36b22d56dbe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c2ed3d930ddfebb644d6c44a5fda845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8302ef7badf719678a7626e55bc4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83e30333f73b42143d263022f6b4b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679cd36cc4b0af40da1b7324a965692848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d34ea5330d3686e882bf007e2a84849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728d95bc130a534037316e41e769da850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0be4ba9928baf9829003ba8a0391e4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209d1759ad11555501edae105146af852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366c302ff574b2f8470a559f583694853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716d1a712ea806f8c697c13493f00b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acbfd4402e61ab5368b483de7e8b2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d3c5e7815f4035ccfd49d2ae98cc0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bf0e6ea3ebe735bcd4acb3598ccc1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374136edf5cdbf2a74de4677993e208858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869db541ec36d9e827897cc57b76ec859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1bd1c46e9b3da00afbe06127300b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df67aff22a61d1547f2d63037bdd90861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709da209cc007efd7851fa5e6cc5172862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd970f61c2de6a19e5954828b89bf0b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e05e7472f5eda7545e51ff9ae2e6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffcb7fe2ee5793067f0b8dd388b00d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187776c06606b3ab9c22337248e41978866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8108057cf0954de2b742a3192b12b10867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b3233c25e1c08def7c09ee638c3d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6acb2db05b5226da3d81f1a67699b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386616193f09652233e16ecfa29f13cd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb19e688daebc52497dfb8f7107bb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8cedf4ae528befbc34a84c434b5e8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e351d13863f12c27c109313559e1efd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319720faa8daa84a506c8d14fc1ee18874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68804efdac4dfd6b9bdc9ccfd9907a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb635d91a93477c06a411a78b7d12876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a425a997e9b6fca4fb471e9c5bb27877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369340d6b81e1c6cb7f0519f85b18d98878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7afe6416351e6a0fd15d7f7d14b7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65154076c2cb191232a72d13ed0763880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5224f78d0ab950fd939753c1522179881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d1718bc79ae916f0ab525b758d18882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb8e57aba33a8aabab780a83fbdc0f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b577600da1f4aeca766508f8c1526b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ef3fc70ea38d390cc40575244693885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a210e116fea943446374a21b3aae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c254a7fc2138463e49100a8190fd7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3abb76d1a73ea278de55eb4036c32888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de785f5c0324aa569270e57f7be8ea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb887164280b1ae3b9437b03a276d32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e25f6d788e66172f4ab09f8c35dd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7fa0ddfd2d448a0c0519fc57859f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465598ca2e8c0d4d020ad736370609e0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778175d6aed84cce6c0bc5cf3adc7b92894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351929906772aac3bb3996d34105e8f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab0286a375e6cab89b4ed5ea6ddb07896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b3a1dc1ead416e9f0ae9b9d9bd626897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098555d982c28806b2110aa0100eff4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065354f5b51a54bb50181a71fc77a1a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19109d1fbe2f619340c099cd6ebca92c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cab5414ff5f8a24d0e7dd31f71ab0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518e73401124bdaf66b36c12029bac902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ef00cd977a5a04d17ee2d71ab727903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2b7ad0b64a35aa596e2e656a8d36904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39368da0fe1321a055297d5f89fc330905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c713731476f27c0471505b2eff7a71906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981462706655ce7f7b916113025ca582907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29bc2dc3211d6af77e4c068a794ece908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c5f0df6f3ac9a9fa8721e520da7f8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2703711e964995f606a2a4fa8570910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052664af30564360ec52c52f64a5533911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56378beaf5e82ccf845ad2f568c8bb41912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f94dd2d2c7e1cf502e67cabaea7e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec54c697cfb6f6f51de0a31a4e6ce6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dacd53f065720a69459f52cfde777915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ee2b0626ee6943e91890d321bcf1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3481e1936de948ed1b5fead5f9af6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a827e890d29c79e9888e6ba7e82d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0dc2c2e94bbe8e1f3e7bb86d55ec4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554cf7d43155c50c6712747a7d6324d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe991b192f2c9079b668c604bebc299d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e6c38643ea50a1f85ab8a054c209922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd0c474b5c7bfa6fc02a5f67e55c7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4679c1506b5ff1a7915f0b22b73e7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38477cc2d7a5cc72aa37b3f17cdca30b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edd3d1222c0bb80e5ec224bcfe0b8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebac4c3203258776188a07b80759c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4f761ca138656bcebf878783e63c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446436c3b188fadf7a4a4175e22b406929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0454f934d1070f9f63d23acd2d91930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda7de1386d57c1ec3c3beaf00b669931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c54a28fec3d6930b7fb66b03b6ce0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb0e69c8e13905dd520462bffa8f5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9285a4cc271abd0c44e12073e93d8a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2a1dcde157b9742b96ad59ac98e4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928afbd43eac53e41c50071ff59337d4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0674e7d37f355732eaccaac7fd946937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9163c14c5eafe9b6c05354fe1b878938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92cf4ecda402c7ed0a98705a3e1788939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8861741b7f5b2fbfd0583c3cba777940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997aac4edba80efc38b76c5c26b06b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31727468ac2e674cdd3a815704ebdf5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fce77bfe4938efe28e0fcf8f755ce943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050e1c707f8d327712664ad55d1a248944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120192fb52361029021f6f84f276e83945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6027423d2d076c0d406fd70d0137f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999bb5ccae6165b476d2e8ea45aba35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe947bdb801faa8ccb9c0af7e42e284e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c4c49f1c729c3e0f6baa6ed7358f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9987683d1e11f3b4c798adf555ad7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4f00aa6ac5ba3f1bbc149cd03316951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c536479e835f58d7d22f475abc2a6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2153892d98a3489a03900eff1442a95953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089256ab7d00d2a22ca0325646ed5000954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad18beda6cecfd4fba1209fa71abe9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231ad452849c9bd2d15f4d44309fee9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018a7884a78ffe71924803c8f33feb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfdca72c9a46f3304b47499b29f3c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154ece8c6090389fb7b2ec036064d0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594885311afb5d83105ca82412f47b14960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd39a0331ae964a1af49c2363a086f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b896554cfd954eb30f2967cc9b256962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18610126c366ae8f517a15052cd21218963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475cbb4793a8b838fb0cdb354fa858f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca481ea320e9aa1df8ecdbb284e83965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e363d82fe9ae42c3d9ee7fdfa190a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b35bbd3605c3706489ac402811112967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4006f329547603e5d091bd9a5f5a4c5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44a2f05603e5588b4923bee984dda969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e838199d380f181f465ac9300a92b1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73f2c5116a5ab668fca9b3969aa85971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791b56689dd9de14b525ea1c8d9d18972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0403a779311b9707d074d7828863a1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1cd3e800244a3a9e55b02e0cbcfe8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d5abd937573f048d65827a996308975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e19203e53693457f98a3092bf54fc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6788169348e1ca6cae84abe91264977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145b9492b1483f2de72508e30e922b1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220be07c86eb7b4326be3b51a4a719979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a2f9ff26d5cdff20bce1719f41b1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3563ba84cf23a0d6f23613d915ee4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adc38645af9e8b4b27bca19ef9193f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622dbc9fac845e299ce94c49d9126c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e960135ada17ae6392685c78a3f243f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338de90f7aa32abda1b79f491fa96eb4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4404ed64c56b255bd908daa04b43986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbd134ddddd1516c304e4f5bd5126b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00177bd0b8ade10c0d9b0cd8f54808b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260207d2babb2bb62d2fbdc703dae8c1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cbd151af275184674731105978121990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c48f1169c8353d8f36b662fd999ff991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e1ffa2f94cf493cf09ae0fadff9a8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df878991166121adb1b7c333fbd1559993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45f55b7bd694a068f2caa5171bf76a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7960e250895172082ced7ae829b11e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c2e91b91f2336749d5507d474a08996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8701fa20db5304dbe32023886b2d89997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>