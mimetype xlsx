--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223af5d91831a94d0645a8a17c19e5161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26affda3fd40ce42d81a2d30b22662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d2a40d050c555f9acb37c1dbf6dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c97cf5fcd8425c659b60c01f88f314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f29bc411587af7d14f2067238d765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd891a8b6cd63ceeb246a62bd74a0b906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e704a761d41e99abde99170adc777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7fdd2d0e3c6128909ff6e0482dc778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947956f9aaba3b77ee1bea8a8df85309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2846a23d29b6dbd8ef3dc42a1ff2d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52547550a28551f8ac9388ab427b1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f64c4db5c71ea4214c8848cfeb12112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b532568ace73d3c0252ac5f9d2be613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0f6e6ddc9a19031f17689caad20b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2b8764905b0e074e32429f366dfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984576e195da70eef0874206c0acb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc80bf72b8ca4dc497b43cf86500217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47082184ca6fb5c5c78696160420618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff142509a1b1db835b53af22eed2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94158178d7d756b3a04ca286f03cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae6078e78581248d85943ac4ee72121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06b081ab8f4831a1627a467bd92a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ce7ba4661f92a582076ac3264dab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636ef2f0bbbc982498c4fc56f3d70d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2054ee08ca38aefa729f83e52e6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2f467572c747aeda497c07bffeea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0575f2c3917d11a1f5ab16859b20927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd41e6f57ba059c496425bc313b6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c13e086069cc09d34421282960ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5818dc76ae34499524a5ac7fa6dff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d68610e4c51d161a2e6938cebce8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8193bf17a2977f790f7b815db266c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289da4b5c8da3612472176ad32f676c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254000ea00cab05e6f7e8e32465a549e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb45eba99251573b316d7012b93fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe6df2d2bada749fbd2bd83e7dc6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c97190a04b1db614a0aae5a8d44e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6951f0d5767a56c0a8dbb1e78aea9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0534c903f055d2db394d02c69c3b8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93eeceb2c9c1b8c7070e3de1b811c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e36f9bd86760649e3009033a2e4d0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72485fe9ca334b0fb4692cc2a1a670342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3fde5cf1044704260a273c42a3ff243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a30e71ca83b316747bab382592a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984270f4720eba17ea3dbcbaa2ce2eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0efd8bc1a0a495431cbaa2e5bc6a7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aaf1917028ea110d720bf80f542da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15473652b1c9c51518dd7b9a66c4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2935f420b9858780c00877fc296647149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd88dd5d2b73652262f3aba7ca838550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207ab42a495ea8a1e3f0a33a29278c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e2884879691370df81d97d2aa9fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae1a6f767950992afb10aa65d7acc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55473ed3a2c1fcc67e39f17c2c167654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de1e66bd4e3b0d9002fe2726b0ec255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b7131c31c83a6c43bb487d289ba4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4b557f2bb59625a28057bf56327557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b1a732a7d8dc5b54e33ec28f3d1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3871a190500e0c209c0d5a6c6f9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e649e501b447db441a6a30d627f8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7093705f90196ed5e0703e828f364461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace79358361fc2d3825b3fd74518d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f0448480d9f62ca2052cbe1dd01b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e915ae26c238ae37a92bafd8551364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde847f0dee6b5dd0db7631711c91965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1afabc379451e28c335ff32e996be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c2eb9da0224d8fd53702853b85d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f9103792106915214b4ed0c044d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec2075c170db11797c1f57f921a04469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4620fdc51c970ec8f6b75ee0c4aad3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda10ca35953c5e7576f203c2fce62271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ef62fd241cdd68289449bf6b475672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e89bac22099643a5c5d4ffc5eee8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf91cf00d1ba8470c590b0fbe285e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61192b0058f67a27cd760597c9f9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3c802940016f36d234eb4b9509cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35032186ed8f395609578d5d3a72877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1090529cf756d5e59cd5f8ae0a6a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1889f2a190a86dfdb51e8f6adb3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b80eb486708d6efcba85f4b5bf50ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7ab464edc59811962a1211cc94c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848d04151ca3bf1b66bdcec838ec4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b55063b819ae49b6161840e2ef9cf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739060771b4161305d191527c3175a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7866c1da64d59974e993bdb584732385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc979b5fa80ad14d0e73a21d81db386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5c8ca16a7d0f00d1df3de94a58ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470fe8c3d3475703af32ced7412f7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933a52fb1fc4391a6f58767f4ddf94389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c68b19cb96bfdee8975c2c3b6ae990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f454283d3d3a6d86fda91d31ff7e6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dc216bc4d881f776adf051bcf23292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466bfb61ff9edcbd3517abb3fcb5c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4595f65999cdba66aa8ca3299977a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f90d8165e3b5037c0ce3c19b799795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebaf0386eaec9ad0919be5795e1e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b147ab559b393618858657c83c7d19597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b1a2fe2b9a70461f1ceaf9a8d452198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7a42a808b8932c4bac45cdac679a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112ee4d83a0c37c71a503c8472d007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3d7938ff14e4d6d4edc34beedac9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7836a8edf6a0a4efe925b8f3c78dafe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27de45c0eaacd8256404b13e0594bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b680e36d3205c22c5d4ea7e6d8c917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26afb6b281c25abebf0dcf74c59f24d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8cf22c891335e9219e44a3811c0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda711559a8937485a876d91ca4777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76faa788d6daef1e63b7e8efa7a3044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bc03358dc0489ebc80c34554aa74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659e98b504223aaf043256e8f48d2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f8cbbc51d48342d94380706d599dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8bacae3393f03fdf11a325cb523c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812618e91fc988a889399812d4788953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c417dcf329498d43b70704a6e114114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c120b0990d02865effb7047b6062cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3229855adcb2f79a4954843ebc98458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84442551fd4b47b863485bf7a2087653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c05ede349ab37817a0eeed37bb6dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a28787f842e7cb85a1e1c7cd9cc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d3964e00e1bb9d61a8cfd8b8f7dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d8489dad40e8c1c18815ceea3d112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c143c00a985e579b3eba6d02a5ef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b197a73fb1b9cd21ed4ec4d576e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97f8e90f5684313a726322486c9554124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e69b4331e56085e130c961e77228c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550735798a9abd0b691cfcfa6a8cb27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb8938fb4ffa0d1d53d0f5e54bc29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c56593b235c462844c58985165c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0d885853a96f89d4e689858d50f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa0f0f2d2ad08cf7dcef591d56a1f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac002bf740c3abdccaa4e8581cc55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7400d1e44ee251445125aaf5addde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83207e43822474042e23be487356bd72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd472a83bb491d8e58f1f12d17b57f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7961b94b5124fa63a2884c1cdaefda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9507f205429218e65cd14a1d74e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7078a75f7f3ec0a1709cf74bf1595137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d490d73cf2d168074a2d01a2b0f8dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719d065c6c6de30774682c024e1838139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec355bab4cd4ccee3e9e1e6ad8e90b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9d02c430bffeb80eab5338c5a866141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe193deb5d6ade525745636cc17bc13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebf8c2a15469e45e3eaf1c077d468143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ce4c6c5375f90d5f4effc054676b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7da27142a2cbc838ff8321c00f2b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9940c356929e600a8435a3314a3283146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31717d665b637b885ffb8ab1eca75a35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9917a1f4357ddadcf6fc557d81ce82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a9f24aad2911cedcb9cce2f5560a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302877282a5e398d1eac9a9467721ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab7f6cd314b01012f3f511b8519c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd26e8a565ed1cb995111c24e25b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60eaf0a6ae555c2c8f1522643b0be2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eac8ee1c5a87e78d3a1cfee173ef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eadde1cd47a955611514c6ff04fce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd684794765338d3cb834b9a84e426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960692840d8ca859fabb865a0502b166157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3481cf705a5f2e72b78b888526b857158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18147b6db517d3999e4a4f3604c6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6caab48c41e48a39912d4d596dcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83936288be73ca79de4f358423860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf42ba904d22c304a9441fa06afabd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83cbbd99f679dea6b992686e5d1fa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd7e14161f0ae384a2cdc0799cee56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af793986b545612d86d23322ee348dbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bfd587f2bf15877d75ff2e554612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8576695125d82e29358620b68a861e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578f6da4cbdf8f8ea75ca35982216b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91bbe2fb0c3edb14ee40f7ac332a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8bb147355494a84682690be101f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e53611e6518592e9b38e244936ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5207251b566b7225ee69aec3e08e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5324171b78b77939a81e2e4c4cac76a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df129834020e5ecb9e1f34911f6be35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9c828242575da79e8ee993494feac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11f4733af537462bbd0455aaf3d74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920a8fdf4f38087b653e996b219d19e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b888cd0adf2370b1804ca9c45f3ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf7a934b0cc0a09049cbe13679de11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67491903bca7e43af494e3cf7f67a9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe04532e5854241bda32d531c86f82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfbafc9cc8a3ffcf3bad2acf5ba744182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35c778bf60bca0f713ce3de4da798183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ad6a6a50e68f86d303fa8d7452e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eff1b9a25bc6f06de8e11712c33fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc2224676a87f41c39965f37daf94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a078b902d541f045a324239a5a3d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9eaf46f64376d129cb66a1d50625188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee0f71f851a7e57366078bc822b87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b85379a15c9f69faf1f98ba3743cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5dbc624ae570f2ac7b89a8827d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f90f4e7d6841b78c57d39b48c6692192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58716dcb2e539c8f8843c5eafdf0929193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a720eaa6144796a0c9cf28d80496d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770b50b3bdebf366406549bf8950d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280dbda04cff5c3b05161f5dc7f2841196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48551ebd38a87e1bd78ba06889f72a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e977a25ff637260974c630c5caa9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e212242b88e5da26bdf3e44e57b361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257cce9e758fcc51c9ee0f3b35b382200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2c6819707229d303ffc5033d3e4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081aa2dbf2a997bdb100bc1c19cf40a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c4ef11b7769ab9273bf0e9415e788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed04f48a68292b610ac199bc47dec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec52cf728e37a43c48f3a9182ac97a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7297620f4c92ba5185e4aea7e53c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090b4626f72c709b081ac31f3197b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d730b54b8d372ba8967abe6de747208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db63d789d437e41208ecb5e7442ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0f768a7235f36aff00174930f259210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2652d6fdd6fe581e53c9b68c9ed36ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f7db135360ba55d40960ed1ac57a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c86cc91c9a1c7082b8b344d4604d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab7c783b80b94d3cfe500a5118754214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d18a44410df4d246de57aa4e6b9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20180542c9a134e44d5dfb27494da164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428125e3498ea8a4e634451835940d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a09506e0d927e7f1df43f66bef9c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b9db618bebdec0065a11f1baf0a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930763f1a24bb992ee9a8879379ec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32176dbec009561e68d762a061875e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776be07fa5950500f9c32c9bd2ced76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce29b089d6b3c2ced37e327d0318e67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c551ce22b474243f75b08c415971224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf9d33dcd880505b87310788d3762225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd2ca22012ccee19dffb126f734960226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b634c23c32e60032ac450a152e7822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90780628d9469db87109f333a43150fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da9fc49d4b3d0bf1f9c69c556c0ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efda707dedb9b9e1d0c05e9aba969a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d15ce5dfc045457b84974d9402a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731888a6ba7f3904f95576c3d92e901232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b8fe3886855dfa0afa9100ec9a6cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c141f094d7e8e8c166edf75bac368234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3fadccbef0bf657f76f6897cce6ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc06457ae210a13d0e14a3a4a7789e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf54f61d20bbeb1a6cee136f5472a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f892179217b0f50070a17e99b39c340238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321ed5da3622044e03c48ef88b1d1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a85c3b2d30781282afcbb76831826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5b48bcc52ffd525ba19e173307b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701801062d093b2738625fe3896541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc9918954f654d5f98647dd22d595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde11b5dbe0949c42b2ce8b4fec579a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa5b3531d65c917e763c0370b9a702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e870d30ef0988795d957343448ca6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0caa9d86b44eca76af1a2a5540cfcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78a24dfa0694cacdcbca9ee48a5be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb68ed188ea9fc665849e897d4af0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd34b5f5ba4bf6f1a51bd709b3faf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa06f261bb5677ba2092a7b840215251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96808b133309ea26a433ca2f0bbc886252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c245032e34f27d2d00504ff35b1597253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8a4541e6d0b0d0261fa31b6ad0d33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6cad70c1b2b3c8895de56617a57df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c8c9a3e78d3b24a7d89397c31518256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabfb11feb30fdcfb5b5d0f2e9d324c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081c79a86b86817f746a6f835f31e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5675e573b44c219ba319561ec211b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ca07e2c746b34d6d5be1d9933992260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16113d50060c9f6ddcb8d74768b0e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3881073a775b6808508856ac60601f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260c5ffc8523d475eb2a87085ee7d85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beeaa1d9bc548201212f5eaae840ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff00bc95be9267e1de32b062af379265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37d58aeca08201d6822cbb2eb964c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a34c3cb4bacbdced74545a8850b09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe709ef1ee39e8ffb13aa0ee5a0b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e531a614d729a61334c88f021583d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b2933be932947a04aa30d99117c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17072af242ae915f0e124550b83c1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd63b464f9411d2f6f5d71006acc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9241ba60e5b2e369da81487c4e662d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66317d82d7f0756af7cd29e9a32a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c82d3e95e52da9184d692c9384009275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3b25e44339b44f7b21e3da968da4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632f8f4d6b1ae391a31723b3db3720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8799a6b978eed7fac26811889364278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928fda2722288b73e1596464d52ecab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e9a8d03c11c1cbfcb72b6cb545c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4a0d689d73d677bc796d983be89d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce221ea38eb70a3688c34cf104c7b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81a3c28aa68200f07a53c8e1637fc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88a427bf51aaece3dc6d24568b922284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd213659025c7aa7632850ec38ae196c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9feb34c8895bd1471cec5745f71c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c9878dcb9e37d5c2e088fff05f20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cdb90c11fa18e7947ec95bec53152288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa564e1c20f3a88a6fc4ecffda5ea3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f98fd22789856bb51b1b00593654a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3538fff2e502483d08d29a622f8266291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea5c259586ada49c030b1ee9338a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117114b520fc57f373c26568e85b1da2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f49d65ed611c27cce1d93231ff309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28937efe4a875ccd29b6b2a4c7b3fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc98ac084b8adf57c455264071b137c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629e8a238209894f53dd641abafcde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c87b1e51c167e509fc633235489e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008bdb41084dc53980a83d052eff0d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d9d3d723902161863a597235c5fbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3b49b62da7b2d48ba68c8e6b9f8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112b6324a5e680b19082ce0d0ebfc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f4a4e661d8534c5d0408f8dd32f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb86cd7dc406abfec6a8d0c59c15cf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003553229410dbff9444b42e213c122305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06cd2f8e56c23f97bdb4ccd9427504306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cef14b1a70da0123dca9a04110074307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dbcd59b1dfe2b7c5b246577b42488308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640320780cbb27610f12e0f40cf1a89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d48b7193ca7fbc15f63d32998c519d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca549d4a276e5a463385dfcf097f7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590578eb044afabedbe2f5b0e81f564312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf5761c3fd46474d04504900e1f5fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250027ad6b9824842c216d16a71a7ba9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3d282ef9050bbea793c91fccd885315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267d2a0c8fe3194ce0e8bb0dd2128a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e91770117f854b077f21d02c89e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6aec62f2b6382c0aae7527d2a4ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7a1df33e3fd935e56c8baf96f75c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d16011cd0b65fa21026062044f08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2dd73f7381832cb607d3ad80b21d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57a87b78943a4af6fc3ec3e75b79de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694b27b1d8723f48c3bf18f907ddd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97884b230ca61f731ed9d91635bd666324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028224373f9d9c656bf7813a80154212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b4eddc26578d18ff6db00c87b947326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60661a5cb91e4ee93c9fa0da67a5fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b8cf1d1753b93b56adafe6ecc250328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf3cd3bfe0b57a2fe38f57a26e1e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9342c047c343d270658396d8ab2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de20a35cdcf68898cf66c02aef644c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d2b29cf51176f138862806afb7ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c65627e8a1addf7f3e0a82f1abc4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead82794a0cea4327fcb1e7f9867d50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f3f08f328c5b6df9b973137cf23f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156c8b087f329ec455c0ca4a600f5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e7a54a8057be8036b788bd6bdbe93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b576fe8ba58abd77fa4d9b7fcfd46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3fbd6e93e74efe19458ae664695a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953b27789d8d6cd3e4a8988b56ab4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa07869878bd8898ace4abd37999c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7361acb7e7d33769978cb7275be0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bf845bc151581ecbd7e3686900e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d14d83b3c2054028594889ab287b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38916763e9cf4e60dd3597cdb7157345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d1d5451d91829885bfceeca39c95c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895789f3bdcb3cbaecc2dd4ffa9fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf3d6ac0977e9ef196c3f228c1d032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6433ebba5d8d7e2ebebe27f3d146f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c2077dce30a4ca27985b3e91b1ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6801631ffbbd53599c33dad9ca9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cc6422f36382e07e631fd4a73739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0bf56dff68a03af66cfd564b2d11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46edfa5e172567c9655b984217d8f4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df872fae156e645d57a68a24ab11271355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce17c26f840bd720a668d5711639b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b0ffe45eef99101715a9bf1b888ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c7d4127b5000e2e584a0de28e28e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c93f5ea3cf50c8dc24b465c12fdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5665f923be37e33d2089e0c2fd87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6063aeb8cff52db89f734c7abcfc94e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65c85d1c6869f4c817135437d29d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657db2dee9478f2f8ce967ac2f9b032363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6cd5a31e9ebd04f45a76914ce0015364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaefc334489dc15fb57da073e4304f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca096ba7e85d49c040134fba1ca7eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e74f79853d9d496f656e6a1b2f0519367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbd7258d0ebd984bb8b4f6d6ee487368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231cd242385323e7f057496f3b80fb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c116ea76f2991214b89ef1f8028b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350401f11efc3789a56a037b8c75738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6dbe3f62c7e71ee8b0deab9e19b19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c09707f5c6057c7de397aee757603373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533026e383f6a512d94f0d0e5412b97e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a99411b9ed4055a23cb6812cd21bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b0c24677b2b8e3e63422f26375d16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998f3558c2df186941146dcabf790c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7521076b22c5e140d91d98593e1c819378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d5ad0c15a9a504e5949150341e22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924f65550055ad301d25c8437305668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed0389c2f32feaf7ac9ba19a53c1a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b6515fbd5568ef57b0f8d61692aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3adad2de1c948d9b32386895501e71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056f85215960d692672615a38c74a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff4f01b671a8d6a4afb033f9d43aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb22b0aa631c21e01a61e4843afb35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173460c01565a53c9ca6a8c6f82a71c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036548bc106bd86f949a29e326733df8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659ba7cdf0131625d755975a78309a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba369734bfaa91c0fed9f0a7a98139390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c5d586a3e5a24f6376dcf1cc40e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c056da71ffb44ffdcf7e8940e2814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd665eed9c4dd4dafba51c876037db98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe170c2cefc584dbe200986fed62b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffed9e9c5e69d0508013ec31b83374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50cd163bc94d1c2c9f067e37503d39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d052ceb76ee03b5121173a5e8906bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289f39a07f9fd65fd666d5cc39943f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78012f4a18f9b20865c136ca278c24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2a180fc90fef5b2ee93c35e5c658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead0e949de2690fb28c40eb96c68d98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815262ac7f9e93e36ee912db219810402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c5ebdaafeea1b376000bcda93cd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2d5bd57b06efd031bd06bd460273404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab45e5837aae02d85c3800f284d2e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a711d9f2fb284c235dcb80c6b6d1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144caeeb4fedac3d1cc5bcc9f0b66c3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d6c31c4be5009771b902acd87e4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376327aaadb22c1f02e17733173d62d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e500ee42243d00cc6381a165eedde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a315dbc73ab1a2c552e0682ef8d18d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e2dd468e09c6540ff4106c8b1c4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeec6510767f6fc589a79f76f57d36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe41337cfa70498c27b491fde5a462414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f0c9136e16f3ef1b3fe38676505d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6215bd89bf60dd7ff9e4465f449a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b81dab04d056457f6b6737632286d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37e4baee38582ceedfd4054fe64a28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0616e46973dca0994b647df46402ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a041832362a9fcdb2af329f9c1bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a8f470af90ca8994e32ebeb7e630421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9970f4b94410ca072843ce93e704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bfec40f5a01357b30f90f16df8022423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea77bd7a0499c8ea96d4791abe9447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00680866fd449a038e0d6ed9416aac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae448dd937ca5aa839d9e987dc628a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316bb81950f6b4ecb826e62b7e57e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a508bf96ff60135fc502beb479db5b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9290ade65c3a5017bf2fa9ae45457429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e91537ba7c0e4a974d099bea990cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808f2ce67a6cc4ef04960255722c84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc748a50106e60f408e76340da6a9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d4cb685a3cb116eef3689385d3c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2cb576fc6cbe362b554e7d0d369c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac9ea4056adc6581d7cb3d874d2bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf93114887c319e4c273750e9635e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a33acd1f1ac5310332d1424575ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5db20a4090426ea88307a05715e60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea35ced35dc76e4805a65cf728c60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df940572473bf89cb6c06bfa836a5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d179609e72f1b6ad5bd0e816394099441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779177f5ff81753a37577c32702ffd30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b98f8c02c549f3ff8ad12af133896443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789788339bf779df62ced7d50630c85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad282f9377024d9c73b529b575cfee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751c0b172733485230532fa6375d0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7c84dcd14420c81e7cf89bddd0b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8326affee413094cb5f37d28c9df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5efeb260078b33f6527f1eba291135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ef7f908cdefe9ac6a1f10b232904a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8cfea18c44f34021315ae5a11e49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9749a4d22333005ebbe01c657e9083452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a85de039f27156be116a9660d0473453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e141126027adfc3dab93b60288fbbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc63ad4dbd6ceced040fa5daf232fca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac454fc53a026315ed5b3c40ab5ffeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4410d25f44ce59b6cb3362deb38f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661d1436c2f664e88a2a69ad6188f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac795b7a2f0774322708b645a8cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093992ba5876abc893cb338914eb6268460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5800c33ccf4f3db3bcc8d25f46be4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de400d06bc5168f859b1b64b4557b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b0d7845393b4f9c6926531f586c01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60743d19ce380436702cfa07e6201464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebf141f5e777b59e968ba6fecfbe9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f92b9036fc954224abb3998eb88b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8a01f756d0345f2e832354ee8b366467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbc63f2b4d92a4451dfc09cad6c721468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1faab872fbc2be63d97e5d14d5f2fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551616ea8be25b5f5e25062bae05ed72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b8dd81fc67c66094d027aee2ddb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc217c5baf2acf939926c4c99f85f4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de0bb558f42e5164039337fd1226a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e4219916d3915f33d2482a2909223474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189958192b8a4912d8490ceab85939b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467aa52a6ab9f71f281341ded5c69c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c74446c7ac247e1f5464f14cacc76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675139fbc4d2c269025afb980cb184b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2081bf80f06c932262514a727216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c4343136bab5495465829ba428b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f3d26a454d12e698f6ffd8696556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781b19427949a09b93adaed5a148ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4767fbc158887646e9da561a9f5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6a1260d9ae1c85924cdda47afa638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887546526acf08916f3455233419db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766d6a014751025a67a6860c11ecb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86a4858da9f02a621c0060649aa7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b324f7830de8173678d8bb9f7a35cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d81af5b3ff95f37fe88533857efb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc892f545eba9d0c5518b78ed3233766490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d3b5d061e4db9e1c0e103b688cba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42d7eaf8e053f587febe7cdf60cb90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184254ea4de05f1c5e5e2a4389e0982493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672d394cec975ee737a1058d29a430494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8cbb49f88860dc46eeb4be5ba797495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304fcb10c5d68a60e1fb80954988d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f408ebc78f1c38e56c210da72ffc07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca73e63df4700a25f3920d959fa627498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc3a27878dcd076c84172a879b2d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe776c02c5e4debf85b36e4cb398e32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25f702771cac0224bbfeb60e7ea70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d00a8e336a01f98c87774a57fcdd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd20c1caa1f4f5913fad710e70aa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbde139897356bb441500d4f5f8fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf3226b74dc3a17ab3eeac4031591505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe595d3b354f72f2f9740d6df9d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88412cfb2a7de6a41772249e77c52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd516f9e567569e91a1c57e5e6215508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349f446715d0bc28ee18f4e4c033a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4165921ae7fcf20d47b92651e714fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a450aed334ba7d1a0ab965e1054a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e3a2566f95abe770ba824af242d1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb39d81df0702e87da61c50178b5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1764810a5ff22d0056a08580694393514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeae0a94b6fde9ff59bcfa6949697f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00916d845d57a707d3677915cdbae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025328de718364ac5cd697b84aa31e62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01102834d84697d362b205778aaa2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c083b2bc710707d281a299f24fbf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dad15a0d81388fbaca4a7716a26bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3345c29b2fd3946f9ef36cf55e6d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac0c5e3a8d86a97f87f910c6344f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54337d42eadaf751cda0becd21c25c62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87504783f831ba63d1a0a7f68a452524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac42338608788fce6a93468668e878525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7a49cbf9ec0d9cfd1ef66cf31cb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674265a680b9d1d7fb58e53722660f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fd3f7a1bee0f2a658d13752fedd52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23dd92b83f6a00d16338dcf3cd613c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d133a5e22c7b185c3fb598754f6769530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe529d3c7f344838eb2caae97f5c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095ef535c82c24b9dc8101a1011898f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62784a8c01f0606c86c3e62b9112a20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1ed07265b2433cfeb8dd047cc70a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955660eddf38dc0db91b27eb0be119a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476f5bb9a7d512fc85296a8f982bc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda1840d95119175f147d8f090eec9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d720fa48deeff01126ddb887a2f41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1017003af9e79c44888db220080770539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a8df29bf26b540ef411cd23fbd4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d92d0b5ba19c2ea055380ab5341c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2520c5b5f2c816a506862ba8470bda7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53c9ad11a8491e84f59d574c05d748543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca2b9fe5040520867eb1e1646a5d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4317e9451e73050b2ae6b595ad1959545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c03bf70adbba55c1dfe58415d7e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f6986fcb7c7aca815c277694cb12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac0335ecf9220476d632acaea07591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e9ab8e53ee811a8cfb8dce6932b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3b2355ec5dcdc82c19704ff83008550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537df35b6e3dc5f98cfa60574f5752f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb3c2f5fd68c7e9c9a9ec81d280e81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3726a9fb538d6a56541dca821c50e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec44d85a686d0d27ac91e3ddf5dc10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f1707488b792dc320ecb29b6ca597555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23f44bd72d5c801a5f60a1ef26bac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b36538388a211a256c490a4b5a55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782eb9deb1f788ac4374da45187b6d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e94f2adbca8569ed9d7f7280ac03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20547a69d0038201b42859b8fc2ecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5a4b713db82ded26c647511a766f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81320a26d6e9035afcd331e3bbf0c50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bef810bb0701f649f4359c10bb29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149b4bfd1928d0b9c43177a0641b8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8715eeaa06a96e777ceefe809bd1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15a05fe67e16b26085d59cb47ee77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994838d04afd3439d8a9916de6fd53ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c779581d42c60ba7325eac88e80f52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e72f89df8c5afc9d03fb827102a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075145509e1786c23c39d51c4269b4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c71b3cf74ca50ad7c7ad4a31bb0cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c30df174a9fabc9d0b682dd7fae52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f216e1e5bc57655a3eec428aebf5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e22bd360c54ad98266adf81d04dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262feb1594a06c3fe5e835241225c317575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101da17c2b7ea94270628123d848431576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287e243ef9a978fa4e0b816180183d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690fbf4202073d08372f08fbc2118e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50206aecb1fbba9a87edfefeb5f832579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3da4a7664c8e23855029d410e455580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9829ab499a2603ea851d4c5b7bb12d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a16ea42b955a5de891596ca654f28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905978621948f578e987ce0d6bf8390f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f9ab70fe88ef99382bdee2345155584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc580858fd75730e3386137e41e355585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743838caa4a1847adedf6a40c5ca85f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663310f4c9646b5c0f1ab1b0e54803587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5604a99c0875a853ecef0b6c8d6d41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7131e368ab58ef43d22deecbdaf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9b9602e66d246bab43c60431c7e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfe253486723f033b4c3d72c0e6aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a58eb4c2f733de0334a5198265fc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d9b0432dd68de79a036e1f12861f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872233cf06e7f248d8b771f2d0fa863594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7267005473e2b0fac2f7f9aa37c31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171baa5bcafbf1781a17b07084d4d5b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715891cea543ef5d726df9ce0a2312cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a34a028451bc696f1e7cf3aeadeef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9273035b528011b21865271e22391599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f61b5c50a8abaae5ca5d9e087306600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb685b10a4a550222c4098bd72bf5bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c3ef98df11228dea231b654e9999602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909e50611678311efbb2b1ba2b82227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74d1edfb0bdc4e2258a9db5f5354c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e414e2078d2a11330e83bc1f81710605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c7bd22944c086a346720229667777606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9975a21bfc8981de207b4adf1295607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d0d9fb5de318fd46e1d657252bf07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc95134512533a1e83de426dacd22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f8b4def2b31dff83fdb9f0e0c092610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675970a67fbad2478f341382bdf34e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e64fb9a213d95a4c3713275a48a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2057b632e7befffad52d176d5a702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109471ae8c162bed5394af67aeb364614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2ab3a50e0e358ce14f7312e2a60d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a40f497eba17f39bb87c97a553e82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bac858e0e629d64e1c74f21ab34c00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321658d8f061777003b27142c38e7a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bfdabad2a4b2ec282630af477c777619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e544dcf654439549f0aaf40ca18f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176db7acde067a15549cc8957bfc245621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbb282dd862283afcd2ad96b406f95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee925b2a7b4aa433635f1d1d14e437623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f70629546d5a1c34c9edffde979b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdc8cea420b9c259a9dfaf9b3f9a5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c39fba721816a06e672965128921f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f121cad4a1b026b65f062f2998c10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba142d813e432ffb9fc31de4c5fdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454ee1b9da59e400751b8fe519177c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb624fd23917dcd3f6213ace00e69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b1a01ba3a4bc651d3130b54255dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701227db9c7d3de5b869599034c0c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108fe3755c987641bdeae5b0e8fc893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e199c2f52167f4ddd37f40a04f5fa21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca8bcf486ca1c07a039e7c35c928dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e373c0390d98981021a7c6da88e888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b37c234248e16feb19ae786a1c27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1a02846427b29acbfacb418b5031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3c70550bf7a0271fb33e52455f1fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a484a2f437bd7217382141fa5765c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8912880bfd68833f2b8f4f681f13c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f1c177ebd795f89791545e102bed1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78edcafa6ef778a8df68a47c0de435643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8601795d38c8120fcbc74220ef108e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc502c44bdc33e27566e865855d50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9adff9a270fbb490bad2750494696646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce39c5e44a22e51a6425b404ba227d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6768d006727d32ac16799cc226a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc832e735b7e59c61eac53e2dc927d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ad939d83e41dcd7dacd1f261009ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7b8c47820533ec8968c668bf88ddd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4119645a0de24dd12d71ea9f53bd9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fb725aa0028b2c7faee4bb30fd914653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a2653b225aff9ebe0629b54a3c6b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96734e8346e6dd99e2775b0db33a856655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bee150869adf2bba80b55ab69cde6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335129df169823f6b35353c8a76515b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea4f1850503f129a4f834493b490b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd437241de9983b750bb479507503a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c773df77fbb0d29a026aff2d43ad5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83208fd8cd07b9cb48d1fec30a596661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2987e5c6a9af8c10a18dde4e1d2cf85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5527f60808d9d79260e4e68248cdc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e764240eff4bc820b4bb483d0229664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff949635aad00afbe5dfe92436e51bd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972318fd655487a611ab0b95502b8511666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6e611276d4001696130ae7cb5e7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e4dd5646a9fe17133eee8d8c20ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430631f8f1a24c9c3c1653cfcbe275669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9937558505b4286fc3c6d78f9c0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68f8b458c3a71804b380ae128b1f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457747e694146a0cfb4bb8d463f3486672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a1e4b4456fb4bf962be1441e3837673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3779087da1cee8a278f632478f17c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530fa2cb1ef1492f91706b327bc4014675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c212974838f7e13f642edcf308fb72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826348a54a4c0d8579315c3edc5310677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a63ddac7b94859e8552daf95698fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7fc7630717498888135bc0e822d97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d347112d44a703d239d9a2620d78b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a29ac13b5d8eb8c91da90d243e77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f405b2f9c7186252fb5e59f6557798682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e2f0255c6fddcd4ae5b76cf1c4d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f443ee0606c52307fbfeffe234963684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba8b1be0d9c5dd9ca8090baf32635685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8242449d7372ecaca17ff19f90b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611818c4416fe2a16451bec2c69dfda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b42fb2229946e4432f3dddc61bd8c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea05b095ae03d8fe1402adf04474a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5151411ad500f9d7b5e56f03300428690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a3a5c65b03d87526fa67e864107a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4107ef9c4634aaef827afc3753f57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faead1bf6d7bf641419ca936eab7314693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d0d7dea7e0e084fb73c2a1887acb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36ed92d612b2da446132ba9b4701a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c755f63cfbe8ae4923322ab507c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00b92ac58db32f1cbabf2a81548606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c80eaa826e50460e7e591d4699fe3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01aa16b69507028a511c856cf68e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e309e12f0b3111d2782ff69fef5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd460c78861d191fe0b8defff84f8f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a383b8ebb196b7a05f12b0ceb0441b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56316df3a8dc885061c86f8aca257e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9bf56519e38605a697fa55e741c96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923d8bff1f0955793c274889a53f83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba5fae6c8c4261b97d6eabf78649e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afb0cb98153917684ac67f4a34a46d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53600460001e55b74a16ade685995c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b1c1dcf53522c24210813b5151ddf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e676550fe6b9e6d8f7f83115debfe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c153a8dd536d84930c733877f216711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ade58bf8f444789fa58404197a9a3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e7e2faa5aadf523bf5db6d4d0118713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31e69047cd71e2d736c100e33d42e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce99c7fb4e0697576b2443950c6d9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0045bb3bd070d09e6227462c70beff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d63aa2f16ae5581e6f3418b097b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c518a6c316f5dd68f503d0e9ebf2b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddeb0e720baedef8ff8253326399d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa281ea8d52bcff3e865812cae556720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955ad18235b26212c84eb4d5a44099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e740d57c939eb2722eea618f6f43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f381c32ba7d4bbe01a16ad180b9d7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855d9e03716ee7daa1db4e77a87b19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170eb3b9f00482944f18d3a82e423d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66df0c98cf7f174a685232d8afb819e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72555858a8ecd5d3e1701391efea188727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ced40084d09fdf3d03ac0f2bf022e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4a6d203cc78bc7409168e38eaf26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23cfa7ab7b1359ecf6860f0083ae0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010afde6b1177523a6a4a7361919cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790382aabad039e1b7ee7cb8d9ee95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ecff4f2f7e85c296a29e469c9bb89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54683a9e51056cc6fc59e45df67f790e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6efebc268ec25fe06c8789244a95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6bf47109aae5c1871198f4ae4596736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c66e16e24ff4793b34d54e1ec27cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48fade6fe90b7138411df0cc381a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2c0d7c2e56b938a657fe543fb0b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1817a08b7b99e24945b4fe4adb7fd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024584bb118c71077aa2d87b85759342741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4adc9443d9848943bc8b35cfc9bef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1b86b8209f10df25b061c9410d3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c51a9d4aaa2fbd6781339a8d0997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace211370cee94fecccc209c46549a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6890f4efa1f04ecd445ba44e9cf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa0d4e07cb7d648d19ef234aab38eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52abec8435bd32afa58bfa1b31ca48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77728f8105fed7085deb1d8a50bdbea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8da7f87220aa9ede9ba1e35268f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3afc84ca7f35ed18e8a081f21cc5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ff1b7d1ceb58e681f9df0ccce558752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87eafbd8b90acadeae0f836f7384e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a513c7eaba1c2468fcbb207d33876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1aa324d33266e3df8251d71ba0b5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b8b5b8fa4b0aa27146f4f71a199ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f1e995b8cbdce7e4452f69308f18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f69ee3234d59b2247c371c238fe8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da851f327d26b3f67b38ebef094469cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9907ff643726bad67300ebf19d4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1a6614234259d920b8c28a14a658761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb8479a372be0029ea01b34397d024762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64bdad42042ddb24b10dd120b931cd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1906cdb13dca6b20a3fd5b128cad53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8173003f20d3703e79a975272ad32765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7316e051d44c1f6e9b84094d5488b7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427071ed49e49ed4c8a1561e80612d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5260d0fa9cdcfd710da6ade40d3c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d95f13bc91dea0034301cd2120bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0174e5005b7a08f2fb3fd6e3aa65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465757b4179d4a6b6f27f6f78add14fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb158c941a89480a72d09a2ea656b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe5ec7a2fd43610955e4ddc8d6023773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ba0ee6c30ac2ee15dad29daf622d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26601e5a820581f97d0c0d40f88540b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f674c2700eabdb6860812d49991499776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03059f659757d229fc57f685f316ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679204dcabfb6e6cc6682c9c8230391778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d207527fc6c857a41ca4014abce8dc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d088eada57b837b31bb011aa74897780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781b691f7bfc7d00aeaba7a663fbfc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283bdb5c199c13d1bbb5d7173620c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e05b2393ff94a83ef6592c1c0ff95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8b70ee68d9c4260534a08f0b0f95784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ee46aea02586ec142ab81e64a72f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ae8c1e7a05edf87b488021263110786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83145f0375139892fe5540c319c5b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c61b24a5fab1b878f7bae15f4c40788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943e5414b86f8ee059e5cd401345f70789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ac588ecba2fa8dfef58c6d290274790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b264c3adf96bd003ac4e92ec08af9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71be5365ac2be665494ffeb4a4c087792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bbed3327230c34bb385c9a0fe80b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54b10feeebfb0c2fbe75b55e319b9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556e8e2d2eaf508b23f12531f381ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3c22668ef47e54a1dd348338a18c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298a2a518561bd7bb4988630e33c8cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934fa8e0203d8826668187856b9a85798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c76dafa441eddc48e65b6e908a2ea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02bf038f5886ea61743b273331b22800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b8998bb860500471e3271c8672766801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef864c7b7c3b7aad2936b8001627ac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6961ca1c23404e0109d7b64dd2b6a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b4d9ebf52f4372095fb7ffb10778804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395957b0a5611b4c81eb18d63da6ed7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3acde801340a2e018b90f04f062c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b42cdacfcf68c819701d2a736137807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa2ea7734724572d96925120af466808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba314b372ba17e109bb43ba81c174af6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786570fe3b137e1c92734e93110ad5c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff457820b7b617d22d89aa11bbd3eb0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b667c10da136a1fc7fdd125f5c997812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdba3958af934c6d731351aade202c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e348ab2b43316738eed233f5a2b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b65a3a73e9d3fd06814d83644877ec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5aa46894085d67e9651eb5612da9a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f7f8f4bc0f7262a4de996fcf1a547817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d348aeccef10caad55893506279fd3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a978a02d39e88f421ba40d6f28b19819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7141199c5f93e4bff8effc2dd5e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e3cd5f49c533235ffa811ba7ccd2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c435b04c1366b6ae46364adc194761822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963a0219d4ac3c676cda188e065d059823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb36f63d51c44f88d69f8b19da75b90824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf793b1f91852120ccbba2f5d3052825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0843c57ebec7ae0b315fc8f2dc98570826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f3b190ed7f448aba7b0e282cf0f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f97c7af74e308e03d03489560d78828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a69d82bd658945cc2fefb5f4dff5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec9a9594622f4b1081b14a81a9fc6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a28e71e7810f72029db77371d04f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9fd3b83282de05910cf6f5adc9e5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad4536e1a19674078126961ca7358833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e470779702770910a50026b610cc5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78cec6b5979b469653ec4991348a22835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f08fa672f3ecac30d026d7450ae09836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab9c0d23fb2ce700d84b58fe6eded837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39be701a0e508dde506957c785a27838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa72797f06dbf98bc84023c9a7ad5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e20a5e0acdd11b9e960c6746ac77840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aec34cbca8e22b423a50eeb7848cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9e65b8c100d04475c5ba2dc826a6c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a856bea9032b2344512c5b970428843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827762bd1b382188cc641a34dddf6d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368fa26c857725627201f5b93d922e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05aed5ffad5081e02b0c1492a7e6f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119baeb02b7ba923416d89ad22f0d024847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbcaed63d2300b7b3ee06f6521171848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903904a4fa406bfcb14c4effc966fad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f6a6cd5d25a292d057296fdd40667850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895cf984036fea798ab056b13ab4c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc641bb91ff2873710a764bd2c6dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2491b810d40e31d28af2f3d8103abe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a00a4c75af8631b11544e44c250326854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698efbb6d9382fe18cb79c7b4219dc5e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c7fcf9ba8331de88f1acb3c44d19856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5dd79770c12889e81d224f947da2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15568b988308a8c3c5e15eee388f1ca858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5df8fc03b3a78e5fde7f674647d40859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a91e1a12f9e91f79d75a8c40da29860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938cb5edfa5bed27d36a6ee89c1cbec861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42043fa84fdffd6e2d9a890e7c50694a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd0c2d4b0dcfa67d7ec2c1e41ff9e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f69d2c8cd56c84f2a7f212dc1a22864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4237f9d155ded03b6f31b6d216e2719865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5809d56c113e615e4d513096d07af2f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82189a1887071ed5a2d1fd294161f7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71f3c8f3f4df1026701ddbfc48568868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710857c4b8ba65acf11a6c62e7f4ddc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5170e22a9367e586e0c00443c45dd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee8e21ce1869c42f2776e50c5b36d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b929b1ab08ecd5a5811756892ffb7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556d652b8f372dc58e4847bef52f55873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f9643d28c72e4abb6504ad929e94874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf707752cd930387bc823899dfbf2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549d2a70a05d936aa86d4c25df0ef0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10deee8f011e665785bad3c4bc5e24877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215f8fec90169cd3d62a8d886fea47878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7580688a010a053df27dc782a712879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb6e9aaeb9503ac426bbe4b839344880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d45e3cddb863d1f4922d0af64ddc7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870826a88303f7fe5f79abb9fbfa457e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38180ed6b024dae311466d45e3fdde49883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d751393599bf808007efd177cdaa49f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0d375dd7e77e7828906e33a9112d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc3cdf76227f0b2310d80c000c9ca886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cf78a2e37b6f8b5f5e837ed0a2a15887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b06c937940e3a85416780e76dc5d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d10b57137bbd38d1ec17f42a2695e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce6a6674d9dfcefd3c4a0cf9f163e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602621827e0b7ddab318b09006f4a50891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e01a24765c9af87e58fff57298a3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cccbc8a02a02ad80359085923e180893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55dba0e50844582bb3a251f7451f4e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ae15c49b5662203ee82a0b109570895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3f1b076d3b840b6922e9e1e63836896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72caaad06869b324265c98ef52ab52897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41943c095507b722a9059e23bda56e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ae6c44ece112232015f46dba70b6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593c03e7226b0c0e54168bf9325e5a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e3286218de6df44c7595ec0b954b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe41b1757a9752115885af4ef43c7a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c98ea1b0d39a22a66cb555e032a9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd22e27304e355b7404af5dcda802904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205137df202fabb3b9721d5dd18605905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b87f75d3558c90862a6d9f695825906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56669acc4bffa1f78918262bfcc7a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b3d964fc1bfb3f1571684527e2eb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacffceda5c42ef8bb752a9fe98f5953909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc286e99bf70e1d84a5e8b51063d7b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1921e8c721fbef0f97f041e3ec574911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d016b41cb0904862d4cff19552839c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a875ad0a88e625288c2fb841d2beef913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda463801d1faa26a5b8035fb33fdf8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3affa697b8653219c73e5c45a3576915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bea884dec144f4b8678578a76162ce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f63250044beaf8e849cfd5d7e23d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281aac4bb0a605919c9bf9780112dd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f6faa87fd9b17a957a46cb07b7a7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282fd365731b63cefa231f02b653c3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492037b8b6a5d4633414f1af0a9a2ca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35de1d394121ea4563921308b98a5b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa7812eac22021aa665b10139b6e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01b57ac38e4d2f3f6b7e9c43acb91924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ff3f81726f83f3795b72530119d8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def57f0a08a5e6e5753b4940175440926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c966955612c9cf56f5a290ab4caa0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0429f1117f9c9169658aa1c73475928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc12e94478baea25cf140d107ff15b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d34e0a3f27126427ebee54b7752de930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc91ebd86a055e952216f5f7c88ba8c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282f9e54e0703288de56ed5850e5a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345adf0a9161e3677ef4adbe3bbb7541933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557615f7af761511ac7e4c3642acda00934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28bf810af760dad5bd6cf1ce94db24935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e917012611e96223b70e21c6e2aa6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556cacae1b1629ceafe345d95cd503c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedeb51382824658a7eb4f8be86d4e3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a65669448419e35a25af8c41725f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f61208b4caec3373a94d3db9fd527d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0e77e0df8d977463b38fa006024e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d55c512de09b06d154f0b92e87ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c4dd8458876893492b3e9381d88ba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456490c2d63f9ed3a9d3d63f0f7cdc9d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce9ccd055e9d320e5523bda009f13945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c293994a0225d37ec1cb2d8a8499946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03401150e0369f951669aee25246e23947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8e4378fb69cb819f94f8c88e6d056948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d9ac303621a9174340cc7a50bf70949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55afa704cb0c96e7bd9bd82c35c15b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07b91a5982687856533a8da2589379951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2031399f1d69df5f8c9ab2801ee3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7410ca45821e8349e0c307b5c11b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4daa054b1a1674c193b17ec004ff954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761197d874792bb0d66ae93945ca3c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b95c0927dd7e270665e2ebcb8862d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90023bc28bc4e7ac903366c0f1ee7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b250e62401f5e02ca9a2d7892f60958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ecc58cc6aae4a62f1501aeed56868959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05795c7099bb9cd6ddd44e87459bb93b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4355eac0b204bbd66bf189654e34961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7b1b1f469fe34380b0a5fb2a58ab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91857d99c36f94424516807479d538963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de44e192727279b7b0cf90294fef7f0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335da7e2316dc60a2965c2bcf43e48da965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3b60e9d4ac4f378b300c22d7d92a6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba39949479f4f4748adc6fb9f4ea8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec57571d397d42c8fd75df7c10907968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8d407212ef8e9ddd2661d8261354969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b19920ac7e9a05427fd482eacbb8b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e72eb1c576ccbafcadce46050f49971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b83f8eee9ccc5606f051d1825d57fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a355c166fae3dd5fecfab1472d9f02973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2de41bb286a685c0ac85589793ae23974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e963793befc8fc25df645303a9041e8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9bd741aef63edec6bda37d0daeaa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c88f94a9910977ab2682bb05a9e4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c18f74597e35121a731b79a5d136e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b22012f0c33ba367713020cae78730979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427c8addbecbecd1bee54c870641ba4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6acd0e0847f11d4f134cb919834de1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face9622905eace0ff8c351a0b968cde982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca35ecae4f3dbc4059ad552229eadc983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9377081b5c4125278c52e7612e8e8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b6dda7d73174b302890d4a6b2f0b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aec9813e64bb8e4db07a5d20e3a60f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9206f80097788cb87a9088a877125987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676cfcc0eac5f100585a1d67e67f443988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649179288667962b242d485e5bad8c6e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7566355e30a3315ad948e518389ee990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834665b10d668e2c8297097c0f7214e7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ea063bf0932782b7a3278baf040a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988da78092d64d55840cd9ac71f56c12993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef73f545ba057fbb519d47f6b42427994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f434859ea2cb32e90e79b735f3da32f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684545a3c043a93813d808381034ca4a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686addf443af2e494e4be57fcc371ebb997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522e5db89e1ddff080561c5a5dee58998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d95a91016872a888aa04fe35693b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3086901c62f552ce86a7c80af30e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48150e41982c31840b6af2675192a403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ae7b6c973de61e42e40b64c0f0ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e472a6d2a9e0cf40b0766300eac775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767367cb5d270139884e3525c099bee76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47894bcd2d95ca6fb05b6118962667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d731abedff455732a7a8fec7d65d9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3230557e6b9be700c3b6469b8b78299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c10ff6113536b145a57bde9ab0aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667e37ea52a3ae74045a92c30b9d7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537935ad644e2e01a265f9c3ac9058ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fcd54ea490e7b083fe5899dba633113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a917af37717d0ed158a6567cfa136514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7158955086fc52587b8f1348eae1f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dae3ff9230547bc6c2796567473ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c087a9486265af6b5f44c5eaaca62c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074df7ff112a28e5d619315dbbc073718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a4d227d84a7bfec26fb280a4c73219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d9d0b93534cc9ee70b360baa643820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2f4cbe14911a1b2ade6d5361f30521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe5be61a1136892d414b6a2de810722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305e1a8081855ebe45f3d816b026bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6944b5e95c72fd3a3bddbd05842924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005e5992f1747774c3bd1b9304ea7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d3e6d8681c82888328211f83471a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6f24b4ad3d97716982060930a966d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413c3041e75423fec352ff29c9017328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291770031528940e8dcf59df6504192a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670efe5cb00372ff100caba502a04d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f06e062e382d7785958eda9054e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d6aa6662c7833bed4c1f7a89122d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152488fc3531699799998d6590507d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496418c7eaf41417e0aaa8097fe8896534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4fd824113179ef73f1da0a5e74a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9806c011f04b6f8c389a76d50e0c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d396a117268ed5f0a5a254a80fce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bb5446c10136117c978927c17ac638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b45dab6d7c544f13cebd7106615839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37ebbfbaff9e5a9405e15fc93df85540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c4fdfd6857d232b424ed5cf90c9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb30588b8ae626688fd07720d7afcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8632469a3d6ce25543da4bf961fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09bb4f75c131912d32c4f21277df044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364978e474020be7698f4e7b518b4d1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33a2dba05e16cbc9b4ca4bdb5c84f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b66025ab392f810a9893aa197f51447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c252e04cd0b3d3ab671814e35001248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87096b3d30a81cd5e6e1f4c98aeea1a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed9d9f794e3a69d0984b83882eb7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d3572fc1e90270890d2fb306bda851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd856411bce98eafbd2f30610b7e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41991820c220449a1dd13ad9bd75a17753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f02724893457598ac8a888c75a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91dfa6f156352e811b52621d010f3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031354ac8e4b66358b52b2cbc5fd9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018369eb9221bc46b2b819da13d47d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f8e83352dc541bb18111fab35eb9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd80aa23e1b940a612c392e5e37b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687d93ee0d1abe86619aa27151ad3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15016534a05ce910026b5a099ca5c6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c1e1261fa6800e18d0407ae6585162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff3b2c72d9d1fbd2cf820cac9b36ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d9e9c079e41d973dc4c37af8c84f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe592c1cd18d8d1f57524b4463685ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd76a31c4550ec0c23c1b584bee61266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6178c7fb1bf417eac39b66bae99867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b0d716fabeec33afbae05f0fdbfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b2e436e747c7d99fdc7dfc805cc1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ad4e9573159e890a323a3f32db95270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8afdd00647db4792ac91da22ae85f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b96cbc8c8e1de5ec2c6c63600f7aab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd552cf2b7ba717acfa612663b2bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ce9e1704355276a3a2a29f898f8b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b435b4e7f97b18c4cd57825a2d849b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b64da05b707df8b594531559f288976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac47755f57cf991735b82668dae7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d94e1e9686910ed214f30fe21c5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cbd36fec65089761deaad061ace7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c00ef2a624536cf7f94491b131dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed14957e67282965488ae7a3bc7ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58447b767c135a520dbd615ba9c86cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b359cb4a635d5b652d3477b9fd28ca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284f1f121870c6d7fdd81f4b7b14c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8df55bc399732830e279bf4a88dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fb0f336cf8990d65e6154081483c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8470b04100806ed02411dbb6ca40187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c9360e3e8247acdf125ac281d3fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e22bbdc5705c89452de80ddc8dad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82fb67b77a765cd5cc4ba8b63e0f4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527aca850b363dfcd856c31e13476491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af4560c8130c9f4170b1a5e9c73b3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d113cc89e411da47c00c8df10a657393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f324e565f5550a1c60d4d936ebb0d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2c935a88c3f1a1b1fc58fc2ec45295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93eb2890529a97e09ae9652e3c26a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149a88e90ea1e3129ed5c2c112403597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5b700ced999712cc2343426f1efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c7ffef6e46a464d650cd1573032c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d952a3cd3dffc59c1bd905ea5aeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d3be0cef27253d5ff1fc30632940a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ba29092b1824b91771b1126b3071102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec149d3a9ae55ad925073485994852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0aa6ae0714469f130259c125b4e77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82094afa0d7131635c5dda5deeecf060105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78e3a837ee38bab19e157a65eec62b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ffd1adbd94a929bd4009cfb2def5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15fab4a9a30809213d217d4319c8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ca310bc244a88df4b10f45fb6fb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fc1dd973f2317778daa0a1acc938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922affd1d99abb0eefa972059da77b18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8dec58768150b349aaf2945d6bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cd5d48fa268dbc08c713b878e8ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744e4d46bf2831152af1e5c7f01e25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d719a1ef36924350c4503e9a29877c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44cec28c3ba02615b5cb3e8a93b86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b1dfdd9d4b2afb2882590255cb8a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842545d3843e3cc79bfb544624dc01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627456825281bf7b3546df75be215b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5812a4869cfa13e9b257b4bb1e7822120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25f4d3eef8ca3504e8da44c3594be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baac0805e557a0982b3b9d7343fecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ef25fd2c752a08804d06460ec3eb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0abb5f8c1e9cc07d40b8f76a996d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1600fb8ac734208e5b95597c250f5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b444fb8048c9b0e82656b942eca629d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec3c2108c8be12f3107ea5076932a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0e55e34cd7a4bab13dad966e14ce2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488af666481c13c81a99903dde5691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b2c7bf50db0c326dc5927e9c0056130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95ef620699dc0a33020327abacbf4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f597cf1c3e566328fe01364802b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d846246fee48545ffc44107da62b5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396957b8b4acff19c078e2d0f1bd1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f016b85e64947e7961d6a85a0a21c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c134a89873f4178a03330c674a4628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59827aa4f62e11155863851d1c9195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1f9c3400ded0dc1cf309436f27ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590908bb7b246f51278df7166f4519fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73101826516e93b50d9a2b34c49066b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4de88f8f6c10c6e8a61b3dd431fd03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82557ea9c47cd4dd80da9c99d2197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef669ee3fe7948018615ad3035643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdfabbcd50ae0bef512daa2155b162144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a0589eeb50e9638a76f1f7b4ab6b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7980946a3c7c99c81d04b67eddf46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90c3b24d20d86fc011d4a098926b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45440f5665e9d8624017bc9a01ca1bbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd597285608d50bf4759b2183dd9faf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e9102fb1618807a188d3dd82646f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58ec894e989448a3ad6edf9353825151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c2a041580c57e989f2a86d352ad4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354a72b720da8f1b8a661dd20ec2d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80409621670e5efc7dafb3deff5630cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4bcde9bf24b20b3e8ad0c8091a55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50bf9a514319b94645fd265a880f71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79df2ec6a0be3834f3aa56154d468157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246b9b52bcb4a5a0a51e3ea20078abc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16eff74a2f1cef5eaaf6e8737dc1a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deb545f250b6ecb1a2efa41ce178bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468036768dde5d1d7dcf51d66b103aed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238154a5529a483389fbffd7de2b88e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c343becb9c914a4fa768850729b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5428e516109d62d2435a4073d81f66b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10324f24916afce4ce10f1eee1324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a85d5986c2cc1cfcaf27744fb6e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf0ddf1f4ec1246f5e169fca7b0f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752b9fee4f74a412f512085a7b3472168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cebae5080f7e9b8262a5850a6e48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718db992e433bf60e9f4299e1593605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663caa804a1c1c2bf4a3393f1736f2ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0e5e6dd35c34a96f96fb24abf901a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7baf2f32ac48a362ef391e119a36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580519ea5d53ba809e0c46d104bf4ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc7cf45df74f9677bc3e329eedc63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e69500caedfba68f092b7f43b84f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bff243b829f9aa189fc0d11626e33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371b6dca3d6abe8465796ceb140686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632d0fa594e544eaba8057cd206347179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a65e90f77630ff7c8f0c0eac8206180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e10d9525996f0d1347d9e0afde820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca0585f97022818d94d02c693db88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e43d3518e8db0a1a8a209fb5a7f49f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee134926f808cc7148a32ce502cb34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e7f581a40c6e11438761734452835185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83b5ebe3c08049b7ec0e23d23c32f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226310fbcadbc7c333a66124fa5ad0b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae919cc0a275e0e883aeef951a1b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8c4667a0635a080f0dc757a1f7a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec15fb74a84c7fc18663e28159f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cca1e6f9fdc8b74aa59720af88be9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc2ea410f1a22aa928e6e6d7472f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712128e60491ad74b6ac9425eaecac64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91519c946ab63946a68bbe0a13d3e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4340531fba464133dceca2b0b8069195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b259727f84a9a1005b03e0088dca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4e648e3bc4ad34e21d0854ef60c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee1d4330de3d07c0d1d5d7d3759f05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cadca79f35af8a3f0fb310b28fe8dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f26c588874255766487cfa22b1cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62230fe667a10b101ea579be2bf3129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb412a50a8fc0ee0d726ac3becdea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572e7460dc676847aebc2eb4223371203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fec429f6e5443c954a603614df37b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3765c9def634cff2d56cab07a5075205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59ac8c37b4fffb83a5533999a16885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d1e5689271629ad3762d33280b61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c3ab342c37af9a079a782f4b4cb58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2557f483ec3443d9daeb86918f0782209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1121770d9a5ee0aaccd8895bf4528210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e522f59216f6c41f2f35140bac892d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011511e675abde63e6b96295653a40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f072cf18f5d3a3ec9b33583d0defcd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef09fec3c6f9c25af13fe4e483043f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6fdb78a9cdea83b6191505f70923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef819624ba4c2854a9d15a7cf81192b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bb45d99ee2b9a1e9e2c3bf31fea56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ab97a6fcc3c79affa4542c5133c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a27f558ae1cba082607073219d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c22bf5c989ffbf6d2ea007c6975e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f625b95f590066668b9877fe0a2de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ecc9502089afc40b14c4fd1dc6ac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a6b4f9371e3d43003d9917de9d994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c539d2b52e84664ac251890bbe0ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd0fe9200a2fc49cd22221397d112225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eab5ae26728a99370e2700add777f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d74ea0ce88192b2ee188ca24391ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b7c397f50a80b5deb0d1645e8f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d5abc5d4b86e60652877a0748f81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6857f0a43b3910025dd6ecf48644230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbdb69b3dbeb43ab6905ab9888253a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d8a6d038e789ac8cd73510d99ef0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35b9835bea4d0e0f647a39c0f6f0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd085c09a2dd5e8dc868763889cc45f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d6aadee4129e58bff201984ac79d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d530f38a0409b404d625d18f8e994c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd068423eb7ba0f4e28d18af14f2b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059ef06ba8e2034447394726e2921ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d73f4f40118834a1817ab2a92db4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f70a4116a6fd9204b0f81932f1194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e847de1847d785571f0733bd3097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c22733463ac21a04eb26913e5ba25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726eb8a93ae3afbe18e782d0ba4b219243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9566b3573dfc3fa83a234c40550fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37c0dea81aa678bd23b5fa4aaa1ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a870c200b35767c97bfc9045004a4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af02e1d31b8503958fe6649a5eaa00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9095a4b02ef95efe3035e80a94dbe59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e8105ed773d5f3f165af911b23e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa2491a27902c041a04d977d481cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b40a3c181838032fc063efebc3d6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650a4649c6f38bb8a1b25f49d85ae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14fc8c0112e9519858f9126e408528253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a169b8a097ebc499c72adfdc078a64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1dce87da7b89e575a24df542dccc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be57ab2c9e943a529dcda5ace3796a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc035a59fa4ee3b06491bfd0e2e22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ee2fe83a7d9e73b4c73656503a61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d80324e8265126376a05011111b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143945559961e0fccde7f84bb40f46c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4482a37038af0e3c22114c22c6c61c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0282fdf321ab258fc3282647d6e81f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c48e3b7ef20ab6164844dbee2b31a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549954964dfe0de158651dccd9ad9886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a082c63c5cff0ce1e0d5cb922df0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23428884db1f5a660257b168c936a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec998844af08b9ab7c61693edebcd33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41a2f32da743180d1182d21aa9d14a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839100984ec9ce5629326dab90fc05f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf92eeb4e8201e61cc444e86b44edf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446bd5eecda220f611748d34a1ac95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db273f3bfbf0b3dcb87c5b586d8d2447272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e2493c2d197b326352b029ee72b21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422f2da38cc10bcd1d3f88efc5f4c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d776b793b55d76e4be89e256a41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6cdd39748742e4b7014f26c4b132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca902cb0a32861d1dab83106ad50f58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef00e8ecded98587b821738d916d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167cd3fd99b91441773369767b2bf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4c2607b751ee4af5a273caff9b10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d12817e5633264c6290e1f26c25b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0549bdc4ac041bd5d9046d09218f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dbfaf7f321ac0855e46d62448f827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ebf7f346bd1d30ccf91d59a0dd07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f959a95f129635ac79abde0dcb155a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968b24a9bc0ab373740fe9b55dd8a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ed353b7cd27df4da5fc9268c846d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec03c8ecac6c1e53607c0d327d2b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa10ffb5b4a6cd9f4d4dde891ee331289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d85ae00447c241fc47a80f1d88979290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea885e7cd88ca020a7c37c518111196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f2c2fa9f7f5d82da89368cb9c601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ee06339315f33a3b6536fa414c66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88133c01231a0dbf9834e9dc78a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f6976b741c9ef3bcb7cb0d72ea82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b301878478b15d8672159319553f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db1560d68a671b6b23a4edef8bd31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d0383526325ec1167862ffb8a0312298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708286a746eddf6f173c6838fa185ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6b32dc927ad08418a248017721f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc5bde0036c5d468808cbd077482f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5230d7f9fdd7752ba04ee3485c3bfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071dfb99d882d19ece5a100d39b7c7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58af3f03a68b0f6d4b9f5dfea6445c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594fc10fcd371e4ae13ec7707db87cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15acbe725574120262a66b9f250dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540633c50d489440c9f14fa1b13315e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532abbc2f2a12edebe699ed01b276e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a25c1c9fd2694bc11345eb0868cc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f567c279cad2b03a04e4e1e389e52a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75c679c375bea852db22abbae1880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f65f4975c91bb0dfce09357ba7ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912cf4a8f9dc59e43b42c55ed45413313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2be80558b475a6c34df05ae97459e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd107344cccedbe34c980cadb6e829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc631bfeb839dd98c3baa555e1bc44b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6dd359dcaa62cb9b53cb9d004c5f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a6c7f2d658a0f8acbad9207455c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37559faa75782125f92a5a2d42977b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e84202494003935004c05da914041320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b344225d18ac05069401643e4bbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69381d5712c1988683f686fead3a8a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93e9a464fa70d295f89c1b9da8ee30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a664090c5cf71ee6e8e5196537e887324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9751974a6041c1d630f8c2e9a9b358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c767855ca548f5a488253a477309e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb904b91c94b9ba0b162810d84fe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b384c98b99496f279f360e073a9ab1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b90d44fee443aa56fcbdb558244cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299c40ce585c20fe545cc0d02d9dbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f89679af5e2c267590eed9764004ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a645cf657727ceaa7471db65aad8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d91ca1aa2d26937cf2e2c94947d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e01dab61e1d472e747b023885a26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bef3fb22f5487d63aaa7b1edb3a31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f675c760dc3d6369a1edb206ee7ded336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea028947817960da22a24c6bc2b996337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ee09c4f3d80d621760dd5a8750cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24b4bbee3b53b00df9f3f897d52070339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f22ec0aecdf7dc8809e3da3a2d62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383f8eeb06d7e43c692c708bc127d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa6a76b7c00a651dfd7b46fae76de3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9f681609e87d5191f5772d70a559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ba910fb1a05fc3e52afc9c6e5e02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8315564edae0f9290c8b05daa285345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d5060dc312e7c98f0ed04c630926b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f3ee535db9c7789a9966ed959a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eac601dbf234990ebe46ec33170e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca536e59ad5810f59d80a033df4cba6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233151bcf49727b15cf08414806e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2fdefd595747d020bade6f59e4c9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b4b03405ca3bee0dfb540f286c3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bfa55200476f99da17b046d2f8ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b2d4d0d2dbe0343e977ee40c256c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02e63552d1d60f1db6df6d16e0f6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cc4288fd5b18e50f950de6c6e6143356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73918dcfc3035d93272115a6201b4172357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cad0bcee440ccb65021f61905218a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd98f14f295a13c75d151606c65eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9298330039a993434423f967670b920360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559329c56b7da8ca59409599832251361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5026516b8d43a333bad1197dd3d61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a16434332fc66bf5e1bc0418481b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1c989425fcda616cfac441508298364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c1c20eec929f2877362536c7c7e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a47090b54fd86ca827a0ca56b86c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea042a03305df2ace28ce46626591405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce83df9b9e0b65b5a2166e46b9d07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8d311f48c60684bbf7f3a9a9a2ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e964939c4e784a44a0afd69c2cc89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254c3deb067253f1a19c379cd60a0c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c548bcc608e275bc41338e3fcf82f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519821454482352f81e381dc086a8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594be984151c06a0543e837d63eeca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d935c46af12cf1d5571a2b606551959375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9272726883d4a994eeffca9b52edca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dfa57cc7782cbbbd59f200376d8d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94efd020b78ba2e194c72a030b0ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305d2f67e4463d5a80e9cd07fc70653379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4250704102aba71fbadfc45831f7cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501249c6f9ef323c10c1b248af3c307381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ec133ddbafa3aa973598bf37a0ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987420efcd5cea767edcf61d3bcdd9a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265e5d5b70b467015ad4599bb0acc6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f86fc990e2e6700c80a81ce0e159f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a3ca002ad1cd75c575b99c2218712386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a00f4c4d3bd4f8cb7650ac2cc23bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdcb5f9a4bc2e561d2a2de01e82258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d31766e3b546c4360db4c0ee331f10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62442ff37901bcc55ef0738f186d39c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e660406e0c8b99721adbd11bc660391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1924bf0df2d31a77d44bd75f81d07f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabde5929d0c2eb53e9d0f79d04e7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7592064be397df3845b307ba2fad0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181950080a5b9276f9a674eb2265f3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94921a90d48fbb456dc55d4c9714e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f48e29a5a6b55a982a58d496f191397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db050714196e84fbdef1ef49f0682ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921776537907831465a23771a4e233a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb3ec0303069dd7c15c51c3b7f8889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4feed5f2abd8200950de4f93033ee9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff0cdaf908a46d772d1d0dfca45b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e205092b89c28cbe75df273e44a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419c8d40c5de5466d7651c4318bf81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b948c92cb5ba1225f59eb2fa497c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c5a76b839b849fb1f804c4236c2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419371d4f1626bc4d0d7953ef34699407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09019d1c1fdda7d2d3642f8fc7d43b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03026d9b81ab5e552c26a5502e7d7c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1299458aba6de64dda716d4adeed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be3d4d83304851d8aa254506d9fbc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8d311478dcaa9471d1d9a9cd4695c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bacda32710b559389e3b673d6464a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4123d6062996874bb79f66a0892248a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdceb353b4676017f3573557db34362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47a4acf8e331a84adc51a99f3eec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e383e4ad30f7d65b763183b28e64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa30caf9d0465c9d8d6c431f7f1fc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf55f06d54367c3330a0554c9eba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c33931fd864d0bd33b46a1b78cd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd348ea05f02c9f922505b1e4cf1270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda866a2bf9dfb6b32b3329fd0e3991d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cdcb944c90a20e5a102fae2424863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515beebc59059c4d9097575f8b730253424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2b5a854ae34c0388fc974acac3bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ed36c80d591a931344d9531d215c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a48debee32c8efb7e5794aabfbb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246114e7487c16f7301f279e4c814731428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d14b0313d24d687fc530f93ba9d11d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc8b695b15026db95a060113c166c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f288ba4280d63919c2860cc0f8b7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec31330e2ce27b08c6750be25e571c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a39ae2f4f42205a459e4005c1cc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b881a1fa6da11621ef1f6f6f4728b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8396b5d2585e74053f926edb13f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ecd082ae0702914dbda3cbc16b29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a803ee3b9755eaf8db755e1545f429437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b9681ac02ff6e8c72f822d3e6f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d90efb3bb0afd179a6e355b7165f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7d913f737d755335b2842ac1cee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a85048bc0c6bb4418320fb202294c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb197c59c9b6090ccadfc7f906262a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e6480623e6b5baaa78438b759a1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1056b036631564705b33091f5ce2cd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6eecf8b46405303e8fb853712ffc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c4606e7def22c07ea784594017b17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d682896dd848bbefe049962e0bf321447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0613fd1cb32be70b4b5129f8a783448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6579c17ebd96faefbc780367100a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb484134762b8a1997ee71b58df05e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c167da8f2454cab2f25a7c993da8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6447f44861b229a0959ddd33b6f30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91253550079e86d0040cea9f0c33a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ab0b80257d8520b35f07c8ffef63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790945b0a4d28d4559393a6a191255455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b5b9cd8204c0a84168f1c819637e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0ce692d91a1f81ea6219e83c4a4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3d168ef2eef658d8d85c229667fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fba3b3e44d39cc8824076698b58ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8477992329bb3cfd270227888a5768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df6da32d07fa6b27dcc3c514aff162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2e98fc35631fcbb6a6a76da8e708d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933dd02c1875f4e40d5ec5be401d8c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1dfe422c0d346d7efb31b288a3e51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a242cb98e56fa9276273b9e681818465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447476c28ce287217828e859717a4b86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9432f88a7a6d2e635e08bb75bed1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581ac623e371620466c412ad89fa8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db548a76217906fcbe2147ff0fe03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabcdb1e9db1b493cf2fe59e6f86ca8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751edd1027c69c2ce01f2958e74eaee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeebfc5d5459567728ee6006ce9b13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a951ea375d61268dcb5b772a2134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c0f1d5328ad72c69503e6a7695a23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c992adfec6fea48a0302ecf5f256475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e93fed289bc070e911d8bd0b861f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671e02b2b58eab30d8f8dcdcd4e38e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce355e2f433bf87cb22c2420b97c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c034dae54379371cafd1b83211a80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ebee5e76b74d063fca33c13149533480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0198155782aad94435640e2e67f2a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ddf4ebaf8fe3e6e3a6ba585ee46d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc64163f3a444d2b4e3f218a77e00e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2054f33071c229e0c6a84da907a812484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066b9f546cb3c6d1c2170f2c739360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d08945463d98d542e77865097518486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644278d3e8bf1b45db3cea8927b0da17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c6ee8c0a239f749e32b927433ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf3cf031a56421e6765a8a338ceb27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d3d4b3e2fd09f8bb28e6036866bf3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c64235d0923c380e4340531f0eb4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d918baff3bb1c06e737fc3a398d11a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2080a246f161a41ffea5eebb4bba5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf0ba317aa912bdcf3adce44c498b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b74049d0d0d3460595279502e7f74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064b747701f61c13545e3002263cf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e10da99aa8a3b5360fb2f22825b44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4fe6c54988ce77ae9d36eb1330b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e65f7b38812db2bfb7b5a7d144f58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2924a995e1606816f7c8878b85a88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4281a064d44a1cd7c516d4d889b31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d9e5d5ee290e1b121b7757d19832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f104913115fee24f4a5d5e9d99ac1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e23a25eda7c1231613702b68c659d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf62008ea070cd712fae669efe48e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec7718aefd12fbab621a90340291a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e27052a4ad9bd6e14d443596f9d3f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76a457be61e5d7b71d8aa91272e68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b29479230b43ec31a0d8b0b525cc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5721dffdfa1e30049c2da8ee71eb25e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77eff99abce41cb296bcff94ed71c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a16072874667367492a5a79d344a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeedfbff9ac384694916ce817e2e4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb37f304aef022f5688d64f1775f1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ce9b8bbdffd6e92cd6245eed7972515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e88ffd4e5fffeb74e51d9c072a63f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b6a7e9b72a35de1151c908937ec8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140bd18be8309b964eed5bd8dc3293518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6e5464bb9c0e50451aa5f4ff21e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c257c7d66f408e5871b966653a93a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf0faef09af6e041c47abe08b3de4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5dc12f0d6012a806b419d949a72c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa010ae18bf146f3b601e1ad54c7719523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ed767ee5f35389d39dc71c8d342c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f331a9858834cac5ed642abec621525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c554724e78badb5d7bb980f4e4b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8dabe78a6d58986e7fe1b2fed489527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467c7c6afbb8ec7a1fdc3acff4c218528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbfb8e45420460a46a9ed9f62fe0d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174ced21c845cf48e3c4e9563d8fff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd910b9483961b5eb2be6834a830c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a796d81d8e43528469f4a80c7ad45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67cef3d13f43248c0cd84072e7294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65e037c8c40def3875795e0adb1ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca51e9382171c3074724b2926a2097535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ce8d326df6122c511c2f75dc92214536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30e5f906cf63495f2eb938d81fe383537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7bdbce829ae5755dd93808b540db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aafd4b42a1ed2f2e93603ad45cae9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab5bd2809759e56a1ddca17483ddb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf865642802a990028ba7b2f182a86b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135376ee4bf21d5609d904cf927c381542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655b53e9dd2041b3bdc03704590d0fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc0b0e274ff43e549f0770cf3cb2d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683a503072a1032ceb3ccfbe9a7ca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2441ef5d38a9b46c0de1562f42d8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e9fe1668b1e4c3a969edb968a861547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a238d0769e7efdaedfd352bca343b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f55df05c3aa9318dfb76a9f402a33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64650d46048c4fe744ab18c82f9e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded2e9a2282a979838090c0aa63c85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a00bfafaa1ffaa2c163994d941b0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16f980c784829a997e5b3ce33918b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7eb024a9092014bfee8f7103dffc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8ee28474ea2abe7a31364d06a8f2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c5686aeebea72702e62641eccbf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e00953ec0e6e6534f1014b0ee3ccc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f53acddeb022a842e60282986284d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf183f2465409b8a7874e812f17fb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66e331a54fceab3cd9b295d9243fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6381475bdff668eee69ca21126c3c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdce6c487f4207fb288faf878ed5c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705475639ec8d96730e27436bf9bfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68928447d979065f96496ef5cecaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c77c2ba759b9a31b581392e0b503565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9b411e17c08deda770e278f54cfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442893b42e33db7d4141b0b8d2df13f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18714e5207f97c04a2318db3ea90411568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898db33b28d32491b1226da9a5b109569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f3645a8494b071467e3977714e130570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89bcef6e56760bf0ebca413f426f9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebd86a5d6949af13fc2a1df85cb2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925110d986be11aaf8bf6a15ebee16f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302896b5328489d583d11f82c44f7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961029018408f91b4be20d3df02260d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1acfe37d1d9ae95aac23069b52ecc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0705cdd6ffd15d2c8743d30277ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828fc8e3161fc404f2df11811c692d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003f23d1b3c43cdebb63e6cfdd8f3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14920b6167c6161b0a7ce86bba72164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caabf07fea98a28f689f60c1f429ce5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140200f0d23e5185473e5c66fef575582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc8f5ae900ae1cdcc981d0b8ed79ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e01e17ceb143a1f858c3f11feef4cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3407b68722b5e491f63c556d1f66e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e149d7ffa1385cd573d4eb32a64a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb7a39cdc8c5c4cefe0dd39470b04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158e65bc2c586094663bc0506e50c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb044d7df42991aa187f8e3ccec12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9ddedda1762098c4bb814e0162cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fee6411f6bd3e59c7967fb9a074c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d15878f7a00d6b81a6f83c15b4780592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8975f3c6cc074db2343d383a4bba29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb13bd3be5928fee675aa8d4c759e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64e902971a2247fe642951740d85f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e866a90361acb11b67d2eb7af75726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8fdfcb567f47dad6f1f29040f863597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21468eb530591ceedb5be796c87be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e723b28588023fc7b06ebe100cf615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8daf2de67de931c638e12cbe3ac651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38761a19ecfe74649d60e0a06f78e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d947ca41fe04fc188fd9abf364e531602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff5a8aeedf327b405cfc0c0adefdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9e5750d88e633e8039f9d755c89fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e1726bb6048cd8a0a289fbe99fe20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e680129d994caa31b2d3a3695b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba45a51e4dcbb56911eedde83f65fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa658cfd5f868f00b8fdd6df8761b8e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17c0ca6cdf12825429b6ac065ea29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f31111c20553d3d22fd6f8302daf6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37bf1e66d6e9777e1653138eecd364611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda147d9292d6daed1730d4b7f1502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f30c510105ad33c794d3a45e2b044613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db662acc3b4324dc277f412eb6518030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd7c41db280cd37f1812ff3eeb187615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c148f005c1c1775c00bc24be6f47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219a751e8218bb6757cd63f9ad43a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a92c5c5772876daeabe0c4ee2ccef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917069892a5c838c92911f546ab64cc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad8b62261c1c387715817baca2abc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e18bdf4e9c084e3436d8cb44a5f40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21dfefe038e79f2f18bf9e8d140cb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87614bc9f76210b62ffd9646db8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d92abdf2dc9b5ad9e487f120c974624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e800c573cba227d1aa7ff563946cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe1ffd1b71e61dedf16a53067e6fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850b35994447b5f448ed4fbb78a301627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e44b4eeea8b76134de6e97fd7ceba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bfab833d7d18cae9bf45f857022ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb702f91e1c6cedf2c1e321ee77aef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8471e4b18244cd37081438e3b609631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be0dd14e52f5911960989d6ac36bf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6f32e99ea50057100e5a4bd31cc62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9efebbc99a669d25b3418b0326cfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c99326ef42d3681931b28eaf292f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa085001896f9a10960e3c791e56da72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff444b0f5483778aba0eace9afb0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb284318c0b7aff5915df818952e9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dc7f2371d757e73f6021f86a9d5e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61895fc45b80222a67b8383bbcc41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415294ea47264dad2a3b3894d1cb6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ebdefaa840827710451a23e6dda9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56da8a6df482ff443e30cadbfae7e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6a5f17816973f55ea047e3a80d36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16ca27e68631be6d7de917b15e80e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c2361ac237a276d0cb842e36e7589646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7d373ecbfb67506e074673a014ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb2ee1d8a14d83e7148d889765a55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc124a94ff897d3172f191bea33b97fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124459518f681936809c2e2b5ef5e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e586f98078d36f0f131275744eadae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b83d0d8ccd22335cd2d976d4f7f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4035d94cc5ea374b2f3ae43b022d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525139344db5c46bf2b865919dc01bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dc79baecd52cc7199758c29a51311655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aaf8810b8484f6553a7495d36022e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129cfd0b7df21c922b94424c13e9a6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c15dc9b28ede7091a810fefed0122658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeee8a580c5ade7baaf157ea09372f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239063d2fe37448b5836a6890cc09e96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2980933510d2042783299a2f95a7398661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c2546ef8232aa036bba15c98e1fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6985b0b9d4c773bd031813e53c1a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f1d142cedd542cc434186de00707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e8b462412e21cdc349646a8181b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e56dbfc620c8552ff7d56090d8c55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98c5d65676cf54fdcd840dbdad96b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f4b364d694a99c5165539c19d24f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886aead758deef61aa1bb0dd9072807669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aff8a42bac1c75d0a2d7d9531e32b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762124a0fe60028dfe766a957aebe368671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25c439d57e4ce89da2dcd488fa646672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944562477a87ddfe21ce2fe53d5dd2ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df53d947ad3b3d96cfd6090184b94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d6631619d47ae753912197b01e774675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e94e57c79a53461ddcf402ebfd9bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7396a977948f58aec4a084a3be96a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3194619aeaff9fa7283bb876cd5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ed71abcf0655277b8fbc95c756a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db1baa2c0f659122ff3d0cd17ac0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5678cf936121ff3575472e8f5a00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3336fb4e0ef748f742d4a0ad6b146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf55778418c2e458464b9d4a6d502b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab557a7914537780a1a3a0835d1f02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e486ba507da096e19bfc9cfa9e7ddbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107597c9d5f54e86d0ca5a5020c2ea8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea4a77a0bc3274b9c4f240f30d79d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e1b49484b6f424ad6f92ad496e322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef20ffd961cf035618507de85c8f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fcf0a0e6267346b0023da976665d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d81fdb5f28e8074f11ba96ec0f854691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb91355dd6708f9fede876ab6d942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca4de6daf1c5676e1e8b162db573d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af365421e2807b3986ab7f74a15e9e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae9b158677dc85ba3629fc59c6252695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a27de93568bd1b56ed05fdd387da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc672fcb3a4304749dbde9fbd5b124697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e58ee53d91f6824e2db51961d8f0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e113eab05d57bbb5e12f8601a5e1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e4ebc36411b049fd614fe0baf89a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca36378c92c729b76db3744d5121d38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8971b4d2afd542bf17be2f73d37ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a392aad1af9755f1f6a9d946860f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d50fe324aee69922e7ae062db20e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde76a86d8f86c1c864f189fd41cd05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca3871ecdc6265734f3c3ff169918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951cdc5c958ccee3cf93b188f6aa1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b315a4e08007842aaa42829effccfea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d6f322a19d85ac09f4f60e702ff3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d0a1eb45f6dd179312b4797cb137710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe29d0f8bb70ad474b584e2c9750953711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475ffb5d17c638d0a64ad2e751bfc8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd36ad7712c471f21e5f9f44c7c40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400adabdc48b1d06599850b33e31a19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043163da824e820a3eb7f921c416fd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1917adf30bfaff6e7cee1baad87bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85394a443e527b23cc3027b7ee9cf4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5b271be1b5b00711986aad9d8eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc80ea8054f00552095a3b17520dc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48359e54acf78ff16d5db9c15b86f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a21abaf064ce672c072ac4da9bfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb2f1315a3178418a2e945c29fc66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc25b68cfea7f0a7053dc99c5d115723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43fad21c730238bebd6cdef9e4857b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd779c06f38279c0e2ac1564b747f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537df70423be62e0a034c36b57a506c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ff34da856ff6de884e6fcd7d0e728727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e11fb3facf21741acf19473720959728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e0e8f46865f5328a419eb15af53a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d9c236bff24db9e5dbebc3b3c5988730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee1ec449e2121a6e3555690c08517731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467d0f2d88381d6b6ccb0bb08f8a1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99aafd1e9721042630bc68d0981800733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ffb562078ec5d4a4c6993137f28b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d2739cee357becf8b550df776ce9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1eb7ac6cdcb3a836860a5ba7112c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4bab88f7168468758db8e896fd1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040713424e67ec19be1feeb8f7acabf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d98829d147c7e953d01322fbcdf04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74a000448f0c602ebaa3019fa15e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533341a173d1449e3b968f1632cbd43c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9306eb3c01f45066145648f37b8e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24d0a3c61bca687b5a40beaf1ff41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb8a8917dbdad8cc4add50922e829744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545d185ac0387b5b4679a893fb16c99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c49bf649bd9235f9b23385e16f75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136a5354d4be1a9f6d2a22e619422f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e286ce138c14fa5b287a6fa0b82e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be41c0d06f56a67c7cbd8e117b3d23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da3e67f119689cc0f93789dd7cf2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293eca2bf9c9941b19a22fea7d5b963751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374abf08161e171de4f3e2c350db7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a38ec275100fb288ba4efc8534d39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696a54c7f556bb8ef7aa4955e8ff00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba6060a491816daba466fd4b6ab231755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843c5b375c67cb18c1546f8c060f99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c103c2ec7b909bd563c7b08721780757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65daf064770a524b29cedf6cc744798758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693d0ecb75e66ce4932a3859bd517a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c53f764abf0fb641e6763cd00f1a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b20d3e43fad51851ff3553960bc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a112e1000fe430b6734df73f8643a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1ba0d4ac582efdf768f2df6a2976763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5b0c1970f655a15e7caa541f9cb6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5835e8b58270d98f03b47aada5e79765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb928489b029f6c7bb445a1567dec8b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d4b9797f6a6172621a518adc9e66767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c6af2fb71d406d29c2cc40c7067a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbd2cd5b0667a4f194d1f5781f7638769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d065f2de929b1dca4e7ef13f008487770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7d557589c0db0c86e0265a99def4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36d8ca37214edd352679df51033bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cfc74b5ab20e636b5ad2f36c894e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a667f85191039018c6b45a3067c05b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac533c10beffccd2e6ccad56e8846775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2214aecd2d3eded350cb196fe7b7dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe9873e480f23825ab84db9481992777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7847e3ce6fd275dc4901887cce950a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375f1ec2cad0af7d71d9d6e7bcfe2bf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e76427dc39981d4eb7f5f46aeea566780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c62970691ec4679afd2901ba5375781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f147e699065ab7cb8770024e519e878782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ccec9ea088d65f1019808f804fcd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7eefa9b070248855865c5157de0b4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c4052ea106c065a1d0dcdef9f4a6f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde47e9a220cf7475711d587aa4b9cb9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9337810cbcb40deb331934d5b2144787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c92f18bd643953dc470932e48127788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81a1c8e4657687d4e4f7906448061c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7b0b089f5b6268e4ca36cc54a644790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0514963e81072ba848ffed5b53b14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7c0c1320a27048da3ba3a77bef81792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee7d7519b56864a160412641118b6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22dbd785c113c20e59334b180c161d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f2a3ed0b5ccf243bb3a3d2851d73795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ff72a688421f5a150c57c26f7e59796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4745fc4fad406465a0c9c89a9bc0bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958faf2679faf19b8bebabd96baf5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543afe87a8df251c129d248e7cb78bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689b84d87557f293cbb463a5ac1b3f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a30cfa2594642ce942ddfc467a1e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ca91299661ddbb13fa3602314a7b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf537878d5f911132531e5dac9dc9fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac22d6c218aa657e8a24f78c0b6d32c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243a1f082e0f82e07fccedfc5b5fc6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505a0bca5349da26a57fa8e79ef4372806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f821a5f242402b1b42f16c90556b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837bf3aceda1287ce84bf80786fa26b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6949895a177bbd977ddce68c1b0c0ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21a10d0f390b95d050cb5eee08aa3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1106cac244d685b9822e032d623a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664fa512ee92f61276a3f3bd35ba0a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742917452212265ba4c52e90558808a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3c06bdc49aec688bc93235d5fd0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fcfd67f8ec3784386803fc88e8a2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5898ae3b511777d2fcdc336e20c44f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10a38b5dd2dd766f731c8bb83718c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0184cfe0bf703a29806c05c7a181f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251f13a7c0f80a5de5d142093ea9d18819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f9e2ee8a2793baf18605b8801efee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53649695e61b0f2bbc0bcac5a09ae188821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02c4265ad6d9071f2d982d8744e32822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad124e195b6a06340dabc04ed4ae10823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1eb3e9d5594b0652c46de7ac2736824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3173db1d3c83538b73f9dea28d5944825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeebdfbd7547cfb5680fd721a3325b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2944c7758b70ad7696a4f319b706827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92e57141f9a35010df05ba88b37650828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bebb2672829649da7e14a566a0806829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae7e95c3bc15b0249913d21e31709830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e370a234dc8d4edc19c3e304f0fb1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405063ce85a0a9b7620eadc8e42596832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46528dddd221b5dfff4a6f2a3268177833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f45a19dfc54fb70704a00fdff9dfe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab1568d3e8d39c3782ca4895c3d084835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed46af6098c0b0b147412c7663fb0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dac5e09799a1d060837618bf1db9c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127ef99ac22c73a62bba1a95541bac838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea650ebe44d7b3b6ff44ff532fc946a6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab71e244f6ec67bbbf081a495a4bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e21ff8c1a98e652c5424c5c5cac38841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d463a6590eaa1bfeef5b0e9d690b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5517552852f397448c9bc2f64a8a1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc458ce0c0d711f39301f18066973844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53e6f1d9ed1be0370cecfe58180ab3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a684d97f20b36756a64c0ace67cd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00496606c52c643a25cdcd6c10b5f0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1f45fc442de0163ad1ea9f74dbc9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9d49c80dfe5d43ab01cf73d923e8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2618db254dfd2495ef2d67f0174c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d119b0b820b848648fd9bc196e4af2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19152de59585628db7a14f935e5dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f6af1910c9804a1c52d3a6f3e5118853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07b2bf75a3057ea48fe98eea97d74854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10779bd6a7b0f91589828ca454eec5c8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430431d3a44a9fbbff22e90c4fa2a1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa76cd5f90359d505d61873833df87857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340877f52340959ef454cc5faac651858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff16504e58b6cfad92370489625e5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068fbfdf7111d6b74537df1b3cd10a4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404082224a2c09de85b118644fd1ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a793c353ccbbf59f4d900d50f44763862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35d4d91e04c6a782757766b6edd77863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6cf35cde4375d511619e886414774864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3f3080a0392566217ee571c18e6c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de8aaef011253cae0d755e24041286866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18d72e0793d8544293bc268c829ae867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe5943c275c570f24efdeba4ea0262868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44b5cb015508219f89f7b50bc2c4b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354029ee1da2348d856b6ef935d7bc1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532461874920ad8ef0d33c09b902c58871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ae4b456e7b9f6eb75f045709e98c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903fe3b79f70d5b13e35fe7eb23577873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b36f343a25e6a42c064ccf474abc9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf5e70fe2190d2643a469c3addfd8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3185078c852fd6107643ac9fc0dcda876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ebb3b7e1b7d0d3908551673b4f1e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4a3e4222cb794024142fb0b11529878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce96087229e639c93c87b81278cce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2f60377a3471225c45cfad740260880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8861348816d24aca08de309bc39c97881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ae6743edd5dd20a6dd8b6dfe4baf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d06ead3e84b763d1a8648d5269ea2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d250692c99f2e0c0814f8a12e6a0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b55f2e3badcc0cef9dae733feec17b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a701746fbe0d9af7d1566981e827886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b751bb83a25f8f036778525fa377887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153d5ed5b0ec9f945b30b9479e5806d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae520d05d6ff64734003107a72b0fa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35585eb55880dd8c55dd2806e2d35ed1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a45171e052362447b80c2f2c656d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fe8ac587a324b697d3c9e3baf73f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e6e7ff070b43f64e0c77c4d9a824893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb165e9b87a0c393ca925aebc2e4f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a4a31620b291791a52915433c680895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258fa06591f9e15626e577851b61bb8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e169127520457dd16438b4e8da773897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c2aa4bf998c24044cb8fc11c76d6d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67714185af767326d9acea7c1e4e1eb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4ecd6372aea94b947bdb852db4ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb85739811c3b72e84a0dd8796e37f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16108620cef647829f38a7dd51a33902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fd2a79a0102510fb4b2965344ff3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee448e9fa21f0f1a28472671c56dd8d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0765384b4f5f6463e41245248252905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd728d1611f9a48a44c3d3ab30de57906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c0534df9892267caea5e114a92af907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd7784f197b3819181944545d1a55908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fab00bbcf97af5767672c91068b76909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386b9c77bf47d698b9344d791fbf6a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce700593fe74a49af2ef57ff86ddce55911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f591471356d4b832ff4985eeb646912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e912f6be417fb0b4db000235562e36913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3179fbd0a94a13ad3e156c9b7bad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1cb7e5a7cdcbe42a77f078b2ad583915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd62187f5e2a90274f66355537671916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5421e671376c8bd1614d97a915cda4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eeed58291d29815e8ddf499e70425918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b708776682bf5734e5d6b458f82caff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7fd1e4a625b0934b5e12168f93bd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae269945cc832a710b751eb8f90077921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad78dba565b5388698ecbefcb7c809922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f0d88b8d8d52ba879d0c928d8f5c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f72c02d96dcfed4d270a27b2651cf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a8ba7fe1def953c54eaf505c2e31e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4e402f8d4aefc37ae92fa2fcbf60926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428122056d3a5e86f6b6cece7e7d907c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285feaa7cd4922b9b678660534d27ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1732a5930b17842252b0aef33778929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19d644a25873f030344137d66b7976930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381487ae6ef0d9620061c400e6eee2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073f725301e120fe1c76759bbe1820932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387778006ad917381d8e123cb7ca45b9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d056b72050454585dc78638ff65ef6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00849e0efd4daa055811315b980b32935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce4bec211a5fd8181f06ec404ecf7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973c586a23cfd86f51bb860a33d959c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762baa3109df86afedb0acc7d5cc71c0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0fb3e4e7366f5a28f4abd6c2364c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69a013c3259ad55834aa76d70c442940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861de3889d2a1a543e762fc5fd6f653941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d009147acb9f511f47caa297dcceb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb09676c92d7e63afcff7b9926f20943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846a58fd57e2b6dc34e4fd00d3e5a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3743a08590ef211bccc2a00533d3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc7c1e4d92fb3f1e538e3a186a37c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e2b50d43d3359b940e297fe88aed947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff61e0ed30b4cf25281e63afcac931f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1533b8a7312d0d55c04fc99fd50b7b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233e55d5489a75f95d92457de79f077950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9a82f6a3389abfb941829da8c2d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41577bf7558d5314b81d382f82fbf5b9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd6bd5b165f6371733f01c8bd99069953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ddad409c3b83946088c6edcfba428954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491056f4d07e071ea994a67f05a231e5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86dd8cb31d32279851cbdf069d948956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063086b7eb1ef06b827bea91ed533b2f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba820738b80ceb0eb50dbcffb881993958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351093ba223e1a1d6b41d7c889785b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3134e835a7061ceb0a1eb86d8df3a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8b9fb4c2b367129f1cf3adc7b4d2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206aea9130a634324f70c3df14ead17962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc6daf6ea8ec5847a96f39b3f09bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29469426e380a937ac367a5db3a9e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9434965feeb4cc3ac82862f08e8a619965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dda087b6bb8b0fc97e821b73e0b3a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573a160b505755a9216df4dfa2fbba967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd642644f2ed02df415b1366d15366a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825308956dbd6970d21f793ad411404a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb480e64408893fdc0b3e237514f71970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2fb6a184d15f3fb464b7f71a14bc3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471436eaaf060d962042c9d4093c289972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada1be0e25746e7a79551305203654973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc551b08140fb1508198cb5b833ef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bde26a425aab913a2a5b1357f8714975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13845a8a90c036d6670d14685093e71976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a5158f8518e16c6fb0e4f3cd54f0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a45cb5163ee7b84319400d1a994cb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691b126e24dc58ec9d42a42dd63d53979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ca514c5b595f14a1aeb59b2cd4c7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fda526fc09ef217b4357e9d6f872981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e7f780696f2ab47347c118a1f5f7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b520ed4b7d089159f227d164e7cfe983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d798e94c61c05505645b6dcd9bc2a2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f5544e97ad7e3861f349a247c02b8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b801defdde3421ef84596d79983b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1182253960b29e592de0f3e255940987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c70b0939131d1638a4f3801494d5e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3bf84ee7bd89e9acb64706ea5243989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4d9beff5924cf5d60165ed5f1d59990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859811823eb9ce3783efe06ba52c5e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaac748c34bf87b61e58f250e2b869992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeebe7ca9367abbf67ae632c63ab551993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498da63479482da39d40373a9af0390994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede54590a87a493b651878234cc8f56995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03918b9aec3cc08c541282aa1cf6267996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5cee47af28e9b52b22ed4cc605a6d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>