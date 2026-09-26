--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbc42083e0554504407bd8ae7abe941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85ea2732825332b55343ce844d93482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1049cb4af04e2e2e699619c64e4bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a4b1343bcd13e02ef85986fc69584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924fa9fce70fbc360cc6abcdf3eb3285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65324bdcc16aeb8aac1a5ad707bd786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead4de9d03b17aa82a5b8e052f78f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78238f31f24ba5ab972e03d994f44b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51dfab8e9df76eb6642f038cecc2dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bda8ff613d605689deb541b8fcbb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b75e14fe5a995264df0d9b7b1c97d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5493db41712cc13b8dc1627806eafee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd031fd3a1ecb56ac4a2db4b9ff1721213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5d2870047610e5ebb019610c254b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c9a41d7ce0925f66576f8ce2653f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d26600e6cca7fa09fd4dc5c5d526f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bccfa18e243f8485eb0ced961e8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac03ac016ce3f8db579bf067dce1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1bd033c573d4d046e5c4b072cbea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a38eac9cfcf8898dcb3831a721ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cefbe513d2c9afcd6874290d6bd9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524debd3b63f85c5c63896e0b603a68422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee73de96fe827eff32a7fd8f7a06c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bfc66543eb32997676dbc30e492d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c4b700c5a64e075a223e5713671325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af8df610e9fd3fc8541edf93856ace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69550ee2026ef07f1534823c39fc8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f64bdd4b230d032febadcc77dad728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9334392a6697d5da7403fd290490cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19973e54edef16c5013d0a88452940f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05b95c0e53b184852a98810bc6e6d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc060c8b81fdc74c9ced2baf1ebd4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a9932e1a5a53cebe09b2c6aa1aeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea562a53dabc53c09921884142f9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f71dba1e15b7d8f0f441f7cf81d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f94c1a19054462e46e7c3f8555b5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510bf1816e54e014f69cec5d9a285137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086232a082918f16cc8f5f0642ed46d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0a6a359b5b298b5617edba8ed17a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c6ce301089c7b06dd6107d7cf7e7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4a570c51db9d6315f4b624c2ba3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ac6d00f97cd825896c6503568e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c5aede9ae805c144e81097e1aab943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed790204e6fddb0298113a6f3c84b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a52a3138b4715b9ed7e8c0b82c0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b071ea87459632ea985fc5f037bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de190edc5f0be2fe2f8f59f9ed0cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084370b7b1c2b9404b14b64ce4907c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902a5247b710b533e2b6cb235aea6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f7abb7b2fa9150dffd887e77ac5ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762962fb8b2b8bd506e07935a9b7e0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ce70dfe13ebba962c579d5edee3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104496ac844f617d2395b150f855bb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bce763d68ef828a2ea9dcb55650354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d86d88602da713e7c69d9e91858155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9bd5c76eec3ac7f8e9bf169143da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5c6c12240b7c9a7c1244205fd59057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff437231809577c281bdf978abc698358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7800d4533f2e261b9ffe6ebaba0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b826fd7ea69038b0549d99b82c0bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6d58a6691c8efe056d20cbb6ee5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0e7325b119a8a14dd87e1bdb52a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ef690b0f08d4928812d820946f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c03830bfa9998f9cafea8adadc7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc7501b0a13f94f9834a283603afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5ee070aa8c4c4981d7da9b16836366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301600f6d9e9c724789133716a908aee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ee6edfc7f2032d6f9f26412d57d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657b4fdf27950fcb156c1dcefda5e6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66742aedf4f586f883528a75d9c13e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e153191f886b42f54897132757bdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60c08e82b353cd0ced2ef9f416f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bfb578a702c77506e70e90188978373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a03dd6ac188de43ff2ee206a10d0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca9714366668600d8f0c8f5a7e40a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b6afb2b7e3daefe320ef9c7fd094776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454c64795ed9a43f06ffc2cf1aa7f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd50e26eb9bffa6946d1649cec609c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a282fa113f6d45a3a67cf114a47f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec11d5044197472def60a5df2afc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321fc203398025fc3a4bde5953a362081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d3d2f1d2cdd4bd2458926416654282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370beb3667c7298b26e91fe68108ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725d5c2d8a4210470e2cbd510028ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39a04751245b6b9d38fa3b4508a8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27045fafe6473bc04eecaaa3849fdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43fec7f81cd06679142506315999a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb94f0ec72eb35b9234dd896da7f7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13fcb66b2c62919cd86e131f6a251f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948c035d7a93da5f17898eb67b1d9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc23c657f2d7c3505577eea0c53f8c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c525944d743079a7cbec760b3b846292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432f5fc6cf508c204fbcad0712a75193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b6650da9edd5efdc1075dbcadc4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f9449ec43ac8bd37cfb9afb6a28595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa32ed577c4a5bb8b0addaa60e02b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffbad5b103776db50e4800f89bb46a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b8bfcfbd3efe9ebb3577fe12373d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff5e2b76ddfec1c905b9ba929caeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab2b9ce8ddc6e8fc6b847a1e3ed37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588eb1e6a0541eb615f5d22163bd104101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb4d99cbf14a237cb4bc9663e1d20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87313d0a0b0d1fd94dd39dfbbf24e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401b4242315b91059e2c7c034a9f97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb3b63b7e78ba5b3a379fd8915e169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a47a734e62b2e03e8519f3249493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203306adabecf36e932abc226dd76c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f28f33147d7d006cba44568e69c88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4c062a082465e1b555c5a7e3688d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13e4b349875166c0596f5b987dfa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c60ed426c6c0e8f7af8368717fef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e086cbfb2a80d348b1fdc508638816e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a040343b8b287517a4573fb0bb44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8a2a9484cb5108b98a51c3dd1356114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db87010026bc814665c7e6d9445690115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30076496acac4c83a71634d58eb5fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b7de52b02ace49ea7bac15cd8856c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16779ad317287c74f1df9ccbd6333e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9c713d61f28712b15b17e9a5d7b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569353e5a4ce8d2534a927ddac58f93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f913db1acb0797257b428591489fd87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de32e1eb9adac937053a4e10912a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45816e332d151eafa5537a8feff1ca1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386d36edc6c27fc12a4ef02c4c92021124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5fa3579bd64ed9b54b6b7ac91796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b36de7e49156c84cf7056cfc4d399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dc1bfe8fa0834c740b4ee7772a475127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c751afa8654e845bd6044c725beb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a46a1ef7e7e649fc15bd0f0970d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f45f163c8fecb04ff7c4536367c318130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df9f7a42c39eb1c0e4a489f01af05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af037177d5a743e5e3e6a74e7a19c4f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819bfb9bed7addd19fe125ae7a60d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cef348b788b4c4ef8fbc325f8e1f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7c948cfadedf1c2fac8092529738135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c078c8f6fa32005653a458a6cafe4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6de35c0e8ac076a2006a44a0a6bc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a2471905694e980930cb009fdcc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30b32eee990702d858adf592c8ca6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786dd0d29e119a892fc516eb53f8daf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97df8fe3b8f3b6c12ea3878314e8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608551624c6063a56b0d114f54a46c91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505408a35cfdf85217dac47a5f5d991143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaaca1caaeec856717dbded70d4ed3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e3f3ff4fbc458d60e3b3286804ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ae7e8339d9e0af772e8bdb171444146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e46dd26543d119786ddb6a8f1d7d28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0b3be71a82c8d6873041d15311fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b38b8dd16caee8d2e9a2de5f2f63c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e18b1e446bfb02aeed04ca24b360de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb02d36b0acfcdeb07b57af63196d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fc20dfb326db628940937e738085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2bae1b6eac93d475ed251fe3cc0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4b476c6c6e30b44b1fa1ab4523cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d39939394339524f9a96587c4cde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72efbe057f6ea18fcfe2144465afcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339be195c9061849f1b3c2da5b4eefb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088bba05b79e6e5ad59e3f2605ef13e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e399e070bd96a3221d881da9f7da07a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61fca4565da24adbc3d67b09583a8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f089c483170e43197e42835e83bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c84cb233ee2c52326e629c640a66a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f3e82604fe987060d7729362f107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5dad3c9d2213271bece8aefa3d5a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f181c24cb749e249c7f676910d3c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a24d5b2f68ede5939c061b557af725166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618567da4145bc6939cb1cfcce21ab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300303d0ae75f15fc7ef811183159e9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1af32fe8dd518c5dd28fad8074383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219f1a3233c7340b3fd2345903c0d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2eecba6801c92d0c82fc43a8c849b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57685f4e73dc828b07942159e12bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e2651e3ade8b4bd6fd6b58aa6f35a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbebd6e6d3e71ad9f345db04355a4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8df18ead3a57020d969c2e54889db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc2201606b9cb7ff50e45f38d0716176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d759d0eac2db237368852568776b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab137025e8c75281171f14a595f4f5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea854daf8b56037348bb71a15b35c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591451fea066c9c8dbfdb05ef8163e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a80eeccb7bbce66d10d80c1f81ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb28616030a1c8acfd6cf5d641883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccab044f3d1c894d9331fb2a787773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981eee09cacbf60ce99d5b1c3e5750f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344da8e08b70b7c7b573a31cf00cd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71cf9c7a73841110b9568f81ceaac5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee442e73aa46cf960c21e4f48a13f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3170a816099d8618352fe78985e65cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50721a8c464e3504273d2d5fb111e11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e671deec36a6389192669df33c02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a01de595703976f4135506c368e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb4fe9e741506b8c674a9604781c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd970830a15b195c21a7dfd3e400f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c9dc5300ffca03a89c9e2856c96a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f02852938583ab78b196e9ba009ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeddf7c88fe0cde92d0c93b0b78d57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c30bebd26f6908fced354957deea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d06bc639cee9616c71cf04a34b87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2f7cb7107b563d62d1e3672a8e29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7e2f76eddccbd013325dfc7c4ee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fbb56623b3e5a832fe3aa946f31d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5707862d331ec54b81624c7bd73a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7778d2ed8b573b20051b683e256104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc104a874c020d17e35b33da8c5007204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03aada231ba24a660fb437d21f60d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd4dd756d34cea4a8b6f09c673e5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7f35e56fb8acb169f261a2df367df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39804bc8875fd1e863889d3538279a67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205058721a2260a9d24ebd8fb60ae18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a091724a820c13211072c7ce17d266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6517fec4d2abb4d92b380fad42d2a72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37dea105d6448cbabf2e174cc7ad4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a16e8ab6eabc397998d5a627080c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0014f7b290b3b4b9fc3f47616f587214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96b99d8232e237979c9b123b1c41d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa7607228be353c0a24bb4f149d33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d42fcf6877d78bcab38fda75498d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e0e0287b73ac9491be1442b41479218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857f5806b3f9906240b82f345210039219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a1de273647365f6cd7e401694963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8b853a30437cad6e17a006d159c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1b8c7dd639f4354f411c50f05780222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9151b76ac3f67c94d38000db31460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25771773984e15ef9565e40c8362305224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6c54d5e2217baa9218667ae7fa0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca059ab52901ca8c82d7b3848c73a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9ec991d33b96b6bbe12ed72666f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cba7aa1dcc36f9a474951bcf33885228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba23869956bc64772b2b78beff5fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2477fd96bf19199a7996324ab14108230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a182f648000cf8a3576e3e2793bf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92b1beda330a630d94b9fa1f671a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12419b24687896de627fe52e811bf9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aaf8c60592c794345693d38197f78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a48a332d2afdee4d1738157385b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbd782578cc43ac1811a942314b9e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fe99d6b26e83bd1040e611c8454e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2232391ef63b0c813ada82d927c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0839a2c0a3a8f4c2b3b6b7c564f8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5360d9dd9d2973e84be50a4a07c96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cb80100fd8ca5cf849da66660c1e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452922f3e119cf336f1d65b31a0e85b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c2486c9cec3d46feb766e411d6061243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03bcae440b2b295eea53f059b86b28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec88e2a8f3cec244bc2c11be38029d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b47da8338e8d0d860aa9c3d22c45b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ab25e55409257fbb68f75277965ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3f67f2b41996341fc4cd62d6ad8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a7990e75a9995766dfc0267896512249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623f06c6e9647bddbfda6c69b2f795250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54508362e65fdfc34211e1f694107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db47bfc6043f13f365d7cab6a01d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a85a5917392114f75c6e309fcf16ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6048b8f3b09cc8fdce05fe0eea5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d6f617bf085d456599b9a43af5ce0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec1ad39a6ec5cf571ba5348d0d296256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3566fdbedac6af29ce1baa2f09f0b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448268319b3c042a044dea9c6b1624e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5bc52b57f57f7ce2b77fcd325f7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7b7966fd7a87b387594a42d33359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9625b68a06de626d75a565312d849f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85b2d3f99bc0b0bc52cf22ceea042262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2b784b0ab7a7d4b4f2294938c1eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c8711266493ba496dfbfee453691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819de66f1cd3262dbd6544e22c64410265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7328b101214cc2593d0e76f852ec0f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a36eb17ac825597c0640ad2b1fc9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e80718d91e6b99d85955c8db82d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f18e5a46536bd07a4de00bad5f4f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214123fd8667d3988ff84af205143f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52d6e3aa8f469abf713f70efd789e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c022d95838901b82043036a0d6bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa047036c4b29955069d0e554deb05f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02ba559a8d2f90155f7de3600d2709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b790c74813aaed3edb3f874d45f7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15694fa937bde0b7130ed244dba87b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f18e7e086b48fdec01858eea0993277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d204fa0d29cc762ca67b48286e85d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f84880b9a98902ecb903b96394bcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707e448d471afe8bcbaf2d3edf8e117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512cfe2f7a3b7b2afb7a96999e41007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290189da78f7ff09c765232c499c3f8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a4f27f06becd833e4ef94241302a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0fb2cd504ccddacfbf1eb71d4c263284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b841551dd943da9ec0ae1aea8b6db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576426b88a971da60b669b86e7a8093c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6897e68e2048b4c56f5f817ee2fc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddf07036e811f6301c6f0c3d9afb1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb830683de5ae55975a84ec39b3fa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a09d471805d0cac69929b384508e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7ca16c3e5bf68fa8874e3ac732c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08836a79a3c9639644067ea45dbded292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec50eb8e0c5e40aa77548c39c5e474293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a4498c1ac321c11d1bd8a6159c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b57d519ac6730e89417062602279c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef1f6f20b377f0f3d6eab8c2e415b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d88a6aa9a48ed6e6fa9b396744ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa359b121019c3270b06b881eb57c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47901c8c227720787202c31581792299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16894b5ec2a7babfb8d84250f446ebb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a90c9a1c057570ad59cd6bd365d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa086ca9e88cb45a4fa20ace04ffe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9bf30c1c42883adc33ade83e138e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915412aadba4257a395420d7566095dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebac5db005004e2e9b1aa8428b3101305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb6bcab8ced8a0860bc052aaf53bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364270148a136adb71b2445099063c44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6137bd4044669e07eaae3154e3d33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30234bd2b0aa80c3b18637811e3bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27965de80d606db0dd99f42a028a1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172a76f5ff3e2b1698ee2bdaf699c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee13d1061f07d70c491648e7fee54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0676e9145a9e5f67337c4c428c57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff791ffda98f2307ff8ad92825de8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2d01718d0f1496d2134b6b27104e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a317ed5a11f3c2e8972d2d553886316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab715191deffec49c68989929f78ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42d26d99dc99ac3547ce45eec9879318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f7a5483c9d75366000dc12252a429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf74e9d91878f9d8c282bde0d8f2a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364bb2c83343147a3e16a99c93952e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a793f275549d2e2f4f8f0f0b9ec96a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952232720695f5811034fa22547ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e925f873ea716b62fd9dcade268a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27a23a2f37c41f4de5793a1d648e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adea616a73cedc537f8bc4ba2a3f59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458697f1373990ecac37e7faa211b378327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed686503e4120dd512fd2760daade5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0223bc4feb7e0552f025fd07e5fa92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7abf3edc8fe7dcf655a950004319f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa04b246f0fa138e23ae484b2881bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3cb24132612f0e2d642db6f3cb857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234d2a09b435b1a39df8ef563b8080333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa3cf9c72d2036fbcb65649f60623e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d22c8200e9524fcaa8fb9ed6b2bf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d285393753c715f78cac0c55a1ca54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0e50804a42d30fee85ddf4ac62013337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d48b439f14ebeb07ade9ee830f821338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5c2ce7d4ed1c412bc2054dd1d394339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8caa8a98670b229de7c14154c655b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8ef9d084a6b49f6eb81fc4280120341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381956b79d4f3be9dd118625524aad0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98262c8d61de7e076b92fb4f4c498a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea9a7fc3546f6502e92480ba1f82f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad9ccb489e7c0012e76074bbb650b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad5556c96d82927def4c2bca4939d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e7a0a040d6ec78b448b91fb5db6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc6947e231de461eb31e64b05ecc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db86900bbaa9d9d74925c71ee68eef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008123d14786b5684ec911d0f28ee459350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57333f90da27ff1e5662f8ce99be67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404961fc82022cbcf454a416b6f04d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5213d34f218d53151053eb316c717353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af8793299a2d2413875dd03cfc6c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363e0b2b8271beb633b7d0bdf4f884355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e4db56a8ebdf6a819760b927913df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ad9af1100ca3cf34843716b42143357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf635bc4089bef596b59b99bdce1328358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132531489a41684e827ed78af6bd73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274e8fc1573c9cbfa42fe2ea27492a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed74192344dfbc55d1e375d7aee6fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bef3e7002bedbed08a7720115553d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57239a5537302287c2a7aa49ebcf0fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf86ef80eb5374e4bf28cfd19df864d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c5e09d1842ddec7f890662971b3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a123b848f9a93ae415ffb34a62fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f268703e32fe4f7aecd92b6ff42fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebe83665032ae3bd124c9803c5a37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a8bc2f91871ec97dcd803d9c4029369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9a019ff5b5fdfedbad45aa21ab6ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c723977852a6186cafd1e9bf3460371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bdd15c24feebda71213b6ebe47f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa574d03656d3b71f0fab885c60d570373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93adf7894daabe2b69cc33fa1c5232374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad8401e36300e57382666a9da8875375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8882bc5496b6fa70953d601cb012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007038cee0990f25400b47bfdb7497b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa5a832cde59ea84b7eb77b601d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3874f869bb89dc610bb741ebef73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99246c4cc174a4079b68fdc9734b7a0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637a62e433770ede8d0f86c838bfa53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e9a842aff7779daa0f5cf0f435c68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b71624af7f770a5fd8c84b3690f92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d0a31f2ac86d951f5d59de7eb99d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19759a67a609a87887ea214a2a5b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3dfc997c122f3980aef489011f010386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d0519ec4b778e78312dacc7463bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f75d8776a419fa56c1e5d7d51212a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f25bdeb9ffef6f3b8ccf8de6249c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e291dcb57c87f862bab682ffa176390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc35f6f2449ef9554a81fb11f74623391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8051f01953fb541a5d493f86bf46c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32d313140e52bc75b79c7a6d01c9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc5dedd8dda4809142d14790d13b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f1eda839c498c4258aaffb2dac1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f409c52e51939fdaa892d802dd3b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f589cc9f33c15a47b182c44fc1e5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34e8e9e941844e4ae0ce5f47d5e11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291785c44c333e647beee196941d715399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18615e5201e0a2318085c90b0152fa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9711762a9ca3f085fd4060d0030d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c741a730c8aa654e5d4c0f9558c17a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09b5702946cbafb608f8b2a14bfd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aa3df9d637b01b5b9e27a3b86663f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cacb6a6e4bf8b20bc077c5a2855da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08241a0d5624a41cfc614df8ed6bba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d78638a177eeb93d06f88bd0055bb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096bf94260c87097258e96f88a6280c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c67e270db35d6e65236d6a4f617a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c454fb02ac555be4016ce527b6be3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c83c342be215c5068d3a907dd08f81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126021953a4dc25ddfd9fb175816d755412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b667cdfdea216c5bce6ad8cf276b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40599ddcb6bd23fa725245a472adba6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc329a18d7f475a7011de51545c84d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48d393303349bb2efb987f28c4a430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084100c96989fe4f1c04fe34f3bd746e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de21c048effa1b03d58c95f842739c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4190691ea78bddf048a5e7a9fdb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b878cb5bff423401465c153e0578c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f237148053a28c96aba93bd666f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad5193ed94ac732ca3fa3a6b461ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ff159b7c52c6eed045feefe6003c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383ffa5b88abcba4dc9651b6c3dc26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0afbc6dee3b2bef8324b7a0971d540425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d040218bd9f2834147fdfe0192da8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5237ad33810c5a3900f183697243b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e0c4496d7d305c45e258e5ee9b67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b83b7750bb8f891bdcf2b32d42cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc3fda8180d72ba7829649a2952f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa5900b01ed358923fc87ffb621c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5122bdb1405ac8326c76eeb1da405432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de8e92eeafc6f0a9d435ab48b9580433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be156cade643db1c4a5e9e716521841434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc575a66b516dd484fe2ac36510c598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d968721602717f0c1256958a6e0c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648bf4b9355622edf6a16145a7268c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9825214923062c28832c941f98160438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def354cfe54700f48413c524013494439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff208c99a50e1e83440130d184d46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0be88abe32426ea53c1d782cce61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a857afab23b622d9bb263c8b2875442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241676cc82ec09381da5d7961441b2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119448b2ee2256561717c9fa832257e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d34e402f2486b83d2f81c45128baa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0f95879cd260d791902949f464da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdf42bd6585ea37ae4c46944345c58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1ba9461f598d8c7761ae42ec56583448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358af565609778064df32eaf6e7ae61d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e9ffcb38416fdec7d2c9f939d6cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d9115605d94addc1d69c8c479a31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773485c9d1b69ce43d1dcca7ceb1c60b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0999826b0508b0a25298632a23e9bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88e117d92571b79c3546c038e0683454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de289af700513e649f6b6a9f01ddd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490aa6ea201b3d28de129e0a83ed5fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e7cf08fc98bca266601921352b41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74e28ff16efd91d908bb6177f879d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e51727a4d2335f3b804686edde491459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4cb608a385fd00be9c416b8451e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02ec88be9d5947bc35fbec1f06e66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2aad668b734e0ca2f47afde64975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2abd8f17cf7eaf9ffe161e212290463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3d10d41f6229ebf25f9735f6ab02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd38f3c7f0b8ffd44b3dde6ef7a96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86cd17b376baa8c8ac9fdf8dc60f22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b6d2cc760698ee1c411454c54f521467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b03b3ac544f94313ba775d3f6174b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df03504982a7b50eeaaf34fd6a6c49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09233a6e5c74d8ebeb9e0ee7209e45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ce4f115032993103611562162e92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4803bcb7d4269231f216ebfcc0f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3319a39ac0cfcbee7ae38f3a2cebe49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c6b55ebec2cd5e6d19387d32eea1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f8a902e1bd345b07c7f14fdf6fce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66906c012f08e39209b95bbf95fbea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7946f4b31e9d5c41a80ffc46e8e8429477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b769e6ec1a0a2381f5af589cecd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed68ec1780b34d92bb0dff3408e0228479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c812ae017195c78869e6bac4926995480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1323b6a9d88ebc0a1da14037d5c492f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732bc988f0e4010d91302cb065e311482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d62059f965aa49831ba6f6603797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d4096b3e3040b316904afde1670e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0ec5de4851c5da31f9342c8a6ad62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a12967aff5e8c84ad2f090a8b11249486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d302bae9cfbedd2d0f547992986b564487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e19ff2dae18fbf87a766d503ff22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3bf35ecbec675e8b4582c68909f1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d57ce14a2520b4bb4cfb794da5dca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593810b881704b4cb866e9fc84f2a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77d7562b55ec4b47b82257969471b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515af53e6b376ba7d34f91abf1236bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdbc1e962cca7a8960b43120d9b96a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc9ed073395a4be0b043d7486df42d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab11ea8fc3f741153217e6eac5ac74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33365666d5380b9e0cc3709b460a36a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba0bec3fe31de4e05d7f376bb1480498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fce13c68bddfa9aac10cb25f2b25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd756d9172c775d6f41f7423268ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8787a1b6c9578b9da4b84006ee27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fff574e37d937e5e123ba6338d3e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab128e78f270b779addbef9cd9d380503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9afa478eddbb6e729e5494030c2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804c72d3359a660b2ca993b49721b86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c4c03e21ba9f4e972fae9084833f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8105dd1135a612f2ae7853a9001940507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8992266dc3aaabf2415111d66df05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966a33c996f2be43a07858f354e58e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c70c49efdac95691c6cd039308f4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834131fab8267083fb3b03601e69131511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661d7322e9e68ed8ed5d0f2ef6c23f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0f1b760a96b9a888615c500e16f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3face31532870e38bed433e208f771514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c7ca12ca5ca0f5506c2baa423dca5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3abcf2ebb92fa9058a394473be7da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44532ad92dfd15a9aa6f55fc0afed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530d8ffbbe39472ea47b7f90410031518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be9b5e24f4955c4c80450ef9ee0d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c191b26a6acbe89c57a65fd8404308f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b15b423bdf4e8a6ad928af2d8003521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c09c95c50d8b20efa9aa118708c808522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b81dc4d638604947852d74087ab4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee97cbf395763acf00c6b41ec2f6b2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f8971670c80715db324f5d540c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd47b8b9d592b30ecda1b32792529526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db53d5944c7b0a954f4e45e5af6eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97cb1eb3b67cb205eed1444bf13d84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caabd7e8ef5a4bce5c5d946de359ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09e395466b17f33c045bdd1881222530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31646a7dc1a86fc8200d5825f99587531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469bc6a0a7a1dde7e8188495d9bcb7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b354c57eca516276007725942383533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9730dbcc1c022b0a958682235967c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b421f77979b35876f4f6bcd56992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ee9404a4d816956b504122806c86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709cc95b2e9fb36bce6c3b19a4d23b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84814d675b38e948fdd5a441b2cb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9e48866d25c9ea93fa465a4bf7c23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f286028a43359ff565d4f2e670fc4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0a445e1f2cdd5d07bb221c081716d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905e8b9537d68f011bb8554895d13d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd158aed35c9d5f05e7209ea4aa1a74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d6ca4fc7e74046a18ad1f71dc3ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2aee90fb3543a1de0838a6ad8619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3bb55a870f2881532257fb70fd4a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa53e24288f91d0d25b6ca1a7304d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30dcd2afe1fa8cdee7dc140aae114a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8243773b53bd3a69dec277227297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96adf5308e5e45a4cf1074271dfb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a049d7a79184e76e7013a1956ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4301589e31d255e3bbb08065ef4c99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8c1cd2591072823f33fbc3a57634553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a52197bada83d86289846fe0dbeab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e716ef348af9e6294ddbf13b6d61b03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820a7648710a268d897e72703990a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b298725053af0e41a071f22a7e1326557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae705ca01b1aa2f39181278eec7cc296558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d88d43d1c7b8a8bbf5a82158e46cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d002381f6118fd2e44f118e49d4d80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3bb8cfa2538499a1820792f7d868561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea566e96f49bc823b4ae0edcaaa33d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102d687fc72d518b63bd0c4aa125a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043131748b6e1dbae7f56550e503bd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f5400193b1e68bc10859d44a601b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199031b456600dd99d1d60f394e09e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5b634f587cbc6f81b17e4e1861a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758b181a94ee6d51dddf51d9fd57c37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4722d74124427c408439cfd8cf7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbcc44f510cd417d91150db71a9d73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a549f57216680c108b29c60af33c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f15d0c4924784652554bffbcbd901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3715993bde8f00549806a3a830a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851cd73bf294e3d31ae72c8d1465a89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3b559532c650fc4caa7a4e628acb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d8aab5431f4e589b94a94b521cc8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5c1e83b3ebb66ea94733b6c04e3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dfdf0fc85b1a071d2aa73bf82c74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5503da199d6bc9cfee875abe594a7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816771c95cd03981ca9b1c780e99b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3b432045fc5234e83195bb5e1258581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd5a8e0f159e171552e6030746ca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06685594e8bb76375da6add8259f6a0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515af1a8b89db9253bbf3a55ae76ff82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a780e3dfe8cdfc33a42fc29d123d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6713ae6c2c89e719a74d8cfe3abbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec63c5df9a6648a5544a32c7032fb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a9f9661218b48633afb2e164ba67d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b783177a621e296a65bf73ff06b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582b0d8090bf7dbade73159c0cd226590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a7b92c0b80ffd50e7653ad3ccaa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123bf6b5b4e32e4590fa2697934efd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29732dde394f824feab7096ca5eff6fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e422baf85bc62b73bf01771a14054c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f030f8261e1fab623515675b19e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdfae9c8f0c7aa4836acf432ccdc1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07cc2ab4aa653e166fc14f99e2442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ffe66bffb2fb35999ca5c3c80ec3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65c04c738c22691d39ec592831ba50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc42e77ff2f15f91b154e40cee1549b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212d6ff8686453d94db6149486234d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221375646aa1f0accaf9839ba66bf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d9d3950cbde9ae9766ba63d648d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11427f6bba2ab5fef60cea7013e818604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5eb84ce76321bd50d69c465ab6de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237010bdbb0df1d396b0f0ad66dee1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa35b2709b869d488730af933ebb19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8f1694a45c169b2179e2048bf9beb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005987cf9a4f81adbfd094e2883f54c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759742116745114b30505c2f481fb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e21b046877b88c8aecde60b4ae6c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a25fb9067ce0cd2b6afbe25f36050612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681970f5bc91ba17a40c73a11017ad1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879c1281aa895f07ea6bba63edbc36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859e4bc86457e65fd023049caad638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d395935491ed9016b85aa8bcedc13e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66cd1b76e17621116bac102a4230b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aafc4d85db9257890319b6800e6345618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb4ecaebe739d2aed66008e56d706619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df74342d9661943028ffa0bc8ac8b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50090c3ae6e5bc68df1145014ec6b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3163a13b11949d3e4a877296b5ecd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d913ef616780f1f533e409ffaa9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2b8dd1da4ff50b47341f0cc8b8b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af5dd9d881b9274aaf3a2dad17333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596aa2c4a4bc6a731a85ec5d1bf6893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f89da9182dec85aa4cde545ef6c69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e320292a651311614ade664e30174628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754c0d096881947f72b1d15093061b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41406e4b839ee83f122af3e728cfb31d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254773ff927188ceb45f95e9bdeff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7bbb08d5119ed0eb12136b8188a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af508035af4b5a8d2cf304a345b61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cba32bf35347ce93581abf83dbf4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceddcc7e4505fd5f8c1c10bd522bd06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfd5654b8f5f0ab93de8430e1d435e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d67dc33619c3c7adc2e44cc1b0dbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5006d6ffb8f4fe802a52a3ab3211638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6471fb5f444aaaaeeba6ce4c896d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d7b3cfb430e0e49d27dc2228fdcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f316a445603e04c2bbfbf932ac55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f1f2ea00bd62a9c341863033b9b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e09cfd2ef354f67d49666d95c74c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf198c664411a40ea7115f471b584fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26fe4606de600e7b16c97af4de6635645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e633fa2dfb09a11f14113f117ddc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51879f177d6bc29e6c3239f06f71869a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd947709048cdd60c5a595f61edc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b47888a6542b7b6b2411975137148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad872b117cf9f02021e02525f939616650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878504cf6bd0fcbe8f2914ac4207a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf20cf16a8a98598536aba7830d33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a6060afbbb0c140f26828bc1c4a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2754bc72cf622d7421fa1906b1b2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e26993af1b60adda302985b15446d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84432eab32b82c9a5b1ff7e2a3a51d0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311f363832239431bf52a712e1ef3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3101cc970627fad3ac77d8ed65f8b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084867e210ff0f553bf13cd14ee9f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f02532306e1985c0f953596b61b21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71630f5658f9a6316be45ae69125ef2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4247240ae6cddd3d3f647dbaa16aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ffdb906ae5385d1afde1bed999ffb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e88c0ac6805f3a0d42861a84f327664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a407317dfb9ec30925d3c6d0c552665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f3e24afdf3ac915fda09c0ffe7e45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f9d14153ef12640c0353b19ec0c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463bc4881eefefb7597258216a9036f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908650236018bfe93c7dd88d2169b63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5de682179f56f0d21497860e8868670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028932a589028e79cc78a1cf43f8951e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239098a1841b8d5f9e1a5c470b94714b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1be474f33a5c5f98c6873a964e86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e72dd2afeaf5d36af90fc6a9b7b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f2d5564db089a71241415b52c91e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cfa94acec9895d911a84b1ab87797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a976a07ad84f7df03626fba46e10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095273ab6fbf2dac0524709e0828de87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a77186011c2f7b460336d834f0847f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3e7d485a2dae09d245a2533348e20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99444487ed2c8347ec9f2be6356c0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de5662a6909ed889f31756daaf33e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc84a2effdbac14a5ee46a5ada231683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4ff44fd6841b9945aa217688559d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5139f1651903fcd54d838fee07cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c64f2da21bbff3392248ae02e4713686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dab0aca14e523e82e1eb271d6c9d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceccf338d97da1f5458f610de47d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70da30f0ab10631fab454beca50a1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b332dfde1170663899273ef6aa608690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd866630b8fcdc8f7364319051cffb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f43d84e46ed0560635f64fad50e27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3cf3f9cbe34d11428ec0a8418457693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da34435dd5aed03c711b05567aad2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f07b208491fe0b2cf7435843eca6be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5486ef53b0c88a09fafbc67451f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80b6a6bde9cfa51faf73da00bc4dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2f82d0c361d181100bf11a7d3340698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87bdc2457e7ea60a925259dc181b6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053a4ea888f9e183aa5f6cd40ded60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2daf6d04897b5115205dbcfade30b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1796b6ba76e916a90b469489f64f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f8edc9f7d2272710edc8d671d8be9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6036b51f2eabeb35eec3ff7d309f3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b5973b7dff15514baac6314e7deb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7ed7efd1a1614e54585dd135f3a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc7ce5b2405860fd343eb87a7dd7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eadf478b7d0c94b8155c32bb6a7f5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fc5517cffbfe08cb95a71c634937709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284979e89855d94d745c8f121d5909f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611171d98ccb86a8f3fb7ac88893444711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc824bae7da95b5437780825a7739f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f07cc67d521cc9a2c326e281cf1f38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e220df609f9401067add0b03e3ca4f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2464d765c329b1430cd53bec9ff5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c84ffbf055e51231c58b8fdefc618b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9bab58d52504a0bc6519b5bdaea03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd44e920c06191de55d2faa8af19c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00b59f96e5ab2e1d7dec5b838b1889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd6760e635c7ea0b24cb8891cce541720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be432d9b12c885ae68441215df92eae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5eb4f6efed88fac58111de94b617e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2df9b3ad0a7985b1facb27a474df6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d1f45357aea2e31f60d8705e739a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d17ff0add8af04f8e6b0edd4b70b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7811e94d8dcdc997cf9a5622bc2c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2af601a069b12587f5482c827718727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184618fea136ae2892fe1840c62b31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63c2d1b6ec3a1a73d8cc3d9da7ac2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb780c2925e54fcf632bee2eec65d00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aedcfedce6048556a096e7104ca877731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690bb7ff13beb9c9698f7c6af0484f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a35dcc901fa5e51d682da449bed0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a8e4a09094aa3cdad2e952fcc5f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b23967a800a3800f1ec35343bbb29c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190bb2e0ad7328d853778e352bca35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ff10d1bb743b12795ccb5aa19cb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc426bca6a1a7179588ef5243a7953a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cc6148ead41701d1605cc0c62dd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b2f924398815331b692bf54e8cf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b9d492f6a454a733eb95936af449d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ec731b754fe670520ea98d36954f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c9a2f019457e0cac69809167c3bb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213e9e6ad7bdfd5d16e6bab73b42c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f2da10565383b1b79c6190be7fdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3d154c1ffaea60a03341a6ee0ed3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138668e53cf7d441344993791d94ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce52f4d5b1045223d9d7896974fb6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ed9f7fef8c69b8ecc9e6b71532bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ef5b07001f9226ccde0017f514d4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af1ab4404f468284727259b6136603751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79eb5a67cd9680ec2b3d980092ad85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4079bf4bef9bed3c1a5530952b97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b87c5746f31e0af5dab2bc710762754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79807c70791a7da8a3a410b826f3b2ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5b606d0e40bb940bb63e49c4e12a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4089e76ca5d24b9ad2a0e3536440c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3802249b18033b4423a1ba52d73e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc017c1ea4b9dd7830b088f279c5954759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac98e90676dded52775a50cdb52b15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425916870c57c47d0ff8e01cb16829761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e1b4e67a0c1b49f515e1d09dcbd2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255e975870d94413d7df57b4b8c52f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c737af7c0271196c2ea1fe74784e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03de0e074d51a338b9d3c8e8db892765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134189fea2079b6f364ed16d9eed5de7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d611992c4a6fb50102d868228277767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab364683070d701d5c41a848125e51768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa2cf2d86928397c922bbf254488c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f133dd20d8f4c40e6c8297bc8c628770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba24c36ab33a44f4f4748917eb5515771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844e27fa50f176f45956231516e0f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f67084db7ce7ca3b0f6c75cf2dd0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6f64107f762702b2d3335dbe109cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58ffd70931ad22d7edd985a27503e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77443800e6f75ffc94a923b2246ee2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf75554eca078c30899ea19718d78ee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49c26f94d06737ca05be5c62999d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b328a79a1067b7d6fcedd30382ec5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a2e384fcc12866fc079f4edda5eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46fea5c8684b3b7722fe50110766b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643adb5eb37636fca5f33352d861ca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8285e773db54cdc4605941cd4ef00e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efb36cde83ba8e256e3afebe74def784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed90052e7a57038371fc71e70ce6d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506680c9d575cebc4e388fa1d140523786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9bb070e4f73ca704479b9050322e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3855ac133412e20417f77910a950f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1842d74a1534f7f2b6330eb41039f78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18cbe1acccde56ccadfdd28d2faa9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898dc551aa563c23c9baece09b92e58791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2b854239e4a98f04b830c1ad8044792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83788f19398742b19eace967ad6b7ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f2722e6cd0c31388fe1b54ecebd49794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dc61eac99d4a2bc435c3d5e2ef1e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36aa582045d979d9f5918897a4786796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3583c26d0ec8d1fcc7b377be175fefe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35142131cd40313fc3ef761d3b6cdc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629df5217c9eac71ee7a2b973033acd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e2eb98f4ba27d73fdcdcefcff353800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a0f7438e051f95455c5f283d155a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffda5f8e51e566f9da957cb7099e26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ebf537b8cd782c93011b943f29b8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb51f28450fd0db61ee5187a2f6dbd9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c9807f51917dd37193f637b2ba948805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8d1b1083e1027c4dc1098d6affd54806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8e78c2d9f4fb846b65823356c998f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f09117cc16805c598a25698fbe545c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4262c3068e47143838d5163ac55a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378b1bbe5743db23167af3714e7538810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560d6ad50379712bb6b13c3dbdb33d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bce79f4ce38961c65be30f84543f5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc2055fa0659547be03fc09a9f573813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c611ef89bb3c8abc46b222f13813de814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321a7cc47b6372912b19d0b9aef2fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7a88c01331d1314f8b13f3c1cee1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f12377e7274c6f0fa8f4d98357645817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ceecd47846b78e1725eaef83604cd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaedeb8ce0ddd1e6ffb619037c3d121819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060fc87a391d73a5da738debaf7bb4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fa4e91394c3c336ace5d46da5e1b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43dc5a404cd7815e94bda03aafd094822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f31577107120e5edeb2584a6ce3b7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dbf024bbdd4e233a66a4ceece544e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13627619907a259257e955236d5838825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb8766a95ac07e610fc9c343393bb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983acf0f568d32568b35fd1d199de57827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca2160dea4a51693f78c190a72069f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b550158dc6a60e1af082810b97b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64213e172bd5f81fe58a796f4295c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681615adc6518258fc4f18d199ce5c6a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc36768f2d082e8f6d6e6fcf6c5a62832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427b8673e775b8033603338518445b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee150714a04dfab4c4d77022ae84867b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c646fbf83869f7bae5e02e42fc13641835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4632223d24ea57429b0c880ccd9f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521cf67070de396b1f04ce05d4bb0e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d9888cd803a644e29c09faa90d6e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b18e8492795c4fa7e763ce1f8168839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6ddcce50c1a0e28acd2f477e82cd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48051fb58597851602a67efa5eddfa28841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74404e4b532ad09508198826d1c638842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe118d9b157f1eef915f4b8ac099cd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3e3493e6886d53da8600fa2e2936844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bceb7bcf3c9540f5138223ebc9955f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d637b1582008a2dbe2d65fc9e3b9426846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd699beaddcf90161dba5fb15f4b52a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8ea2133655df9df4c7ff38a6456a7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d373290dc89bf6af42188150626e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ada172a4ee990ec0fd93217676a14850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d68b84d932b1ee8ddaf5e6c1aaed0f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d13e94bc4bb82ae317d519b0a5f18b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a3f90a6b31bb588e53a48cf222a65853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6f84d78451e3e6987084f6fb4c91854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9168315907659a0259ed325676ed13b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3eb5a175a1f9e24c4433240ad47e2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e891146015ce20f048aea93fd699857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caac2d4b59c8ec98d6f9dfe33a9f05858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef41107ee78cd43c6c42f14cc35f76c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550615404e0e295334be1e2cf379d567860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2bc4edcd14d4bcce0bc8107a6b74c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb4d3788b9bc4f508d913e8573d4b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a2ccf2cd8e69fe470c4b11224f32863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70281b500353cf6b019c62ff52bf0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad6e1a1e2672da4d6c8f775de8837865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d56c76a84cdbc3a3d22d93437766fc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d07c2862951cf831f26e8726100d1d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4aa6e64a8f5560d6af82f4b9d075868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa9541efe2d120e211969f3734ffe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e16348d86485509b0752676b39ad5d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf3354e8c41ff2ba493550afadce1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3aa3efb0bc1443d47f78833056966872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d797d60aae11bbbe1408a0c6e6cec873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d08004b135ba58ef9b355eb270010c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493636a4aacd7c4f745e8f275c0d213875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40983abd0d19938d23a5658f3ce724cb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90244fc10fe0faf4afba044de2001cd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c95e5ed7c6992800b4bc2966ff40878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68141581301e283fd79367f648633879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e997c4feb0ca9ea67ac00513cba47880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2fbb7995330227a6638febe18fb01881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805d0be6bcda5e7aa85d4b91d19b83882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f5a32f60305b7aecec46bd32f3b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecbda68c1de07e451d0d9c84b0b2a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613465823453aae184085c05f88d1d9b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487bd900bdb3378c017f62922182c6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2198c84d8c21153f799370ccce642887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d13effb58550f6dffe2a026d54373888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bfcc8b67c06fd6fb973a85c21efd8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71f856a092d1b6c49997bf5301a19890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58104e28292b4a449961665678091461891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4ce8db3c37d10dddc18cc72cfd3c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f294bebd5a79084e8c2a4dd5bb0f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39da36e1ea8ad6d3943767bd7d5d2d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597714997b7459bb5ed150e91d0355895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c57f09d3fde23250db73b4a232a03896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942247d89059bdfd78aa5f8105215f9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aef66418d0868fcd89de0cc6907ef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29642710fe594e5775079a9bf99d757899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2d86121abc4a2c3f45d04b26841f4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c9a9c1a7b3c1054f7d45f63e03ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1fb8fd3db32388b36b49b598cfdf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ecab9e1ce3b115cc39968064f82a0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1416c305040679515f1f88d515f1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c99d622c5fa3233d23e8e1feb7d19905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae9063306862685df7845a914da6a9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f5d8a43999b04bbcaa182a6bf209907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d249da406c2cd630ddb02055bc5101908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5421c8848421a1c4df8153e42c2ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a9d2f5fe8a4e1495d7a7caaa7bddf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2555c1e35bc3dad33b8c443fde2562f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294fe9da21a56c4cfb14d3c35c7655912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7461550773c9748d5e92f6a56440913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c78c05a7098b9b02c465a37108006914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31508090f5c623b464e16f3cb9b48d7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afba80278f3125d53e4fa423f6c51d0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c3d5abc18e949f275b37fa335861917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e53874fcab8c77448766ee99e463918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5812d8083188b4caf79e830d4334f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda866b033c746ce6e0874f27b92cc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb1bccee64eacf65e1d59ebd180dc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e663f1f464d745c2ec4c938c7ccf57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467c5b842e2d426712497a68c2efe2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d658b19ca9918a3a027589daab5486c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48cd407cc4bbbea186598118f7811925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee982f1ef1900bdf86bf501892c840fe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabdfc17808615c34b96e2d8661886927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a81aa7f05e966389ec048c8239ba6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57bfb491b350256e14679044f14109929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b72ad9c673683a28c69da73f8dc0d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a3130b0f2bcdd8638be7baeaa6b78931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ee3d0c97420eaaaed2be043f1d694932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed85d907b4a6634cacbdfb20b3002933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ffa89891241bf8415986c3a649b8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09dcd15e824fc265ed411614dcc366935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19784f5ca7d2c913cf303c50e610796b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815bf67ac3c218b20844c5ce43c4a15937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f82a4f57ea021ec986b54e0f4447938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e578582cc6c3777b1d2a7d3a15a91939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04e461f541a871bed24e22a2add90940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fc700c97139cbdfdbf54de0f8f7c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b638cb3444d7229c724d1844b3d721942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9082f86a2ae02740e10b485452b94943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed040ff0fc035b03ac3c6d3b1da7083944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce3fa67e32208b59a07b96aaf7ead945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc89aefa8c90be67ccba2f43d2085f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb329d44b4c0e28fc9e36502dfedb34947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744642eb8e4f12d8fcbdf7be459c578948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d0cc9df515b981df3f97d7e9b16ce949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5d70b39b3b3e6a5198d474a970f3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eae72db207600947186d51a387b9b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1adaa01384872ba35f654fa0bcede952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e901fe120987389702cba179efb5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71874373746e9524e7161b26a4378b5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0f6ac53ed420706f0d375347acb2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dca2efb0b3fd02b7130809fce1420956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef4a060bbade7a0f5d43de8ed7f91957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c9acd5ecc2fabd6a7a13cdeabd94958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f717ca0cd9a72c1e063966b7f57dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937b1e79e1117b79395d3dc70cf5e2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92edd7869dc8ca517b9a91e6bbb0d9c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3a5e0472e533f30ece9727fc785a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e830cec06ef621ad1c6d69052802963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f8722cfb05765d7309ead516a122d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36864ebf1fd7b31e2b2d98374e22a3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496c5542d6a6e503bb10629622887a4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98164ab4e56d618e5f2e05f0339cb2d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5eb7b24bd9d3ed1e628240b2110f6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975e3652e4ebb48e596468763d2c56969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c3fc84c21ed5827dc724ad6500586970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f9da10cdbae41eec7117464bbeabf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7fc74643bf21c7c06a1c4ff675be972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97608d61bcfd33f3a8a47bbf650c76973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9683388f7c22b46b4146090ab36d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f878499546fe78b64840ba0f90882d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0478cd3db752e3edf87e348de24de976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a63854db4cf4ac83cda5bc57a75f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fff66034f34ee8948531544cbedc5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042a2a0961612e2027e09c8cf7b429979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aec36529682576e7bb6c565d401f6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab019a6427ddda1df1b89eeb5e1b09981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48749e80b74a1bb16588663c0fd29982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e613d18019d1da8a5e41d89a8247983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939382dc0b87383cc73b5037ca3fd624984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56983c3351fce2de922982b63e9545e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4270e7c8c5e44ac4681150469e20986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99948e9459f4a7d2c30adde85fa296987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126123781dc58fea0784a506e3f484ac988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fccd6b2a30795d08792da9c8f8d1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30376ab4b5b3067f937c8175086b297990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9cab1e110265ccf0391a13a5106c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2656df8dcbbdc1f29ececf4df37bec992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d0352dbcc2c24b8586f782535e296993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12802fcd47462ef30cb34c64dbc90e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4fb85ad898d74d4c72636d6d65eb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4814a152624419d881c5e73dc1be2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb7dc8c3cdcd3bed1d4e773a16221997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070aff09906cf37eaf01689c3786a351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e833d87d63d5b261af8f0347018e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef06d5d4c3ced27cf45188ff21aff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928195b2d92683e28256677d9caf1084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4da8e6a1df12202a268988a2a13fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484e3baf921824e109133413edf4806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd21bd3fca4830881f49017a3e87e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a492a46d6e8c913534de912b9e838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f39fe33d5704a8a794155d75626ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d864c2685cd4becb14a3ad538399bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e98f0db3a24c26da5f4561e2b33711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9f9e6a62a76d7e73a329ec26156512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0005818cdd4610d6333ecb5bd773e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac43c7bd4c4b346040c9b7a361c2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8a373cfdbef1ec128572931915d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d39dce30606ed73978e9ecfe7da8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e6bcdc91cfc83d448c3666ece91a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c5afc4170634f110dfd20cef8a7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728110e6a1b2a6bd53da7156557df0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91169b45b9c868eaac76cb907cbcad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705becb12194151e27896196c958a6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a3ca58eae9508110d3033b8c21a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba85dc9f5083c5cd12813e34f1d63e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035bcc143d1c0321dc31c93f37a0a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7158490b7c70f7106034ddcea6b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9076d702229f172e817a1c3a0ea526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6c18bc302b7a5de124829e58edc3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842388f98d391e5ea542d6fc42475b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d04b53eb7d460b27b980be42611d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe82255dc32b2d1b9b7539fd4abeca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295d85131c2466e0656e41db44661631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530260aa53db2fff744be98214bb2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad037d60e6e79c90ad40ed8fade6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac0bd2a2f74d698eee0bcd8b60fdb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1cc0d2110d64a0f6dbb13ae10013335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b62aaf6953aac0da9679c16765f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518ebaef4c425642c66781e9dc716937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3dbc1a343096ceb9189bad3e3a59038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb61482145a1f6455fc2619890fa5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b6583e39fbf3118be0d278fcfd5cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f454390329e8951c25561dda9b37041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688ac054b00ccb155d7561a8c154b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9a5b9333ee5be4da669b23b834dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613177fd00a6371c0c9ca4b74f49a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a139dca1b00cae2f65d514c645f92845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24529ed43e8e0e7c60c492e1e6382246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be71910f90c923a503fb6b27d358dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739c7728fa71c00847cd934902344c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9c79308b5ecd5da7e4a9ebd008b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389027495a625c06048b6eb07f5867b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280586a3a984be9a20d4c2d42df69551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b40f8394ae6145acf136e0c2f8da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41999d26734008fd95ee3109e5e4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42812f0bed993312a5223dd5e66f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04741e966b65061de72f7d68f51c9a5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7e0c33d807ecd43027072d68450c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999838313ddc35562ea6a3cb48fca4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e94e27f340b97e2b57e0cdae1a73e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753319634635575277f087051204bde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd3c6884b51cf9ca5190b28fd331c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7086b18bc4a3eab521ca22caa0e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6245d8c0cf2f895da43985f7c0bb4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5629cc96590c3d04f0a38fddce2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb56720210e391f2acfcb5a0fbd83e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3be52242c36a43a563ee129a5212e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967168951e03941349658bc5adb85fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4fd980ae4466fe51052adda85a1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b7f9c698c0ed765e4d26735cdc0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690e4fe2ef8e2824be8745ff22698269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e47c386f6f7a47e7fe80e33f096b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253275060af96b4eda88fed3526831f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509d7d6c4c1a009c4214688a7d78a3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6cac0c2d69191fc42bc1f3454c47873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1833029ec0d1f799d4b2b9e495b380474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9d09752fe657628c85308db86b1c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b153524ca15c9440146261f8e4b9b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903a0871454fe3d7dec5e110da1b4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7571f02c7b6eac0d6418c3cf5f0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f240572539cc6532abfa4b5d835f4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a62676d71f9183aab82fdeded62a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e325302a22180b11e432f5cdf919f0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd87a6803c50decc2391b36375f8cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f435360f437a4dbbd12939baadfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599f529d78fec90cfb80d3c35a0b66a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8e2e3990db8fcf54f56715f7205385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6878f11466c39498c3558ee6adc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b258896751e7f14f30c550dea7f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b0ab013975e35a9e2f5e133c874588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeb7406c089888aaec8da69b0f38a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404bc2976712883435831fc49f7d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0916768f76f9c7165131072189e5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b22ce3fe193f7109947d3740164c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b21e65a7546e0d3f6dbd4aa60e48693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563583d7927d8e53506a27d0871076a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e9e81bb0954872ac1b73b313224295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8aa4115f3fade55e4fb38d8efe7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a281c77e516b05c4a9638209ca90a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c440cefe6745593c4bc87d40f401698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be3dd3101fca80eccf16462d3daef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30e73e81514c72412069055a79b9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4645f389b58f8d058bab188a533e2ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904227f3410fd9fc17e1c00b26509efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186efe8c2c6d30f1df03a859811cbbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde96350daec4148b3fde2eda1d8353104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79baf003adf9d6f7a75f5a9ff30ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3e651212d4481754e4af930a49ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d9a227030689b5069f90e42f6bc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa189a30a3d6c1b3427ae3adf2453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61034f88c9ed7415c590cb5aeb54c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd40d181dcaf29335dca67d4b7856b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd6275dc0fb2b64c5b4c828c8191c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98c5456abdb388d8aa70694bbd1b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561253746c1a6a7a4946401fc3c52af6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb1e06e2405d3b2edbc26cdd00ba64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a89c1630c3e28ac28f08f6e6278a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67461cd6dc13a5b76cdf2e4de1ec0d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430acd271acba510ef76017d91023e0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c6965a250976ae943315a5f895a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf3d2069f55543285d1e4ae310f0ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8987b658e0bb4190fe356d9466422120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aab037477ea4b9714caadd1ce08f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b05e768d11470fa929f2b0520779b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d65ec9fa7342faa8d734f4a3aad1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874c293e74c7d9460dc6b0ff3a3bdc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15ad2cc009916e024642bd33cb17c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473a3bd9c0222b49cb5814c03707ddc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a897c7da94d8cf27a545a6ccdbbb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea680cbac79f185f0c1792d989540128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861aea3ea240d9e6328b5e9caf9050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729397f14ef8df63382973753cc7c561130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbea83a179f5151b9e1c263f702d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d252ee139d56e8ae724d63c53f0a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc0b25e501b3a266f7e1f9e2e201c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2cd00a41d2da1707475d749b199e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3e0f4864d72f686be0db6d390e43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc17c382b4770fd149aeb784e7e51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712825c77d65fc8ea3a30667bc5e2475137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf461e19e6e3cb87aa8dc64a3787f65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7297809cd03549038ba8fdaf7337c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80cf81decfef2cb76727581a22d380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fabca74e228e43510dbaae728685a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1546f346ec146611984eca35dbdad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af994d84038eeeba56fd3b2d288b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8632a72743446530ddf61344f9ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d4b2cc84fea3bdf33a8625ac818b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048e39f9c73095b877e5c18a786526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3276aae48107458f846ef58dcee3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411cf77cf0f24c17c09b47ecdfda024148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678899bb78703ec0487430ef5fe575d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ec42eab0303671639d69430e01da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5975788063c8a26b7845a40a9bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9af57660ba1978e30ab3d3011099c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de7f5d2cfc80bb9cb4ddce7064b66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53b53109649495fed0f97958a3d54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49aca3653781acd342a9462ef526b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b01ba0db640fc97eedca466fa0a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1422f2a1ace40783eacc916231de1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3483f5f9a5df9a0b015c1709c28e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a7b10db7f887ee236c80c20dd5cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2098d6eaa740b05dd675234627034a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13a15ef149ad1596897a075c8d7e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6f40a0eb5402b2bc561412a444a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934674b3d7a61ed5202282600ac21c71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c78e33619e0c4af940e224d3336e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ceb11aecd5f1fac7ac8550513939165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d999957f4e51695d83366cb3ffd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7c055c0902b1e1fe1c9cdffb99314167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947e37057f98311755c2f3d863b4ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd90c0396f94964d51129666bfc4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b6a2bb44b6c1bec85d06e8e7a87f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed79b48cb6af6ca9579a28500baed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3144fc6763af7f69ad61ce7a269d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91f68ba1c4b29532c2a104059967f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288572b9b59bbb6771e2ab59d14c783174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be844bf7896195058affcc396fd0884175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e45ca0f145ec7b4cdb491a272af9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8718ba408b51e210c3d9c653c664d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a20ba13b13911ead37d2c084824b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481190fe3aeabe5de0313f09c37f462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135db5da561aaaa4ccd1eeb870fc724180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da0f4c5de9dc78c2dd91c6722f5b7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7adf6c24938e3f95bdd7b156e2dc6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31f0a2fa6a25c3d2db1c63551a1f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfaead83ce258093792c643a14480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acae4c590a4d87df7eb22e30048a13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6bfe13144417ed02ba236da4c5a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe7b5989d6b6c13dba614aecc7630187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3cb497ffdf3006170612b3ff6e183188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40851fa0f49f732c9f65991494891189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a43ed8f4f18c0dee09e0a4caef9e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d51e0a5b5a3316b95e77b720f131191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ba5943c11fcbfc4206c3ac4bb985192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57062ff6099490110ddb01fc9ba2e2b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a896f45ee65591e061b7149ad5435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d5272fec6ca2714a8cc48d8adc88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61556c074ae4b353c26eae06629652d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a395f923f61009ad7e82df8911c260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91e08c0079eb06ba9e9b1a21b4437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d49a146e7da180688948951272ea9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0879999cf32c42fafb2448d247e66f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0b562738e50b113f00fc2164e8b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61813f8dcc9ca358a26b9ebcd8048bab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e381c58dad14f91270437d6840a96d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066556ec8c33fdc82a49136f085424204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621305ac545a79d3890e9e634adb0edb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29dff3f5404a2f6e991188ac9ed616206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e2670f4a4ab8423d30dd4459e2035207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc36a3112363b563ebf5f1325b19c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c0d786fc8bf585cacf88593df5dc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a22052c29bc2a373bbc686911207b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052396d1786191948f1c0c832ea926b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec156c3397bf11d1abf7c5d9a124462212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d5ab02663b0776285f4b9018859a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70dafc0761f4ad9c2a456e3d84cf2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a7e95ec6f0931ce56c9fecc6b23f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ae72a74c1d005e98d748a8372c0a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee727fc96b0b5475f210d59c3adbc31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba8c0174da60470f115fd63c1c037218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f2e4c3275ced677b18aa6e4d9f98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4aded061f86e3b82cfcee227c9ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc300a57c61a18ff7a128ea62bfca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959bc0f1c704cc1f702eb7e24828bea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84355371dc9576b0fc2398d3e6636a42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a973c1cbaabb28ffed1b21eb3984d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbe38c286a32ee6dad88ec5267cd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c39db4d78564c8493a92420ee2f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0ea2fe7aa547ec0ba4031084cdc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2854d496d1f7fd47129f17e2a5f0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41fc77381369a8efb3aee5414a91f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef0ab38e8c5c3d7b4ce5a7f169bb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0561072b007ab8edb7f02b3d62a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206ef58c9daf6fbc30b3d88aadc1bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac75e7cf3a80235aeed518e77abcc3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb959392ad6eff72b706d568897aa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1a90a94298d79d3f76fcd930fcd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6ebffc4f231fa920e4aa10a2182f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e4de958c9527fff4a33ae3cc3a5e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25a9b2515682472bf717a6a37fdbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ae6ee44ca6b452d7242868b70c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54839af57825e7bcff4c1f61838d7006240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeae89ee6abf0e0c1b3ce5b0a93a1ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a317468878d87f57b22ae3beb831a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ed68cb4069daabe3de09cf938277243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1ebe1227ace3d62f136e2ae5636b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd52e30e4a9c9626060ef02b243d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fd15e15ae6e0baac4f8c719604a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db52d5dfb7fb41ec2b4e75030c3cab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f320b0dcb914de6e411ed7adea5b2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e258cf95ce5f5593932322ad220f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6e9368eb6610e37219aff25eb03a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad89c673448574eb8af9eea0292df3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539c0b3745dd2b2c5597e98c3718ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056d8e56f468bf3a36ea930ee240ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b9c13020688794ea0bbc4e004d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e889f75fc013a8d2e5b6038555c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8ad1bca767e5f1289836816aa4c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12960a07562e2f1efba4528ddba3dd40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77fe57ee490efceca8214ad9236c5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc092817611690ec3b15be792f33b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1974635b9908daeebe02e5469f9e81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2081f82c481c3abb88b0905df91d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985228a2363c60f0d3077901cbfc8bdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c20590f9aca28f039328a5d5165944263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b050df8bbf1fcf5a6acee8ba96fae6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffdb2ed89526a16b486f3e653e130265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848c9e20aeeceef686745d281e603f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b48eb3846087b3833abddaebec63b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09abab0e831c314e58e510323cc12f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c5aefd469d01f4a7fd8830870ffc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a680d42147594e647b9ae56937b7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcd712770ecc6d85c769d954a134e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d83fd13c0b35d8f7ebac0057a377272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e6b89788ff6f995ffecf8bb1eb9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7c3b665a52ca9960a9e65fbf2066274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992081d4f1cf78a0125c350a00de5017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9934bfa22638110a8ce9a06cdbc3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990683997d6c7da32a8b1a1ab734be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e815d20551712ae355366afd74e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd3e3a20183902c57fc1380ff8357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d78646d779bb4692e36ec5d909bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852897b9538529add73301eb16ddef5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8963df97703729d70b0a2ec62e2081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56519697bbb6c731cf7b605adcc04f51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8cb964c8995a9551d296e3d497f74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39e7436d3ea7520f36a9482bf823f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc998b0d032ef7cdfbb581d6eb1bdf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473056c0c60b9a7a1ad138f0ecdfc575287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6b723a7d39eae24ac04c09b80520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eace27ac73a4bb1c39a4819c591e4a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b71a80b6576612a10d9899968751290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51684c12bdcb4848bd14830c09bfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a755bc7819f5194db5558d3563dae6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1bc4a7087b6da17903babf1264c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce509f2685f086c0bdcd1ac24ea23b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2689ac91d93e722d5d1369476a1ef0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ee72cb71e9ec413bb01cdea663a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c71f5f7afd627123faa8fcb98025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c3dba4dbba4b08b9c5e278f97e1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfcc897aeadd48f09630312379ddaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6df446894cf242c7108fbc0f1b8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d0fc75ffb9b7b8d9729d152e1298301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17efdb59d51af7b570c4f90d0279ba6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c8f6f3844318c213922060fa89090303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4985a9cc1301f31ba98a2e6250f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224065ad06ac990488bc7e99c14ca8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f2c7c82a08c96dd8d908590ef0b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020f68838d048d5aca4106d4f56ab86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4502e92a231ae5511d3175387c4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692f6cf9b9a3a227f9b7564481e7de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ee5f6a45e3ae042409c1bcf0015b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23268e4f7752ee67d5732b8077a315311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da3937f0b748ac89f0e4bd1af408f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ddeb6edb26f9c9fba67914329954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb6b2ce9fac2725212d7d47fcda0b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130724dc5d3a9d6375e549bfd27650c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515dfb9914a5de0657ec68aa330b3c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790058d72208530be6956c52ac0ae4a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fd01c02090f2f94372b970616643318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77c0be51c3604753d2dc01b5c6d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ea0d5391b0802a5b68c744778ea2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c089e6ea31c3da746a8baaf66a7037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdaa7d85455964b0df147795e38383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b234ebacdd6ee3021ccc36aab6e6d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a999848c73cc34e6cf07c70fa3fedb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a11dc65a6f645e18f6614321ff55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e15dbee640e47c26ccace78ae98a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98752e265a9f4aa08659d7deacd147327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970b67364a97438b06c7c2e3b15ac1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e79be56b4b6f7359d69ddfc50980329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a18333727837b12e95d7c9ee4626a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4283858d9b91dd0398639d0848750331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b63d93a442369ac9d69c39adda81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e864fa611579f58c0f77b784068ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7392c6534ee67806dc98c2df7f50f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb173fab4de9b81f1aaa84652883c96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000cee7e3d6729840014cdceadcf077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10d424a0e8135937962eb813a139cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699887da627fd06443b611a105a5e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b5fe69e245805c234b48f5ea5603f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc26c917f6c569ff8d79d7da556afd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a39e120ba3bce417349c8097c428341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f11b51afab5a1be785d4d1108977342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaec62ebfc3480ef64e8e4dc530a7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaff49e01e3e5407d1fdc27c69359c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34cae3c720137f7a7ce35dc4270d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987b7929de64fb6c93d7163da79310346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922577be1f6fc3cb368ce866786694d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890048ab1b5c18e4070b30019cd16f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b0949e22e038351410d20a58aec1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3110fa70679e41d83fd36ad473e081350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5de588106405ee3c549784f498cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4ba352f3e8cefd072d28ff5f69a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2145317ac3b1accd26834f1244e42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29db0efa0fddcf437c71fa83752131354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db73fc38008e4a2e4b53bba61f83ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0d3930b68bc19ef0f4d5ecbca303356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d704958f5d5c5f3cdf8613cc5077a99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138fa7b72835b70c3278a4cb590c0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6f9bb71b804430e5e437a313864a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39c2516c8f488b94e771bbb4bcaa83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da7c041b0fe26926c149e9d114e49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d53d9a48559363a484d0a74b999ef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c732899df6aa8c2a9d549a6463c33e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f8cf6037dc563be60820b4f3784e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432700c1e5680bd988d21ecc1f2571c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785a901a5748acc2e8eedad8f801b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c167192234f686e9ed00338b50b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcafe0c5035009e4792e574a38e9df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809d0a2b0ef41c5b3fdb8e3df68077369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2319942dd67c4eba6afee0ad8a1f9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74145930d31e88e12525425d7eb0c87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e53b311204e3ffec9b068741b3e23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f61afebc49f7c17885ffab3608f54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deafedbfdd2c96a77cf1bd0e7fd656374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350496cfd25a2c651233c8a1318b19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da36e7e11e495e83f54171528ccfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303573c3a0046ac47aae3322251e11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4099ba878062bd735dfd069d79201378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f545eff66a83efe8ae817239f0f5d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a01a72b4a87f38ca9327bed9862a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5f51cc480280abe6919f692a70c27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b1985c615cc76bc27fd46829798f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeacb80b3a4df84dc2002392b87619d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0008bb1a87c892761208f5bed5ca91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ca38610cca62b298c10d669191c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143410d2d6941a40b4f9f1f4714cb356386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd4c4755f5132426163cafed57ae8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c0996b8554d02f40e68d0b957055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d3afe62a1c1e7ce8e46e9d2173d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdca98bba0ddf0f4465971e3e59d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b62a0622e19e40afa06b419757d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37265da9525babc9f29f5ae4b7372c41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f63df466f0351178158c289cfcb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2388f990efdecb4eca8bc0322c49571394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4ac58316a0650408403de5df6019395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ea822eb2d9ab7b14c65a6a2054b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181495db882e565ced2383ddd4f11c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e9a5300d5871ea7f9436c4a43a37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515ca3f3143316b6ecd86afea9c2c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde59955f6ee92571c6a8af2ff2aa1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb89c2ef8931d971dbd2564fb282543401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a935b298e337bbe16395134372dec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf37244c8c7a1c7f8b04f23347f284403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32449870eb695940ebc0fb3c4002d7e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f7c8f892724133a160141542b07da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75030ca9f1a97ca9619242ff60631406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b5b0e98ee51396adbe1fa7ac4c977407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a40014d724d3a4741f29bb1d21d7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e98039ff46c019675ccaf216594c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284458dad3f050908db7f8e51d5c00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deb4e2b76a795d196746e5ea030870411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2189e5401b70d33289f775ef020de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5542dee27689e1b9deffd5bc1c6144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045709220fe201bc1a30906456ccf655414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb031ed287845e33409e4b4b243d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289943cd0f1cd9d858421bb2985f84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5fddc6179322c7d471f636c2663f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491db36ba2e7f41e3e75103a7cdc5408418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ffe4821eb0a8e080efb68b77baf40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b882cbc25086b0fa9a07588848666420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e292c8cb301b21f2a99d4eeb1f268421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e3091cf34a46aebe47800fc13677422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0d894c4ba8c576203b2eb5062ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e89ed914d6617ec0875cd486681f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6741d1e937cd314fa9b635c07c35f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f616dd5d7fcf5b5261cf25d14df7834426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf81fdb035639243e5cc14b398969427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cbfbfd70487360d1fdd0efb63b04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28cdfc15e8a20674338bdabe5df309429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f90a26b41e51d4318ec5dde74caddd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598548278c8fb2292a7b3fe42754a80f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a33fd74e9cc06ff0229897f48431a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e23dd137baff05f14c37ed5976a5f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd2792d016af7d9664a354303360f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc55afde73e81a4e2fba0c682c3f78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd40f9207c45f9bb53d3757c49cc468436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6119c363fded8e64b2249420933b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10290b729f63deace7feccbfa2dbc949438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac315aab8fe33a95776e8038eee7d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccaf6a9be32a15833b09cd86008766440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9d1b64b9d8c492e863f4fff3b1a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42c6125432d7256dd60feb3e01be7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb2dee57ad20fa3f4b61962990483443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd000b58aecdea5169c1155ef56ff46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f68ca9f52d6cc2f203fd87718e6c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34134de9db848e45ed392c1649f2cef9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c87e314ad74642094de9550526b2e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67639cd62089013a695dae9a0075a2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba184c327a92425d42d6f792b918e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576505d15f03708f63ac481d745ef41a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af93b920fa51384600016dab688254451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc964988993a647fdc00babc659b23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701faeaceb2bb562d9d14ab7c15581a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4334ce66a1c444a6aeea18e4c8191454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f7a9a7b8e3a16ff8315ae1c22e39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c6f0ac0d21f21628116711a888fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9361c8d2cd813e833137ddb3575df27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a225aadbdc6e40f5706966de6990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15766552d399f2f4025db7770e7ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e68a7a151e699813432d7924ed13ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fee595a62a9b83bc399c8fd216c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ee02ce00979bfefc1f63e5ea7339462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4496dd0c219ebdebdfa5125ae7e18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c01b35b5eeeb697cbcefa24e5b314464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8d134983f27b2a1b0693d825f975c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e87142981b81f80784ec8c55470a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd2f0321d3bf6b7b95b429ac92f72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b85f94935e1db85e8eb373a0c9d80e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86916dfb364bad24d55a8ccc02d2ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c76deedec09111947d64d679c169f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078bdc128c4363225370bf5f58377c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e0c991624e0487403a4c1824f7392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839400bf5313f677ab8f222caacca73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5fa2623bf2bcf929c511a1244c8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f2874bfa68ed71a421b577675bbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea3c04d7606150313a66e9d056f5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86d2a02924a7d4e044e2168fe2c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5319f8d080f77ff54a45c4fdbf0de95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af35b7f03f3fdb9821f1a0988fda8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d568dbbd506477bced248478a24e1af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fadbf4e5eede64c4dfa7f92e5ce624481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd50c141a8c6fb0a279e7674bbc01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78d6df0a026bc343cff8feacb07af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1f528f5847fbf295a4faab4065759484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56236337dce67af732969de8ff84eafc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab053d3002d3205a919d739b7889f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd33b531768255c80a10afc7b69b7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4618b3a9cac00148a01a140235521488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a6c8a3427f2c15bdb583aedb1e8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcd1d362ebfd0258373fcc7e95a5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b372af30745bb6ff10be5db01d5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84592755dc332208c581e38f5249336492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c72d873b39377a93314e397efd3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5053252044ed1bd23f5f877b4625494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209a98a5534441263fdb7e4456980a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437378bfa1fe9675c51b9f9b828195b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e869dddaac98085c8f318652ede3d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b94047965023ed256359a04cfcca9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7790674a4c2d22860813c7fedc00b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf5aa3654ae3026036c5c076e94ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b07a1465cac2945c1d6dd5b08b30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace4cf13380882ebcf374800a9c6347502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f026bad8ef6ee9c78f4961e20fe8f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db120dfcbf5b9877205085507c5c838d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96aba1582ee3a02cfdd7f8744ed46a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65abe7af246e4eb4dd8f68bdb6e4aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b831038d20e6e6848d5acd8007e8c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c211ecb3f8b7d75fa77b4f5aadf34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbfb87d86b1d4e334c59bdd07c462d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aca6defe1fae05b378b02ad54b671510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f9e9c1023bae2f35f5bf98c2aa54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47b354a2abf2c7ac2fcdd791de945512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60c301f85fc8dba2aa7dd80a92a96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454849078dd3871e040ca4adeb09e48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426ef483f529b69d75f13a973fc764515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbba07df2d4ecf85058ec41888dce0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f89e549d92b7f1474ff9cf89c5696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037cc56f97924a95741a4b9bb3ca5e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc9b59405a2aad4b231936c87e9ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5519d93a1744956141ee1e9d16a57c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd310402bcc4ab657841b92a4e0de05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3e2eb329afc5e1d49b3c934d3d81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ce62eb4c05d574f15d8cc081a620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cdf2e73cf973f8d244029f0134ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54912ada9f807a8f7bce7341e59ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2882b5a1225e0a07b461552fec64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bebee863479763398246ee65b12478527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96637e15025fec43538b4858c9ec7da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6115c55fb201caabb761f1de011857529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619ee7a980e28d431d1c1ef9aae520530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86718f7d5fd02e8fc93c3748815f21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f5444087d6c4fc21acc317193840532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71019fd081d677844bfd316c786a383533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d955088280db1156f5160c7df96c22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00629bdeed0153a8aea59794d449ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d857d2a58e926aa70c55a020b285536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be45245cc921b6eca26390e2ba7b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf1a0291bb0d25b66c15d92666ec04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654ca9a9a7cfe9e1aeb8b05161a094e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f81d8ffe4a7d3c775d11a9fbdef6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce86a7d6f021ec2c36c87ac36e128e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb5818643d6921dabd812f44790ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5cabb0e3d87eb86f8ca3b80488b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113944a6aa1d922366b5212a3bffe21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0ce55962c9f79fcce62dff148eda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539942151ab0eb0ecec2f62a4eb9625546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2f1d8f31fc6fe6d995faccd10a19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284eeb1be421dd61bfbe225a914a30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565d9581e721285cdafb5a4d7eeca3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8dd269fce941dfdc8073d8c1b79d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828af663d41b6cf169c85ebe69e251551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1861919c5fb135c640895f6517c639f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af6732f9019d4e9ac30ed76cd3fb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a662e8cd14d78396248ef51087048554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d047300f7d4a2972a52ac21b74ddb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3710e6fbb5186fdee2a8c1ac537997556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed59d48855c7e46046989165508b3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741cabf783221ccbbd99a74c491d0ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5dfb45e501f0badc5b03f7f10a914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161961b227378df2220dfebcca386e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f43c3922e8632025f4d9bf3d46a1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0989153a15e9cbd41321f7b83f5b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9ac1c25c34856e48f307c7e779ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb093b058c793cde1048bfaa33e2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df8751112bdb16de07bf1a909f2d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035926cfd336d17722649cc59e4beda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc424cef695581202258dec91da33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337856d48c7a19217196c00336307e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d92862700fb84d917f6f67294ccfb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2feed7af251644f22d42aed66d365570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564d33e05ee9a7f32635e6981d9358571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f789f55b90fd0a9751925bf2d6a21d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04433adcc44e5c348a5bfe940eea2be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afe262f8e2115602d202f5f32484c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494372f51bd9a16b9eac49b3c890569575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a09129b30bc995cb682d32ca06c46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9af97d64597b5f3f655bebaaca28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ebb6b4914243f76c3ca67cdd7ee3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345013d9012b9e8b7ea3b1bb4538e79c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ab1527253082d4aedc135b327128580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233e2c972c5de618db470af9f6ed33d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540640b8eb013ff8441a9fff4355b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6905cc2244c3b642126e6f3e39b5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90487cd7d08363e9d127c4f8464395c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e565aa3de34f72cab0d65f72b11cc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e31a56c2c29672e449ddae9b9bfb04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f4fbd12933ef6b4712ab7226c64f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42caef619587f4995e959e1b5a9ecaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06747c25eebffa9151d930b3e894fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c455f08ac7f8ecf2f51f8ff211582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece3437586ceaf7e34938a1fd9dec4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e41f974d8d0b42f30841165b2650f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e783dd6803400375970e7070cf54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6ff197880f9bcea7c7ae69d6114b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4305e7a449ea3ca988c371cd31bdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f21d54763c92ca6dc4d1d0b8abfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae66d9c1a85d9749345e83cfa31a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b69888222c86c608d7f337eedd58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a44ab0e80c78334efb9ad26fcc622599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12344d89a22a2d02c4173b59fb35b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a694441df3f28e5a5e403d69c8a34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9d8fc85acfb65f257c87ebdb57ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ebad89f4d8a473dec36c0197555d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfe73a2ad943d2c149057c2f7a2e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f352641b1e3efb5fca5bceccda23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb605d2a41f3beabe2f2a77157eb4c75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de26f8d23a7f0518862f42616f44ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f4e98e8b559fc6ff2ed01e3e50aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d976f0bbdf4453b329e0438c4b7d2c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a0b2addfc768f085193bbb8d8605610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d29e13090e96cb4f40ebc7466ea0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af9026fca61a1496a90cb990279c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1217a1b8a52c42f392511486a27a535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40f18d1364ed059474a01e16030d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27558144e298dcdd334727180698b51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a21ab1239312bdeef83a5693ebc7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff8e6e7e5fa4380260e25c6268db8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25ecc95e58165e11acf6d7dd841c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2621c32a946d2728bbd3bd0552d3e90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a2760bab8ae20a21f6c471f1651c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cabb067e0c604043def35f5edf487621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006ae6d6b498e22aaf288ca17506054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502f047c438686f610eae2b24ab066623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ffd0c53a29dfef0caa8bf5b15abac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2defda9910db093d9a6bc44ec7ea4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de7e2ea79e4f3ad60ab291f08ab23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a4607d8979d427b4606455af9c43f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c063632fe43254fdb4cdf2fcaa64d5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d52061dee63d5318a93986de9eee1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c1e4a6b004df1195593e60ad3ff3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b566e51505708ac8cc95d4a28f9521631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b39f4f2da4ddbf0ed55feed2c79e25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0afa43cd695e4bd744d098efe4108633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f39ef9ae4efeacbc392174319302f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993973ffd1dc00cd68b4f494ffd73833635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d99842f3fca35f57ade29403165f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423370156481f8ab67be938184f30b8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341647a6fad154715b1dd6073545ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc134dfbcc6db8b993af5bd78a4772639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e1145ba9d4ea87767d1b255d18f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1671eb210030d71805057a040068e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df53e3583c859fb1123472861692e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0467cf7b3e6cec08f9b499cd1b1dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f24615d9f76b8b3151625835c501e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a88c95711d0d5e0a40ddcfec782103645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b10cf9724bbfcf1112ce08f3cfbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e785f8dc054e59ea50671755bd14c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bdbfcddebd7ea6b4bafb9b2eaa003648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7500ed0a7adfb7fc1c10c5782e953ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24087399c32bc439af6de6a30cc7e9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f1fda420d287640c92ebce806355651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e70b4a0bbad7f1b8ef2ed494b037652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f34c7c0dae8333e31be87fa4a8b6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e092ba120141f02672a0c4c76ebef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8dbdb391f485a64c4e21f245be990655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba1542e0a7b578771e74604a9748f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e318ea6aa97b0040938f936199466a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e555269ced0bb6c5ea39e681859afcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731640dbf615f8c2def3eb1c69cce89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868d9a8e748d45ebf8a472ed0496fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2424721657a6b02f4094749bf8121a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff253f65e1e015b0b014b984ed2bb09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df0daf08eb4b6724cf424a1ec7005663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf8a037fbf5f24ef77c8235e2e3b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28d3cd980a2fa8723b601b33fde29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e383b20e9655f79044596f997301666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e72e08c7f7678ad59ae3278785fde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2b56e3fbab90eb42d8c76eee1d38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be8e1d864fb8aef3381b35086e04e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af163184023f27ec898792ba5022df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c5d6f28a4a77948dd298478b05ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc911bed921f2003073885d2a7829a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd1221d83127b23f30922c5dd33be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a01b51b6c0da07517542a63ca2f25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60aad2dbc3e67b0c063a02f46bc40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbdd2a4a9299f82802cd22b7621f2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328a5ecb7dadf1fac82f2b265f0e4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282c6ebefd0b1a7c3b0fab509f69082678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dc346fb0c4704f5b1c832b30deb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8180d7640fa58fa361bc781574550680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188559c38280ad817d3d52dd986e130681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c93244bbad138f795e787ddc4a711682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a56ab1fdd48717a46a89f147539d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a254481b489a7cc0a97d98e6f7ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad284f96c76e6cd19257a484262a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c61d7143302a43b0c1434fc50deaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd84d080fe0eb4c308cd5fefaf5b76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8c0e3c19306d1a5780e0f26f76951688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3af0425ce5bca38d0466bfcb0e9a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb5fb353a83a526c736e9b1127b26b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123092c272ea856741fc58b43b986c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877f6e841c0298431ca06d2f11399d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e2e0ec568ca7cc52578796ff540d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f18525c7ccc7608aa9e51ea828e3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c102aab2de976cff7d1eff1257638695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690f234bfcf14bc6f3eedbfc3a7654c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7207ca3276e33d62c21f888476d08f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e90d6403c383b9d17c8f6c577945698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d5e3ddf92f790d0008d8f7f69638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5d2f29d451b42abf004e9029a2814700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097c74533fd134e22da016b9f824bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396550595f71017a9b333d01b9e407702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e631fbd1c9e9c6a7031b5082889e08a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da80556a518cd5c9c489535a8eb08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40ca714efae14b27540b129bb72af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc84a8977a2bc4793312016e5e6d38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b91c10cc30626703d3fa287c6e8f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96eef5a8d206f08f2b23aa4dec19f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df34181910e77cbacbe5ed8059278c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd7533c42f3b460473d6cb8f7502e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3847b4fafe74f9bb2adfa9ee2dfa6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e918b3024ac89b0f4ec273c0dbe5cf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40676b64aee0c729928dfe5efb2874b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93636939bf3ac3436ecde11b0ad588714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847880237e79db5186e73d6b0ee859a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a96882abbfb18d8eb82922456036f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f553d605e139c0d4a63763918e8ddd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4d6461b018c1eb5fa4918d62f6d4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665bb7cd40ee97748e8f3ff840c241719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca144ed831bc8558bc8c31141da80c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f963e78ff9c8cc205777709bc688721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98696c124b514bae61ef46b2b802b5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc60739e4dde7b42fad05de414071e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc39bba939081717bdcc2f87e1c48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdbf5740454feb659e120189639d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5993493451c33b5054cedba7446db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e787aae01a22fe9ea0b51e36dd31747727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497d63361e7e93ff439b48618e7d93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe820b3b769ac46bc86c5007d870e9e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b5eb3e1865b3f6d3699882291f45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcac81d2e107750d04c93a9592da5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb44631fe298b7d987d8e4ec02d31e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676a85eef15710bdc00fe8ab284e7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc270ad3d636e4b50506bade8c7bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054972dacad7906bab3f83b63734fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b0f8011f050ad62d319d6273d663736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd7258a90121d3ddf4eea11750de3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac55ab07debe81fb4c63ce35a27d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c391d65a521cc92780a424f4cb5ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a9107aa2ed03e8ee9d438a92d589740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf006e0787f69c4989122442276a2be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d95e0ebe701129ea6fa3d8c31d1cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b8258c6fdb61ac1c218b3ab80d12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c5c581a6ff7f5df376e4ef276f06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddecc80665d1f1182c5f406e6844b3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735cfbe69e321c5c1a86141f0a01da4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01834349c85a921cf08a98eb847e02a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b1aa884e3202be07149a30628b66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293121fa8da53c3cf1e094a3d9d4022f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b48b087c53a94c56e067f117e6fb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505cde0e3f394b94e3a24cf38d98e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48164d579ea07e0f282a3a000552c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b358b03cb3994070aa33cb4e439e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76402ed1fd07e512f305491ab8aace754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df2aaa4c0002f355707adcb54182f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6f10ebd595db87a897c863213936756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbe3af774ed717a7467ed79183cbec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e7b5b22672d4eb14d5781cb49418758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53af4ec44b3c79461ee6a6fd76fc9b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95445487486ca3c3e55a45e1e4cafcab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023cb2eacfdbeeac4a667893b2229e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7553f9bea4bdae49acc662c96ef5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05c911b83e146ad9c4864ea3d11df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647394e6c855d6140020e60328505dae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16aff55e7b75c816fe946edd76f2f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933bca0db7cde62c4836343b1903ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311fe30ffc98835e5ef8f3e78200960767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758864ae3731bb19078acbd4894ca0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa01c2d8e5b2206c4c0a8b0471323769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ac7e0c7a6a63d76a15e093a0f1fa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cedbfefe0b7ab146cff9192c1dc463771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09dab329db14fc99918f0da10f2d9a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49beba2442769f0c5601ff1ca7f7b9d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ead8c022d99fc7ac534e1d84843c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948702f6ec8a79425cdc6a4e2740c1ed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a598a23e07f6499aad5e7f52fef6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf71b092fcc4e400e8861d790a976a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ec9f248c7b4bfa2aad652b8c4b91778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211178b1a2684a0a7321872cde0652f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b590a7580c39739b7e039d43513da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d8f8b607a5ad28ffc6a7b0fd317f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f58e1239cfe1f262a3b1602be313c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f820785c75a14a7001871760b3407bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db59f3e2c34d01c86bf8fda295fde784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1364bf81fff6efe315120b53b813df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceecb83e6cb4b881f1f3107a62ffa5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f507cddd772f95d09bbcd8711bb598787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fafcce93403c4c5dbd26e2a41bfb5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f422068711b745c76f1b8485316938789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fa17adb4e078dff7e865701dbcd8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe619543e63d78d3be078f50465326791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762485c56f91e550d266f30f935a779792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a7748d42afdee79f9899ec8c24363793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea93057aa49d216777349f7117964f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62433985c2b5da66d98efc2de1288795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330b65cf83df4b3baed70147b55a47796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160f7d2a16863fcd7b095b386f6df9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d8da483afdceb27252ffdb30a4a4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8970b6c626d02281d7329b11f52f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae0a2793acd961a9cd80aff6de3d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b001ab42d4019500e5e02e7de0206801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202b75780b5860a588617ad2ca4811802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203dfd16d1aaadb2aa76e14814179a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35eccca8132823487d0d7272dea941804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbf6c7d9e939c01ec6f037c8cd495805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8668afe8d1748465a0eb80810c07f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cdf302ddae3193562f611412befc8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c31088cdfd08dd43ef1861acb168de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5430146efd5aaa9359a405ad51991809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783a6bc4b886b351f253125e0ac4a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a31e1f3da48f08e2e5027ea2a2ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65374b2fe660f75515a3e1f010bbd34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c4490e01ef5354497a2e853da2be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04c12317abddc3f373c4c374253c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb7d184bc7c8835c9ad094107fa10f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9a192440d32fc905ece2b71a96ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9d47a5f6954cfca5c79e6193fcf3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf1259a5bae8cee76c8274bc219cf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddde3fb3e557876466190daa84e11819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d340a56503ea3871ea5d1cfeda6b4c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265363c63ae9ebfff57d40121f9d044821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc704f3f7a3ca8364c1686c65222a7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265f5b4ee6426b154bd686947d36ea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215705cb7b2661b4e6ee097693786996824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e25427c4a7ba5ce19b963c3c60bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad366decc20236bb52ffab84ffbad7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9293ab763b0dd86fdda907aac3dba827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727aac65955ac710d4fea459e2a70c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb06b7409fa3b64a00d603ce4557c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c937e82f76f9ce5684af04d07bd9e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484113cd65119a11ce9a1adaf58b7173831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f2dc4b6f6bbfb13b3c4501fa1dc9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111016af7fbad46f31bae41efc58a78833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79086474439542681199f3affd674630834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4d583319cff5a887d306e43efef26835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01294658d7bbe445869a78e079cdf7a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f6f89e866ab217a329b387876b18a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476d43d0408fcf0c03cd9c6387c33f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b39b944c4d9838b0dd4e006b656f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba721c38715ff59b154c473343571840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c8ab400c51435c3f1e770c2fb1c4a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b7f34737d932647a1f965404a6ea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370fb049b66b5c11c779ea13fdbb17843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2089d2ba1741448cc92593bb96a044844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08b6a473b9ada13b1b30d289df8fa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093788329c0b9e8c450db4be158782fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039262f785f2c0f57ce514536e236faa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef761037218183a2f82a223153b845c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c3276579971ec3adaf1c6968d1fe7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bcdb6d7bd8a15f041209c97cfd5a7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f53406668a70e78a62a737999f055851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337699b0af231bad81d000f76f3a5ae1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5d094d346acb88a71c30b3edf32c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16af3542f86ed42f94d56337aee26da854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988f0885aaa486a01cf2d668815b8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed5ed68454b8b465b0c45524e0d759856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9380e9322a6ca43827244827b4d2019857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85446f1d30a0376ba382bff2a77966858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb30a4a830d348b0858aedaee67120859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f500cf814034d050511a5edbbdaf0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8cc16a307977807c3619b37d7945e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c22e973ad9f070844c3218dfbaa4c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e460b62d64b62f8a46e214081ce3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88e966706ebeb487c81e54f01890a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550ca5a10de5f48f8b75d272564be3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27838b500b2b338bec7021eec6174c94866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8be130b94d9e9cc7c416c800837d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ef2c6fac1e66e24c6b23a79665d1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c282d139ce4ec6f165e551726d857869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc280c50e96971d9f1fd4e910c4cccd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3115d34fd48e262dd7bdb9112596871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee477a31dd139dc1c10790bf7c35c8f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee0c367ce965d8fe2fcd0f380502b9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980016430382cf4275080714b5c6fe0f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a6f3847843d85bd78a2c640fc325875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae316f170fccdfe40d14d48d6da9b1e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24688cdeb707170486f82ca57220a911877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4954743f74aa7b18873253ec3973c0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447cc4d786140aef448e48d7fdf82f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e0415897e5b8b46c3043ac414e2d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b6ab32f8bd1aee98c1875c30c46e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9adf664445a2dbd2eb5e0a5d5994c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258193f8a84d62b52cd111631a15d1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48712e67ed92143c94e148310aaf4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323cc0a73fa470ffc15b3736789021885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71694f24d8abe826d57dfbf771304886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bbf081dc76c972af8893b1b2807e2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc41d316c28f583adaacded5730f8dd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d7966596ec1aa49554b304f007eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1b4c776ca9d34648c5a0178dab9d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e3c473919b4f49eb0186c296b86cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b534f9fac7931c25cda8d6405bac88892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d212c6c8f77d2ded4353b16b768797893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae884afb0491b415cc57dcf466554a55894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe25073e80619cde04698afd6dbf0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a971cf1feb28982c4fb5b261efd3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50e3c8d2aa658cc11bf0df40fdca74897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0c8e7cf30816bd121a2116bd707c9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c4db265bdd9d59517f3e178916ac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08d239f0d8a2ccd518b0223cd9bfa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089852bc97e0663dfa83686bc8f80a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03b875919bbb6c041b1cc0cd790fae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7978e83baec7a46d620367453b4a6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898fb74de18c30578f01f94c53fca0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d8b156aa3b414930827872089e99905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33053f267535b9d0bee82d985b583092906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf410ae8a19c54f89b8f42bd32326d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c25ddaf40c3c1f4a1f0131f5c2af2e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a54fce00913cc98bf8628fca38cc1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb25ba350963eaa91daed4d9a59b03d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea645633532f568f7240312f089aa2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01851c2ad1c2a2133effae77279775912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91de8c9b441be7e7872279b92893a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4c392bcf7a1f3a896e5e28c61c9d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38c926e798ef5ed7d9a84936c3a526915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34ee9fc8c14ee580af3f8a0a773731916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295cee813701010cb8d26f56e1dc62917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58dfb6596982351232121c4ff8b4e3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389374701005df86773be1e6d42e5a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ee0040835f545f2e21f0e223c91a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d1b2ac468ae60e83cffa8447abf2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a29f1952eb40f3d6863b789842428922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b3c5f93f1ad057595b6b488562b9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29677ff2484281844be8062ae9ef978924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8721f85c535c39ac1b3ce35fe5b074925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6856e1ddbe37cc1b1458332fff8285926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11282187e8b824bb9c3add5ec1bd19e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a0b7f14b20bc57ec11997c0bf3e3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e4cd55a9d59274dc4405fd945a04929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ceea137308c07b474851d08b480a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424e579238a13d1bb084721f613f0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f7df437b1a759395331e2812f303932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf6531a33cc67d1a903626982f42c6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3acc9070f8cab6d2ed9a2f352d3d7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40477da83a1ef9a45f67901097b02935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3c0ae712af9f865d843ca6a10cfbc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f246f71c049b3912398071b7fe1e2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a56f5fa786b6f0f38fed4814bfd75d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be7235e54648f191181d01f3172e73939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44848f817584a536e8c1b560f82a396940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80313d7eba34c8e4621b1b2144500ea2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8f9816fcb2c227b3e571965bd2a9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e398e197f132e5fa16ec5e3356a7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098eab5b04a8f721982ff06d5db691f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bab98b1bf2499a54588dab4be70e7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa7394fe2139c1c7cf45a2101a4e1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e7cc96008bcd9c13427402ce4aee947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2d06f0fb2f326ad4e60440b275bc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cea195d882779f335d58e171cd1e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28701f9e25036acec8c94782a2f43950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887abae7237740fb0052807a2fbbe6c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb7a17c4d4e6d8850c8ef60715db3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6931c5e55768b35cff5d60e8a9bf15953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c44af210d025f4b6e5c6297fad25e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2d54c231feff41b2b8f077ce298d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dad5b4776ab384a533aec928d69db956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84efe478e8b64f464121a5249923777957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ecd7c1c41f97a43421e659c98a35f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e468b4bdb99e91199036d753f7b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be6809d70ed8ab18f2837fb291298960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd2451f550d86c0f81ac3390e0365961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a36ec4445c587363e311c81327f358962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf058582de6fd6f407738c841ad7d1c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449bfe139eaa81af63a763d6d4ba9d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca044d07b1f929499956c8470ec7b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d559fe3a700036b4fb19e5473acfc9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5555e3705f43287d06f8bb095dd119967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b79a77b28eb5ac769b851690e7a0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852057bd3d9828aa5d3b60b7729731969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00486eb60d37fec94021e47b9641b7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ec7804a5ab993d2f13a04bc9659e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347990d4a159a4ad69c7934eb0b188d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294dcab250e0c8afb883d14ddc4e84973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9c381063fbaa475bb5858a671a02974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531ef74bdd1513dbc8563b8b0b78f79975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54b291c40713f9c61153bb5564016976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f5fb3697575d22cee494ee629573977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3df93aac40fea0007d0dbcb92a5c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec996e4329c7b354b8b7e9c9c10138979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d40a73c933f571ea45df95b574d1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d5a1c1d7200ff5171c3a5c461fc4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7cb352f9e258ca11a75385011fc59982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c5a640e5b0ba249cb3b1933aab3d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e3b7ef3181e2eca29737c38dff7a6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc45a022206f0e1948f1031fa4fa0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886d1670f07b70d28a299b9a6581df986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b88136e0508128f7b66af6e42cc93987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5fd430a44b5f420c7ec8864afd9b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0ac02eb64f2462f1d5572e5a6ad4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0fc027526cfe1a378575abf2b5936990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e53da7d378c47b76acc2e9b4f6005991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50e0d2d83ec545eb10b3a9be2c4bf9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d52cf4c003bd712b827dccb471b17993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea17869e14e988be0582c09db7d1a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68188b3e33418018374b81b51ba2bc85995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450724f0b152686fbbf32b8caf1ad8e3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461fa61d4a9a9c27ee7da7476adee3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>