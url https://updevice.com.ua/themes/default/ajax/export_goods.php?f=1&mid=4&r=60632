--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c72148866e658d46ed02b2d9a1647f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4de8996f08a3245033bc0e95391d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d03b81f9204efeb60109c7ffeff763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ffca03e2384b83a5ce6793a0024f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8f222ea538bc156da969e8be10ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c928c9c116e65804dffcdd1a9f194b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b341d5d5b0f00c453c19f7dfda457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34918d07438c94608739242be8d6e578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23a13cba8c3443908a5862c29523669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e095b0323a043f955e04baceb936410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab765c531bae1c4b8df8a59839633811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2fc9d780f1b8b641aab32b64fce912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301fb3fa03b7adcd1d583eafa679c8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b65d00116184296079344f12e3b8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076609a6b13f3db2bee00cc9684880c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb366bc79e79c5394e852f00c8ed3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3aa26b9210351c961d19d97b8b9d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07592e88e50c0eca1551a6e4f9cc4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b70ac5edfabb63c03f666b4cf3c8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4a36c3e79f89aa6aefd827296a33f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b6c11c4b0dee855c0dd2e195da3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589d3f16ae1b015a15a3588fbb6b1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526565a4174f274751f2f9545b3cf88023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03151fba5c4e46f638600f766af9bc4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73198be5f36dfdb498c178a9a7f7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31ca7ef8016e10b7fc702b28864cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc34f2cb81713237b3f9a49daef6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54a4149a943218cd50d056974d1c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729c2cd8247dd5bc60b815d0ebaa1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38fa95a161c22324d3f88460bdeac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe3021835174c5b2854bf437102c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd29522051a9efd9f38c553ff893032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07718ba853e3ec1ac281e20daff8dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f2270faae81d5558db9aceae4dd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299aa6c1152d2da65b1d29c1a7a2fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d4d5b930d224255e2dd05173842d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898d7b3789afc6110dd4903ed7aeb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f11a72a3e085fbfb38174675ff21438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a51a05a7466295f4682393c1818b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc7b1bc234a2aa2cb805ebe33b46f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774fce4fadc9b557b54567d78376f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845931056d3252849c2dc8a4cb8d1e6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbf0d3fce28d05ffea7f101c9233c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13960dbaeed4e5e2956dfdc7c1c8f73244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166b87cb51c36e5dd4113e01b44186e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f9cc3e153cc6631fc9f86967744f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4ffec823356124d02b434337b41647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988dcbf51eaf5b0bbe740aa9d0aced48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c8bde0c34fc55cdae29848318e1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7ba5527b00d1be1298d3822493ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81220dc37099d288d9eca2bba92fe22751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44301c7fc23e4fb6514e7cc6d7b79d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a1dcc950d35e88073c681ebae9a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd1c96ed617d5e8e2132c1dead80054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353458d0b1d210adcbe7440647653d8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23174692edffd030b4cf601ff88dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f9c3389230523c8868f8fb519dcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfdbbcca4c71ffa96ab3d08b7326e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f6deef2cf13fa5d9e232ad22ece259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048973bf257784ffcc44a8c779a13e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ed3a2e9bba6c14c7991bab5caefb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff866f1a60784b637e060a553a9e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e295abe2c5aae0fc093b3d862023163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fd716d4f901193283bdbb14ab687764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d9856f80dd01d29843920f92572d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7f54677291a87581d77d6757803b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e97308c9899b7a2260b96c2f5d7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf67fe79463a74c6961a0db852bd09d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5f8f32a61c5fd00db084b0e76a0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750cbe855768dc4aed479844683ebd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e7269d7e1a822a6f077ac9f38560b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b383ec7a10141f51d6eb2d366ac35072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda17a36e82fd4e4a68b4912f0d5f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da30f6453e9584e2b0db504ede7c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6962a3cf33b254e2e159bece067475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe41253c2c7dd28743c474f8cd438d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6fe6bf24dc5e4a80470aa9b7734977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200af6decdf1e08e3017636f40edd07378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a43795065df571160ad92e772588379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa9459dd2410b12ed66f7ef2716db580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401caa9a8ab1130dcf9d34558070758781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f473e0865da43b59c031c73ae603282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273e2e57570a2244280f9556f644bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffae374136901f25a3139ab340177884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e9b58bef7a11d15cbf92a6e80c6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d3848b4ee7cef0d493e00ffa7d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef5a3f367dd4b1ff23946693af460287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb2e0afd61166179de6475d5622ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628b8196959b9b5a64468ece17389d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8711c89b98fd67202d9c0d7029a1faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1952690768238426284306d674f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e315fc7df4a947be578bebfb61bd8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f569ccc4645681493468125d735f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ecccde44d3d147a9f04d08bb99b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df4f708c98b5ad94dff20eb09f78a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0453c9a8a8ab998a11cb5010bfb6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc42ad33852013642e962c5e9849fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3766a3e6576b2d29daa39dde2c489a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06059fef74e9a086a9598780a95adea999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc08c3295d3a9dc5b08bdcc31bade8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913735a0eab702a1fd92a565767777b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bff01d69c3e15fe96adf99075a0e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaaef680c65b3c96824a3ebf42efa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be8d8bbaead3fa9f829ef31b605af4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a485e64a3eabf451c45622972a98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc03950e14bd5bff73604c8b877bb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a8d10d019d91cb6de759dc2a93f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63c437554a461f5afc4133d8f6cc6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85981d19e55518f7edb7d2e76e67a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998fae51f5f2d4a816a87f77e6bd23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea971bea090c036c542e196f60f83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7363a676f224ac87084bad2c2066112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae52bbe26b24fabcb471069d63a889c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad6ed56311815f0b9100c72b504a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d8f0c6442b5033b846a8174b9ae9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2a6bbec3a5c30d6b87eccfa44d33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb305ea7f943034b3f45a9c794d164e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8a656bed3d22b65bb71b3edc4933118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7354524056b0dd8f9764e4ba98cf43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cae989f1c5714ca190efb699dbff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d167b0137c3bb534f4f66f4a0d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07860530fe2d3a52e4ba89a062e48c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4fb87fc723f371ab373cef99efde0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139eafecad21165206f6b83023c765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcefffd17210337b55259778a97180125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b9fa26a5f9843744354759b9c8a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f57a1f5b7ca77b3400bc0533cb202127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788e4c75455cb1b7f72310bee86948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a8893148b697986f70704ab8d3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e60cb67e8c1075fbeb0c85f77c23c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68efa724d69bca0dad1adeb2c2dea4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bf03631d6da237ee3269d82e9854132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c126d10a7fd1032a9f23501de210d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fd631493d847bcd3db61ffeca6b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9963c975ecbf9ae4631ca04e8c18448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35c4a4620671d113f2e7008772fc1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc115f0a58a362883ba4b4bf49d92963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef933492bde422a8718842d22a510412138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b352e6131d6288f8207937ffd266f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824016c5c722415ebb389ae82ca396b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a7bc94f17012a239b6aae0de79fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a893da07e967652072c68673fdae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980e0148c5e415c87d3e06565c247f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6b70afcb5ebbe8c678dbdf717913144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d371beccb59d8f5da0a659b0dfa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4dc213a1ce696a08cb299658b809e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc660a916bea4a79eb1e7c69bf105b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286af243e2ad6abf2fcfd078873966148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa74fc0a4bb7c4bdec7127f26df8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7326b727aa582079275012f45e85770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69758e14680c2d96083ae434b45d0e3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3f062b23f6983ac289bca33bec68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504f1288c505df2617b716cd15e580153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86051b8a8da41e4c08f2384a2a71d92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf359e49a7e630d242d78bfae8a55e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee244f2860f4e6eadac58a420470537156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1f1771b5f39c8262376ba3a28ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8206c39fd80b0f6294078ad5db23ad9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf2e4d3a3450703f1e43063e52da1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172720a07afb8065c253db233775809d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cdc7294a1f544fa5cddb5b085381f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644dfbedb575d52beb72d9cea6df02b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe470c36b5bbc9fff971dbe784ef44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c689cf8a06966f1230fb99379db3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a916b43137a7fee61082d3e4f5de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af60334b71c95fe0695865a309b74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1be08496f6ff9e512abc8da5df570167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe62dba09bb4258bf1d17aaa1768cfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b54ef57fe8856bf8815599b93dfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d8238cda0bd129ac0fee3cf4c95e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa132e0595f6c162aca36b5725a11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eff4c8c02f1d4518f38d84238650e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e7ca31f586e8c7bbd4ae422eb1e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d2e6423f96447f061e3c3f5c9107174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468cdad0380fbf018310c3100b1f2f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7221fbaf5ce765356a73e5616ed0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e06a5b39716b26cd4d47a9fcf87558177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b6b7898f7e5404ee54797f47f3d36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613504ffd6e164e80e248fcdbe5316c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7713fad9418dd6cff5eaa857839ff4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e50c8870c668e1d90c5435fdffce7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145fc2d7fcd5d279e3b564c6aea789182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a918323724a2f47eebff999bbe3d9fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4544f1647ab0998a8c98e864221b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9ff298a57a903097e4a45c045560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388650e9c5a40f2a3fb046381b0e0ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1a8407d0ba0abff47ebab16cfb34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62851324d0535e914a1f73da4a993d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611185caf0597271eea4d49963dc6911189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba673d17ebe9aa22fb3338acea89b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f713248dd426b5ac51f0d21f4b5680191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d32a81ffd4f4889ee0e925ebc26c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55260d9a349a688d13a9e61a5630ded193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320344496ab9bcb657bc04c99b06cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4ac6cca3d2cc7246fdbc3b3757ab4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc42d3859fb1db18b2f4607d4c165b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be408ca1286ca8904a7a556be3f22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d19e32770f7f5a2495b961e49015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6816466d31f83beb70ec4bcc37b82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db338cd976c7ccbdc2ded6e63a130bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c087715333579857655499f2d2efca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a9804c250d48aa6c238c13c625f32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6577f6a20eed43543a0d0a0a471e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984cbfebcb15ae65cddfff323f6715e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4a339937e55264c7c3cb58606c8bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b633c5fe7049d598e73632fcfd68f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeeff7b7812b58d65a8888b8d126f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1c843dc2e3a358f1d3160bfb619e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ada1b25010731a2c9cd864ca48e42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4550a48da788aeeae388750e4a0e83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92856035ff430f63eb0da809caa8ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8595b2829ae14aadd245967c0ef726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f1b871fa1f8510da8e10fc4284ce2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a500f25624a70477fb53df166ea853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492ed29ee01725932ef0789c6cb5a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c96fc29331d0bcd1c463e038c5f82d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df96ba8ce0b6e78f7e2e4a70f9b130217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842308e650f7d7f7786cf12740711461218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa63c3f059c47f3a0aa764b629343a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fc12856e53ca4706ea51e6915adf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b3b6a00d99b0fe4fa8aa41215ca0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5a3075c27a1fc8158d7512976da88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5673428cba984e48051076a473cd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858dfd1ff892ed0ecf0b79217e1dc25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971707c9e6dbe351da59cfc3b5935d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daffe4608f4e1e7e33cd283b348284226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c76cf2e0ef0b2d00e187a95f16d19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49e6a95158f0ef60cb3b3725cf22b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1c814062421936b3aab46733761d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f611fbbd5c50b90a04abccd7abdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944765465ec3c5f605be5d19d30ccd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f7988a798b5fe890be8090e29f813232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8085b84bbef58a727b8fc3da47c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce74646bacba5bd62a15bebf89b236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ddd4f190ee4d12e42e390d6f2548235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfc750af7c8eb9dd06f7ad148fe21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcabf48458defdd336a169c537bf465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf76e8ab1574564f4f496f890da6562238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929b565a9349dc706fe2408d3ed2d16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de4a1504e508f129d801f84c60a250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a521e035374887a1a52062fb98d753241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e21c835faca2505a9b25d38ea506aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b03dc4895aa71dbac582d2054932b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c2a80ac92661da83c7373c2aa8812244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9860c7844374ae9ebee780906d51e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66292faed9eeb8f7ef7e5fa0fdb047246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d702c1141733853cf14cd30bbbe8490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848930de6958a7943bfd2971d9b9d48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446ae2a1795b1c28f6a92e929f2741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5c57b1802f57838fe23be015d8887250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a5e9205e1bce362636bf4ea57928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e893cd7dda66848c99faa667e39b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c50d305dbbc8cb94f79cbdcaf16a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd34f011a436bcdce8a7d2095e566a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf71e69b45ce71099385f4c94a777255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227cc6feb4c20c6b5d5d23afd474a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a29435d2f8fbe505cad8320175ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329f130c416e19639dba77ebb45b0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614926d3a688ca37f5de7e4f8ce9d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1536f77389d2a1d687769e7013ba81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d7da0d0771b7be72bc0ea1915406d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f6f6944ae7aeec7df09b3743791f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12333d8e45570ec537b15c57a4b4b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2d80a9102c2c88d2f0c1be4a761a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e2a16d38c6eafefe262e999cee16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcefcb5d366182a58c44eae615d978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425106eee16419d7d4161972cb9ae83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692812d0cfaa99e633866020abb38e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831b3e3b0a1aa41c040dfcfa146d56a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc566f056042f8196ed9681eabdfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb48e691371ff6a2324314b15c0d998271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28592c9f009753b352dcd962049b8f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac2c5376bfe6116a8c6cd69db63b5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877832e161939a7ec7d824b1b250fb99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f797a4314bed479cc123e44bbac0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc03715dbc3bdd534d17a139994d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3889fcdcd5ddc99c38ddf5852497fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f4b0abd84bcd39c1f45089ade506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493182f2c85221f7b46f83da3c893836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeb3e7cba8c0be589f9f47b3e0bb26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ab86c4459adcfafa5e9ee3c4c020281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569ac6f62be3d472ea40810e92b642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4cf54f61abc4971a32360409c3782283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa8c3b46be5d1245ecfc7c3a8e8451284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5cae81e446946a5214537f8b89148285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484082571ca1192562160fd74d2f8e9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2297b73b0dc7358e5aa629b6e8ff6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563584e492fcff3b5ebb6846f64d1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b4e31e2383e69cbf6289438f0246289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c244a7a92745bb6ae6e3565aaa2c57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77962992071f6972f8ae4e1513cc3071291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec96a8ebe49bd3b275e5f58c435c73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b98c3cb03fdb2392a3a1fac93e7f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee46bb85fbb9213f63ba0d86bd28c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f43f11b7fac133ea55c10156f53ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e036aa07c7dd5b94a47b9fcdfc95cee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd1724775077ebb1d1a4fd7953ef4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553e6625d3386bfc6f5efd511345f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c3e3fa7c3ddc492eb3c6fc3fc5a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cf3d30b85f7b7148b88cc8a85e1a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab0b21a1d1b27fa5551a5b9951eb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c71c2a0abc87274313593d1282bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3c40a84447ce1bf8529bfaebca7ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878244c0558303c4b84f8c081ff734c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392328265bdcca4c6360ad6feedbfa72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ccb5d67c02ae62e09fb0ec8961fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a9ee5f3361a35a422ec8cb597a29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf12f34bf4b131f4acbed9fb64031308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7d9b7e6b1631abc62defa7bb95b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31695ff80c48cd9efa0a9afa9d7983310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0680871250bd6a2e9e047166b6cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86ef06c2d54287b8fec73dcf5c183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc855c166e62e7c9f2313a8dd7d03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114058e88bcab5a5dc68e5ddf846aa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4336bfedb0fe184cb4b023d5d0d81a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051404373c2447ec40343f76da081dcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669ca1b8624446fdc17375937f5975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066727c65e64ecff268fabfc4377c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1776a1cb902aeea7d999db5dea786319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a153e345ea01c78beb1d38a3532d7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f49a896b317ebc3880b28f5cefac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d67b8254ac02d658c7dbc958c76c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ffc76b38f4f3097e5249ae169c9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e85b69b5f22cfee10418ea50ab17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa9ac9a25d0ec293baab03346505f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f94398c1cb0be6ec7fbf6cbd9252326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f8b57cecd0de1ab69f904a6d46936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4e501542428bb8e419b21ef8f39d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de31fcdbc611cdfab645bfa55b3d37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035c5d2a232e315436f1d236b9c273330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca5afa8ec415c3c27317bc80a1788331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae7c3e818d047059f2a005ca8fb6fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6d5661c1ff1d766ad9066c3c4d6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdab6d067bbc74e6eaeb9820ea067334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ced373f9e353b8cea376879f7adb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21edd7024fff7accaef792b0c23aed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fdfde911442165166edb81e3b66a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aea77cd67ff865faa053572c4a236f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821492a8201258ccfa64b756c5145f9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244fb0f95e2baa39652406fa67cadb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c59a3d7fde2a9019a245348f809d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5e7df2cea49007b1a2bcd2d0e4e99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba90a071f6e1ca6f425c19ca8aa875343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d2de808fa634b380952dc1f5f7615344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8916e2a7986a27a2f98b8c573bb22d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886fff2c62613178e799d9b62cfbda8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db2cd81572cb2d2352fb8f2424d31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80732162a77fb477ef96b5d20d719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2b4c348ef09de550163dca321800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e152d9bc1c0cd7981a5fedaaff20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c23d333dfcef157024a348ce34065351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081818290051007b9d83ab5238d11112352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b273e54bb00e77503c17b7c12791353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78ee3efe6412533e450af201883a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f852a1ffc1b6681ceddbda17a49df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334948eadff8d779fb04c2bd96c6d32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20be838cf5e6aea6c74259f9a6be6ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2269878c8c5fa5bb2abc11623a5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b24e626ab260d75b2fa62d2d501ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff33e9c07892d90fd99886078d70f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beea4066e3435a10a520363feafea6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331f5a4d514977628d941e83c096f39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994abe5d8e3e07da0297ea4bad13edd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e121155fee04f78f535084c444c8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c0661f3bc29eac1272060edb5744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ab748e0ea770a7bcc99b143f374a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f90a4ace1a7d4c7c5d6c0058ee7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3726d5402cd354e52437af6972e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b90f0d8a80d7bb02d7df75383e57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571144df7ef9ac4ca15683f84e17202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c22b94d5893686a6e3b42e54445fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd76f487fddd88b873ffb978f4ccc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdd82af7df6c5db0b82ce920aea867373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535413df6a325af1aa1b0294201e4e7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47bb80f9b032459efbe67222a698ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c91a44af0c85ee19ed78513d11f80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2219f1b1fed3461c29ebda4c0a02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3948f516ea044a94cc0a9ae36974378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc27b09e4edcef349efe8b7e385cf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa4c126ea6a06e33fd37c96267cd35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4539ce2e35588a08fa620917bd823381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43457202e5e546d6322827fcfeff51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6db1c6264f71127323102472994c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79c0edc9bb6de75966b77ebae9084384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b81020feb7eaeccead0e9a3f4f8d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf03b4ee10bb3c877530ea5fe9760386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431443318f0a9e199aa8f3bc150899d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cb9f601475a080a8916156ad02243388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27affc122772b40f3048fa5144f1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693dec00b1399a0ac35c048763c2698390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f3aea30206223f60317f4bed36abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b71c5aa73892fa9cdf8fe9373f01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fbb28e2e244094b685a2eab6a4874393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e9bdc51a4b20da54253fbbb8ffe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b349ccd8a69acf6e8f00a6086c91ffa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d329ae02b5451ce28556d418f366396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee19dd1b91b864da4bc1c166543a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ffbfcae245a57502095f672d10a6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f320ae4170aca353ce8fe27c07bc65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d9811e7c7e17aecc5e6010baf395400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea0aa855d1bd996778f1068ef2284401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b00b86a64450f5bf9447d9b8625d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e180d25e6d8f06d2c2f1473519f6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498eea9c5a7bbbb7b9ab6a066bd6ab1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177043e01d208bd74f35d595fde5414405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b117a2f4753aa31e033cad445c55f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7188a310076fa72dc24a4fe6b561e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ae832d6f2737472c0a726c4035408408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f63cd6b5c75ab6163425f6c4a3d97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e448eb839cd81f7814d268e903f4ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb3c3f42d2b1b1c7d5eedb4c85532a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49ad741e14895702a0144372607a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ce0536eb365ac0283cdc427e329c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465b070437e9da531fc738fa3b1a5aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c6555d9876cd2be0fc4302545f7b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7643c139ac09d57de04755b2cde2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6a911be27ded617fa7bd44bb421d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310412f49d917ae1e56c85091753c2e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514e02bfe8697f426536a06cc0aa702419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a96e4b9861aac71bfc1a17c718a315420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173d5aded44e5f9d6f94b7621723b39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba2361de592b9b09f85b4598174e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a982e5ad0f0c75b25ab40aae27c61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc5b5b458e9a219c54d403c9e732e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a869d79f163241ee1ee45a265d8c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0cb0ee6181f336fef92518262e9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d7278f9e4db316ddf15056a3482f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82515269875a95b648cfa3eda1dd23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61831414985ef1e08cc296f38c5647ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5518dfb36510b43768d35a158d44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7fc8824e5c916741ac63e719dd161431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294bd142a9c27ae5ae8abf2f821a208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665cb0c64f351e1cc0e0ad2da89f92e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3644a835da9d09809b1ab0262bd5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc042e0386b3d77618568a214782e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197fec529c10aa54b9954408930840436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578fc695fbd0ee1ecf5fae4c2d52c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3e362cb95acf7409688098027c18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87399fa52b804b74c466b275509de602439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe3ae012bf8da1b4b59aa76f73732440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a84c0675b924bd450d9b5add23fb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7aec0b03f3de20b188654ab542bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9bf7a0a7ae836c94a6e7ebdb0d611443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6f526d1178c7fb5b23db284ba1baa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b2b8e5f5726a599431f289076df76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe869db83ba9da085b2a8404a4de133446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb81a1592f41cc5e5bc03f32b5c269447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26abb4535eeb8d9a5337ba0a7d11b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0d95f218214fd617f0077c3b2c8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaad2395e26b6ff1fbe5ba5683114a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4aa451d3ef984d21802ebe96d40f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d780aaf2c12ec101d5490aebf4c534452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db800732e937da9496e20f1cc6ee446453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0bb0ac4d35a84fd935d3111e60dd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8d20a5b33380f808bebadf7be639455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcaff30cb414603bf12bf3418d1f2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94f30b28529a2bf9cc0b61f92c1ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5aa659324609fb8cfdfad1f2400f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110fc6fabb75cb62d00dd694e4684b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a233a4c9dbd7eeebe07d984309f55e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68087466d4b18eb2e898e17002f6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430ecab8ba4ad04184abac8c5914227462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08954d7b5122b51c4d5ccb6322238463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9265cb5902433a77ad3598833578eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed37552b2b04cc51725ad5f7b1dd99f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7227cae378d2eed1bf7117c2a3c362466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dec128fe201b3b597ab24ac6ddce67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58850cbaf3b94be23cae5cdd4729c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680512ed6812246655432332b955165469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff7f31209f1601234677da3d0b68a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb27baf9e0957defe506cab9de8fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7eeff41919b936b7648867127f60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20b83a99226133abf2f298d3809ef0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3a9c2090e04e408b4e056081f78f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b538dc7c6fd916596fcfe840a7d897475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd70ab00818f8a010fc453ab538a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd8c961108d42396e1dd3ae985849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e79f0f99c591af5e577a88b3019b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e969c38cb0cae931ea7a84cc2240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b86fc90ac634b79fd2a4970463585c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1492da3fbad4ff8deed628b3271d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b723ca042c6ff6dcf038aae957f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b911daf342f75c91ad4545d0eece42a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2299d03770cbf94cc3a66a484d44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bff67d390a09840610e5ba71a1fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992707599216454b33f0fc091f823c53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632b95d6ebe39d07a9f4c22205d1be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0ea526fd894bb2f52a80c0e765a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041b91fb52ac166c7f16b2bd5d8197489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a65c66b0388372520e5aef702cbec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411840d2ab00b8ca671325dbfaccd2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eacd637cb9677cf3860b2e2998beef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777caf10976f0828a6c48d39eb0fd58b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709762105db40dc5e8c7e3dc71ac6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aefbe93c2136b11f7ee14127d9267d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86def57a22ec37c3a7a721dbd79a21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69c7bb4a64c85da5b3ffa0ab08aff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7e80e64eb6d851280a972767d750498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79118cd634e6224c390e3c8b47cd749499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b236bddaa06d4471169bd2ac1091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be863d862295eaaf646f0a5d8522f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391530ae74c1161b6d5f166339885c84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd8ede179a967affa40f1f995a3c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e0c9415cf5da33281069a9b01d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1149013f92835795c3de38bd7bcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0332b4c7005ec96dc44082018e35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf66af3ae4ea343cf87cf4a475534507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4b5503fc0e2d736fef78dc0cd556508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efcd65f37175d7bf60c5b15585dfac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594200b93a2d2ff12b70d2c1c2256bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830f3bfddadad1965935885775986d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d08fa17ba2a525eebe22dfd0bc6b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd62e25376ba804864e83752052e37f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14d7fd0444ba68e3d0c30de9a165e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2173a8f5b724604fac308e70b1c01e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a01304bab784eed24f7d8a83d7e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301720e9c84796d219b590af0a3465e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e6be6722e627f8592041187e333e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93118607e65e87f7309c251bef37b19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87702487e6a89f864d194a7d95f6e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b4845ecd3502881e48d412d2b07d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138b14d3d1599e2ed3fe5f7221f05f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d00da88769e570d6dc85bc3f5649f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d3ed0cc6a67e8c01ac9778ad391c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e950bf43ea7492012cff554100c562525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dfd2b6cc11c7bb3529e881276052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a7a81b57f7b9558141a3c6232efdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367e85f146f8998caccdd3fba61eed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf743e8b9516e4a9df6804262f4b07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2b2835b8bcbe89a810482be96e5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d11de1de046d920ec4917bb210a58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd40d19b1d0ca8983587410a2c1573532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0902b9a05c7acbd4226ddf3119b11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afdf8aa2672ab5f049cbc25eddf25e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35e3287d16c294b652d62b1dcbf35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cff31c9cb41f936871f4fcf827dc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed8d8389fab894f76ecf370731679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143780a7b6218ab82eae92653bd8041b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49770207801350d2553db2a1051d470539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9e39f0f64d415a05cb5e83d8833e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4b9c8f3162d341da245d63604bac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e316bc9ff6425d528c713ddc4325f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a0e6668a603ae9bdd971e17d0433543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599bb7c42853ee29c286844c545469544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb702c058edca01e7a97969c2f75121b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a459c59eb95a9452c405dc4166f151546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e7a99649ac14e4e3e4b0429a7475547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5f472e00036cb8e45791b19f49b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ddeb928a3c5d36d7921c632071ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e76a1a682a41a4989ad91b770e11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38aeebd66fab71eb8df1604890d6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea496a7a93c6e2088c5240a19f01ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f789be88ae9f4379ed03a107539d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9204faa044428d6e55eaa4a252a6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7f96bdef27f7fd69ebe7ddfcb991555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f839290fb9cdec7621aa0f20e0960556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a06e50ab46703b523741c22a5512557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857949874e0624ee9ea9f3b5eeaca84c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832800e95c872b9cff0ede68889fb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1383301dd84194a20b0640b4a728b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bf937883ec33f41efc335f241401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c5ceb24df3cf5cc3e52c87ba6251562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57104e542d0a7b65c8f494de09efc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0cde2f9d5489d0819afb6cb0d1539564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2882036d8ad524befc4b93f4e7eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323c3f92ea795bb9c81236957648bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dbac1cbb7aec892127c22061266f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e3787a1c00de8992d0cc5cc771ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596e0fb5f1260fc5dd45a17727a92e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b3d17dec8fbf8ce3bf4ebf826957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30c61fa2fe00e055e140585eb6baf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4da14b00590440983eacb615c004572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccc4fb4aa2f7b6baad32ccf40a4bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c3e45ee52f8948ebe535253f77c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ae648e64bbe75328b9215b007dc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5369725b1c372f0edfc0eef9904408576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045dfeb05b1228cea1afa4b7b86dd14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec105268718888eb820b9cd44ce68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233f2da44f53fffd2f87623838a70f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0260299c7456ea63a865ff2917dac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7632c10b1f7707762355facc66acda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d4461aa5c89c9e2486ea1e0170b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f227a3075efb27d6bef4eff40248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f7310831b116edca4c45458310b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef799067be41e34100dea8422e371ac9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b596d937bd5a5465bec31e6c2e789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a48ecde339fd843dbdc4ce1c46ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12cd38599415e6e65961cf745eb27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879ba102bb3da88cf9e49e61b1bd4e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000bc20cee44607274c682bd985750590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb03c29645444c3bd18d52cd3d6f93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4893f3150a074cb329dd99bfb623592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb81b18e30f1c5f7a107fe049c09cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d9b29da84c7839312ea80a6a318c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b889dba347ef17198894b01b1b3109595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54286bd0a3f21d869db827ae2ed3818c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817ccb49112aa92889b03bebd58c2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ceff853997b939269e24f7384153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74268eee92c8d8a7536c69b8c8c6d0da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae8f92acb4f513fabc9e3946c83b48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418399296bc0df3d582278856106fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164301a31a93bbdcd3f9013708a4b939602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159a8bd5beb05365e1c3bf5fb78cb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f51b97ec8e66076b148ef2f57dfa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff98c3ac2b2e40f054ad43b8ca9b27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ec791d22382a645299bc9c4c0890606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25d958fccd8f399be6866fae25525607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67dff36fe726bbc63dae05ac50750608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39e3abdc0944ab0197e44dc79068f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d57de78ec3248f1e379922c5b717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25262135d54a58c15a0444ed753af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fedbabd7a321d03d6d1b8b7f328860612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696172b6b8d2fe317b4aadbf511627b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3ac728a2d087107c84d1f30cb489614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238b3076fb1d0de7012bc162596f751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a18b2862abd5858ee080cd69567c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8db57b2cfe0e38d5fc260b7711143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31362c3d9959b5d360aa5907c368d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d611c5060e022a57340a89e8b799619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83463ef5e16255d4dde87c10537e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c4d57f04d7cce220c74045610e275621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db0d4304657a30f9fa046b14fd2e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6345c644d626ce797c523c25e9ab8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1330efb6d378408017f8793eb0c9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c187dacb0b5b61b74af5ef01bd5311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764541684b73ce9df498a43da0025c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8510a5143765853a9a0de5ca3eff3c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303d2ec81fd68295f00492e636b66b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9b02c7661893a293a8460e4d3b0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2fbde553fa4a811e6261a5247242b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f221ae8378b2aa5d74f44759c3b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e8d6ace75200415fb2eb1576037f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821dcbd241ca381e79ba9afcbe1074a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c3c44c6db3a88a7e44f2674d3c0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d6e63e10d5b34c3b1364a008f659635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616fab2cdb083ec7e457ba6916e184636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e39d71927e5205ac9836eb63e84bee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79873c4e5b18f248be80796cfa92ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3978da93190758de02904474aefe78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a3de0b2594105206bc04b8287b10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb02ba38598e50edb94646e0e2c7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632fc0ad860fa6ef7b09464f0271718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61d75e8b6c833077578ba215eb541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd12fd2336993bce4277a9736f6c95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e68e626964e864cf753e34bbae659645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a62ccc438ff5aa3ab52962b8b734c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23076daeeaa1b8ce554b318a242b13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9653f510b8f5ebfc3d28e7fdbc1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0715f7e62c3da8fb33c78357f3d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dad23b580196065f07cf3e6ae0002650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3a43f9f2b44588176720cfcfbf0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab6078bfa8f67585979952a0f6226a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45c14bd6a676280306e916a0b5b13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce453b220b500f54db86bd460a6010f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558501c39a84f8186e2d511e3e9012655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed13a62d29a67b4acbfdca518cd45e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd2dbb382e2add6f04bea931428fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8c633611f55ff84135b8e350ebc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7705b822ddb0c2b02c047c349d9d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea80481c54485ccb87f51d74eccd15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4548443a3a1ca3d693a3d7588f6c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb94329de2d4c08d67382e2691c4b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a2f8dcad08151ce612443b7aa883663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea208758a0fb1fb0fed5ca40f94205e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a471d50caefe4e1bd4ad051a685e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48d53839bd4b6ceee85b0152a1893666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdebac9881834029c40553c98ed08a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a781520eb91bdd94713094c594d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50c29bd3ebe452b289b8af6474b1df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0127a5ab04db1f62363807847f7f4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0cec994fe7e3ac694b61c21c168b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6851d62ee289234142701a8cb1f4750672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658847f3f8107ca3db4b7a7267e7386673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8d16d4c7841e13cd0235e9ad259c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a2eee3c4e257a30bfaf4eb2801059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894fc49d69685178e2d6222b0fb8198676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e117623c14f572798a17761e69986677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b431b0c792b4fae63195bd0522a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693774f3690398e0970b346443adc410679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8dd68b3e27da8cb7326a68062dd2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2a69f28fdaddafbc4f5bedc8563c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c92c98291efcc8247685af0f6e5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2c81bd6cc9666218fa8dc9fe7d4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca59aa7073f94fcaeb44f778373f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd9045b9b7c308ec90ff94744a4188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168fa4181c1b7064889b65bd71ff7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e171f700dd436dbbb0c485629569687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a97dd714a7cff2b68c969543ab2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca034001b0d8d00a72f03c2893f13a09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f9bc5aea9716cee38e4e5bd8c1424690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0470fccdfe5a3b206d475e1c650abf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf46bb44faff8d0d0ec78e0b7e55d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49470394db1f7b8f38d6c8507f78282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945be3c9f79fdcf5619ea38cd887424694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2e1a27cbfd9e61a29b8b0dba952c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89e926baaae1800f16e8402cf77bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7ef9080fb9bfef8df940b7764bfa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8f1bd885855353c879608c042882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a578eb1f972f36ec32959442e79677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944488f945f643182b1de9636fd1b1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b4de839846f5e4490204fecb8325701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf4fff48fe8e108f4a18e2a591aa4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc3a4684b44d185ba41346261953b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f959b19f942628053b2f21c09073e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fbf7f660f380703143237e1ac7df0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958be5dd902fa91b9c5d4a83cd51da4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd551c6e0fbbb4281d61f2e5f5efe6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1e45f75ffa75d9af30cb9a1719c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc316c360e2753d33f066927b91aa79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea969b27ad6c4f8f4779356516552ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf39ca4fbfcde37ba23c33763d7d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3674bfc433ed9ebc6434ed51bb5a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ac82f6afa92a9a9209498e3566bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144be022b1cfad5306027c3111a4e25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0878c7825938ac1f96a8d6ef8a4e114715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319302f5a33b747f97b745b81f91270716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e911678e52029cbec37af83ea6bf98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819345e3f25308004d2336adf6a2848718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b607db3aec508f0ddb9a0c971fa393719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed1d02cc3da5f19e41ba9cb814e4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b95ea25a9b3f5ea05e01454ca5535721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74b796eafe2c4925704e831b64ac7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276b6b433570c38b74bfc0fffe499b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4183ff78cac6277f87756f28aaeaac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ba4b81b5a44b7e50d991ed7c3b1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa3499636c59166e2e83350ea1ece726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80102797c36b22ab77334d8876dc0ce2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa126835a52345f7f4b3d16dd187a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981fadde96d3f79029c7372b9ada3ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346547a9f8b37dfee6a9279e55f48f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381b6398470e4ae8a08177f8d74bff0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7faa09604c5d5800f81b91a367b2c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f67b12b745bb18776c0ba0765aae4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e7ef96c62086d6c53aba9cd6eacd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a309a5bc0fe009b0c58682c2f65972735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bb64565fcd1ca413b8a1e9fc4f06c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516279428a0718fff1e1283829cfa01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e711cf8598fa652c8b4ce4c17a9715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a432ecbae8b5d0a92152d5081064c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24018421acdc09f7458cba6b09805740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6470983ce0c1dc8b20d2bae6ce7fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822737666e055d5f9ce4daeb7d45aec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f671a3c30ff19ef2bb580ea6ba9fc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525bf62d5c2c0b4d427ca574e2f19d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2c6491710c88213ac4789eb38ebe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f25284e9ada83282c130616efcdd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1bd08a90c204bd9da520937441557747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fff9a4ebdf8c9e2951af471c6b528748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3041a68b528fb06f2bb8086059a1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd8055755f712855d4379f3f41547750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14968166e385f3771ac38883900014e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa94c522a018ed89d67f273ec4288752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72677350e3fc8e5a0a42843fa9e93050753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1259937fd830ee5a42afbf36a60e26f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce2155ba90ab780f5b9216c3df6b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2a784eb33390dc217deff4785090756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052caea7f4be559cabccc86887398e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e3c7a96b5a2eaaebaf6b0ef57af4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde95eeec282bf8c52e54b67c0dbc9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2316e86cc0b24a7a22acc3403af91d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc2f3524b0700331a38d754a2c3ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098f6b7b834fa425e92e2253f45e21762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b6cd23e1a26c545af14e9aae734bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20a877672e62c28bcfe8fc1aea887764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076477003e721cc9d39647751c9417765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e949dc7cff42e6697aaf115296794766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec447ee20d3da7bc193920c07656956767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ece6c984ef2b5333226cadeeab723c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513139deb3bd2bd6f2ddc75151ba6c64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc6276c5dbada5ce03915571ce63ca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c360a283ce54379f9db4aab693d6c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd7843e10fc84645e21c3cc0b1ce3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c97991f0589572533bc8248723a9a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7f04d7431a5583665e42307fac36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31c6a7b962cb50af1ea4f375273ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6d768c7cd959ab76f7270bbd041a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac22f02909e517f56d6cc1a2f1a5c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f3853174a9df06b03caf7fbb7b48778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c87095004bf29c8b144bd03dae8d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802a6239043831a6abc9aa41227bac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35194ff3cb31044c870ed2daf7cfd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd123978c6596a47a4a940b8eebe757782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b76e9e3ee02a201a5a9caf0a46f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3899a1ad44f7492aa006331ab31e87784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba2c6622b00f8d7a1b6dca54b91be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926489cf785ed2ed4be557d5d88525786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecf93a3f8eee81e2863faf6824d96e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5101c19ec8f8db3fcaa20f8f08ab00788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051713ffe0ca0159a2bf881fb48f1d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a955467cd12eadc20ae4e2e553c30790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0a5d1d3b8115162a23f0bc7e65eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65018a971e19c3a545ee13687b8cd2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2dc1e29240eb7c6644a492e4dc97793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855f3a6b57264a44677a446bf1f6cde794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638f23ad063ac6a4aa1c228bce0efd2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6432792276025c6fe87f8f61362f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef4e5af0bdc18172b8e0e3dec191d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132108c7d0f36cec8ffa4f6b73a2a3a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9087dfe53c8fb4f4752f5e783051c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86548c4cf2cd90eba372df1c5a34fe3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbe44cd35497a6007ed4d63880f268801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2711e67be667bd0ea376ede3a17c0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5d7dd3a9e7a804a03a6a9115cd4a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7ad49cfd81b2fcdf9c1ce8e1f84da804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9f55bd61281237d17e69367e9e29805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba107a4c71abc4c89310bb8be689b24806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4bc1056dd2940caebe8eec62f9de5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811841994ab74b4f37d8a7cda2515bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746eb25aedc90cedf732449e966310809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2e1eb044f43069928564d98b03928810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5ccd0e668e5e252eaa9a054d3b83a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bbf3c2af519470fc3088b516f535a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90c7640781b5ad6409d9a628170e56813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913400d29736f5c90fb9538800a2ea9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af479ceaffe8cd9282583d6aafa7dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2676ec2ea668bf5faa483f9963c429816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e7a897056461a9e1f787d6e79a24817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbda66fb4f198015b9587a04b42518818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe866f2e0ba036f0e4a2a66a99d736819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149151bda3e9cbec8d7978a35079f0c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781859c0594ec542c283779ae1decbf2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb294bee7f4dcd631073dc168cda71822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2810575f76a4dcf77a8dd0e9ce8823823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e9790de7399e00156b81eb2f8264824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306fc52e491739a1b76ec9fb3da638825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921ce239fdb5b5dd380c31cfb6c933826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7de6a4e9a8f79c5c3229eeb168bf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da845ec1224f6447bbeae60ab832f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38b16f36ca6891825e99dbe3e5b3b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02c4ef9705c9e9df0b4f723f46e87830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389b2818bb4d00fc10e3beb863dc5c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb01c126bd2e0aff3a15bcb49b8a2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12fb5710f50825e238a8b18aeb830833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcfe5676a8ea21c486d113ee72adc0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845381f6acb7a2a3a9900462d9d961835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db209ec5e6aa585afcd644687dbd445836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82058d8b12cb063fda92bb45b6200266837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d328358a2a777e431bf2a2889e2c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ba0abe32021d616102f5e0ac7d19839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b6607f96efea8d2ebac34a933982840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45ba988bb34d7cdc90ea5e9532a314841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27100319902fb4a45a26500264861a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0fb7484a180d6e3e457dde3a71131843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9bc5daf5d1b87758ed6bcc242547844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d765b7cdabeb4b9b3036de1514308845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85debf24eaa32f0f48243cf06d71d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85197fde0a947fa4fb2d4a09805f74847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b554248c7ef0288489713229b80219848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164c2d7c4e602ac27fd5ccd29bf268849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d8d5558f708f384a96691803812c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56d72fefe961fbdfe2ca4e8162e62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b646090d0a975a78d1423e97a2a6aa8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e45e3d819e1a4fc4ef0b4be0b5ccb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0f7f935e2c5900b9188d2109dec3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28392b37429c3c68c5abb6a833fa886855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54074bd0da970d08908aab4b926ce2f6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d59129f6dbccb3541845a2d96f6c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6349703b17db6e5458f0c5c420bd4d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69428f7df0dd1a36d05b3e3554731dfc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b98a6d310ee976a858f4fdeed85fd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f962f83920047d919bdb6b8997d1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a499a268682c12968bd6a8ce68b65f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37b38f5605b63192f992db31aa86db863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f3be5daf6aca676795e227e30ae1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8412bce2261eb3b2b53315e99db72865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a024adbf0b7e7885dc786a1e259245866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e6f9dde1d014dfb68d7d844ca19c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243e931c1a3227136d5138e67f2cd8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e746ef01ef405bf37ab89bddf9e9d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfa807f39f3ccf64f48917fbe7f6b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d1f2c0d9ab87843b6ece5f7aca23871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb93bed3a513e81b022cbd10f5ea68a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a750b39b324dd5f3466dfdc482879873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64676d207225f54da9f569609fe87bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3acd87ac6a292f821c72eacdff4f1a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce7f112dbea84889bae21d44a62e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35a3e650a0e9c62e97b241fadbe156877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d24d5d8f5bcfc328d7e5db2e7d287878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d19ff203781a1c3115e07376d9971879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8a65704637ce06e011fe21b90338880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e466d5431bb30cde3064b365173aa64881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0260cc83a6d3dee9d630c20eeab79b9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9c5c346c804418376d58479812585883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d6902a9c41364b38ae7820e93dc55884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad49cec446debfba066918a3deb9b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb134e9924fb5d0a01cdeb37be4c2c7f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad962f84e36a0f36f7e7bd57a88d14c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742e50044626655fe6b2877f4bbf20888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bd58cec012afd9b566e2737b63b2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568da020316ed3b308841f9382269c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a509078ae727418d46b12863c0a69b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eefecbeb43d6981c027f8496edb0c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5781a827e1dfa39f94c8e13fbd1b72893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bcba1aeb6a92d8cbb5b1b77456fc1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651eced8fc77a82f4aa8132f7af7ee3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a996a74c87ec8ee8d89a4b61cee5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5168d75011ba2bb28b1370e59518f5b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c462d388044763f84b781779f2493898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035dea0592923c42a5d573fd020a469899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffe638a120fc42c13df502b1b525e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fcd6d49ffca9451a0667b41bdabe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a78254454a48ffee9e464ab175f4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbcc91456a811370e411b822974dc3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d701ccf84e255b2aa85a5e97020e4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b381afb17085ae25ac24ecf3541316905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c52b40a8f5c344e198fc0faf185009906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69c0945c7a6dac82347c776d873d8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb681e2ae4a77119b302bf64e08d5c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c25df8b5e7f502d1644e1d7ec509909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6148fcebf4390241a517aa3747de3d0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46bc8896023886a79d9258bafcf06c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c9ad8874b766bd224986b59fc173912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c45601abd6ff0f6283feac256ca87913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd03ae2e15769c789503940165a78914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b4113c5a866e34abafa3d89530ca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0053d23e8f0dad68bac4af91b8d092916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa335c88d124b09bf8cf5371b0db89917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7b9ff9aacf8d266ca307ec0ea184918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038f3f05ca529b9018abdb9fb92094919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070231670d63ea371c891b9aa5757f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c845bfb90d4227cc9940fddff0781921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d4c17cf79dad841526c30009fa6a6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15ac897ffbacb18b51c68e7899298f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79e0745dd2bf170061dfe7f24fe97924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d2df1338fecd60918c15b813687a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508142bd6ea2dd030af0ec7ca95e5a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c526095485f3d51a6b54afebb9c41927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6001fa31492de8c1ff85f2e9ad89928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa48cc3c30c8aee392fc125f1ce399929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945dc23df971abd920e3b59491905c2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c838809dc86276e22b2cd932d495b32931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e00f7149a65c2a36adac52507397d4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b04642934517c3611bfd536a2e1d9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d2a19b6e115e22988daaf7c0ac06934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3d1bb1d10e6cb32358717a894eb0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ead03bc959f30d3e24b514f1e0371936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1798a84e46bf0f3cc119022ccb765937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785654c7bffccde3746f32c8b223171938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde48ba991e3b3d5d320cfebffe33df939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fdf2eb9b5cc4bb1d0b81d3e91dbcf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07453a704fe576beb36279de060d0ad941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8e1a8f0a5c50a008bea53e0c4725942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa399b50c5287942e8aa2b4ea65e3fa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d207cfa2c81dd3f5e8d3bf9e0380944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211793c345614e0636c0b9ffc1646f22945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2431fee1f2c02b82663862faaadd17d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5f71d74c62b8e58439de5cfbf9cb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875afb5cb9b1f266f922513128b1e0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae18c4e21b4f3875b36f5f05b5092c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce1be3ce521cb1dc79f3dd60e83bf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7547d8fa0ea2e0952089b140f4ff73951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e041dedb5c6c085e591e24b67e7564952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a704b6bc8b7d5bc493943ee3f7cb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914251662305fa298d7a21ddba9e55954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2539e72002074a30a37511c00b86a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e18e0bb6c24c7f02c033b8a140a9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d47abeb809af9066a63179057fcf84957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8be044d4a97d08c801844a2fa014958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e0de01337362980236ba17652e4c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543196e13b9ab932742f26271a2d82f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d81808bb8a7b6a09041301206281961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efa35cd93fae7cfa0335ac3dc68fcf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eda256f0e6f8ac142350bd7d7185f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0655149e8632a2071794decc7790c4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d8fb466d0544d3879915f7aad099965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060efb9e2e51cbb644d185368c1dbe5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e678bb598b5e873cb7fc2b50ef41c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366ff657768837a735a28d56a850785968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135380478f3ee2dc03dff2ff51e594f5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e787fa1d6206adbf19531f9898fd6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807ce3b8303122e9494acb5c04fcb2c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362bed5bdcda49d42c94dff0fdb9598972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39992724286d191dd31540d7eaf4d0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db4b497f534af6b00864721b67201c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7aefd49f8e2fca8d380808b0a657975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15e749df86956cdbd7ddf96f1c7af6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253cfd6ed08873dec8bb61a8edd59f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5979ca9449c9023996e8e5261b57b8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927ab10f42139d2c0a753782e9fcde979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50fafc06ec693e5a906d7562edbb2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8ec093d5bfd3b224707fa4f5993a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06777debd67057eb16d39a68d484a0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551b643494f24a954d06a4c453ff93983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d90b97a2376d591a8fc05b2a8859d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9c125e43b9bf0d84c4de4ca57cd8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be037101d9ca15344de4280d8be1c021986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ca67c99248aadf5303e3c92c06b7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3685bc1bfaf8d68c0b769310ae976b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f43f88e1bf97b42004a33b6f9d953989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1869dc4e4db14dbf15369336b7430990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58eaaf76407753eb889b75dc62263991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ec9967bfcc36c054aee42c5c70147992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51060f3554987e1b8edeb1d8b2702993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59382308dea838357c2675f058067144994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552cde20d6f6a00be2c5480cb62a1d1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c470f3aa31d5bdec3eb2b44b4a1c0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c6c875178be04a319fda4974aaf43997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1c0d3e02617e93e7a33ba07c585ce998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab6b7a8ff66a2fb38422194e48ada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99bd9827714bfa3a3683d58e9e46762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f186ed0f25f736a860a3632709ea543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daa42bb1a355aa38ff792fc74a43dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbff58f50a486f74aae41bf1cb5aa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e00aabe4b9b956be2dcfc5bd50e6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa260019de2946164133c45b800ee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed5fc07ce4218d5c8b5f17b350987e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818ad4423dbf54fa1344e225191f989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a4e40bab3f19a9a46f893f161cafb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297f329e9f3efc6310259e25e68abc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904f963bb2bd378b571c0a47174e5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a361c7cae96a204880e17a6e07e4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37f05c33dafb64458e4ef7944184614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d78bf60fa4f029a0158bfd4c4ee015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a117a45c85caea59319c9c22f0bdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f127c2619a613cad13ad655ada11d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a8723fab8fb647d3b792689f04ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67cb818a3e3c23a511a324c72199819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a965528d5fafc7f93f002d3c7a74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c308ff32a5d5b3dc447ea3265dc6fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0efd7835afec2d9e95507d6b9fb53922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2bb827d1112482dbde05e89d578723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239afabbd523f5574ec72b10baf923b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba84b7689f465fc84a03d4ba8b9e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b344bb976ad93bbef5e4e3e9eb3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c6d3ffa640d409a1f1b4840f5b5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e34815d51437a129f6696adabe138428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27024331d536bd6f3d74fd04eeb87afb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fd2b28ac799859d4b4d27e89900be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188077e24675ac6d86811240a557d1a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db710105db031c355d589d0ebab628832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1157918deb38c3b1a9b566cc04b5e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755478bae8bbefb4536762b3b2bb0d4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d47f53912cf39e47136079d8f585d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea9ee66e7b5c279fe906cde7ed48936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b734d7c88670c9da43873663437437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e267f0df0cd382af9aa70c48e1b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533e648b22941111a87d86f0e9a06d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46af98200ab92d5bc9110d3a6ca5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35be6ba661585cdb3a0c013f8d10c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e482208d32043a7eba80639c25919042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d0bf99cdc91fa234ddd69b786b4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb3297ffc406b4a03a5e4014b3436f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cca94f186334b5c0d0fa175de98f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2341a00495087e22d2530a39875f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f76deb6218af715cbc76c652668a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80aa41133b9156533711277162f56a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b1d01e1d2e2dda9d99e21b78b1d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18794d68affe3d727f2c385d776f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36edcb31aab9cc9910e5bec04eef1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fb1f9dd9da3ed8149ded59a28b9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff46b16777fb78a594b7e7369ad0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698d4ca43a840c351bf58ca67fb4ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50349a247a0d3aeaeaf80faaac43cca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356ea85348dae72943ecfff4cdbfed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4623529611144c45a92a2c306de5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b16f973a4f87c22530aa1ba982ae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27475d5fd09f1835824cd1b4dcef059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa496a47287a005a2a78b438c3ce4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b64d62bc0b9d4f67d12f1ea0bc2e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df390399d7a4e6a540eff5fac184062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4135ee3685d9edbc25782ad7377f3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6a372af30e4b2eee0bc3fee2c9d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150a995c0b57df2d510521427420ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee803d5995bf274ae287326d03c984566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5ac36b3b529855bf8ea58ffc363e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbf5fea961dfb7faa7e750521cd1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf669051e1c9455699df6edeb57d4aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1df8e8db422e252868468ed7742270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d3a8c13f63ac010c0018464e7aa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20866614a7fbbd7559e77c0d4267f07172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd324c2b941662ae169b8e7e5c487673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662cf6023c3a6f58c00a17eaffa75974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e4a7f5fcba6d774ab8af5106b7b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad591da9bf9c9a5ca720f677cc8e9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacff844d8289e7e1f4c6aac9df969a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ff20f5b45a060243e588ff7db39e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7be45662f0bd4ac1da9c563d5284f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48640cddec155e9d3f9472312b603480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599a40830be1b3bf6677d12f768c5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f865a741d41b483e645af95d3e49ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721df7cd2deebee5cb0c1ceb967241d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd789122b7c09fe1a0e0873f21da9e8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24598e74764b1049fb13b1a27abb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674804d73f80c9c5b1015e4029548c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cddba513d6682edc80d87cf841af587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560396e577d7adecd37c3cdd6dec8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c15749ab6867c86122ba1690c363189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653752fa4f65378dc69fb28f4b02c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a362f619c6f73aa96cf7782487058b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce902309bffe6a8c6a1c830acc08c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad68044bd1edfad5e2751836e2f9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f96d1d5f94b1ce71021822f971a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba217cc586724c3723331cb28e50d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f6019d317e6a259230f9927605da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7775ee201f50a64f6a251cefa4d74297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4b8cccbbb98407b539100b71b2ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd910ad9342b27ecfc27ab54eef5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3fd4527f99f56a70ae7a2c2c8c00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e084898e154e76fa023503d852661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d52da95fdd39662b99adfb470b1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a74eb29b9f3bdeaa4f0cfab3fcaf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991936eaac5891a071bfd6e72925463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48b91911855b257805d7281d4dc8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eff94d1343c9f6248bd35188552021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2b22f820f01b6d168de7914836100107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e74f31f5233bc6203359d962adeab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458a9319cd79447eb43bc19edc0dcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2f920b7e88d1e62b0e0b2770f0c06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310395722d399193912489d0b423d7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952004e56764da9aa24c931a63c596112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d065826de2b2b490414be27e0262983113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03d7a97f0f523ab27cf0665d765dc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056e247146f2ca11acdedc5a0eca45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08114577f58fc03a2ba5d2e265daaa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bda3512addf7f635064a9660648e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b686f5092e4d82162005a45f7c2a1d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19c236718ad28c686705465f3bbf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6951be55ac0ead1b496f894da35ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f9e059b8024575866ae422d31caa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066e520c387038175dda1fd3af1b5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17baa587d0488ddec80f93717ac3ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c71bcb079d992dd7d9171b1eaf09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d10d0030c876ba6732c874b514676a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4cb4cce595c3043fb7a954772cba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10c6ca8fb4955aa02115edc866d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5a8cef38626b44efaee5add331378128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8f736a509ed50fa6ae52c9119745129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae9862d1972cd505e5fbd5200594d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec61c27aaa0701ba37f502e6559088131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e39a4965d64000c96078a7476478132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df151d3b51fbf71cbf6f9526ca1504b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa511380ca80d091dde9d31edf10f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0deb75957e7432845366f792d50c63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb858c3d33589df52576c3334afd3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0158eb04f11376ac52d12b0aad427a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaba5c03227fe16ff7475eba008550138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d2ddbb1905c439934eee053bf05b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4964f2052423c9f10b20817f3d78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8d92cb3ce4a91ee19a12363839b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc6fc0a67eb27e29ba930bd990977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49ce71da99715a133d14aa84b8d37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8808001c528afa09037f337df5119144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943313de627176cc698360650f606475145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590d13e409aabefef8dc7b54cbeb96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5c5acdd02990ead6380a36059cb2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf836faceb095b3f100c28927c4a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8282480c648355c7ba10f8f872b78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34c78b27ea225860420cd1bd972161150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a27295c49242ea9045028d2a59ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d280614eca119b37d2c2ccce6c4078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6dcfa0b7d7c47c416914c11593a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17ca43eeeacdd8530f53f415756096154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee6e93f47ed822589cd2685208437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561540dc7cd8802d0531e53bfc56a68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e2a284cd2bdccc2ed93c99907bbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc8297a6c393145035210f0954bdd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64a25cc3e90e7f62282ea47a694cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead416f6febcca7374a92e857861df48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43e98f167958f78952498dca2da12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33984fea91ec68bcc716d7fecb3f24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e565ca7657827300aebc4d509cb3f99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68fd3138c24c595ac2998eeceb9067164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94603b7baf0dec094063f4a7696ec88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dbd58df9e724cce444a1243894f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25241137e0d309e2512c7032af175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa91e62f270e7461b44847e25fce9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e258511e65c877d0e83faf0c6d1d62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a88225ef55c5e742533a7f9c9eab37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f96ea86d42a16609538206d33df919171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f92ae87db4a88f9981fd979d19a48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741668ed1d5c8233c667e7c6d3d6024173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd56c6f9fa71dba46426570670a12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b90d76068e9988d3f69b86d6cc113175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492bd353d9d17bceff5128796e8d95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309aaaa997b1948665d8cf1f1a7749f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653273f4bd96f77942ddc8dabf9da797178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5be5745d663c34e959f00b08ad7cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720b420e6ec609554efc746b2839aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc7c05a9341e046d9e1eb538f54f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05565633b77cf3fba7ee7af17bcf75a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c167da837d14d9b34576dc84151e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2a15f65d1a3343839b536f650d8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2069a77ec301cadf884d75b34609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761360aa8f5d3d4896cbe221de5f5eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a55692f0e94c59b5cec218d54032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828af31f0ac155556c321df499e3be3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ef2d6b33762a264bf7f55313bbbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a670cfdcd361a5f9baebec8be6668a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786bb31ae09f07e2effa34f8517497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877251089b0f01a42132529ac35918e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d273eb705ce68ca01764a4503f73d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d37e6dba62b196f0eacb9f2e2b7bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249e293ed88d20a37135a58f0c6d15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee75332ca1e3cdc30c043f0ce2132ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b3aec8ddaed4cb052b716d2dc00f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cb5110b0b214c61d13a1b2386d497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e67299dad7a3e17cf7b4c6b117341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3606bea38b937e609fef85a3f57166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44b7783f519a488f6b26a1af14fe79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158dfb133fdc4910f2b6599ae5f24bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511450ff63e71482b5807a42b32007a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203a7c8db4fa36e8ce7e9737c2135c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412a154886ddb992fc9b62826a2f0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291468ec69f64ba32568fea10d71e7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb4cb9944228bdba53dc6e5bc6267207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1202ca48ad34a27a467981ac96da9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa54e8fbe64ad1e1e20920d38799b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26822799d3722410b7a67c868223a21c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f15bc39134438a0ef9cd7451b78e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47188be8616857a7be1de2b899c92c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332c10355ff1f169292aae1546733d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de32e7a3d70daceec5cd88e4b81f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8266c8c11333bd37e6aa109465ee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902bb51dc5bffb88f74d3493e547fd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f39ae3bb018234df47bcc2a7fb609217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f79cd5f93429093b0263f45a51142218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08c22456f8df27451800a90b6846f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9aacc90458559c875b4029888d9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba42fc85a1268e5b30996ea5d7d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeeaa77cf60329042cef1f02270cad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90aa8e2ee08a619eb6562122e8e02e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b6ab2483086e4e429158bea19542224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba1cf44703d68c9e18155bdd7ac9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bd62b4271bb729ade113986be08b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e277e43a8af002960aa0cb00515a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc719e52d8ae3228dcb7680bb4e80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589928795d735ec56d91b9ad16bf867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07513917d3b8a66704221ff66c7ed189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e285586f721527c2ceb9cf695571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6a228c2481ac71db9c50540c16dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeaa2dbeb0574e1d905518e63e1243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884325b4e2b80e904010f14206b6a18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d600d2a9a0631f0dc11c5c5f7d51f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ef62236ca067b950d9fd01d902dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036685c45457eacb83755d8e3e95d3e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4e1a23f88085a9e942c8938bfc31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f28f93d6b70ada9ef760661bcbaea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b977783d76ad406c1b81813050c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca9d237b473a857d282eace8378d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff6cdc51056b89b2b41671fbb4a8e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07cc4dc3286863b444845c90f92df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb77e97c11ccf0409e8b58c7dc1a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e8443693f46779065eef2a002c23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e7c1cbe61e5a1589aaef36bde679f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a1a6a9d17aa4195ef5d4ed87e2cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0e2264b6793812d18ec58a58e6b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb7d670366e76bc9266b95eeafc1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f03b40096eb3348150938871b72c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e89d20849a3271c4e0d2d394495ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a96ae2599657dfa66226f2a70a96a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb04e675be239573090459d9a1b1ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13be7602ac71d636536a51db58f4dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88da57f57dfa65f5e13ff850837613255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf98c6f6215c00fda5dce6eabc792b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18765e64dbbf05a7607fcdf88f44781257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223f4701b35fa42fbc7c5c9d8aefc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157cd1e09cddd7cf1294aa05c3fb895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbd4fcafd9d97a45bfd9d51fff184260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401dabc31b85297a9ff6a270f3b541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843f7331e7450f53e4a5ca75294772c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355b13fe8637851d3f99b537006385a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c166bfd3acee3db70d5dad71bba14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07634b37ec0ece8bcf84f340b43422265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81d3884536c3debcc1014266bb518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad716a12da9b10dd2baa423bd768a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177913792b1b27d5fa40f2c5ad326316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b650bca9504792bc93d31e4a82b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809143dc8e0aaafd29a079565b13f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368aa16a98c06fe1c368970de7bf248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cb14d3083950eb45c1d5adf08b7c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3af55c1bf7fe525dba17997622c08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca663b5287f41bf83fddfbc777e0d87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0441f3763d9bd298d5e3e8e3330f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0e98e6181d9554433fe1462f809cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77920ee765994b0b95f755083b5551277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37361a0680199001a129f02b60d541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36bf0e2fda03523914ec9ff68c2ec8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441855257dab1f514ba9499d21ff874280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d6becc9372e5f462494dc519fc9e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c21612fd8e3f2c7dccd94b2b3c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd571f8757bd140877285f85d7977e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef5df11658ed82d12e56994c7339f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ae5dc28b1dbe8e7faf0523a8c186c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d90583c19475ff2d9d87e94dd51b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c7d64f77b0cd3393e2ab4688745c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19295b175d78efabdd7579a6988a3764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a2a6588290547675f988f5d0d7a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c2f8ad1b3a8df9cc2510a8798e97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678f0d1af05b778634b7047496b6d8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377beb09326b976b09e811cd2434a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1d59c16bcb950186c173986fe0fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13a81c704e8ac7f853f7f8e89de9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47680639401235da73ec4262b2a20b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b7e9756875fce4ccd063cffdf72c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3cd8e9c837f7f53a650aa23a2c1c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e1b194788765eb757f0e21d5ce8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba4a30e83321893dfd7ced229d2f94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511bcb91dce862b60c856c2e7083d57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd055f5f5a85326e1f6f3eaf07d166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d3b238b085100847b524d018a80b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f7ca84b5e46aa1072772b10a2931303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad531190a614bbeb1355cc2fe7468a55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc7682b195a8ee83cac316ebd5069305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0074e74a542efe216304972638c5d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8faae24e8fdd080f576c7bb763708a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f07e14b954b3a91d81e030707e84c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ba0a44c58fc10b03b9b596643571c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62af760732e8216aa4e662f75f687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ab079896655bac567b3eb5a81a8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637221c3989cd77980eb3253baf6a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25fe46eb2128b29adbc2942bf651f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749adec8b42b9033c70273dd8a93f7b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4ac63db91d09d63bb1805716cdaf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc320ac0850a374154b872f2d38b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c3f086713acf01ef0bc131384230317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf084e2ac5194afe75e1218f5d77e272318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c281db51a15e67167ac68262d756a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921ee3707034ba07c2fa51b098535b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169faa4e47299af6361c9aa3c0792b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36a7eeb3ed9c8114d87a06c0a95c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cd6fcceb54388f736ad0b0950f3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15451f493bf2e2e4278f7c21baa03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d2fb9427115e0bd2f2acaa1ee14d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e306b9482e105029652969041964fec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c0f333bd5c3adc758bce5d8e2012a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74078e9a17ee1138c821eb8d1cd643328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc387aa21458e39ee62b444c5d5e4fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071785a29a9407cc3c5c193eb01bed8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec5f8bfe0e5f6fb79f3d2e3e3b297331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82f63c5f62260853c07a4aece1ad3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff757b0e3beda7d00c71457a4c8501333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4127772d87ecc943322d8e93675d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e009167cd4cebb265ff3377941cb4ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e578fbfac90af8cb019a5fdac1439a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095106f423787e551138381d34b9b46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef79ae396a74c19d96580b2f5f203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878645115c9e955a017e8bb24395cc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736c982e4be5bf368ba72df569404bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f60fc28e55cb5c85aec416dfc13c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9c49d4b2a97c635c9ccda92b9f61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea9aabcb1ba63b040b210d16b16cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358420f0c0f6295d73f6ea7abb7a219344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17d373f1050cc4f56ce834a0f44ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef275e91f14e000119f14de76a9cef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352a024ce9ae77b44e919fda1936489347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040dfe863596f635a290d469827011d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b696381e9305bbe86d412887156019349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8065c5b58b270a4a10fae98b75a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ff4f661d7c68dc97b8a9500548ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c8c6709eecd15e0980a660e49498352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e887028190bc8e705e813144f1739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf60ab4bfc5faa03efa07b03dd0ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bbc583ae9b73dae848ae7a5978c71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411141b3d2ca28a3c84a80aac53e3dda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce20cdea6d8988ccbfb26684627363357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb911d9660223983b0e4d00e213400a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5b734f5a7f76972995b3758d5594359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c8be696ad9a36dbbb49d1f515646360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6a2164a6332687136b5f80c7c090c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341916dbac59662d30063785a705b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a5ffcce54d55f68f9efb7e876cbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2698ae6f22b5245914fd7cd851674364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f800c744b87fefe58998984797c17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317e6c08990606d89769de02afafae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739479f0166870ab9a253c631905c11a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4c72cdefd7fb4b00ec1481b82cf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0e4304f5aa24ab5a511c1fe0d2f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f241b9888adfba6bfa38bc7d96ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d8e1a64b3ae6a1f8688e9a719c9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688063c3f20674d5263a224acf3fa89e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b6eadfc073771d1546584b3a349ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b6935cff774f2d297da98485a5cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea43fa526301989780fa5d220c867375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a1f31e17a794cfc716146b6937021376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b4155072e6758644b59cf587672b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ba2907554a9c8d74b0d1cead9d6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07bbce8d36eb33bd76d223ed566393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9164c2984b773cec4c5891f0d86190380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045a93cc7e6a34fe7870d3159f353c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0069a2c26fe54c28deb0caf8ab1ee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18290b8e153abbda9b39eb5f860d50b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e846c4dea25c8e9dc609ea042e76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013f42b0cab19adea86b6f760bb1005385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493663577fb405f8c063b377e5334f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580274c710bc02c0453f049fa81d8bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf6884af2890e326b46eb59cc55e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c172b128b39b611a9cc2b6f6205842389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27814ec3663ecb2ebf783b75164bd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26c645de69e135a01f1c510914f05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14941203c190c898823b56df04637392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7d475f1c8de2ff47499a16e61641393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46476bd8dd7b9fcd07d27626c4618419394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48e99465490bca2f2a3b06c02687f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeca8e6c6f475e7ea12b989e889b09d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e30b70061b7feab27cf2e3fa23d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c44591303b2580e215401ffa07f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69729f563689227e794b37e1982a06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977b92cafff731b97a4d9dad568e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a05d74ca1a005fbe668246787d23b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7017b30dc05dbbd0f43fb61a94550402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524068da0c6dcf2634d24b88dd576921403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20cbfdb8482c495ff8477ca2090e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185edbee85e5f4124a570521c02a44c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef97cd9a6e35a40a1f0eb8f292efd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac043c7bc0d1a986bc4e4dcd6039910407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f395a0c1fc385a2068e72f58561b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85e1fc81b7515fe00bb6a5191713d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8ea132cb7cf327f555202618d780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846a00b096950989e27fab5b8a7e9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac472a3568f99bcd6babd3019445f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e0bd35fb9226630e6069d75991e86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8b80874206c627aef387f9f27dcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe9ef2b8e8e90d3bf978a33b757941415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433424ab1d3b4de4dcf31eaffb5c9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e5b2a32f32d95381405c0e550669417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed2459aa44567bcf221a372a4f559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64334c4bd2dfd471a05261ad4576d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba28554299f2d7cda3019f2e7f4482420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b3625a334560b4bc56643a70c507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453af50c56a4aae3b37ff252fd435f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64cc569eb0d017674cf164813afc51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ec213b628b903fbd21c5915c1669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbc4cecfc1f7a605f585031b15759425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d76e9e65160669686d702c791a8ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ecec43e82893864679bb390477906427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdd28641bbb99e4e8f4aabc8b2587428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978f880158d745d3d4dbf375531e60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8199165eef073d5ab677726a2d1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34e4dd0baf6cb71c3ccc563202742431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47f742052d82e184ed7e39787d1a86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff99977afe3a312b324a798dae0aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d306f2fe614c2f8b4e467ffd0412434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28fc4270e38ea32248eea9bd5c08a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013193c58a8e9095cecd7369d4d5a11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d113e5cf1edfbcde9b29d35d4eedd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40fce7593403e060c1efc8c36da9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab288f68a33547503f7949c7501202f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37719b11327b1db71854abfbfcd47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd737a53c8e8e42fa4971b0e4307f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85cbc8c9d5483317e68ee9cc26a81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d7b6ecaca3d5a5e987027a5afdb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931bff5eadab45c6bf4cbc71d0ece24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3922541966b08cbfb1a6560352df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20b6c4483c05ecbdd1783b6fe67bf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881d6b8d9a5993fcb3b3e8d675f31f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fdaf36696615f5b25b37f170fa4f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b781ba3cff5a9de64f271ce895bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ba9431c1f549e89233057b67063d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4bcb10142c97b8852e4a40d2d066451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3eaadb912c00f034a208583e44cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1cb09cb76e420bb167bec12836e50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325e043a9a25ea0e22d46dd6c8d58f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6554c43ba630ee37315d600f7208455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6db43667f51085289b3a31fa0367e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a5b2c4fd8a665698ae66c18aceefa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbf664d1a6e988a1153cd9bd4e1d0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf838ab5fcec83e681b20e95310c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cecf4b7c862f5b91b1de0dd4304627460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2a84e35c16a9420a3f14eedee321461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f8985b9a7bd2c80e83bf449ffec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfe7079558752ae41a2b0b0532b2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dedb90c85e9b2ee6bf32e58e56eba0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ad3a75f812a35a594dc9f723187ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c29951d0a489fa2964965a960d6dfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d9ef86ba61cabf0c01a1da439718467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1cd70e6ccfd59c7d75cfb734035c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288264a578be8719f3ece415ddcc98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee625499d4770c75c998c479044f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47775bd7dd69d9d6f7de71154a75144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed473452bf939d7c7aa0bffb6fd9fbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbb58a335c4b86ea3d5867dba0321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafa415f4a52dfa32a4a96b05f8e37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aae33b650afa1cb7ffdcd5ccbeb1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf5ea08a1f82350d82baeaaace219a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac73b557e4120c519138d0bac2c27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54124bc61befd84d9058af624563fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ea66834449380c14e699b5a5b800479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce9def33c8550615988aaaf4dc2f62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0270d781f18def0e9b5ba53dd405ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68afaa45924e60d407d822e9e77cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89dbefe8bcc90761dbcca773f77ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e208c960d8df5923f9f7aa4d11d981b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95bbed721254b590b780f9e2adc3eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51435bd70642100d8b8b821272df451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf008c154ec5b23a7e0c084d5c7ec5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1615205d2e168f7839e1cb6acfda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08351c5b07cb5b285463a6fdf0fb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9d2cb64bc8be1ccf823af26d3b3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f28d54a779a252bf7b69180c3242491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0af93f441603629d35981830fcd7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf857c32932203f543e3c934f3d5027493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24fd36ba1a91bb3fd5c19e4c83f2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a35b7667dc14b6b7a91785ebb1a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44e68b2db29ad7b67e89da2d9042b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a691aafeda1e4a7fe3b04aa70a48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad72eb2ebab2de017c75c827efb7b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f44d0634745dd0a51fdb75db1f0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a02405e2dbe802f9fcdc74b1a6c86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79381b6f2e1b8156895255ba0695c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82002a76cffe64c1f20499b5dbe6474c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8590bc29ba49b9c03b1abe8b04e71e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e9ac3b94a9d584e00268cd61e8f9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70bf5e4502db5d4d99ca6a18ad7e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e8e3486776de80fc8f4aacf34b65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2c3b8bed966a289fe368ee591401507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693a97cc460246b8610b08f8fc078f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe038031007ea5be18fd10ce0613a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b492f8618dc0f390335f46fd0fc2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93abc734d55f13bc4a88fee98eaf1ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8c8bc5f9888b8df39c77b236f321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e6d23eea8b501e75481084f24df2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c66a3ac06911b14959fe98504eee28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c06001ba1dac8ff7f04f93570859b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8d56cdb433a77df99798d2db8ef1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbdc8aa9e6f3c8b6113939ec7820b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da05ad66033e6f4dd227b790bccc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b787d64224929c9df8af00a1214ff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13e96bd239fcbd7c51061a1d2de43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ffe408559a9bc790c50d4c587037f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786abbb61eaba1cf42bb9163cdfc1f6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407785977034f757af1b548e83a362f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0417fab40a175acece925fb2cc680d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8dbd095dab6133ef250544c73a5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce93552627e553c38edd28ffefacd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f28eb9f82c081497b0e45fbfc24a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16632221ba5fb38cebabb6b191cc0ea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f561a2b4a6345b7011f874b2bc557529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c8e0e6b21e9d427bb43f1899eb15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30bbdfb0cdad63563923da67d58f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835859e209bdae22369a4d72f7648fee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683178aa15c904560b4316b3967f08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081e4c5c5905ace620669dbd3120c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b07fae7c0c22957a65836a5f2d8e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433781d15b45c762829266e08b5ecf94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45daa6b2130509d7b67e7eca7be53e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a98bb183d6200c025e767c1de092538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889fd5e020425b226260b6a3535cb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb104c5bb445e821d228bb1ac45a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459dfd8adbeb4bbf1a7664d7e2b6c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c654c25b05687ec4378464b0ae55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e0d3af4a37faa90ba1b184063a26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a49314e4e783f6cbeb4e9d802d128c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb103ac8edb8ff2bba373c75fa55844545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1b8afe03c339b3a2f9ed870bd2486546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0638650f57d85a3d27158f0fe815b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f8a4977935054d15ae5678ee3a59a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a76f2bf82bdfd53eadf18db119a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f97cd4b622186f07e8b7e0712ffb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b84a34cbade83df6f5744d3d70c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c02c337a93d77ab7800edefec00b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574ee9e17c7e8604331d3ba7b071ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e5c1628fc72f285aa29f5dc39316554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289bf5f5556af34bac7421c5c213734555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b742d3b8af13d25eb82f911604a1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5573ce0c48c0d48b3cc7f938620a19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c31d6448133c082e9b96d77dc020558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c922ef2c0d44647d0c808a5a42b9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59db31625255bc01d021bd714df5bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb4d108eaaa3ce1244ac7b148a5e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a528f20d37814efde30ec97e93847562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e7e80bd3682a3dac15f83f3e8261563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d4f257a42cc7486de39fd476b72e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4a3a67a29a0ce646398e453037eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f56550a71f6a7e657347229e812f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a633f318be05a88c436de9e187ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533109d28ad4caa7e361226cfbd267568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f842e01d464476fcb76665a499b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa0352605ad8388afc022cd02263d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b6a7a130dca40832137eae6a2b01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3daf4a3369914caca7f3944345f069572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7279c75aa62a6d2cc23fd13aa446fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd98c37c98726fb900d5585d7d57ca6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e776ad25775f447ad2e7792340be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98716e1206e46e9a65c25787a9e5604576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80e9fd68bc4608a52090411487710577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742d81b0674c5b71a9dda47f33c9ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973eb12baa0f64e84ce056761dca3d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd526ebe03f2cb50b69d85c7fe7016c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5742a428f23ae0919a6514ca98502581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a65e5220131c4f8c5e8662652d72fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a93ecffd82020a40247feaba80f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cc04ba54f9a5708da98fc68f45260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c263749a07241b7ad05c4af3c749b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d29ca0010b00a22226f9ce61277d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e915f7b301bd98ee66b16e8e46cec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deed8ed680df1268c2ca9c6153ac49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da844ee9a4c9496f948945ff2419231f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ed0ab0b35c77f8d5443f2af37f23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861c9ccc4a31fe0506ba00c0df4dfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d76554dd82982ab69629a39b442a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b649f812c0c3b2181b3450e6e6519593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5678b7f5dbe28cf2b4827a842cc9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d725a9af14db210071f85c286da01e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596413b37a66b72e981f3fa9aa274669596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24722af32f673693db0fa80545e7b88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dca8b4f3d18ed87b2f4501b4898175598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0045def203adc93698c82f9af971626599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc840ee14aaad1394a2a75e59f62f041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361490fdcd9d0661cbe3055896eeab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26037e71df3cca3c57f23c8650ba87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97181799a2e4a735934a5c3be5d10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1e861e31a0f42d23442fd239c302a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f10a3aa40dbafebb1b7f9b38622d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece245cc2a27dbe9375b06c04664eb49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548073633cced62f830608ce89a56c44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36402ee375cc96c5b09b73182436d75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808ba26e2ef6030a8b06c2c0d5e628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f17395f7b53c4c019e6249d2e418b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d453263602738012cd0e6d699b98a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffea022dedb9e8a1ee23fe0ab03e4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf1c552067b14323cfe4154dcaeeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3113f08661b7c7dae1a5c48f8ec96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7836c50663a01da18ac08be62e6c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a5ffaf825cb3af702f7a3edce7f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc500e44c5e5390cf1d6691c7eea4c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49877da183b719a8e9f10f3e0db17445618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb81ad74fad7679a40de7d1f1e4ea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c41d8b17e0fce55ff4708dd666e8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7bbf5076c78a401304a3b03ab7d5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bc0b92053668bc65119e0808a8a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca4e9a77161d9485a345700d6b763623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cfd0a9f9c7bcbf3883c091efe7ebe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c994d84db9ccf11ac923f03cf8f95b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214001791814306fa64697d4e645f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca698ad3b6aaef0e8823aee5ecad31d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911f27b65f169c4a7663f722f81c6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee659c4cbf1d2f3a7e83e6bf72ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934de54fd2b7ca42a4c12d81d3204b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacfad4d6706eac77e02822fd995033631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645650071ea413eb6a5fc5592d3920c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcaf80e8a3b2c04adacfbc60b4025d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80856861da01736a860b5c54284f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7962f6d2ebaec9744ee613d011747a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623cd3f7de727cf141d86f694e15515636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3369653f9db970f2b204b0695b6abe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8431e184027e581e9f042560cec9ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38eeddf70f5c81d5e79c43acdb7de6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41667b6d7d211f7e3f4598265bb1f714640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324db0697991593b11fdd5d6434590b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f572f2e764301a8f05cb698544ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a5d1fffb93360769ce999922954fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aeea345c5220be549d31926daa672644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a541aae346270939be84b2bbcb1f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654317374cef59ee1e38e6afedd8f535646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469799b7c15c87ec159bcf45bd17e215647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b29339866d8be731643dc7a8cd28f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbad7a4d7b1634429720f36278a784649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9372b7bcbf11c9681d42c0780c49afb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f792042aa64c0525426cb473f5e1ccd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c97584a56e18cf93f2f46dd7edec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267de3011d6a66c3b6855e99e95eaf58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f5beac185da52ca04d95e7e4bba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08ab95db09e1a012b15508689579a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ae507a016bc9519ebacddcf1e5ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af4a0e57eda98eed6c6289bb14718a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71121c911f6a02532852ec02e2663f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813c7680c39921407c6f6bc9a9455b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da66b5bd1cdd82435d75a2317b4739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6483bfcb7b6272a3ba8dee1b5be3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9f14d7e4524287123f4b0e437e15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b6772b053dcd612a4333a32cc311663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade1180e41d8e6499d083231a302d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2e93ca110fcf19f463b0b11ba310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3f211169ee29297c09d92607c441b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4cf7f0b12971cfbb32d35ac0c40e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d64595a31562ba85684db6f22cf5bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b39633925d2162533f959f930af8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6703956bf866fed00a615f6e6a908f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970541659c3fa408a8a17d5cfd6409a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839955527e083e601668da7515bf5cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b6e6338f78f5531b25fc819688434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fcbbf3e08a45faf1dbf9555792693674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a46c538b099e2966ffe104a38380675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf0a00a9aeb997b12eccf5fef8d52e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a09a91fcacab2a33ee6db92baa671677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc30ae898441fbc1429cbb43e059f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd8a39d0f75ac740fd5a6af1b29b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aeff73f6313f8eb3eff87b5cf992d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6eee47ae0e3b1fd371698633a1239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54925d5249ae030f333980e7cb780b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4ae484ae18b79150de09d6744171683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e44ae94981a33509896aae29f8ec3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f696e071e55a3a667fb0b2c34da4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd570ac52ce21f6434bba546d22646c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ddaf9d41375f6ac0e34a8916a4ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662940e2804b7a243aa1f8db8d9c47b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b697ea257cd3d27494c84945af519689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fca783f7c726160bdd3092e103eca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54898380e597c14bbf815389e379e9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a0c065c7ff723e5f0357bcd728d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677923e90768c7b4bdc3f3288b1f229d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cd22ee1e5224e907ea1c59ebf21fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c71c0543cef6d15f0513ac547b880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad9be9ce0c9488530224b45124708c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee4a60508f9b1f8aa0c55afb23424697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503fbd21a54cd4e7bc54c00ebeb39b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b94e169e897609d10d891412a9b35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708487b27e1ee01db8b845c9946869700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cdb100d078de252210cf98f2e171b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688368888cce8ed9c786f928a2846de2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c734b07ed3a10c53c6611778578bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16fedc58127eb143d8ce0059c5b566704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91fc44125fb7c8fcb2cd59912d602705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e4b21f34133b0db1e9957b329515706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034353394bfecfa0db48a3f509b53824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b0923a7b0ac99defb3fd9eb5e108708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f42caf65770f31df97c53b11a076e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6a033057c4451930db2bedda2d9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e138a8d733e79c12411c7920c8ad1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad42c6dd51338995adcac58f0f536ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9587fa3a1256cbe91c2a9e18751820713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae582f116b73996e8865ea938f1a924714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4604fa49e27570d6cb5ad094c821715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f31a894e7278221325bfd651675c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5450f8890fd6d7b6b22d9100a0cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b330116a7772f371f7159a9fa071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a10312fedd4aff3e41c9363a14ce8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7c22f9892cc5f3c1f58a763359ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a160bc9d84377c28f267d84823c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53987e3f8725118eac1f216a768242f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c5012cb9efbfce51c63aad0a57e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938edb5b68d262900eefd9adcf9fe56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebaa871846cdd7e6361b2e370d088e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc36f529ce908284d06a8fe29ea2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2dd561b8241f297b84a943cb5ebb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb921089c67eadf3fd9fd0888fc1037728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d7ce6f1a23f7b2bf97458f92456f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608abf5d7b8ad14160208963dcff07fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837abfcf5cd9302a5aae82a8bf965eb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cce3dc956faf3ecec0c405d79be97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc30944a14f0b2d0494d384f62772733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da415a76a7c3adb601769eb202798b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf391c5c697245b41ccb0bcb36471735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9f1283a409e64ce4729e84a3b3a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c79e03a0f866152a4fc7c1cb3f21a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261801d5f8b2678cf6b2f546f75cef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad005136733a8e332123c20a09cbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d74c2d1f93aacba7f32aba6277ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6f66ffc67cf97255b85b48873a9ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff83b6b08e06df6c143cd0aa786fbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd235ecec6414889afe2ed5c9fd123f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb4e0e875724f19bb5667199d1ced744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edac494f151837e8666c2fb9d0703745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd9306d41ec68e99b61cfae5056e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee5f38eef2c934724e31f1fbb9645747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43df06b7c68d4474f99971bc7ce76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705dcdddb0691a9cf27b1ea52953dd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775329451cce805951e8908d85dbb768750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9189824962ae3d1f1a0511d40020751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a2fbd02a23aab90a73f8c33f8a62f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64690852ac8ff77868615198e9ed84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330324956f9066c48acccde10bceae65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab336ddddcf95fa81440d8f243276b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b5d87caf1865b8d1c5fbc7b9ed62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1332d61f572429f7f58eba7bae905757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df63dbfc4fd1a6a0f93ffe3bd63c7b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc88f8d7771ad0ac9e08161317b06f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135372f04cc3dcac316ea273ecff9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf391eb17da9b51a92b6c236e8599a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d97e362971a0d45df0fcaff668491762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26bd6125d67e1cf8ca374588dab49a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e04120146b868856c1b7590fb523a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e41d0e35eacffb818ce696379d362765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de00fa809469839ee9cbd4bef42b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09bebda0bfccca3533d8ca1ce8dd7e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b19beefa979deaf1fc7b9f969731768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025430bcf1a4fc42862ddfc5a362a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217687c89b19639386cc22b0f01fdfa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d592b968893c9f8cb8cf437ed0fd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f142bacd8a56d3437ce65f8469f507772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985bb3e96fe2768b20dc8b1343fd8a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea32921c32c0801078f46e21cdf6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb8adfcc9d0291b790304b0ff4733e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fc52a86b4915e2430df93aedb1c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db19c59522e32a69f172744e91b186777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bddae2541a4425f5586aae3ca5c1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e327d6ceb91c4b0fe8aa5aef7d31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fff794a02d4d17d94ca819ff29d18780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb188664239d1978457c3a689a8ae58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad550cfd7cfc2c8052a958bcf688e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6862fc313b3c97695ee9ef9fad421783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8597b7076faffafd3ffab73493880784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6bee06507ab1a7f3170331103b984785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd513e0422ac428742de291c4f5f8cf8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e52a5064998b4131f93c05364d9d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ef02450c37787ebe26cf8b672a63788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6a77788aa81227c31a8e86d24b8d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16619d01559e30c43c8a81c99569763a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46ea6ba6794265861836d784d2fba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcde14f3a33b30b63dc8b40afa779c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255436d900127aaedf202133080a46e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c59c202d95566776673740f0a79b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036771cddb2682b02a1298dbbbf9f02795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567720e51e313b91cbd0d9d18b8c322a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b041dfd3cc1d4a62387144a95a2931797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4ed150dc0e8a699e4aca8436c234798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f9d68b8b51736da232a37c3fb9ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b7efb0f9ed44d8fd2b738f9c59c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ad8b814be20169069bccdb6e279e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17f6be222934f42ea07740fa6c367a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406258c0de02f5397ffb97d4b1854051803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ca9e87417296579600af794e995f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c5a5600add2b2a1c1a2bd425f7f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efcd2389cf9ba4680d99748d9fb719806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbc8fc29e258751f5611808f0f29d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d176bb02fd25c345c7868e91a420808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8bc7f4c7e4caac2a0a980c6b63ec1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338683dc76a3ffcff8a64f22ab30820810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c7b06e13a86931e2d97d1d8fceb6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15004541787ba91cd9d355c0ea3de4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227b37325584a36eb1bd69885183a7b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c286177460a2a7fbbc80e12b9108a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7ad28dce7a37a0186042947b2159815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813d66926237e50bf3e094706d9b8b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc1115d6a52a4e66a2182fdac47b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d9c055a66a34254a86a5c5e2b536818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb4946eef49bb2e6fc15abfc9f8cf9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e35fac651593d445cce34199ec6ab9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9210f8e9bcaa356eab0a0cbc89e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abbdebd9701cb4cb4328f5bb5acefe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d1dddf9d4b0c6b9786ce67378402823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f0e9f38c734253feef7e4afb03f1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee595c21b3ea6f78da8ba5664085990825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759958303238da6c3abadaf7381025826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c137d97fd6d40a586c7022665e4cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40f5fb7c365895e1172b9db7c595e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6a9e6ab50bde0452d3333aa9301ed829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119af22c1adefd6c35e3662f0443d53830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa22832f7865dce469151c305a3339831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490594d3abb6f79b9af9c9b1a08e41c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60d57a0359d1a7a0e54c1cb58fd19833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674965df0d24e7527937459c196e60834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c51265a5ff938d3c254bef9e14806835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c473526652ee8c807fea71775f4b70836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1022cb07f99128995c6a3e0bdced837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57d90d75013c738de593d0e89a490838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0cdac58904922ff146d678697a6e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950605d4b65098d4488536ed862c886b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a729daef12f9d1ce5bcd6be01a3f0df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4742d28bc54ab88c244c01b1549a9d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eefa5d243ad66f22ec6d0c105834d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b05b78d97a400bff286c92519b243844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aef6582da1f9e4c28f566bd66a1c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261b187b9c27d6e7e1a8eda4bc624eb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd93a81640179786c43c1e6aff0b3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8adee99cda5ef180438721ab7beb4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f451537886df219cb2876e99decc99849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729271e95dd528eaac4fac535d5e71be850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859695769ce0731ef63cb8e98fc057a2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848da8de502a3a886e696c0522c6b8b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa42ae01bacf85108abe2a22d62152853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b80f1c12cd1085bbddf51f57a144d5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe6b339c7ce0c629c4abc2fab5317855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d615b478665873bb12f0b446d49deb7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242831eac06b5ed8e0f16e7cbad884fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d501641f2085a70da9af60a175b4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc3de354f0bd8b796cd18d233db757859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688894460e2b8771adc0acd6446e140860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e128d2ef86f7a1f0dafd074d8edbc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0a5d0d50d811600a41601231f471862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273417b3026a5ef049879e8dbd6c52863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b4ac53b3eca25dc696ea27f8f69b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e141c1ce6f9b71ccd8058c6b3a5430865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e027377e54102c512432835a7c28866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a27389f15d604de0ce478623e4b4b9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b598c3abc60dd0da2441b28287459d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344010257cbb4be2ed84560cba2597869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81d0062a5e61689a953545fee98d1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342849030a380220acdf61afe9fb9c69871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3e134c5e2d5c124b13a3ee043488872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2dab096c3af276dbe1c3a26b497d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de8e782c0db427453bcdb87aebc82874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b09e5b4b5423fc1384f7fcd659d49875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e16abc2491daffeb6124d0144990e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b74ffe252151ca51cf2b8c3e7969877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc859baa68eca420f863704b61e8fc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad102d05ec1c675075720b8a79bd59879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c28429e9ac9dae5ab0bee233a8d9a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4f84ff66937c632c73ee2eb3fae8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab97a285282588fd403ead790125c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c351b464cb98a9a18b2bd32e58cfd1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad452ac7260e400e919861377b9b23884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705eb59547ad3965d93d0cd63b62f4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4d7b4482257309ca016157856168886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f724ea24b35f2535141cf6d28a3cb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8a580709e7c54296737c7e770a28888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd004f3f2968d0dc965c7feeec068889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfca1d22a0ffbe7065ec1e391d91aa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce11a1d7acb7a60a392c2259a1a12f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae42b49c8fbcf62386488c82ec2fb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f085b161bbe1e8dd47ceaf3aea2f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff4943dfeedba9fe995c492f2de7d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98a4af65173f775abfa34556e1d94895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c20040a3d9d820b28c5f4d0497746c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e70237a52a58e0bbb4ff2f8bb046897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8cf93b9bf5593dc8fe081899c4b42898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e62a251acb7bb3096a3063b81fbd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d415a8ea98de3c51bd83661f37d98900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbfacedf41e6baba19e6c523f460d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194f67e8d19aeccb23bee2830bb4e6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c6de6f6d3c8fc117460bae49ef47903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9773440c2da384e40d72646938bd62904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6604eacadaa0fb9103c8e37d5657e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b94982903c2b849c196a7f61742b00906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc964d5aa17f9c571a4c455b68ffa3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06518ff75bba34e7bad2d2d2e186ea1d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118e8d9bcf50f38240f087d94fcef7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc3a525a253398a6a5145ed374a8f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da0e6b58cec30228b0ac917fa7e86911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c2117fe81e06e94709ed2c6e8317912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6df92db12fca51347476b523dfc9a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7925e53d182ead510f39507e8b52914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfbd7fdabfc581d9a872de021eaffc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e37e6af9cdb7522788e92b7c770a96916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d44cbd08890376d33aba6df99822e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da11da90c48376bdf108fdcd98ca8b6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0912f24c25b358c7201c69516ba9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31baeaec2ec2b450c9bd039652a2f5f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f5d212284816e516a0f0d93b7aed3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814871fd2b1379afba955fbc0564d8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a31cbce8e5d077053018656902e0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855097c0c18e4e6d3b8379b87696ed6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d37552517546b8980cdbc0ba7ee958925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ed0945fe22f2a081e874a529f268926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f337386eb74c4d7f0db642aa5c589927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af7268279bff411444f8f73603abef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a0e94d39f027013e09c4364f3738929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9aa3129b0342c0fb4a7b8b6d31fc5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bbcfcaf2d640fc15ec30e4d354b1c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a3f4acd584daa6dc8b64700a5743932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19edaf86e9e9940f2529a3a4960ac4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c13688968a9add83ecb2e412bd98934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659f640901ef42b46cb036e1bd9528935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779424c834423b03b009ebacf02dce936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152bb356f32689cf4fc3cb9be9c13a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bbd1f2abdfa9a021093edeea1c97b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553022ec95e6a20588d883fdbf47565939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cf458cd5f04ea544c9fc19bfb14e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abacc22072193e4a291cbe26d241a4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6a5e59d7bcd169da2eacd6775d14b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7392da933b8392043f5cf0c23e657a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81172975c448507db07214f03815b73944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f07eb4d16ec7282e66ed6d2dd1bce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae051790a07cb68cef956dd955e90b8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183cadee3ec939d40bc22674451722947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e61a0e8878b4a9dd9057161c5fedd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f310688c16da810d41bb7dd0ac46949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c125d928acb3f8b854b6a67ac19761950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d2c584795258244a0bdeeaa8e5d3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91e7ee667c1b11c3f4f98704c410d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12d42fa7f161b708702c24079ce6d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb2254f04a39b933587df2c4d1b6a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661853308235c45d8639affe9880fc7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa58fecef41530f8599614a2269d0d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d143625da60d03b5045aeb9cdaa7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf477f55ca32f0cd7c4e85803f9d1e55958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf56317fcae4150411d5b86d0bd145959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251816bf9a3356f30a0e8bea0ac84ebc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd2c49e790a93e309e6d08d05a0f3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f841ba9ecc264dbdf8df6dc41cfc5c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821086ad9b4ba2ce62a78a42c082c0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5fa3e489acfba371a6790cae0b58964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f710f60b7d01811a8c54852be02eb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbeb983ceea885c22e5e7d569c9041966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06953fb82ceb3408054b283413e2d8a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea777f75f820ba56dfca8c74fabec169968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca2ef3ccaea3e3bbfb225a528c745969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0434b2ffc3092742c5254a62024b48c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a67c3428708e926924c64ceb839ed2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a2c63c4ee442ddcbde4bf1b99a36972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea83472e14d8d64514ad8c491a6e83973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b219f8849786b586e9edc423e8de5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a074b988de2f965e828e7bc57763975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe777d6dc04a8f4bb4c62e0e9b42e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58d785505b4caeda5f9b15a5d1d14977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3682738be734685533da21b6309a0f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f08788472620e9d949cd26573c66979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352d3eae3ec609b3739d207662cb3e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7127510d6ac98aa8ae60b1a574f84a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26673d48208a5df72b4dae045fd6ff982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442830537246c9da6fd3cb3345519e52983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65463277309bbe69258da4bc82566984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421d51fcbf812e16054af2006bc087985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b099eef0e435d9fa012579498986986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee7a4a05709c1ec3f94eaac0bb690b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb4bf8bd64c331e86cedaff920400988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461eff8ea086561f8c2494f84c0cfc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5764a55493ed0facb58b1f8091be2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3c1bc77221f5e2dcd1afb1c96424991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14236758e67e6dda21d349a87e073cb3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad3d7aa84a4209ad15e5b42af1105993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eebe163cf0c2620f510d7913bf3e55994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9fb36f42a8f3a2c1a4de3ab61f4c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20365f554374cc8bb2b44190ff014b32996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11405c404cd137d8ef5b4d78d8202612997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>