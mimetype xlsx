--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757f29a1c61bede0762f97eb4290c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bf3f34dd7a564b8c5ba3ba7c95dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44bd2b8c339876df09483f8b3e474a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77693e4b0e049a1f6f194184697e4014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6c42d1d24de13d991d3929673f245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447671f777e1cd9e624e6788912525356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c08667e8778dd72671f4b898293a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134fd37eb0a1892637cbd85aa7f1f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b03f6a10f4134e9ce5b29301dbccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c06edc0cc1828dbd2ed9c897ef4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526a7483494b3ab75d6fd7c3fa3fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823bd58f0588f701a8f30e6108c0b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1201e678a7690f2cf63c1e77986ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05a24e37986d6cecd520a4e28ffd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704645e874b00dc395592c8750e46b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea11f3e3a211494a5d6232f7bb78a4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe97db2b9d8d8c59a8c1e7dc3abc0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940db57d0b94f9c59016c46a26390ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3efb3367022df5926ee7a428bb5f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1508a08c5c86896056f34fa0b5ec8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebf2eadd19018c9b87c3f06761c9ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417cf1469839d391e470f31c31db8e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e270bf61738847e85e36988ca69223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e822703f30d265747a1eda3cdad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6f2fd276640c0690b2b329aa8b3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2e002b6bf15b01578e16d394cfd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70abb888ef8099f122f92a1ed94f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7a1e354e9c602b1c423b505fa4a9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae4b64e8982044e2382cfd3af902c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853175ae120d03fbd770d811784434e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c05e62937a12494a2473a2a42525a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f79743108d1db0502af16882bd299d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213c16606ac68ad911008f2f178477a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba13200891dce87326dbb45ba9854f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e370649e9a910261254031c7b1c94d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e111120df0ae60e4df221c07760dfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7660439df9574e5439936e62ad57137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d929f77ba8d21507e7013488fcff1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2362b49e15996050261484c2ce1d42b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43cd4ee75e493c9cdc3a23a5c09bf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056f79a70c21ad5a589afdc9fe06d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f6bc3215447bb9ca9a3b679e08c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7c571305c3eb6e119f2e8ec3397aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15c20a734d76d638a12db3446a4a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e72b67afebaf1ed71d2c600e8bd59145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18b6fb0741fd77def7c94983b4c1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81acc8dfe122e764f07383cdf1faf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463cd6a50a8e47e96508903216cbff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf3a04eb6cea7ac73a345bd0655d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb399978c295aa9859c320cd9667fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d6e3c0f7da3c62dae8f7df7d7abb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ca05ff0f8d63d0de289024de940852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6763bfcb7780beba574e6532d19ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d84c7bafe4f118d709cda8c1aae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e026e566bb69400f929568d10435655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f94ed870e3165d013bced80b829e4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06144f580d66e6b8483cb40beb7cee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac6e086cde03bb2d3d5bdd8cff85858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a7bf51837e58f251e7cee5622ac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9140d08b01af671804dc6bf5104ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb4954baf6db826a62f249157a493561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1b0ce94dc346850fc85310aa86ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b85b44ce6b812df4b778334eb6079463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1492b8168add5e7bea6fa92fec6bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b04fd7f9577de75bcbd820cbd76d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d7ab38528cb7582b5f91f1697dcf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90294cd4d3f8573528682871ae86b8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1d328eec28d539c1a0ccb333144968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e30e1001d7c66a01d829d792410e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e276b7aa7e52783bf35f2319562470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a78af7c81e2d4ed5f4c9922f7b4f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d55c1c3e4586ded8729f687beaef972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e3824a8cf3e671e1bb286739054e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa9ffed5e82160162732efb46841e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a7f399441d8a5a98d9702c3ef46675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae310073f00494a76f31e62db068eaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff2b2781d132ff8a2fea381bbec50777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896079d321d8e5029e67e5b426108178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41373b4e69e9491bcfd046296e4a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0634d6cbbd571fc1b8954d5ad34dff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962decc9740ef3a62f0569e43b45d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34e48ad6a5de14c2dc1a8a527c44b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7919590edd53b91e112f472c04cdc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e201564ace27b1909360795d41f0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a20f6ad25b7b96bdd5f1f85479b3a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36d0f6c2a9ae4e1a0f9c8d534987486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd8ce9c75e83a3948fab0067cda7f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d74450a42cd9b986d7e21ba04921488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d22fed7ef0e503e357e79e42ed2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979adf395a25231c5e2de14390f846990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b835ef7c41f971ad76ab8745bce99a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68c9557f1abdd1c55e642492d1efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c4948a599e1af9056c4a59d98c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1e1cc172cb349f958aebb0aeb19b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5835fdd64a2410bfe24654993eb9e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba09a929f711e6e2a147a6fd1385f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee83f9b5e6b1c80fb1f7e8bed10a7b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca883a1eb93e3848fbb0344007e9f8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4328a93b0504850ac5bf597f04995f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f5cf87907c734f1146a6135f9f4c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6269449a77e050c223ecd4b645b62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25632a0be8aeb66712e774b0597b4607102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ba04dfe1248451dfe9eb81feee8ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb50fc3ca371a9120a4240acaad075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebd8e1c837b5c394dacd71f51a3067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1942672399e8a9315b3fda595555106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ca1b84e8625dd8e9c487491ebe024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22bb6a9bd041f75663cefc33ed3b45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb80e41306daf0a57714700eb22d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878601047d68168aad651fe9deb456110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c6d1ca0824acd8db76ff2c651161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51515cff65320189565da86a19c724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ff0592712c03b009b1bc692b99ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc85c99ae2e1a02b5b72042a48bef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4eff6ea59e997c651828c848bb11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15724ce9b40154009f8e95fa37f6a254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e07906f17f1d4ded1076194098aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41663311c6d9094ce1436d1308d6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f19a973d8a5dda790a5ee85dd64f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f845b8cb5ec51b5463c77749f7078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fb5d76099e26d97f83a72ae58420c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446791214094946d6da99fae44e57b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6fb90dca89cacbdb5ee0d42b8eb4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad119ac0c3ba33259e092ee79cb1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be473a0a91b0a3f32eeec2ffda928e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2456f995d13cd2ab5325b7ffdcfccd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e25820ccef3ac38b015a91d5da1c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674da6458968282adf707f1db12f5e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b6f71a0e14e7e2908e122a3cc1f19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf43fb31797a4daccca51aab64aa17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f726dff186be561fd67b3be7da551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97cf095f46bc64f0289aa406c84419132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7cd7314afc838b7872149ac469df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75be05dcef4b340737bdd5d727569b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6850895949268c8a43b1754d756c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257015e963c81723254e459b9e83ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d09f49c8c60d6773aa50c7f983c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68e8a416a6f576c0da49467620b65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a7806c24ae8eca4f3898c0ff82c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3533433752f4057401f8570a559f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f533f576f9f3a70b07ff68e5d674a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f797acbaef754c953a1e0479fb837c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a903480b2add8b0dd61e25c3c22bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0053c74ade3100bbedc040d29d6e7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e4574b7934a454f3d8796e878de66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c225ee159152a7366f85cd4d5d27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01736c918c6ba281480afcb7a821336f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827066f33763d322cc5b3e3c20c7ada148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d951177247baad8091b1756f9650d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a716fbfd056565a13af55aeb395c11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd8cde42908d194115076aac74821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1386eb606f9f12e7ae7f4fcd6653e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb00486b8f153e3d766c35c04c9410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a5353d00a3610d5149f967f6354b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492e12b43cd6e86801c545ebeab2e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e392cbaf6ea8e65a1e35204b6ef508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa50ee0d53836ff8ff50912d6c6a00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b9c3cf7165ac923e3e07b9972c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d614932a9c4739bae880b182f42d44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8d7d44ce9a3ea3109a8843b181262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79504100cfb773d84b4b063eb9237a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73db5d0add099bfa7f91e8d88c7b47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5869859c17d6add808359bb5c176165163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4a97d6e9197d10f23b3bd81726fa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deac0eee371f9dd010a9af7864ed0df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e90d4202e40d7a3131e47554743dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba2157ffd2e61e5cef12ae7c7d5c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e189e133794f9e5ea170feeccac67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa30a3f3d7b273e4ad448bca27622169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e15bc87bd7a9b35bfcc06f65defd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd568646c96cbd4518073ca1e8e9d49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09328885eebf2788d839c79a3862477172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b33c4458d6034d44ce6320943312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d37a78aff029e92f57522d4bba79f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f8171d1377a6723e0e7e66ca26dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4909919c829faeb672ceb41e0ee5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dcf53c7bbd07e909700eb5462446c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe5570c3f5930ac52cdbeaf043a0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354357639297627d561d18de24c0be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783aa24dc8911cfa8cd0a71ac36cf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea34bbd97b2af6b95afb7fa9d292c06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ba9422548d2360bc5b2b07aae515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299949caeb6e35e7c587b763b08e3246183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f0d4eeeb78f086dda53e83e5c10c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4648041c62d843e8c80dc07e23e20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ec256a19ec9de56715fa17f260e44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713197e6d412347da7ae172d30f31ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dda49683de9d7cf2f7b3dc59a8af8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e96fcedd0d4362a661de4d355b1e43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e2838fbfe60c2c88afb38c09df0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e14745b72d9a9ca0d8ddd246e929191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e74453544a48f2e1e7beb88ff6919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da87fd7e4ff1aa46b690af5b6bc43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d9ff0644ba9cf1c53f1257289251194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f81aee2978cd72fbb08a0754e0875195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a210f3f27b3c5cfeae15bec705290b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c82fedad32fa29845c7bb8b9a0c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d14e3e5ca1b0126fd1c3eae67325198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c65fe3efaa3a06b6f4a3513a4354199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbcd484742fcf99f745bfdbfbaaf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3b372d359b62c16830cb9615f33f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb496eaa5c7240a60e625bf1ada07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96fb1862e5bd934de658985d7ea445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff40f6e470b90008227a1ec3ea4315204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a958dc8d8849195cd85c03d8ba8a89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b5071dca6ec2c9448b3a6cabd7789206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad622bad6fe687a29af23885f1c132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ab3a8c904c6fa253ba753a2fb950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa8387fec40109f966219fc1af560209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0901a3eb214e495421277cf50bc94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6abbbd4ce3b2a52abbc20b6cb794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a2d2f4fb4fd248d86e09b123bf91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec58c03d03627c2e3de7e6f4a23818213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c724ddb3ba5496b60ca6230e122f9ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5103fbeadfe5e7972ac817de5af6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8c61d17a9ab6f35d781d4ba749cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ed09e13845c7eaa122d71365e6cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8a6de716fdbc0f1513e859121d73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4ba4d0c656b8467b308adbfa5d7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32737af07bc9f471dcfe9ee2e7d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf0e0767c4d54e9ce708b03874861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93745bed4d2479fd374aa4c279b8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aed4050e1741c9f4a920d0f57d728223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71b0f0643a514e92cf271ee683a95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869d2103e8bbd6971eebf7a1d610d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de451102d848ffe6bf62d4662d163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3947cd466646883a85d1a0ec2df249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323c7a3d3190addc3696cb86571c1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770fb847c48f7f16b4139fa3d0d4c39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb663573fad90175960d52b5a609396230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2004c50681a2449c6af52355c84524231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c80b00d79faafc60a6c24e14328fde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9862b3fd670f3c5b50c740bdffda44e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c6f66ab342600dbb0d2add6225419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf74d8177806b80c8e360ca844ccf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6355dc00751457fbfebf5c2b5e80a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f4d97c89566ac312dfc2dbcfd207237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579123d6bec0c08a08ac9445e0f751e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e1de5c44458077ff6506008ad4fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fe0fb09371e269efa5c7b803e3af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9afd7e5bfd630cf1b5f0d9b3aca90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c9439da1b60e3f741dc64639580a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e4c8663a78019a293ed4f105cd33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdfc3895bd162d4ce24fa99c5de044244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af536496a9c911f97c3f2600f1611245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5bbe734823707ec9c1399a5f27606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d28eed045fca40b684215b68d34e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0131dd1ee89649aa16e02f729e6a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cbcc46548bab3ae30f461cbc79771249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9040fb5524a28a5e45e4f0a0f55b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92601018a17c6afa20b28f541ec80b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865e2f8f26d5f91cf8c8becb8d9132e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05098b6f5a9b4e31d02983855d023253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111d50e903985e1828c5a4345800df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a036cd8a8501c88df0fc0b9a28dd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29caeb6720123eb5192f8e4f129a77d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc20c4e578b4789a589a79aa2f243257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66fc5afd0965642c4e1be02700051e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e79c1a39de699066216e889516098b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dbcba2739745a80cd0da03b9c92a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c774e77054592601baf37521a0fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b4364ab7266d4670caaf0ff1dcbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc88ad8cbcc7a78a8358e98d8f047e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08fc1d5e59220dd5e0e5343bb4562264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a28dff4008daad6ef555a97f3d313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1921231fd40e802f2bf6647d95b72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398921b75006c8a6aa4536138bc08f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b156b7f62724580b603dd6a1c5be0e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6335f99e67a9201e4b7f99edc4272b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76cc320576e0cc90e75f1e6c535ca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629100cfae15872ebd452137be8dc4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d0e0421c9230842b486c9f2c5142c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3594a3ed30d965774f41cee2fa308273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21649de4ad41f98237a4fa0b5a28e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499769bf6de87a0c3a4250537b3fd696275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5707de9b8d566943bd812d7c5a1fdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6be2bc36cfd638181340af79cfe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643197f28ef7fa00b7c6543f6e377128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4150b0183ac0941984c7370710aff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3889b12712bdd89a590099d61caaec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a975bf3123a527a7d5364d43c4a17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c59a6626c5e7af5f6ad5dfc9f0b24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7bb17b0400e1e9838c36f727bf2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d590bde00af2cb2ff02744a874d08e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fb6253b402b4bb7cf58b6f950e68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b11849601717707596f91e105dcc9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09eafefe86163d0c7c84f9dce4fa52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a899517c9de6151b5400b8b560920288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64d3a461128b04a8446d32ca12da49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83582db648473466eab398fc952cb792290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58346ee630e7b201799c594402f06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31054d6a59154d182b04ac28a26414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8425c913d7147e20200724c50e2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107168de21555c96fa5639f9e10d972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb729801b591de16a23c36914bc40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32c03220e7e67edad951abaca8ed8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73872645e511a6d66da8be0b35b808297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8feb89e422f3e33521e58630bbf405298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e7d42c9fcb3510e2d9c6c01f7eca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc9cfba22f94665434209a4047eee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390c5edef47e9eefe771acb04d62bc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefddfafcfbbeb18dc14536e45c4015302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd26b05d72b2343e2f32a0412008c6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a2011d32ee0dd191e3659912f260304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9392d715236984be2f723967552188305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa4fc14e137558caeab4983131764306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093855cf28e736c5e49b08ec001d58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7529230a14e030f9c160dee0024b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f714f8af587c839492e52bdf7676309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e028a310b136a64c5bf181eaa3fd36f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43b26f18fdf4d294d381cadd05869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e27670dfd4975d02fe9c8caf5e69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af1e0bd9ad5a298468e2e102af295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc8f1654bd6f9f3d53e636848fe421314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4f57377eaf06467687d95dc4ecd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f1fb3760491eebbb50eeafa7a696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3aa2a9ab4fe43012fc0a0b9a01ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b525f7b79454625099fd4887abfdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c397f16b53bd96b29c66ab104f1eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f0c60eb274c7a7d4570868a698925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8085f6a6776eb656f9d15de6d8adb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d79a7b37b2e9ca739c67c4c96f18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc64e87adfdf11957c4a11f14efa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98357be4d2f7ad9ab7eb154d3ed31781324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26b1fbbfa5cb5cd4a5c8817d2b82d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e7160ebe04bec0f57a2c7471d622326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7eb4b5971feea344bf372ecbba2ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d160c4c210a82a6fb91d26cc442f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330550880de2465f27161f45aed08fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873178b8d612a9f175bc74f6fae723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d07a217bba153b1f7514ac0209d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a7d71a4c6a3a88ca97e7c41ecbd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d3add13cfc3601cba4e85761763a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947bb009026d55488ab3f26538edca1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd128b93d62d4915f07cc066bc4388bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e003f7e85b92f16c042c84642bd608336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b59edd7e4ae0721cc640f49c77a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c8f69d5ce3638d6611e0e04efbaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408c368ef25b7e56904b7d4cf0a52d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a0dccfbfbd241903da036f3b95c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd66b3434cc576c35c3d4bce02f66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05498b1ca8e05b5b6779314caabb74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d93dc0d9db7fb0db470daa25987f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7783e2d39066bf38299746a86eaaca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05cb9dd2c9c1733866de977c3fca1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cdf4782aead2ff1a017f275e79715346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150513f4cbf595c92d0f069f0e1dd9dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42152138c289bf8af3dc438a1d4a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd9424b05f07f3250f8751e38cc2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d4a308c2e4870cf39d9bc93cedeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d6e9761d5476cd647ebec33fbf3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc12f776dfd0129680a1bb0ec995aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e90572199b34e14e1d0bbfc3f71f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c90dea7cf740b3731c84b8e96231e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043aec6ea116b1b0617094fe08971c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002edde14b5b14e15ffbb222cd559280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c14803e6ed5683bdaa2d0847aeac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2ba8685d4b26f451c4f01f91ac1cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf3e43f6d661570fa3eb8e56597e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecec2d2dd171c30f7436b011515422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd409e45610056e28e37b3bde485a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b7e61d9bcb6a49f5d49642ba692e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134334d6e4f0690be3770e76b9c2b40a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342204dc931dfbe0863ad06a6a315d1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe97d0a2a200c5f0654c942b96a136365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0e8d1ec79a2321bef6cf8ddd7387366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c301d9921d6424a7da69c978b2d3404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bff41bbbaaf795354f1972fa005c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0478134d669d8ed80204be4c8eff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a4a979ca029443a7c5e30d2cf253370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a304f7cb10a2ab1dd551267a5c6572371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9154370b3efbceffb029f82149db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1744b0f2f433ad5b31324a8e763a8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde5b1742298fbc8cf05fe7b43a4fe6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c52427469b52bacd720f7e2bfa937375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e9cd2b3aa3bbb14b655f7accee26a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fd1198360ebfaefb8422d49c9e4ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb64e197917f702d72ce0ef4e7655f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e5d014a9cbff44f21bce0ecffedf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd04db5c8096dbd6088b8addcf18d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6bf0ae367e1fbbb1c12ef19cd617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab2b78a95686b68e199b6d12d82fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eaed5c20f39fada04c3dacf6e3c59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6e869b670757b0e71e1e781fa289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b13f79a649306cb2eb6f9566a472d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b8225a9081385cbb43e8331aa24c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35d76380833eec397557254528c69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e2de5d4d7764d2a3327d55f59eea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b56f2a094fd6d515bb2011dc8ea2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8d8ea40fd4e1b21ceecdadb0e514390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e8a7e40ccbfa0c894bf09c06cdad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739a6ca6a1e63b0c84072c388a9eee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4404c0f429f69de8b9b1668e022a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd451543bed3ea8e4b9e3e44a4f1b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0040fef7e36ea88ab01dd9930b0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d37b59c2e2013a0e23c8362663c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55f655e7b310c162c275d306a129a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf9779dcdbb745f9f77d65d664a28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7538afc37513b781f98835f7792b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482806f042d3c90cf4459626dff1922400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f82372b0ff8c1e753b3ecc684cdd7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d58a436477861d9213c87a2ec5a47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dedf27d8d2312d6e6ab0213f1e63d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313c0d352eaee6a448ec129522f51f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb474c21e9e882e3cbb15cf71a8ab97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c879adeb7a388bba5bf52158be208406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6056be2c5ecdbcc843d0d99fdc736407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926787c76ef495683a0d2fb5f3ed6a81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1795e68372134232e05823f25d4b30a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3fc3f5275ed539167574f1cd88bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa971b196b29915b700a82c89979c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe728da2c470f1c779276c0055d72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c0fe3da61fcd3aa6aec7367e2a794413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1b17b32df1f364a54ae88c6016fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca4f1a48f55d4d014215e80260360415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c344c6c7786d90acd06d2694849e2d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def33a7e9d036946b72291f83a63b29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9210791dc0952b445ebc8fcc5e55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b9e3e853f612c8b6b95f6752cef9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f442366b02d03c61174560c00bb894420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea798d3e11f5ab5897df221dcea30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefddc39c0803bab91f4af401ea26c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e214d4d91866bd70dc2b441c065063a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0082f7acac69ff966de0059eb935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079cf8920f976371b38b0f0c3b97252425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf5a0fbcfb1d62ed6d9c6200e0a418426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379bca985e52ba6b79615e3589d59fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a192660888f2eb915d14076f1b51ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8e0534605c88c394e2ae1825c542429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0a249bcd9e392f66ca274b28d5bc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435711772ffd7236bdaa248b822c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66624bbceceaae7f6b20111ab3868432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f0589accc1be8da6618bbf93303e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34e1c94caac0eb240a6c421f40ab8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee06a85e102279c83129de1c4933f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7841e112369b1247988d589d16088436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8cc7c4cad1a9147510cddaab7b002437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d7267a1e99a5b3fe5304c598fb2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae0da2bfbcc023f59121fcce8abf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a5a17ecfb27f30caf98fd7e4c757440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8b4a1a0a8cb9210330d9a39cdd29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17ec4f490a8745c15b53a963e8c66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67800557ec307d8dc76135964cfb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a584e470aa6e80b8f26f0963d2e1d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839fb115df4a68ad5afb1d91c614d11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf95fbbf301769634ca3991ae09dd8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5c683d8609a7dc5642296b784753447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaaf9cb305efcf94cb1071df850d7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf424ac4230ff58625aee464ac1e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc313cbae9ea3b330fa54bc278d67f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14daa8194cca94d55bf79059321e990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c188d4931f6c0976c332c3749463d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c771a91c44f469a5e3e91f7145e46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a689934e3a0ff41ad1e60101ca28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede712fd7ee14173ea0e6c08082ceb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165842afab7fb8d8749313cebf7360456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f771b3dc38a99e108f35c3c33b32d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404264eb2231bf3ce3aa981749aea1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02250ae6ba84be3d4c88e01a803533459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79ab6c8c4bccc296a39b502b1035bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a00fb8d45de9967c12f474fa7655d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287322907cba7358a3ca431f7af555e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c08a0e23fb811489c3711b42e28d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970dd1734368bee8b488ac4e787a6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284261dbb5e12c69d15f66b1bbf0483465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f522c02514ffaf9dbd9d30d462d096c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10623bdc68c105d244c154d91e0811467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43c5b7c4136eb3f5782ec10a9e3cae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592b3b84e16b4f6e0698c9db805ea4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafe5d02c8085fa0dad1aa469b3c8df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da29d849a5db67a4480b2efcc7b101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c811275503238b0ed7a9e5091809a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4f946ccecb6b3e6cd785c313ad95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be4e5c8916f4e246a9af3179df9b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e844bcebc2ef479cfd2f4c482eb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d1db68a18857705fc6c527726aaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4318e1fae59ae32eb790bda34b61523477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f19c7840dc129fe1c288fc7850feb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc4371192d2416bc80a8ecf90767cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b1657da1d2303128dfc5faf1aaa8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0249137a8c1f1ac0f13e17376c9d559481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfab60e15336beff441f97f7cfcfa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fb9487b401ca2276b40afef4e96df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e84ce18e6fa590daf0360e13319831484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03b00ea06eab764c565fdfd247ab2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44856491c0fa40f142b20fec7257e5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7591475a063c531e04ad4b8c9e8843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee017f6ecb6eaae2c4d7c93031bfa33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d1545624f6a3e42de32dc627c0f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd3c34a1923eab2a4e569231cc084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870556fd6cd942c7132dbdedca962d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3982940ca5aac1b8c4ee6afd079672492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11591782a31b874dec70cfb1184b1507493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239fb38f9bb9f97c2c9f6aaa9c01a83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b56698eab025603c85560870860de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045aead62243eceb14ab1421d14a43b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0f794ce852a509727ad94dd981c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ce5551ca9fb73012708c61dd2319498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6fa18b6fc8881b473bd4432bb30ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2beb1f7d4bd12f71b7018248e1d0dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b972bdfd49d91e8734afe89c36aa4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738762143496907d61e9bb38ccee9f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddc1bcfac371599685e4290498e1ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557dd5149c519cc4551dea22c8e5bba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52cb2fa6a29335f8b9c4b546e79079505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618cf5b836c07109cb56fe772a0dee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428b6428a9f12c0da7b61390c91de9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e822d6d4ee86f0f414552a12498f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69c7ad14faf9b3e7a66a53a5ce00b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f1611a68d229ec3efdcb0d488f74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c89d391f72b17dc89c33ff73aaa96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda2b4de09b33248a34106d1fefe21a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160973e7d4b6e38aff3c797bf853e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9dc47a26f7b52acb63f71828c871e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fbcf39fb5a258a40eb68a405fe977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc89c9cb3667ba771c396872353c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3243c3a81bc1c164908885e8f3278517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fe08763067bdd7de03f2f1b90de2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff167644900b38a9755ebdaa509e7bca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45366c29a6ab71e108e83317c2d69b01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1608f2371f5d6b70ef05c0db7452521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799294bd500da881584e65664dd9f70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017e69bdb69aa9ea3a22d72a9ccb59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e238e8e274ac7af56f36f2032f37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de66064aa84da216f0b91335cd5224525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ff5554108be92b9149ef05591570526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767dc5aa978542fcbdada4c5d40ed14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e174887040c07c900f85502c10cc15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eb27c9752969450c4572b5a29dfa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae26f6a7e33c96c3ab5cf3aa94de5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc74ab39b86564bfe8921c8f8b2f15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3a5dd6fa2a2410f28fb8dc761bd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6922efd63a0872a568d5a9fcce3ba5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49644b6174bbc9e5a567e8d1192052c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8403f1eae60b14cb923e3ed9087be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874867fe7f586cd2d7b86b4421e184a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583d283cdc0e0a1b24d76c08abdb093537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88068082f208d7b49e8aed55f9176b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b888cd5ebda2ba6a6b3e1f8784d0abe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5d9095f3466337af82acbc230242540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a242de58018d804813b28ff6c3eae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669a415850c1636dbf2e361484f61b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114656b55389c4fed392bb6f7c9b7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed0eb6284379e1d0b5f772c60274f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566f7526d733e551b4aef11433786ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea85788a9d103979d824df3b15c9b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb809a48e89c9600bb03a04348b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046fcdd111a8397516d7bca6f42d6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b97628cdd90c5d016eee08a02f9bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71151aae0268927967d53f008a9ce6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda96f9609c96999c5a0d16dfa3ea637551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf8e80c0e0f6e76761c08fee9b70d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9670ac262423b9130f07ca65fb3b59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff7417358b13ba273bd2eef3a3ebbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf91b2fe05962b6098d7a9f0c55ca0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535643fee68170dac61476ba403b54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb67c05cf0cc8c8b3de91b35223cf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d418814610caa69c3a329ce96e25ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af25c8a14bec6da2e97904977ad869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a349cbe651a52794dfd112f7ca8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb5f1ae003a6e26e6b8914fa0123b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b032f09795da2e1469640d716a4573562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d220547efd07bcfd9719d1b83eb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa08f8960fb302487839b05275fc43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957200eab19ac90b8cbc1920008603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52fd77e44ae6024a29e31fe9f70846566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1278603bcb2365d176e9512128b5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946ec4c1c0769aafbe70bd701c3ce1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7712303817d4b1f1b02f5b6d19e77e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a9bb8866b5162563e1b69a5ec53a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb16d2e7d3cb50ea1e86db15c4ecee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e310246954a5d7cbfe745401551643a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5143d93fcd3698374c9dbf9dbbe99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0334fa203c5dcf92a0c852f02909574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7193cee8351263194014c0906be35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d956b95ef3a29c77ff1627cca1c07d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c58cc0f5cf311d127fda968a2c89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad60fbb521a5141c70accdefff5680578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2ce6c3773f350a59e3a4406977b9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff4e1611e39f637381cfd351a680ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505745e5cd9fab9f42b242b78660b88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257d30f9dedfc23fdf7a98897ef17a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a45269e826837e4f0b2f3bc77c95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2cce6607a165d82666c3d698c994584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea343b3147d29e297ea65b3046f33e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb962852ac68ad0279f0f72df859a57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e015ee90fef822d6c698f5b561f1f56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c3764e16bb3789cab41378fee9f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02da66cfd30942bae5db3dbd5c1557589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061b7db97eba466318e8daaa141f62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284be3a488c476279cebca29287438591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bd95cb2afa4e8a7c7b28eb0f9a921592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708d1c45082de75d4cebd60be96fa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f048fca7c10913b95e6d15872caa44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954973ed07da2e442834aecbf7c467595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659708b0dc9b59d3b22694b758a8380596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc4449c02f5443354e0579f63a32f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b184b2fc7013db8200ddcb6d9493783598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c9c0a207c496e50e65101e47e2cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9dbbf1fb89e618de6d9eb8f485ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ebda96d575ee0ec6116fb0af6bed2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd9a068e97a1e07b5b8450fdf9fe31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50a6323b638a396ce32d5859b686b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329a95b280f4b61d47364e25734a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b28db268669d08ee7b6ffa728ac6e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e1147bf33d7044cb4aa6112d268d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca169f4a14de1cfda1a000850c828771607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a4941a59484b9fb8382cc18e6318608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e57a5229834631bc0b0eda6b286f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b74c53eef536a472dbe8c0f2bdfdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23fc2af2debd2bbc78e8290b37166611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfbc3cd333b5f62a8f3d6bfc11476b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02cae4dc15e825a09bb974d85894d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6cdc28d89588fd2656eacada3a40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5999a57e7900d1cff10d43f1013f4f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35070a6d0cec99f734997dd7b94d890616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b361db39f63761863d5e9aaa2a20908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0784c95ad47951934daec69d4a8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014c3e01d061cac1c4ab1a7ebc96dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54a743990268d6b757f245aabdf93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019181e6706db54c86c445738d7d921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e44c2c89217dfeda0119e1256ce32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374f1b73c311975826776fbe715c8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c838b1900f027261b8e94b417408624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7117948de7820786e63ca5e9bf575c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495073092fbca354bd7634ac1517bfda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4bd10bbfe3e53c9c2bb8be13e2600627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766908fe7301b57049ba2dfec9a152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55569f3a62c77593b08951019f144b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680228783320b264066cb536ea89403630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c221059c8181dc0830e44132c4cee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4905636a95f483205896c9b1e4c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b590511168e4456d84f9dc1278c2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d13eed785d2b77b5dff913f78a6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38886517a1d9854a06442962045258635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa12a9fb110d5209070761aae72af5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea85323c42948b78dc3c98c97890c51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01152d999f477519974679e8418cc48c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a5b711250915dfad8c07222f0036639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47351f6feceae3c35dee357b9893c22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df2367341ee9ec1b55a4719d123af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c532a96fc864d36f2a173147fd4a71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbbe3e42679c1c57770e7238c6fc5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d839c30f4c97b3b0dd7be21f1471a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cf307fe0528c3a5880f42a9e4edcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87f3b45677c6ddea69e1da49661e19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea6f9c75c11b6077974538d42afa52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83778cc0082859845f96eaed1a523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5ec9457365d48cbd4e174fcdd116649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa74be3051cd5f403968dbf52374e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be33f374c985cea4631dd94ab9a2b0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676720e9f66acd5bf65fbbc8e62325e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634495f3300929eadbb96609e672e89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df49675b36ef76b260d7486aee76a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f580d7414d9e7e8b8e9711e69811b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995513b321554f69679855637fea96d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bd14e4429bfac7bfb0a3caeff500e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31dc6a6c45fa54a85777b5191a3a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f13b118d74fc5dadfeb453bb306e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5444e4a75df3506aa491137b024a97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1159867be939e501313a2c49c77e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a192ea8339811193b927b35f58e6b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed940b84954abae506ba9611888dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0ae0c495628b4794236fbe6ec79b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e85b8852997a10b809bccc72883c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af53744723e56d694d3d5a50948393666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633890ecf1f58bcf9d82736ecbbb3f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b2f25be522a443286d521e0d0737668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3def5b9818fb097e9068e33829d18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4deb5e0a4a1c9b2ec4c9a305a0d089670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fc76623005fd14e9a0146e425380671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2a223f7eb891b577a728fa72617a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc63a472d4939e67c1752f19b89d5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b178f0e78a0f5a276017419f3e8ccfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ebb2e19d4128cdeaed4f39de925d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01addb9011341333c451ccad320b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406c5d41cf05e8fe6c0e1dd1e8c5c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a6fbf5d967b0aade6e726044e843678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2049d2847b1499888b304b97f9dd430679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee53c7d8f2b0f1245b2c236a4b6dfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c75358d5b77e8a337c8715627ec0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01982703ee15c8160b0839977c8ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ddbf39f5d380986522e5cb79cbaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbda4f2d010f8394de96d650052152684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6ace83cfd7fbe0d1c48ef4018624685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c88ccf4e24cb88e0c43c536664ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe246594ad5b16952ab7b61f7c83e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ab32b8f4c993313e83c59eabb140688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bcc792fe45800f40abe17f50d2bad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2973b7a8f9f9d9d79a72105567748690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0b6f1af62fa80149c9b02246f5f8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac047ccc3f56c77627f13e747403a5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f26c458013aba556803e2963cd88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7bdc7a2b532733f8b6a731be7745694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2dfd1e5ac6d1bab01ed472ea4278b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81bc72455700bd12924a5979a0b08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538270a7852df5bb34502eaf60b0be7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33411104c799df6ea2fcbb373685871698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef24ea22dcd3db01e4dd6f46840df51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6e94768687dd5fff16de9e595cbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e07f99fc42268299540c9f552f47a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1faff610f4f4147a93ab08a9ba884702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02132469e59e1957b8ab9762f5dd14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ce48333f753b905a829870af14ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ec07504107e72cf40e7f3f39c811705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0618deb193b8bbb2a19541888b7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea81a57878358d4183ac4ce1d1db9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94742d49aaec60790660074ca4b2b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1163ffef7234dade3d62d0a810309709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac1180c3045a841edb32be7b0faf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbebe376d41d83c40fcf2eca1d936d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf4c7537caa1410e7f15cd291e0ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba17221b951c8611ea71061f1dd308713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8074492849decbb62805595fcf0ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf86c3b4c3ea6c9b9efc99a4ee6e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031408f4c58ab04293a8fa6b749de1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af688ec5c4c63a39bd3735d968a5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695013f155591f364a4f8e190fbbc83a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e57c6abca2cc45f983b4cb76a5403719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a605ca52be192b20af1b68f276118720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdd8ddccb67be4891c94c1a132f39d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2712585ac7a7f9b1dd9877a9531be0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8993345479f1bff3e6b896b906a318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102985af90c90c4c61855ce4c10f91eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d1c50581d3b1151b88605270bbf55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4e89060b6efe238ea6fb163587b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11ad25b4084c8228b5b5a148e8a32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4dffd8c8a758957eecb50bd51eff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b36d7ef29c0b574340def76452221729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8f3879bde85228ee8025003a56b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16e1f167d39feafdb91e6d7db3783731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47bcf107e27319099c1e2a025ac18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf8e7198ccce1bc0952cf5566b9dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb782217e64b343056ddd4ba8ba68dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e90316ef2f5a03a611b60e5dfe46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d4ca822ad2b41824cd1b6c7ceff8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac09e92dc528d79964ba9789efd6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36069cc83a41bed367f7b3c07240f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823fb02cbe3d34f6cb68aeddde0686739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c31d9779f6c353a7bd7acff78d7bf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f606432f8ad31f359a7dea93a1e73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaccc1219cbf596ce553bc0f95cf25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d15a8fc3b94156859fd30f43870e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9de48729d73b56a89e4834610209f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ef20d06e3b9a7daf023366e9c551745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af036809615a664846ad8b611d9ff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141266be4931698d5141bcf92f3101a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd70560a785236fa6af270d4381ecc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462f3843f7d703e9f8fd924f1bb86d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617abf4fa447c6eb6824b04e7c2a964750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075af343686ef69abc2c16973023906751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c21c1a28f1bcb2213d18f81ebdac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d402d3c0b3710c419cf154d317c25d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416b7e5918e9342a1ecfee932b4169754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbccba70a35ae57550af8da952e871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc12d26e48e2350d7812152094732756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95fe73ae2ad4c0b65546045d7a5c10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245aa102618b02a2e6c32866f81ed81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099aeb809eac5905f1285d81f031a5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31e7dc3950d6c6f890989ce9992ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9fc00bafa482f7f95926527cb35bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9267748cff7d733cd89986865e5cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740f4441db5f65bcfb48ef133c9160763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952e72c3a37690c2c108cc2ed93f9d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248adf271eecf6717fc9353754b589765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e934189e7a05c278edbd2e1552e20766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93415ec38e8809e2a587a696f711bcf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955479e479f05b245d371058b56d31768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd694142d5c59bea90bee104c7487769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc304a6ef3b55b3643e143723da56770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7f8493f4c0da2f36ddb4be6c31e3f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa57c25050019ebda403d9b61a76044772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7727312e013e834ab880050f01cfe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8cd21ce3c18a88cc815bdb8b2bfb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbff99c7bf06686fcb87e86b6c5f10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c606bc82a099d2c3af2e2ce02148776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4cd45a41b7a081f1ea62416e10f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28464b11176b274f54ae85f30f62f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269987114b247328259f512314c32bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515405a645495df97162dedbb1d787780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7027a040ef64f9afee53406bfd54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355b4c8cb6f31339a7d8535b5cdf628782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a14d463d90bf67f1ac1f03dc0e2e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1e8bc6423f72065970d990997b46784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25e843fb92179e5a3ad215790ce64785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714459d16c31f277fe8e7ffddac6f9f2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663918fc61461ce0cbf669ca0f5e1d17787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cda57fbae3197a39393fcb49e8c5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8dcd1a17ddde8619e70105769bbab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40716f109a832a56d432bfe91c85740b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a609e5fc28e9a98ba671e28c336925791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3cf7d40f5bd5c375deafd4c0524ad792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b72414c8e5e3663c6b29efe2be10793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d83fd308c7cb6ceaf335eba3f7bb0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f40c2ca6b244a7b587aea2529108795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdb2634991da5525449e17211bc8e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c2b0d8c5e878b4096e2ad60debd9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50981b9650982009f6a02f4d8442a3f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ac17bf6c2f94aa2c502d6b96e2ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367dd883e756e8ee2dba03f4145a60800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf692401c566790ab59d2c8745077ca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f6421361e7be80edac287ec613071802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbae833bed589ae2ae461e7892eb57803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8f26177a61a1013cabc6e84971f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca08dbf74927d9e4bb842e7b14369fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a2c65da2cad7045b1f3d5f771ceb3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefed93ba7ef10525ff4b182136dd9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a18e8ca5a708e9c17d6ff6bb896b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f187366415d4c9b0eeb8e1d3f15713809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545006fea01df6369c227e0fda218799810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d677577c0ba76a519473c4b2d71a6f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc98d6a732984c93d11112dde229d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6778a1f1372747bb7572a8172048813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6589cc90b333d1e0db639815cb65814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d372afc94785154adacc530a5e5a26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e7b60633e5ddb3d48be446dcdd8f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735a9c13e56e0698a2710d9ae37724817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc3ab1e26d7ee54f7044ba30c91c2d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7eb88b551f6fbff6dad9898c5db9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84403b1453b4f1cf59c06b8842457820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1535999dcae1449a7e0010d26278e50821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f7e52c49361d35ce8e48431fa08c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad4452400c98fa179991aa762a82a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e5bf85f432a3a74e3340f381d076824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce3e2eb28ac6456b0d8b05e6ed29ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6742440eb128c123062e6b984273b1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688c050fd651e7ff68276dcb499987827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d41871f7e70d1f00d914e61188a26828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb89911fc051a42cb0362491611d3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44cc6b554094e9fab5967d157fa62830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef469376fc74f0ebf5342c79b2eafb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5877141dacba826a30953a8b59d28832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1662cd46b54a0d3cc274dfcfd2da858833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6c8fe5e9e49e85a75a356f8b9888834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802807b2431aede6a7e89af488932a77835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef756f8c9d413614f98907eb7c46f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cba7197871963be2601cad92135bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e59751b032377475e4361ec3b27ea838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c8a637bdef29934db6fbd867c592839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b8b863838424745b920a15877700840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39800cec5cead744f1307e3dca77d5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf87eda2b38037fa2855b51af0ea4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358f83d021306deb4a9fd6294e3aa6c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451892cd197cf8fdc43c8b3cb2aaf8f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c71788f85bc947b663ae8ee13a01845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67357d14623707bda74cb3d90b7c37846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c2b94657e8deeb57e8fc97cf3776847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfae6d950428e8daab05d020209450848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473287efcc8a03a32e8274ddcfe13a6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ba4c7df9175983ec725fef552cab850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313c47bf84964d15248b649e7acca4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91892b747582fd7ef264c8822c3ba9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caba9dac19e02086efa8bcb9dc65412853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b233bc503cbee7069f1fc2fa7147da854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb36a8af6320cd6edfd77d1bd065f49855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2bc47c992f44f6c67e40b8d509449856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1f474a905fffd58566c022dcc41e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922dcf17d9a562e54cec3a522c8dc43858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac346d3de3d7976d12037b928e761a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fcd0b2f5107ff5b4cff54ad78b195860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d3f837c668bbc08b3d7dd4e84ab9e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb174f59115314b0e03cf84376abd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d562905ddff173d6974fef4b56bba863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b144d0aea4f387ad1fecbda19a52864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074764671afccdff0db51942848c134865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f310a43a42f586c08459a994022ba6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162247186dc53df1f7f219dab63b6636867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e276120b123aacab1191b1a6a0a7ce0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce19d1c97ed95d5cb5f72e16f916c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58bf93feacc344dea8656d32ca83f6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff089a0d3ee7a24ed10a56c3b0cad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5d8472f10c48b1ec0adba552c458872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7bea8ca375f4ace3c90023c9f5e23873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2741c84ceb3832d2635849b899207874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7cded3ceb5e885414aa2bda3f095875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d35a70aba5b9bbfc5bdb8c426f24b1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593924ba7b30c95c88eb5088ebf076c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1bcab8d73f8371c099c46e8261e8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b17362610ca2ff1eafbb2fc33b496879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244688b40810afbac030c842bd3b5d5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc793fc4b649ed9b04162396d281c145881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc3350645cd23b81066fa843f54b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8b81e9a24bd9c61b52b211a5b8018883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece5e4acd9ea1a4904f2155eacbe4bf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd228ce9e936451d01bef71b5cef8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646909b0927052af00549311280778cd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe1a0598e7007ce9c99c37f366c0d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f82ba724ec532369f91def171e8a3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ba686493359ea7e669eab6415009889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af87043bb538f7bc959c92240be58c3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918efe6246906409619c2600d5d260891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58127a4517775afacb912379adbfba1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d397ee6dc9ca610dbdbe37ad034ef7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d95d3b6137b89767d7efa87bf8008894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ed9b780c99743ec634084ae701db895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7664f6d49a7104b855ef249d38cbdcf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a871b6777f29a1207c8d1c0c78acf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c8f07c94e8971222c66eb59fd24e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb3a563fa15b444f2db5ac43efd777899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1def3cbf9a73f28edf282acbedeb74900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a35cd429ce614a0d99292739bd17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7fe097fd1a7627908fee04e220976902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bee1ba15e5a46e5bc0707f685287903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa42e860e8a51333d77f16f8d5902904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca08c62f74c612600e519fde707d3c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710bfa2cad7ed1bb822f493868daf9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df45d00c69a43c44a78d495a2106193907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab429b8f8b2f2ddd285e5ed68522ea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b0357502437be96370b85c4cfa30c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ccc27407e16d7f8261b9b02903d6d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf1623c9aa77fe7aba71f6c04dc1db911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dc8f38d0ec35d44de61d4db549053912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c383241716b21f6bbff9f89b563d2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e402d5fdb74ddb69f3a6f027f226914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd351da039ce68286386a4197f86fb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0213d776b2aff4da6d2ffa640456eee916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292464003acffe4dd02757e7b40d769917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598307532eda3d32e70b0dbd5fb085a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331038bcef99ded0aeb5ff8e4833e1e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596948950ebaf315a47d174241997e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e8a3316e0618656fe82c597d24815921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a59bbf4e454880697de4dd9e8a281922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3c7b9b97078afc2b81dffd5706aee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda67479b2048905dcc619c440e94a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906685b9ba9a0bb1521e0d130e1178925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe10db52cd6703ba39d60703ed9d9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f82322efcb7bfda2811b2d3c6df24927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785659314099fc97acbef5387d109323928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9a0dce7591eb5df1582119435a929929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515e551b2b90dbb089950634e678ed0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ba78f6a90cbf8da100e2b2633faf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8a65d1db0b0856a880b8e9a65a14932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c96d03daafef73476a03cba7a607933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a775e1fa382fd4edb453c55a13aa63934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77554f3bce499fda4193b124946678dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b9f4a9aecab64ead307d6e0e788c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76629c14f98129a4deec838f1f83e7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c59d751fccaa4a12dce3193b7befe938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082e744a70f3ea03bb25539e656fb6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf64deb408d0012fc960f5a2f3e896940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615817252b3f937313c2e1b94350977941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0f41325939882affc810ef65adae942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23945cc03d6052439c1b35a534faf95943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9aabbbe8dfc79ce41336f7b820558944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06291b16a2dab050e37b96dc8c6ebd3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df5696580a03d8805c655d80dc51f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73174d8d9bfa0a7460a39365e011f82947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a21932c0f084315f5557bb5377982f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5f85902a77152ee8a7f26e581858b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa408e2a5d0adc644985808d6e4ec1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536be3ecf679e51af45eb08a63e33ce951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa5b4a315829a919970c4dbc46ea7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e4597dc30521aa61bf8243bda856953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603928d2e7d85f6a49663c1cc455347954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec195a9c33d525210df25e1dc29e300955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd378112be7dffe75e2e59a0b24d2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544229a75b230005f7f97bfb6acc3db957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3893bbec1f80dcfd04301247171e0ea958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe0b0cda6fc0baec93f70dc7e269b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ce879404c7c416da28e7caae3fb5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4924c8b8ce9017f970584f1ded11040961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac3d999b27a1e596ff0531442a9e23962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebc5a627610cfaf7ef1e8a5eb93ae963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0be26f537c1d7208e76cd96942fa5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f7d9fdf07e48b7f80595a97f9cc4b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b1596f0109664fade0ad0fc9f296e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2cf494d0c57904648d942431b3b8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77d014a89bbb5eb423fbad804abb8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5aa0852df636b12282ec4df055fec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73954760427db160f699e65068cefca2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c616e53f97256556ea48c17a4514c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545f22c3fb562ac07a1b34b639b1d4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686652824041a5a3fb7a5cfac599e8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b993b2620ad8ab5e66623e7ebe7d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84eb275c5c450f4fba7076a3a6eb02975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2052a30b34367ea113f509a2b2dbc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f608b75d767ed1a4caab4f8798f2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bde32bdfd2963944744b406077dffc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133f9059673304aa3c2a99a04d6a82979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724dab05640dbf99aef2abcdbcb3d0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acdd9b445ea3fcc02154b43a40c9bf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e28877592330c6714b6225dcbb2a5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c4c084f6de8457b013d5db81485a0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c5f13b114f4dde799b302b5fae544984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799f94ccf0d95b8bd12fef2b1c596b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb92354be0007ed92ac0a1f527ef7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52eb8bcf3afba3a872aef94fba61d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e74465620c0e526b5cbdc9c9ee19988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54053acea79935e4e314ee594e8f96d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e67fb938aba8ed4a95d953f39d80e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795663d7fa3007129b0a4b3edc0902e8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede95af4164e93f15d3b2f7bbf4281992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235ad466b20df34ce1dbf22c96d875993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c4f3545693826a0756bd09b1220c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2451ae8becb87e012aabe2a1db2277995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67d3947fb04d5fa4a4b1b5a35ac59996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480d0f707a779d39b8f58c4be4cd286997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8035c9f96154a82227ee9c33716741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8a5f6b83d9a135987691d156f6082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae3cb8c7f3e811a177f6baa6c60c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b49ed3a368615b03f776f69b44874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251b62f7e21149592d38ad67ed207665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3dbc0cf4a0d015eaa5eab49f7d856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52e9266307467bba8c1b6934ca2b787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109656928ca1638d1ddf14d3aff9588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230ac81773c0fb38f925b807a56ce99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41dc5953be96e0557270eff408e27a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec14caeda75595634eb7577bda48e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfbe3e80bc84645557245ad6032c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1698321fbdd16c55e316704a86c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade685a29e37f3a2770c0b9e2cdf975214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c288ef7cd7c136abbb2586dafc89a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907163e1c3c20be8d3b20b9d1bcd55816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcfdae8dfa9bbadd7eaae7abe742e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd555f4c12780f7069afc179edd7b0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e86596d9eb536a96cbae5ee13601919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a330d497d4eb3ca985e1ec9663dcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48335fa4034096c6eda217d7bf8a63321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b95d0ba1d5ac66f111189088225d1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13fcb891c9123ded27d0452ac70e5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834915e1b35032991422932e187f0c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035a85c9e5187390dd7ff32586116225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da6d4912bf465659604a674dfafdfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d121aab94a462c91e07c9c3e6fce8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d16b2fd6a6dfbdd95337eb5cdbb8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d78f8b0c11842c708b89b6c525aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ea992ab774c82d56d8407da678dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5bde8ce4db0a5af25d93c5103287d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a90999b2619b299eee1fbdde21045432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338bc84b402e0bde24c4b10e9eb4b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192b2d0f318362b607b3fab905438a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4a03ce7b344c4e711086c251988235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6d09ccff0c7b815cf29dddb4c09336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb78617463bc8d0b00d79472527fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77fe659bd5cbe1b4ae01aebef730e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3128896b02c8cf0f6ba3516126b5a0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28eeb50445f1f48fb820782e9834a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c9570954811c3a835a1155e8294a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49706c1034efdee02a51a42e53bc2e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec00057012ad753cc4073109fc290043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c716459f2168f939394aa4c7470d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634acd522da23ef9439247840bf8655c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5a89e26f0cb1d2ddbdfa40612e21e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896cb814cb9780374a436fac1e5bc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0930edff3a98c5a8f64e3ea98dfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4dc2c9cadc71dbbc982718065ac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12636ed7b1be1d4f6d53bfbd093dd21150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9c4c0a2b800a295ca2e581c50cd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9a954b905f374821f953c360fc11552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332718680c0edf4fc5670516b276fc1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2559d3df6a521819b3e4584977b06754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b9f331ca26f66741bc8b093f2b4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd2e7654c2747e07f7bd4acbf1d27656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b78615af6d8b7b1a7b481d68bcef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f44138a53b461511a5a7802ea410f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bcc5fee8aaaec281058dbd126954859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c81e75e14e2eef21df57b1e4134a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58c2b4ee0041ba0759fcbcb97180b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb90c44a5205a7a9cea5775da8a36562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7040298f2ca1769fca3ce672ea8e72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e256d5e5ade0b91158bdbd5b3b32364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deeaed8be7b75715863ecbdfb1036765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5612bf1f40ccf3a68b56b322afb8a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4b78b606db65de1bdf25c977e28667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea4de551851b6a9b1967b66973dde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367f536a58281d5b614e0e71b1e28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257732e98df419a4f469c62ae5b7d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9121e1dc3c03beb09ed48b0133eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6aea1bb3f478065ea4bcc646bf88972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5ed87ddf758fc0366c3f6217f5be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f224b79296bb7d013e72547af853574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed69a971e6225bb980587edfab1aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dccc296c1af186c581a8024d66e8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40104e241bedcae1a6878f9be131777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cb0a3b0b4d9c4f2e1c1941d9d23978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e07b5e26499f65bad39fba5abd0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d3c3a536f6e5776a5660ec8b2e2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd349f48fe9bd09ae02d1235f7cbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5dd9af7d088d45ca3d49f4023ae1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cde73bbc8d84b94405762a9f17c0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c60da1a1aaa8bf667724774b87b29a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77d43aabe776a54ae410dc8cc8c5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f98d2df665f4403dc751d424123eaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b047f0e7174f06540d4f5de206c18087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570afbdac588d9da540a40cec2b444a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e4384fe8939bdac63f17cb356b9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43bbedc2f52435d32d2e7417c0124390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99565bf80d164941026a129ec29b2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b0b25d3c8652591e4c3003da1fd4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370731de390160e5f84d4d1bf5d43f0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8497740e3edb5df18cd5790c19fb1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f848e0e858c150ac5b2051df574d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d497a61e34f4325d12314afe28d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae56a7933619e695446318017ab7cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd1104ead842ba4736420f6829366298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f168b5a8d7d29e0d983ae1126a81799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf95c78f571c2b3195baf22868b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7c44b59c7600e7a7e6fa79e2c7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d386a77b5d5cef5325eac2b911d473102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990a9312fd7250a0334da669941b1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdffe6f6843355a096d09de4e9672e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c84613bf4ac951eb3c9d618a5cec21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fc43ae4726548b7254113ae80e37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd75668337ee1073788fe035a53d8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b349f8e0ca7d91a10ad92c958d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02c6859b55a2598e06427a7ce978a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943faf9cf52e62965b733c8b228d23b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13fc705f6e8871bca731314554e99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48273a535d9ad9adffd1c5cac84b14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54c381a94714e719367256c0bc8e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b61122b3f3f8e0a0b8f88ceb6bc13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1391f6c1976fbfd28ded159f047b1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b3bfac714bc77055c1f311a3deb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18266bfebd2a3a732ac147a400ba3e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a64cf5dfa7c54761f08ad7f47aa0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bae4ff2f852a1a7d7298dbee93118119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f99bac644f3d81abcd81567b80e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc1b7d8c08e3a21fa3f2a009c4a0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ceb04048e0d4436bf5a40e8a9d83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398745058bdac2403ab77351cdf214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94236d1633b2275faad66e31a6ce0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706fc47d3581dd4f5506d7041c67f5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e2e50d97b2bcbbc7772d5bbf9452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4fd27d84ef9c72dedcb80d58453b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330d3b34a62af7794b861c8444dfa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8547f898ec2f32b6ee239372bb422129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0060aee9d6eb3dd7ed5b650c6011c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddebe1862a75724d6339fb3b757f287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a87fd449895f596fdff11976ba52e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efc18d45210df3f86c96974c9fa65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331883fa26bd5cb8a8f06e6d3fbade31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5137c03d66cd8087ef59003a31ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc544d007bdc42215f8ba0d1cfd692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328042be2e420e8ae1dce97f38ba95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc62d84fe5163342ac2938cdaef431138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715854e656893e1afc0b3cd52e3f7cfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094933388552ad051e70ebe2b7626cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa481fda921a7a346b0f17508f8f69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d9cb1f1b1b89ca88f5f471bca92a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99600828a0e9c403623a7a17b1d0ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1822f414d92488d30434b9282f7996144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce706fb987f4fa204cad8228d0a4ae0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1e99d81944177ae66d481b384ff39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa1ee3dd18e1db75d7ae8c58f29f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf5139a4583a0ee2039ee43ac27f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297014fdcfd4e73d6904ac180da04f14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aeff22805effdaed5cd92df2c9d2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19aa2ab2d1d32899863f0a84288dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04e0eedc2ea2ad122ae223f4ac598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc7104826360598594228d5152c7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75d6f72dbaed9f9d10fdd650c8785154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3d81d4cd763173c4cce809a6b418155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e251e023b28ecae3e78fc2a53d4b21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5f32ff9c8f8849b17d4ebd3132d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de436c0fcf1ae07baf3115b23dd725b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0053cdfd964df7628c5444cfa3084159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a199ecd5e68f1ad90856eeeb4302160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d7068e191dce4119a4b553c0e4887161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211133efb7b1f2c0e2d27c6a30b6c209162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374389da79d92466859e6be86bc7179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d211d69e08bcdde41205b003b9fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e8c388e1ae42954c108de83246c7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3c3cee53a4e61be0153b73013af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4caca25560359d1b07d8e0b290858167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0dd409d6df905420303e48124782168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24328ac8d9aa993b5f96956ee12aa3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375c203043863131ba5e34abac120d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049beb904ea0fed2da572ab57517ace171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83e8ff19b9eb42cfe20f144abdd3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed56e215b4717c08c1b031bbacd02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7f2acc9c0648fc8bcbfa561f801b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680439f8394a1334908588ec7fbd38a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25896f1a45941510587a7d72fe3c2c72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed68f5dbbe1a668d3d1e4be012b9649177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a23a386bea724fcbf27680e2317d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0475a6eeebc0f3760434e3d4a067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe0b7db54e4c294999f5529b6b613180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1a00430c9222aef8023efff2f30a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d720ab1b153cd5a0e2bb28535df3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cafb86a87be92dcf2fbdc9bf2d96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77750c7ebbb47eba172c31a3398fc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ecaffe4c8a98d5ae32eca5d998b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6927fe08e89883ed347fa13cb84b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb5c424cb2c6f2171193300d85d3f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7670803adbc47329fcee3a470080c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832800a7ad6297415531c523887a468189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22871931aa8c73e53fa9e926d68615190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e3afa013dc6e35be7a00e9d424f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66301e5a5c2dc18e82bcbc22b0b09a5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93979edcbb3ba095f54c408ac2f770193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d87acc5b808c44518c4cdb1040e7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2e32fa404109d8d572ca827f9130195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83bceb0bea508c170fc13a1ebab55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc772cbffc831bc3674985adc0e0e3ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31c7dd739c4bd49140fd99149511e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa0b7a3560007d61da1892bd15277d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6fbe337931a376966640dd09ade4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a854f8cb725accb9189f495ee193bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d91460d3e121051ae6fef0630d078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3c174caf74d5386e73011667547e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcc9af12a8af08d7e3b2b290696879204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45ff895ebbe3a6efa25780f11e8e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69517fca4ae5529caca76d6fe0e877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcecf7a539d3e744030d18511b70bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775ad3b916f909c7c6ddfb82dd1ac5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378c6aba32651ef3dbb2e18fa9037d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e531294b94f8e4138e55a4ddeffd23b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e763c814bdabd671b5b99c1a8f0a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962d5bb7ec1eb2d0e32aac18b036c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51204ad11aa4393243b7e13ed5f67c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bce02ffd950fae9998623729548d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5d4ce9d413c6bea8181f428d970b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9673835f6b8bb21ef6dfd8466ff83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6824a1deb3721d6dad5e9ca6891d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b86ea433aa785ba4d4880dd7d33d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1737edcad64b20edf7549854614e2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756491a0c4457e374d3f7b4d2359ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053a4886abcd1210b8002fd4f493a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29d1e839ea7b1f0fdee4f0539041f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6bb8d7f33fd6f4f13034414ff7c3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e4fee23d860ecb108ede5d295168224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8d246061b9712aa5cb1aec547baf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635eb82449fe246f29d25da45a57df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b296ad42c3291f0494797097b437227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd85f39000a8b1ab619b5d83eedc780228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ec4710077747f5d853d382e7b3354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858dc82ccc80a471eb88ac8d6e8851230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c37aa63341563675e5b42c0b62f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831642a727df8c2eff7a8e0c512243cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ca092709ee94c5b8d381bcc4fa7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096cf3ac76af033ca55740df20825cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff693ac595d6d90b1946aa5599e2f9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da5ea645b972a2f2593abdcb0af63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c17a47470f16d60e848842707cd6e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc139470c66b8068eba0f6c0b53a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44634a42a5e9e37c36235606411d3e7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376158f105fced9c43f527f2fa90b6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6584565a524470b049500fbf49f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babff3862bb4c9251a2fd6f0417a3727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cd82f8675d8a24b28492f3171ca0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9450d25320518be205c7f0c0b384673244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172bf2abd542e5e1b4353e692071d87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba28c3c65aa9f4c5c36a0e4602ab3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edb5c9b3ee052ecb0ddfe94d6c7c19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0f2feb9a543ade7a3c66503c42e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd022758fe5210de97437751b40d713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8afc92f291bbdf8e014b70f57e0c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a294c41a4ef49e887f4c082e54a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56aebe0b05d2470e50d7323cc41ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0a4994d9f8f922e5593243d59dfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ca01f842c53066d83d9753e870f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf2f1f065cb713fd3690b1c64e6a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d7fea1840e0150bd6f795e6ba0f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7e2b62b70f347dd6a3c5d66edc62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e56199f4953c9aaabbfee44d282a19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c902de659a90c7a6ceab436ed085fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e92ee14a9a8802364ade4cd63f514260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3678b69bfcca025bc7577c3553a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f0d038ba5fa4e3259b7ab0c837f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd508e5f0d9859e6b4993de445b615263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70e16c9e2d828118aa022213f7c3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851407e3bc3575cea590ab93326a9fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f4f89ce01d8435dba0edd947f4e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eadd1fa5e7ad79bc6e5012fb28100267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef4e1053896e299692069c9f18b06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95142f06106818d0eee9df19b6e43ccf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a4a43bbe252cb98097193f5d35fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166a87255a6553a781c2a1a11fe8a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4521cce31ef2063df9d40aa1f85147272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47be6b1b80b6a4350af49239b9137273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a72eba10dfcc40a8b9202d166b67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b18467c048c966423caec2f4f1e8ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195a93886cfad40bb25380354b439b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44285e702f50d6db38ee2e39b28947277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ddc5269044e4839282af542a70e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87499b1cb5b7266a6e5d5ae4484a543279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045878c95483eaf8d896071f68605db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850196b20689d9fdbc4111c05ae1c5a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795adfd99c49688f4202a4017724744282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63f584fabddafb02cb3c2ff82a7c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fcf9b75a6e9b996148be120907fa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634b1ab10deb2691ae124ba2154620d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbf7fdd808fb9d81f2edb8269135f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af0a59de89893a2b38877bb3811ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e214cda3f55ec3437901cae09be030c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c39abe97f76a42b687d116fdaab9de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a48e0af636de42246ef0aedcebe93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e617ae9895c8ea6773141586f8a5c11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d9280710fc1641c399290d555d79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f13ff724b3347a16d25d715637be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebc183aa9914a192e05d599d5144c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd8381c1fbe1f73ea718a7986f212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ee055c5e1dfc50c13b21d5b77bd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b9209fca494075b4fefab8ae79e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f76180f7b0b76704316870cc15da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43b07e1f65e929b6f5d80d9ac26b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dde71e3f4fc0144f1823fe17484df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74a688f25468c3d789622827796f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436705c8855194310bbfeb2d94177cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef8370e2335872f74f85cc5fe4be2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb09e92117a7d201ec91cc03c33e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb7eae59c50beeed32e447478e419305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaac7c4576f94a0cc972b8d8efaa1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8f96c44e89fd0fc4a3051cc5374a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138840cb8d466b5e1224a8a830a61eaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c8a3148e9cf098e4ec3617039a4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dc780d351821dd08050853d3d7c2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8f9580d731d01fecd0a7cb365432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1c0234e38073976121a0dfe18850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a7e69af54b3cf35457b17191e8b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4720414535b9f17deffac2b5a975314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c4eb22abbb8489e738a6ad9da9652315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1bf18d613a2fb7900fa971c48f5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479527d73ba2afce54f87203b05c5f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d4138c9f17335f3a973ed6ed46bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a42904d2eb8002fa0dff5b06a5ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c106a8af06bf3d6f79ac2b6e9188c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ac5fe3998df4aa081632e10b64ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fe16fdedcfef142f48ef7c20813ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6f70c27be138c6178d512ccfe5881323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a744562ff8f5dcfc53668ce01d141e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfcaff5a05b815c9e653e61d7148ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfba2b29c2e1aa76d2c8d21d4ba0f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af0eb6dc275af07bdeef6afd69353327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95513526539edd77146e606384fd3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed816bb7079e907e4ac8d0dbc10d3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35dbb2c0a26f37144bc93c7e6cdae8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7409e4f99a6739651fbe5a1f19ad83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4d1a5e73f71c1c22a45abaa719a24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8325d87dd50e6b24a0be1e0689af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32780fb5653c73465fab7d61fee0e753334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3533ee293d8790dcb9b8ceceed75cb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4dd0385ff78c965d5cb43b427e426336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8489c4922258633cc742571af607337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd56db3c49b43320fad9ef4c4ae1df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6788a205a83d35c7f1ea6746df1d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b63bb1c5971584f44eaac5957f12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafec0dd77d027a4e61e3a63f0ba0f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3bcd31668e8105514cbc8396db6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb697759dae56695bdf5f29c9c2e9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7745df820141baca67d05771f49b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf6551505c5aa6408766a4a37a65e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cffc569cdcc28638ed5d68b2e641e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee478ca05092582f6c15413f13d592c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c211a56c377ecf5f702954c9abde8f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533983ed578d4f2bc6129bc803907ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292bc93e0f33f6303282b3e7ec39cf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee18024ce42c2379086848909b34d25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78302553b617ac62a25adb598620958352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fff5d4bde37e08b25757366af54f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fedd4d01452ba9874a1ec71556878c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022109a1aedf7043ff1c911c74e034da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0868456a5d026f9b272e94268a9d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f66f4fcaefdf15b190bcf15df538357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8050a87fcaccfb1e018905ad211cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772590560b9232a053562e7c9ea21313359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97432cf1853d9a7d1f0b4d750d1ae7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c8bd95be91fcb8858133d35f3f0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ff98d9e4b7aa11a1f14b84e025e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c598c57b1f491a2ad24272bc773f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74e4646a59a70b56a2686c645084d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf1888974df3b190888bfbd1cddee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6262ca43e3d8264b554ad3e8b9a8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b717093e016547f9ffe6c93bd302367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be744719521ec7a42a1ff34e9c436b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14d71787aeb3c38b3ce713b2d647c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b6eb561b1ce58ab16c86280ff765370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8dd07b6413f4fb169dae694175e6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf955ca35d52ae578bf0ba600e82fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c27331362f10e5be9e42432414f15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32821d3effa91721cdd4297022af8ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683632f0b763736ba17a324e79cf5cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b125b0218b37ed66e7c4a12adabbf2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70cad3375de23c5b45e63563b3461a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c8f0bf4481ad8efb77bdac38a19a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f2bc2fb44c000a2fba0ab6bdf73c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32cc266f1d4dfa875619a46aa00e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3729b8e212acfb671ba1b942f243d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235610d44d032299678d7c6db68681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bd699ab56552e3631b0024e898b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cba891489186dd00805892a6b4c59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b3b8d1e9c90b2a5abadf31385c94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9396db3523b9f81bd96297d0dc787ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5183ab664f63b2925151592a25116c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada21771067764f557bc02d6981eda9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b8db0c9f03993092115c167683ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e5d67dea4e7f6152e8cfd42992c05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ab41030909622f89b3c1fbd73b1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d438e0ca4b603dcb07788125be8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520809a70c23a50eb18f46e91a294a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9dd3e8387b2df3228ce51015f49c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd285723351824c8db784c75cedda6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362d63cb4f46ada0175877213c5068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9abc675a535cc784171253042054397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c022d96240f26ec23d012b41cd1129398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460f1cde2a6a4ac1901edae4789315e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bab21186398879dfb4516974602e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91576e1ad6379207376f3de6f0c3c9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d13db4cc239a3f7be267a75759296402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb9e03ae14e0a3866948b0346f3e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ebdada6a3f2ef6c52a29c3f11e227404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a609639f482ef47d67d4d0798539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cba18f99f0f57295c7c317305ff1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211674b629eae5836895316a28de1d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c8bc49c62937cc5dda4f1597dc65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b665a842766ed4503717d739acb9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1e2ae86edf42268f9674801599c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb08aadc31b6ca30d87cac9ad5a95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a517950180430472fa15b4f20a9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc52ff6e856805e0247e3354e011c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0b8997cca381023471216db924059414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2aaccec208ce2d4a2c1a2078f032a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe2b4eb0d820f4bf0e1b3000c395a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f3aeefc519a2a702c14a1774d0842417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8d918fb797d081da55b81b22949e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7941f2e92ebb28795074dd3ee2dac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c736f6d70bd624f657b960d9fcc4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bb0712cbf22936460d25a3e365f3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1788e0d37f01011e2b111ead096f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531b955bf098c941dc7b7309068470423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816802b4040f5fbc277cc7f873107e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e35df3980f87d2301d014f3537e70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b34e6c63fa8ccbda29d0daea661fc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba0a32491fca6e0fd960572b874ba3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b902018359a49e36b072cb1f713a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf10e71258fc71109ff4c047c3e3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8967d0fb514e2f811b62a593c70c2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e5b86dedbdbe71dbb79a0277a09ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451056574678576d0d0c0da4f73815432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbb7d21839cf28d173a7c1fc55848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bf959c4184ed19283542df22d96a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce727c4fbdbb092648058ff2fc3e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d50089a7726b4e94d12152c395155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81e64e5020ac405291ef11f44ef77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8203ed1c512d1ba73c61b509e23b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e0ad90eec112e46da641a20065c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff44db2423e1e6118c3cdaae3f634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343de76454f4ec307ada84815cf0bf8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0abae1b61a8fb55c9ccb411c05bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3da02c36f4cc2d9a0f564a1d71eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6651893a67d40973f9cdedbd1774444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698c81541409ceb35f00430b628da0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c6ad5a9583161c2a404f4f8009b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f430bcee32d25f65f0f127d63e76fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e30c4a41fa78d5c992274103545ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2c7dc92b0744edcd30a54cfcc0ae6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4075cb43863f4330f2c1833a043143450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8940d6a530127c50a2c0ebf266dbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f232753fc8ea5c0b4ade52cf98cb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ab5af4d9243bb36be7546fd7cd15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638a11878772bc99525cba54a82f31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae451c2ac01f52c54134a08f3f91f70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37db709dd6b8e2cefbf4b77f23a25f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e121d1d7af29da78ce7872265f6ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b17732a359ca2c09e649e20c4904458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff5701665f5de09d73610479fcbb1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb317296ee5ce390d9beaee613de25d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19080105d42df2bed9442bb09381f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d17c60ef17d492b98810861be930e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038825ab75748be2930fed87d9047e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0756da2fdbbcd65f7554e62b5c4b364464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285d7f4cd45a5e6a9f5db2b705b482465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e1132b62871d74d0b6ede582c6458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9470a85483296cc2196c229ccd2ee1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66948350ebbae687408d2818bea00dda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3db289b7547fed006f764cb2f645b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53451123c96667c22c81e2045aaa073470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffda5648a3b91fb2ef7288e5b97b46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85808fcaca392e1dfb4319bb79cde08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f64f2967e68c1322088b05ef06662473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8970567ce5af87a3f359091c2c403474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19180ae56826cb5fef160dd3fb4d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840fb5d8dc24970a5eacf3f3142a307476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4cdb2e561e063e4251f14713a649477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc6cf76c1aedec71597f58d1e82908478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e64a8c1f04c1ac6c9a9841a411b51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf430b4d6a5df1cd33e9e2661215754480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eacd45197950c22de3f23f5e29a9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2f643e6217649afe63a8dc495b04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89724438eae6737b643b967eba1a5f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42f61aa9cdc5e8abc424224911545484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893123e13376e45f5dd60ce823fea572485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e509a5c67ffc0f5b901c1b3bd670486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a37ef0937e81e7174761c865f92d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ca86a59080979112f3062987fa7da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568e880e1df00229ef658f30d8e709489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1db37ba12ad15a833d95ef4121350d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb475c981e74ba2b92de7efa2d2f7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76064d0d320a80442ece180d107ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594470b208003ef05087229aa83a6005493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f8e32fe9abc2996222c784dcac85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39273c63892ef27b892b3a2afd85335495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e40cfd0534416893664e22ed4ea4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce002529af5f547f8b4ab2258e575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c35114c5d8f360e10bedb6591115d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41fc05a8ecffa50f6275a0bd7688b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dce761dd2d3985fa8b6492f424532500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54602fc5a9afd7ee47a1385edaa7d212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238739fdd601ae39390b5f434ad7fa47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95e62f96fa13a80e6342b195872567503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe55584b1f135b8e203fca358aaa2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a0f1b02ea69e15a11224b74165bd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eaf6624d75b590453b978d6b7a8e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac0a4f14dc8b15b237c83410ce40f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f46ee905fed51d950c1f2f02ace38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76ed6ff3068230fc296197bd6376a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a58114a70c77c7f2a1af91b88b99b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357ec559a4026c9626e630e54fd8e5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0481468fb8d1db76276825b0f38e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff89a34f6bc24d742a7155a7731cd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732fc50bc0540602f9a18426fb871f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c6b42f70b05c87cce67e5f594aa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11312c67e7191f56615fe176107a53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c094b97f9c8f0c785627a64a65387517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574906d83a91ff11d7c4795334e24297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e942615b70c5f209046afcc1acd7c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0de549f14bbc88814f24895da098520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cee9315b907c3bd4d1bbee5ea8ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aeb64644673945d83578571b3c2c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c9acb9c0eb6024ca6ac0894aad743523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57230c23316007f55e5caa66ee25e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c87103008170263b50064fadfd074525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617161b13c2daa4edae8b598780408526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4cf64c9b43b4f3241e95488e7856527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530abf6dda871a2255034dc008d195528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c06828d50049f3e03d04b7b7878c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d319e38984b8162148d6ed17030e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1652e8b9a06f9d328aa326fa82d3463531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db29ebfa2a48d6c27907a8014a482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595629435a5ee52b808d276be7c2c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c4bc5933024e46e752eb35e6e1a72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4d67e01e5750a458851a752de5d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e8a528d83216db231b9e3f9b18d79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec8909e254dcde21344ef5b744f0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a01f87fcbc004a996425ff80e5a5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424bbd4521586f849e36ce5586ade2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e317e12177e08541ddee6e26bd0f46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee4a3fa654797ef1d101e391e1033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4b26bce5c05c1e277d0232f436ab7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacfa70f7fbf6b857b8fd5f96e21194543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc130e5c2a1f1a1aa9a82c66a75f831544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bccd44bfd0f526757c91bb905842e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25d4ce4193257756941f8077ffb6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c8be4f31f7c05a227f397ac007aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f21a0c8a3e05a7e4f2c08027bd58a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d0e0fda3ddcf35cc7c8232e0021f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433bc67768db9af3843e582e2984931550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e61916c323e79dfd91c1989f6048d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7bf0468cf70043028d88aa8bfc6c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c02c10396197f1263d22e8d0d77c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc847fe65b0afcbc99e4600cc73dde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e624525d93223b728626858dc3d0cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0884c4580f352ca0644924f3cab19b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f1c9709a95e4c0d56144b6e56378557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa614363e5a7071267f1ddf974a868ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1ccd3780fd2f362d75621ffeb49ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aea1e0c97c102663456bdab6cca07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ba2c3a05f6fa53751a12c9ac6e89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a554e94dfa74fcace79baf4746db086562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea509f664f539512384ae2d1bb1099e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638d636daa2d41a7300a81af09fc87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71032b84952d11ec4e528bcdde9ef13e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d72a696bf9a962cc74cbf278eb07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892f4f7bbb028532344ffc2f3067af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2132b49441fab1f5647ac6f7d948581568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76022f6a22d5d5d54248e59fe15e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb5377eb6ea216fafa7f25a3db1a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c36b29d6c24411aeb8f11645a3a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9498cc25ff65eaa9de9fb035724a91d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d712697e1bf3ab5fef24fe3ae870171573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef35693adb1ff74e56f047f808653574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353a9b8f0bd25e04831abf8ef228d2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63bf3fff3cf7790a3852aa95e9793f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749334b53aeffb39354878a6668991577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f3a515b41b750b039bdc4e6bd68e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74023f8925b2f38fcb36eb0affb7ad03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2dc2215642068df71afb8f1199346580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ba95fa38648570a9418a4221da3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a53f120b46c774d96cbeb4c3ba62d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876af35486fd93d662aba3a82885eae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf71ec983ff1b1b6204f5e6e896c97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5b06bf6d7115c59efcfc0d10cd5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae2b6e0d58a6ab9b4a182824bffe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074007d8c94cb1c77858c2562ac625587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd17e9714034c74fdee54bd58f1ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93bdd5948981747cb001362477709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e8230127515b4694ac9098a26464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd237e6422acf048605848008fe06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bb261b4296eb3f30c58eaf583dcc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb9b75755dfe8320bddb1bf5e9d21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa943ca1645aafa1407b69099e0a94c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99eed7c90c2f5d07f52b0fd9c4e704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042e93b2f4617727d8ce499add0dc90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352f79bc21d82aef97d287f947cd00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6584fbb04b8e1926ea838e89f98c94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28dfed6d313a59edede9ba034307b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427dde1cdbf7a09456750707f9eecc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1e71144a637aebc093a9032b6821601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0df2eecf48a9f1dce6f0053fcda2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af991f8e848cf98642cc134e0bfb44e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed3e5e49ce6ab358fef72545675bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84cb210781c6767dbead9f6421df01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84a3dc98832c9d8625c4c1000be8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2eab2d622d260a5d8cf810960bab3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c538db2c958764930a0f9cffe3e808608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559bda53f4d674f4b6bd1a04bcfaf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291c3c26064f5e4cf857ec583d862c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551499de682c187037d487bc3e0e1bfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44856c1d1e8dc9c29bcc8f2611a70530612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23c4f3d5af349e57ef9d725a0f910613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f1fdc7d6eec5434d86df1946faaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b88e69c04e2b105eb0b91eb96fc54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb979c877ff7ce3a1783928aa443f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e3c7e3221462dc80b172f919e0df9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218aa5d59055bf366dceb91712ec484618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3c0c4c5b2cac7129b0c86306557b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc376b484d6093fa63965e112a8239cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf76b71e0ac3ff0fc60cdd39135534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252752bf1e1af7ec74c7ea0984b8169622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7236eac8b1a1e1c82389d53ea9bef7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2974d3ea1479d2625c857914706e1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bde675dd171e31238af687bf4e608625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8626d0a745d241d62c5f2754a0cd09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae8ee2b6e1d8b21bc017ba9898fd4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866737df7ebdbcadd7a833531055a66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce45ec16fbafc29e6db4d4d079c770629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a297a010b145167551ed8ac0934c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7c60c79875b2c3a3f0a1932b590c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef75b4b02bb99f40bf59cad33ab841632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61457a66437a0a427f5e36bc83bee9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e081dd2edf1b8ad4285b718fc453634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826c6f92aff5c52d52cf486fa574e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70812a0c54742c55872efc2035678d42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc1535cbbf1bf29d6d65e785f0733637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc78c034acc707e54af2ca4ebd3e5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b062fe2d0e33697753872b2c814b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b69e5a8a18f2f38cb871c235012549640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef323569285c6259775ce51281daed9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811dc040774ef75edc7a6ad0ae4396642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29ccb486cf10a595d06626ba7bbcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846eab17a979bd261dd6e213862d988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3206dc76f678d4d6cf1eb6b732fd2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327a09d9536aa2762c9064487d68d62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0fb9a09bafa9d1ab8e7b6fc03c683647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89911e32f9c301a213ab5d5cd095f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde05d42d4475e7010ef89328c410db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc5471fef12c5169822a83d9d2f07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114359ca885487862a6ee746ba40ae89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2561c230ff43817d4c4b44076dd8be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794042ff26dca003f2dff8b885a5a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a92e2bd52d500bc61644e6012c8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5929703bc218690b89f513fa579120655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8885764c966ca001a1a1a3a18c9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633dbdf6e7cec366983cd943294df1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268e699f44f3688d45f079e158ebe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8262b2d870b334bf06cb72c6f9da54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aebc13b42d158ecc6e981a7168f5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfc553b0d95d4984e906ec3502466661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b821cc16e43e43ef183298071dcbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9c05632e0f6a245d5c82a2989009663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57431b74ddefd507795b203b45b0c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf742f7a31d9a7d25d92a3e44fed33a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb3b806ac724e92fbe7110e0f57b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b282e0cecf57e505f8a5e1b0e4675667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07058a10a45f58cd711f566588df42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525cc5896ff26c3d56a351b0a81b68d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e67d04904ad993506bbfb793b88ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbef035d04d3b354c7ce7128aabda1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9baf18d3d7f3abeb2882523fdcba40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9c3e3f2dede8ca53b38fcc91b33f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e71a42358aececd428aa6b7edbacc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00afb93057c8be43deaf0ce1b8551675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761930059668160d29943cf279619f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e88330dd448f6663643a52d6dfbfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b404e6b0f2f3b0bb5c948fa13f22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef505cafa86a5e9ae702ea4aa1ef2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1f8c21b5c1de37cf482da63d6846680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5304cb1713d7330bd12210375108992681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae242817c86794409c9f713d37eb23ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d14a9dfde171d686a804778402ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3883e2819b13a7007e2962770accc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ab972702e7785f61b8927beefc84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0914bb160bd91f0014493e01367b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c30c31cc30da8ca08e91abc9f2d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d68a3eaf5ecde6ba8e5c35f8f78f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfa7161a387da0094f5b01f8bf32a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc88d8c81470060754253068621a71b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15bdef358b153ea95d8dc28160380691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cdc06655f844a633db591d4b4ad63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1567840b4e442866d173c7de10837693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e0a648ccadf95b272451746c0ba4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9821931769c64b01636c02488ab76d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bebd8bf133f790e57731e70b3b48d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadffff03747b3de50ba2021dd8d3bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd75f76cfdeb6397e4bc6b97bd96f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3fa548e7b4916abddbf2835d666d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f8e84177ae541de1a554d864714f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326979a161b262860d7bcde160d995701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af945df98802031f8b2abd1f2192f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5bc789194ca6cba44b1dfe35db17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa63c7b989850ecbf8a47a8801d123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce272dedbb382d548f9eb557febd02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012aff3416c165f280898ef16529df3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15876c95ec86f3024550bffd1cca9ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea47318ce15470e017ef72182d0d14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7111d46a41f280cf0b55fabcc458709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef798d58bbfe3a2aa13115e3997d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e81a37a5c1b26953d41b3cd83bbf6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9a08ad4076c1d08c254faa1c4bbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163d3c9b453399444c0c72d78dcfbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4863e869e1a175c08215b09c40c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1682c82b97b604e0ef93ece4fe5f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab660d058f53684822e2d370a9c2af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134491d7fc6d5cca821d1a7c923e5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b125228e211f8b3a8e28d26c032788718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eba9cca21831287f891c96a96a875719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec66d68e08497852a6b146d3b19eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b46f397b33c3828a3a05369d26da6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450b08faa6036ba5c9eda56176690c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c3c307e34defe5f12a508b35af700723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa2ae3b909378231bd565e50903aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c66f6aed123708cc0128d52ca1b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40849d93e37361aa8aabd1002f1181726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5535547a5607e9890fcdbbfd039f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43110b85061ad406d9b692ee74764cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a402769b7560e2369733d7eee0448729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bb4832176b1cbbe603ac9c50f659730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6b7c011ae837e859a84d564e63da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb0cf86017b0de8c00b12ec528ea9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fdd2c22834e5e7cc27f73adaa512d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe096c77e9e6c1ec45b0d2a29caa69b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98966ddb0b306dc0f3f476eab06332735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b13a4029c3b6b86276af5e7d90d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb152254c31b6fbd9279e80ba7ad0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dec42cf883ead836c630977a3499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd12153a7dbf64bc3053edbf020f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334daaef9d56ef0dbc1ffb8492540c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583b104f8e49b16a38cf1ee53cc05c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c4cf27688fab8dd22f16b4632995742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e2cc30323f811d6ec631172d46d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce41930ee67e0887bed74217d0ce6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255bda8fd19af350ec890e7baf65a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827070abeb2efc95b0e63ed514d4fde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702c52b74f1b9003c1a9d238332303747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb07803544c55527f8a182ed9a6092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be60492b0dc7350da6883e4f1831db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b94f3ad990d6daa70d276c0ea9c6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a7dfddfe231feb0367bfeb22c7af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a837036bd52d9e1f40f1f40a80b6c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2a23437b4700825c1113aeaf79e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44cb44466da23625f7be1ccd53bfc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ca41820f3b738faad33299c1d1604755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8280ed16c2fbdc89214043bfca07a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e2a62049507917ed0245ce74930b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd9b39d053b6f02643fb855580da9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bed2c5f5f3031aa408dc1b3a3775a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b0006896478cbe10b0d3001229b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0b3e1f29d332f9a2632af6880282761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f884a1f35a3a270accfed6b79666762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622a6e641bc1190d6813f9f51e09ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af96ff9e03795faef27b092f956c348764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50de6539e1fcc13c8456aabf42531765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e6c2bd2741881bb2af1bb4c93f48766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289c13b5f66cfe17c4a5ec24d50c28767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebfe20f5a1195cbe49874351090b7f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846efa72f0b8b0d8da129b1b10b859769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428f622de04a118b37d4410ed3b9ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d60e3bdc78d3871d946d7f2b4d12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d217ff62ead9cac174e0f984d7a1fa9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fd5661df2abad24cd3313c11c5f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc884450e46dc4bcfe8fa0eeed6d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb4332441d1b98ea1c383d4cf9563775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee5733c477ac4c9080cacfbf78004776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc331629c871542331a0abec657d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaad1749a33243cb85c83dbde09c7c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef9613ce7611029ce98470efe342b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ae1efc0c214b2cc74a27985ebbee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523009d9baf2f7c98f420f399aa5a3bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d5bb7fd7338a32fdf090d26fca4e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c5953a0ff8cf7e1f569f93e085af783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd876a4c7bda339ba51ad374434be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1fe80ffc61601cbc82a00534c215785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e57437ae8d25d4d5df7a54856da99f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b89f5810d13be366a962ec845ecb42787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a665d4c123f87ede641a2c0fe5c988788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d298360fec83aba7b835e68f14347d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f07bfc88f876aef70f3d806dd16518790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb0a745a50000b5c04532b6a27ac03791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ebc713fc712a895eb1f8f677316e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eaa6eed2b4398b5484a81d36c479c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c71a57a9d0f5f4d02588ea9d880a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d419c7f48f210c482679669d06d6f9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f5eb5639d6ea7a3dc1e4c096fd30796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a34210088397b481c6f3f9d075f7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34058a60235138cce970401bbbaaf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c9de5a2788780a3042a350ecfe86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b0658481835a137f5a51327d7a80800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c1caf02f81a1bcbaddf6e2fc0ad5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ccf82ce19bad51ee11099ec80bfb1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7a05bd487816714dc5bf566146c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ae0a8ed7838a50e8088bba3f6c2c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060c67ae100b200895963862bfa615805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0c5c64e459f283ee5f1df8e22991806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98de7093ca664122036ba6aca950c4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3467c868b549cfabd162f90b7b4e21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afeb9113bde66dbe9291882a3f4b37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48079ed2bb147ccb16ec48a850c33810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7dd73538d78e2bd44ee39a5a781e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8098714f02fd848f0ef615f3aacd7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69c7ee5cdf9264c142f56ee702db30813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7be4bf97f6bc601841514293849d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d1f66de78f49718644de1d171884815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5a28f281f0c95de5ebe63e796af1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51bb76e401a71e56f7de2c5539aca1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff2e51e23d1c80bf44870f1adf93f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1626d6a87c828b58ec24929578f8afa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1cd5f4b7baab16774f69df970f1a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f7386993df57f4b1de1b5dba7ea2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3081ba9d3a9b2c20f7904967ae3c1b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f693ed4ecd978f89ea4c46d882ec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c0d7fed1ad0a3188f35cffa2ac4fb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114bc6c6a0b67f3fe1218ecb8f3024d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21da2cf583e41c5969a4d53407b60ad826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0415a3dd75ca9ae4e2c48854d790d2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b180c4b1444831dfc80392b32869f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95abe8fa34c9e06cd5eefe60e03c9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd89ab3a736c8571939e4d532c167a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820726e8638f57bbdc2deabd12e73c7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231b1cce80617871b0cf0a69f5fa1a0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622d655c894da4ec3efdf8d63ff7c12833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131adb619363963390f422e4b21850834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cea8d3497cc1aa699855e037e38a3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde5432ddbb1d37aba87059dfeee934836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc1a5bb462001baad55300592fe83837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae0e4fa2ecf3559f3ba39fd4534249838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd13d30081662ae986f4acdb795d2f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454115b9f28db0d61ca80dd4835aba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1f067ca0bdf8c8b18fc151b640ab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb29dccb8355980dbeb53419a0568842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207034ccbbdc71521431937dda1915d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55ab87ae7512bae5e0db54cc79b52844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c587ea6afc2603e244fa2cd031d2b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ee9c2dcc1326dc329bec4bd3d576846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915ea74c9ec948a310c355e3e29d26847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998b0fe08d0c97d553f263a72cdc10848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb000caa740f025ad8fbb28c9d190b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c880840508d6aae750e64d3f833b5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b530a982732ea332a29810d5f39d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd39fe8d78cba47442138c81a4ef3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f544077ec9dd863fbbc7f6356f01853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc15adc953be0ba381532e014d8e0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee68c2fa15a3ba9b1189ea2c339da98855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe0636d38263ce79361831376dbbf8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf02a2e629382f568b32df529a406f9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64a53e17745ee7e717b47bca11a1c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef23ad1fc74a297074370e2ad31b9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf5b4e5e896b4aa09316daf8cc0a4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1b3bf28ad2b2f2b412838c2559b53861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb9db82645bea9aca41a5296010cc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bf06902cead3c0b6c0bac6333d60863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982ac137e2b11f52f0ed8ea338083e2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3264498d04bcae0881914f85f47f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4f9928ab5f0eee0bb519662d0170866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d3698d96ba8562b6638679a9606c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c66a817b84e0cdde519ca24385655868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15410e59b9a3ffb311e12b4ea3d57a8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33da3b0e0f298f5a5ff47054f771de870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b375a30042d2bd96ee37b5bfb7c367871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db302e883c6e3487f9a04cc2540ccb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8b3f7eddece2774dcc42cbe7fd26873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011a3a32475c09dc746da157ef4863874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d320071fa2982dd46b817b8156beb7e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ead3cc622ced6f0d241bd02c4649876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d0ab8f873651c7d15e0efd12cd20877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6908b90359d760c9fe6c07bdd17d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25272ffe848fafefb17bd8e7d66a5f0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a69700dec688430c2efc3abe9a2bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3dcb80bba3f242b8432b3231701ca881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4446c63506690eb02f48945124727882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b013a3935ad1dda7de31bb030fa0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a402bdbf1c18946f1b9649732a06cf1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f861da04d524734e8985d822b04d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dddd9a90ac52ecb89314f89864c2c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb891fc04258d08f04dd5cff78923d0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9abd03031da481c9498d49a3d58a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60baabcd38d67a1b2378da1f753b0f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992a4b4507d6125e6abec6b366c1ad890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b3b715b50ab20c06c422048adb13c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285673c5c040cb5b2bc1f6f89214616a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a461e265aa3223c3af074373076b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c95c82c08ab448f46c2318470f01ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f16a2d62ce175a915b202b751f26b3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b25ce20923e01e19de951bec8bf3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7a45583ae124a22a328038eb2c50897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91d28bf12ef78b8076f48cb1aa832898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02619aec1f977b5c0eac93864377cba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049665e0385b16cdb2139a67a9e5ca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b129fc58ab01846e976fbd8fdadf69901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cbfe3bd6763e7fba69a3c0ce85b67902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9151a4def5675795013689a4233720903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4b7db7d17565bed95a6e1ad0c8c5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcdc9c857e5117e78d323c478b0716905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648739d2071b05f3d4d04d22d7f672906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3958a99b6ad2615c9b2ef77716e2a6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c9084e532b822407f1c6b24e7e18908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a0e8e33bcd4dec1349afb88c9f9b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2060047f40d8f294dc3c0bcbd66a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07242e20cf08503d8f9f1eb2ebe07911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ec34e09f21074b19a6f2ef0039648912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b668d8f63ae5707e80785dfede276b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983775edcdfd1b26f8f0c03f2ff7a4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1357c7a472fb68811250dcc903fa5e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ba6fa12803eb4f408c583f6f47a0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844394a7c6f180873928fee1d122f9a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a337bd758d64f8852c98282e0b09918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8674a86fc7f969be3e98b1197af053a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81cc9b76efc26c98135dc2d0dd820e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba27491395c074bfe6339fe1c859b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c5894684efae499beb6446a5d011922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6a1d3fb34d5bb1a906d0d8060c5a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04eae29d5af11e00b713ea02d03fe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc42b8fb2689ccdc200acd966ad15925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77074e0c281e4019677db08b2f4342926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f3b3406e6944ba8b068b5b23e5da927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63dbba28945db7b399a70ac84ec41e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967905493353f7eb07e4a69bfe66760c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42286be4934a8cd49951d3ba5477c5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb05a026d924830ed68397b30e707931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d20e722868792930246890f771d57932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293768812be4f2f16420bebac8a8f31933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a315cc22e00e4fb8db93a13a0e55934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ecb84ee063a643eb601a467de16e4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d661d8139563427d87e6c151b5dc90936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fbb887f837bd5452e144c7bd6c3bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd3f62f3a743ea1589265a7d19382938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad962bfaf1572499ce2f6b669f5f2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0cce63997dfb05729a711b2ffe749940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8db76ab56244cfbc86e6db5a8f36b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eac08222a9511612a4dc6b9cad0bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75cad678bad5ed5b3e755be80f59d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c162de83c966580b4626f94b5a246a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd75e33f4626d69c84eda9437d0cb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde994069c66ae9ff40822e03acb1c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58d2ba72632c6c02bf38c8b3fe6b0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3bd6b163cbe21484aa1a5fb267431948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316b025dd697a3257bbe64e3ab1eaa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3f1de3805bf548641f763f2252873950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc3a5cdb7e931c7859ef42f7f5bb1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b0e2adc44fa579695f30dc238bdf7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b1aa42938e5ff78d8000e3d9fe99953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87e7756f7a4574da128fd0229330e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bb62df7fdca5a8a65a608346603f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644180552c6b21205cd4a0eaa1e7ed4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551761d3b7684b6d06a3b6e9c235b5b6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4958e3fcf0db747a6074601f5f8c7e5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6f38009405d4bb275c306e851340959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82ad475e3fd25c9de386c81212387960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f22dd3b532f63791a13a34f32d9b9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ff1e95b381c5920fad95260cb3651962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd065fa610b3d7b69fc20e5e0a8d0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b85d6e430fe5db4765a398671dd6b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b86a0a753317db5fc58dc7b4e9cb11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca54376e4fcfd50ac349b452af0664e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111730fb17de7bdf4fe93806c3e05a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4bd0a1adb95f5dd27135839c9ff9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744867ab7cd996c172284226e9a0c3b7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878365727218eba7db10e3991d51fb4e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cb1bb4de60664eaf2837e0e86bb6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c483c14a8d864ffd5ddffdd67a2c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e207e816a07f1b7843bdd8f8c0868f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef7507b52767d01ee13c822d00770974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d9aa25c5097888ddd9ee352f656cb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a3b73ccf11b9337985bdc5d277d6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62a272fbc9a80909e68166896d98e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24909d1fa5aad035f866deb4008d10978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecfc0192b65f67520f62d98d246a8f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb6bb7572443c229199964f225e6d2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f62b68d468d7a14083b28df9c798981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54f4f56d8fe663f0af8a75fbb425d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7833bd55146671193d096cf82b5a73e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb432dd8a7dcd50353d64f4680e7e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ac42dfc49cabb01d60d8bf005b57985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb227fa40c412b53f9bfee60a1b7eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f00b3b286881037a3c7a2dcfe0bd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d4f94a739c72c49c8fb0cc9f80f9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e820ea708b4945ba01589c6b73ade9f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ff2db780fae783b23f485828edee990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89decdcd382d9f2dc3b2afcdf6738991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7264111f6d47cd16816bcd5c01501c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe634be3d1ea4050e7f720be284151c6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0390004c84af646390e771c3670e3d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03565dbc7e5e2945707ad3724f0ce792995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627ac7cc79e25c5add33527743eb7e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f0bd4c2571e619c56ea5b1e453e1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>