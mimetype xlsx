--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88a1de205e8b5922c71457edb5d711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe5f04e46b8ba145254f635b23d8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c1e3ab772ae833812064d9b55cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f1bb4069f6adc8b3f1c294bca76264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8537e5955620449be89b245d391b635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23baf0b2e770d7a9466118aa0ff4616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b3aa57a602143eed21c49d29f21517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f1d155305541e8b976448fe3cf378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3eb7d03324c5a14d2b36c77f429c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf34a7f7976e39c4cc18689b7076b6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f3539e24030b5911ff6e34708be111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838bbae3a22ae6296ab5b19b0909f0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995384599c1876f1d427ce0e2a979ee113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659d90c85b20450bb77c3a6a5cbb1ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc160d72e2f0f4510e58fd8158fcf55e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79bbfb999f8ce9fcc5c879ca0838616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6c777717737c28f9718444cfe81f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c3e83cc8d8c465dba0d9e67b596218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb3656847a7f3d1ca0eb416a7cd3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703ab8a9f7284a36d4105bcdd6e6ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97bd90a8f544cc6a83250378ea1ffb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809738782773642b176e6a2f17182f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242b87ba7564ac6350f7ce7a54853623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994749aa6bf05d169a6fe9e80e4104024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040feb07f896d95f90906a07cded14b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c82ad56a11386d3f63c4b310a0516f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb2fc15a4593e7f4d5c8053af455f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd68961325eb7cb5d0cea784f177d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435ef2c569d89870636c7ab7d6f5bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f05b9e9f4a9d88bf95e98eda5e05ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b711f2922aad058947cc75710e3f77f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016a23849471b41d6f26b6afb0761332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b9dcff7acffa7ceb7bc94bff62cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ded1fdcee66797fe36b90a9036db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6ebaf7a8b2d936ba31fde1263bce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d2491c946dd88c689a2319e2affb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985133ba77ab2a75549c53d99a0abc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46947d13e6a51db53438fa5235094238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b224e75e46bd229ae8a949484e31af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a384a88ffd49e9a2ad9787ea8ac2e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d3334af912d2c25730238b99daae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330a8f927f1ad6d8636998ff8a810242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1423e661fc3042fe93fbbaf98b4cbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e98f616f24a0d2c4a4ccfdefd64044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529f5eb80ea3464b1a324b45b751e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2d3a80c6f354c8113a3cbd817b9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac80c831c24aa0e07bae0b9775ff31147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb166a05a196d576053c860e9d9127148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf0ee293c644c04aa2377c78119ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196582f99bf6a1da528ea5611692128850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536513e3e224b9c158675cafc2939a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0d201ab2d019db8a6cdffda0620f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4fbee1fb4c57a38a172c5f9d6cd3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d6539c1bd6c21b962c8d2bc41da9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59518f2d7ee2ebb84d9c53315505d6c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cc56139d6a1c27d15fa8253f204e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc59de5771b8ed26d1c29b16f300d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928d0752148ed6f1413e7d86dc2fd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052ba9bd98c484d417d8f7fe140e0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c581162e8b7fb46f715184d36ebcdf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159eb6c8471da04d34cc1c9461b9b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501227422daafef0457be8e8471e96762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca344c944552ac41692317a9168c9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ef7958d344e34f6f16c7387b26c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7cf2ed6e73bff6ca7af1a1b318e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6431987cd6f49d44c5b8d5716aa9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5980bfbb309265522a21fb14c2f0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e7be6efbc3f63cd3a06f568b0e6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb519daf0af368611f0bf42c217c93e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0958e9dacdc66cbb128206a28c92efe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401b9e5388a0842b0485323ad1f36671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedccfdcddb1dc041e6b5e4169cffa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c8b08fe2868c6b0b4c60d542e593b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eada4e21600d72c87e00ccb4a2b8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4be7172530a3f5158d9cafc33078b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242da44d7066656d09d7784d1aacfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650f0c647da6f71683b24989831cb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7981779e90845cf6b24f4818da8bcd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecdef616655c3fde8dffb4fec165b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790093d2546a248aae487d08ad4e922a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184389c9b36c4e852a9007fe1ebf58681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5e771f8324768cf5dd9baa0b0d4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16bf7c00cf1e7d72bfd2fe9a046f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c27b1f6a7e1d9305327899ea0cafc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adae10e3796ca957fedeeae63fd8b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac41e8c000ec7d4f3bdab4e510920d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336e4555aebad392bed27179b03c2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154e24a4884f0345a76a212dee3b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d199b522eecb0fb2c2b5abe869a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7e26c1d485a9b1ce9e88c11ce76c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7f886efbbf202f81f1228d389b5dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb104d51404aa2335862f4218d15392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899671982fda74027db557d2f4e5abc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab4fb38a35b99f79bac17edc90cae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb386bc567fa13e880fb8464c6e6d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027113b857a765def33aef077621c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537228bbc45a5647814c7e83ee8ce7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59366a8317e82b94c9b414495ecf159d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e1195a182da6c6188cad2d6ef79999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6c125dfcb19a155d8c18ab1c159b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e75a66c46bd360480ad2f2c5fb336d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d887e300fa850eaa47f8e9215a4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d92c84a3bd88b316b4581458c603103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e6e15f9cc5dd5c7b0ca33c9194db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a240965902b8699db9874fdc4ab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6866ec1c8891c8ef335bb4b6c3748b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228600eda8deb72e2c41d8dfd9367ba1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636415f0cef50562e0600be473ce268108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c06e188a5d21e42cecbd620c3690a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6879181de0bb719757a98c8eaefd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478e9a37c5936c77a92ad8b22faf8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe29c62ea8d34aaafd4b25c2802ca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388526f41a15e72a805f3124fc812f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c72c8591be6406d7048eca17c26e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4e2972b30761015b15cf3bdb90f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3756e03c13fb24c9762c36735b4e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2687b7090efecf1c86d0f82803d9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10aa3916b010c2283cd1233f1191d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d1664e3a3ae658c21a14acf81604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192fbf1e57cd7248386595a58f3b5a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3947e9544cb20842d2c353c20df0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae119f9501a3dc3a807ec582e4b7d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588deaf50c44252d9cf8d25657bcde3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec379c7209536c8a3c87b24fe46ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4b242aa33d114aa16bd9abdb9fae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f234752c092da5dc861a0daa7a60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e07d80b4940f4afc3d99d8ac0bde6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba9507ab1583568bcc62f54518d82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd50db542e54b29a399631567d438e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08d2deeb064b4b1974e3573ec119e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2011a3e67d4f1fc5e45ba00eed208131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4d341904d1a405f53c8497c73a8da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7373464cb9275731a67dd11112f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02684a0614ef53a6ecb584cdeec87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a5d5bcbedd237ab03ffc5362dafb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860ce13d07cc5eb45f21caf4e70ba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c8513fb2f9681fc4ff9bb4d8e6f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c39d9d1dbf5484592012708384054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a2de88fa65adac696e9d1d8dd9e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492281baa618c55613c33fa5cbddc7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272a2f9a3e5217bf0895d582fdc09b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f12711da6d6d967f1a6f4fa7fa726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4812d151f6d15d1b4611397061f55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c6e36f7048988be5423e5ab0eff8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab40b2bc37b202e04544a413db4663145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cd8ab59ba4a385cdbef156c19a163146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421a90582ade1b4fc601b163735ce0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f9fb2b383f7f6d08e4ab3f1fbcfe0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b6deab5ddb0c2ef2bb70d611fcb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d774d0b714f18b02e5ececbf6ce8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc514ed81c2e97246c7f9e797a04a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50a5119640e13c7c28fa2b951b5b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855f5380daf7f35e8c5fa209144e9e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db24f6eba8b56de33723f85f9a2c96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b65617e5722ccd95b1e45afc1fbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddb2d9a613860e0c704a4575bae137156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c6fcc253404f23b346a21b61c437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b077564acb279681429c5a79647a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2def232489b10a3cf070d96e0f8b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d9a5a269f997aef4be23d4858f2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffe3e98d36fde05fe8c47388cdacd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf2a0835dc834b6b1266c900b466b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c16323e22a210ffcda357c357972163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b5f2bf15e8e2ac39d0644042773d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b2f67c9d9469cd61ab15d66c1905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd16c9a7cd6916fffafe2b7436286166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c3a9fc6b5093f497f1efacd769b44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e525fa8d2bfe293f7dfd0d22ef7053168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a8072929901cfe28743ab18e28b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964486c753e3ac99d3b818f9538c6676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd161c8ea4d37931cf3b37851c3df1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb113b2c4398653a69e3b96a4f2ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ab1c3ece59dac24c9ced9d27de82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9019a4fc2579f6201aad912b141885174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4d486f59b7f0dc903fab1ce6b19c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65730c6e21e492d1a362a3efb31d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f7e3a2d33e41874dc0c1b5089734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f9561de936d25321603d7cea86f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdad68ed05a661d673aebb673f505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9121df15fd837f1574ebda1e53cf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f724a6cf8258679b87a9112ca05911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247fca559f30ac108b1a9824c0b6a71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804f10b41eccbd95e981a3ee2db3c33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49134d97b348410f4de7cc4e8ed726b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bf84939c665f4653f28cf1984edc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838e5123da99978abafa6726e6aca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254a1fff45b8fcd5874d0984360da9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfb2d09b4f4073de4319854c4ca39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e42f745a27c19dffbf03538969e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe96f0359563707376ab84aed92be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ee001ab80a6d35201aee89e3805c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5446ab0e1b32e6ceeefd039bd0e499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608dfe68be8422589489a518a1bcb05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831533362dbadbca3b57c0aec136754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb4a5a2c6ef21f1a13f73fb48c852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f34a25baba422dd1d1e8525d4f78c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291c03c8802806ffd887b04c888efd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a465510ca0798cf1d3eac812ecdc659198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ed4b95f884425a65dc47d3a7b1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125962906b9897622f7d8102a3adde2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279dbff24d24f214651962361463f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aea33875599e9cfe3a146bffd283d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2cc5850399c538f9ce24bfc04fcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea9d3a2f62898e6eee19318507e6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e107df2c49ba93db558a6dd142d0b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed246725aa549ffdd78376c505457206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3cb09f781b016fa30980eff5e8160207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825371f37d756ef64285f2205aebc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd557936e827a6fdef192b5303bee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b5ff3a8a559c6f680e3945e36e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707b621f064bfa290e80bc03c351300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d185ef4c601e00ecbc8be36ac257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35f9ce78aabdd390987c09b28a45c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253e8a4ec4f56914e45ead75ce5088f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ddac8395ede75981372b9a945ff2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9404bc8f5bdb8dbcac5948c36018219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82fee9fe72e1289076e66169a1bf3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904e017d2381a53e7c6a8edee04812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e811f7884db8b2d0368d541136b3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95535091aa880d2ee80e3234fd492ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60322c14110bb8381c18dd2bc5c259221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6e1f9ebcd2b61c8e52f7ea6fa8d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defee82191c74babac7008f5748baf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67b15fe01901251132398e4336e7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b12eabe7642d664287a4befd640f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ced9a64a1ce80dd8070be6583e02c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849a86632992b4aaa33d25653bad4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa84ba4dee9cac7971c45cda722f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0fab2f328cb06bbcbb69f1b0825b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47947d18cc93c8006392843b921964d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98d24ea2f8747d19447d6ddf66cac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3c35a154751e40cfdaba2cd77feb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873815f86cbd6fd42af3caa9d30e17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c819510ea4b5112d70be058455fa02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2686473703984ec3bae352d61dc9d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d82ee1f0f1c35905cc971b86a1763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669ec597049f56455dc0d21ca8d35a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908cde97cac86a9216974e4b4690f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c908f058d1f10e70701a0e12c6c4e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c76632d84ac22efd9a72c9e0d4e8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836830a29f48824786b606834feb13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5cd895b74a0678255f065ab5a6e44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ecfa80883911e654ee1a366ebd1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73288294bdfaae3fe2d1afc2bb7cba13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4f578144cac229d19f333319327d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68c3aa678308e7bc0b051359e08d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb2ce188f0ef4bd37f9de1933f6bf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f6be6b24639f36bbcda3fdb0aee65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64dabbe179712ac6a55253db494b4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51669ef35cca381ea9552d92938082250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b115067dd651542048bd0d3419d361251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c14bcca8bf64ecc81baa1cf51d51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da589003172622fdda93fe7dfe3d5e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45043c3562c385d9447a6e21bab1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef092e4925040e5cd35968cc507bd24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92439c1593f1d1af33cd4d32241cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482509d91f16547e2af6fc4d906cf3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e949e1cddd0358902f0412f6d01f4a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229c9ec8157f60c0a122ef68a9d447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b076f7084331b68e303a5f5f98c9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab8513c2e2d15d7889073dc402144b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5349bc7eaec9050da8207d11f654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d5a4fbceab87f35e02567e2a7092e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125d9cf9edb01e466e3dee66607bfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7245a9fbcbc3e12df872ca658b88b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ed2ae2a78dd4c3dfaad08fa557c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448c6e3df7afedcf17d2934a9009c89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25893677408c9344abf955b66c0e71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1554ad37ca6b84cb067261a31941f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e0424504348e8aa84c05f5f7ffe8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce388891804819c8571f1f43dd62612a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b361118e620d4c6960d7627c9bb7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aaba0d6fb394f2829b0a2d968751b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473af547343637c3806de5422610df6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabd7db8bd19b69af55fca9a6a9146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31efdf3d6e5978b9420b533eb2a110276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294102179195ccaa9ea965f70ecd375a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b74c2f6cd3d4bd3beb7e69a7d5340278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e365cf8efae468da8e6ba7111d1e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc159615affa1a1b218efc4489aea89d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a1f7f3d8f6e651c7f3db2db603ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3638b3c67ce5ab3f1f6c948c9b27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7db59a563d7eb15054762e1fe640b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794263a08aea7e26e745df370dc462284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0af906f15d28005f348e49bacb28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97b8d23d6bf87b77da4950d5f921c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fe041a92c7bba021ecc470fc0185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c58e7df6c50d94dc34a76255f65a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588900b3d2726417d75fbc5e8f83faaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b81b3e0fb8bfc3e9ccfc604d9aeac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8425df32ad9814b15a4c450ebf12f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f9e2fa0d1f9ef2c8aecc891e0806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730c226fd53b1b4f5e53a5f36923ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f218268476f04dd6255bf97edf6524294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e85ac61b2c0ded686bd495c076ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deedb1e76aca67fec92e134fd73a19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efeec1ccfd4ea5e9646568ea0680c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae8a0466438f92638523137adf3a44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec6fac901a4e91fcbd22b89fd4b23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b197aabe149fdfdf13fe47dd93090e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c032a7e61b2d9e7c7c10c6ab6e4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b261d19172564d062680636ef0a0db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f10e6c5ecf28d5748c979e9444ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b50dd5a5d4156cdde940fb643981304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d39f65ab87c13accaba9ed3f8da04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e62e4cfb231464a9cc7294240d8d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795296204492af0a33aa7e6a36cb23e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b61cd83fafc112331c0ead0e9185308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09753cae2e4170fb62850104a8c935309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aececfcba2cc180bc871ceb31be1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8676f911e82869da69b925b46b4e0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d46e1fe5e4215b179e442548b243b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd3030b794d2f25d8172a35a9c0c18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4aaccac816be4dc0a256a5975a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374717a2f3609494e2629aacd0d2022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a021e001941fd9353d1123603fdb1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f85b6db4b2a1fc6c4187fd2653aae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236374f0e2920103a94a566645368bc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618621bfffb7b58f52ef0a12f81724f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c81f59dd80869d3edd7cab6509ff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52a9c89336e190be37921585d46b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba34e46749aab92af96f77aa712bf18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f756bd5f8cc6da098bd18a79adbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055715fca4cd6a8ad3cc5dc98108ae3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb4a26be1d76dd56a01603b37a5c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb89df21ce44c355fe77cf99e28fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1d071d3765c61405633263c5b33d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904aea49af82b44dbaa802c121ec9fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a350241904f769a943b159e97af8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e018320673e3ae7e0b53e66bf76231330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939c9550072b02ea2335734041ac8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c78cd652766e6f59452c12fe33cfb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e7b7ad6b34d8f94ff9794ef7a916333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca26b9d350969fc30f73b5ecb1aa26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16ac1a3c494228bc692a948643059335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c00f6eea92f274de92faf6573090336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37dd2bca2f4a0339ec6ef51e8c60f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef206665260ad1ec13cb657edf8cf3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d77c5fd9792548bbd9f7837fccca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39458098b535608afa9c110e7d49e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f230ccdce26362ae28dfc765c7f10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ea38506548a6cef16e46a0f468064342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f462218b09a1b8a86e0520623c7c13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99471569b5d38d653d7fecddb194105a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052dca5a1862d47fd780c0713ff495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae41477f60e14c8df0d9b091435069d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1ea4ff9d74b37ab2e867e986cabb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88d7ca262cf45afaef76dcea5928a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e77adb9cab70f73b3f8aefa66523349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f5987d4d51a5d9d2fc1f47fc9291350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82b18ea1e44ee505c0ba65997a7ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837b1e8d21047c66fd4f7d21b58031352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6686071799b8375464b05aba2222a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084080f2b71011b0886b8ab1eaa0b060354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c967db89b6d7ad7dc44ce525b28e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9491992faa7978d499b7db15b728356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8688b091e404b3deffeb13b3edd18f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183498a32723c7c5f7074a1d6bab37b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f030aad4337efdfbcb056ebf8b6383d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3051888441a009a5a9b5e1658caaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101202737e8bce86c60e40f2869fe69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a63b242b14439709a7bbf1e4a8a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b04fffe7c1062dd536cb4b5ee34244363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc759eec6fccd59671742192c3cb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae8659c530801fae6191e08cc85d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201119b2ab99e1bccb27779d830fa41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85d04ef3e6f6015e560c3e904f514367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fbc169766bcabc231c82ef46d07f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cc507bdb150b4e672f74cbc8e45dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322705f6adb04d5c49148874d559624c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b02813729422ef1ab243335a08099371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b441cc4f7817695672a63e5681a3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c006a354a00e9266a751932aff5b30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4fa147f9099338b8e64cde2e523d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb841ef7f4fe25dd079c0e3d420c907375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036426d122e97df8ec4ae7cb7516280376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a03fe27cdfd5d0b74c71b718a75f74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207544558ae4e046a10d0a4d3e72b55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c382ebff4ee743ec36a7a932395e0f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701924a8be50053179a2da611f3fbae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d91bd6f89b8f379507fb1e0f4920381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e2c96db92be74ce7054ecce9762b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a29d1e199be2a9c6a2d6549305a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b2fb76fdb4129019388bfd9709a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2db1112721be222da5804ddae4c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e2adcf28fb60f2363123ec06c6c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd386564a058360857b09008487762387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a692999491d4bb7e29af97578954b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455b356d47881949649938023743eb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d564890e79a8613c568b6f6eb9de02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8579e761e230fc22b83d1fda54620391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd9664d2c7a008867b12a352aae19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468854f0a36279ded9f979a811327ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf3099fbba753de3ee3e1299618af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bf2c9fa95d56f05bdb6d244c6263395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665689d71a2fac4849b9964054617fdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883977b7ecfb4e8af5f5c4dfd94659397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e18371ea9525c10053c88e362fe084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be65dd4fceab161be5cdbd74144cb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd114d4d18b7f14ce77bc941e10a05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc27c1880a76fb5c1e048523fee2fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6658c919c1d215eccc659ca0da99a4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9308665f5158a61356a0c9ed399590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c340b3b4910857a6f792b829ada843404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad190c4e64b8e72ae3280c7cb29e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76bc0f0f404957cf8f8f2fce71621d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9855e41447e351d836631c1f7b6f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0af99c564bd562596d13ef423b43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafd0604c11604f27bae1e9d609a92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8368c0e9811309012f1b1a2196d45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdbdc8c5c30405e0808589f51ba61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e4c78d2851544aab6e7e61d8d8eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d85073e0c2d344997ec334543e49a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b38af11b3b4794e3b46fc90bcefc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f423c29572785fa814e734737869fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2b3016318591a870153e55323e43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a695ad035221f4a458931af0f7c45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0090ac3d17fa4b9d13aafe58192c50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f07367078303a89aca9fe1e93c10e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d853bd666e39fd6b68d01e1d5ef41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40578ffbf9cc92be2795562018b481421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21405c86d28396c1fe3b79a59a7d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742605c274f7611b65a68cdbf4bf3d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162473812c79f5f216035a9b579551424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ca16ce2f7af4e99c9df44c17b11e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc844d0838c1e1353a419b1f15d8d0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca3753b527f9c43f99f158718159b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90aea465a784b8f4f5089b233a77d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac957fcbd95b84f44e10d675dd25038429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a225a1de43d5effbc407a303c72be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea665e1c86bc3fed3fe5dd80073b2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0491fec47159872ffb1b415f4742c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a68a199df25617ccb9d551b370259433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b502c33f3a675bbbf6acf50fb411434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c416b918f1b653fba3dd5feb420d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a19d4b6bad0c57e1e8b80ec7380f6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f0bf9a57068540453c9f0f27e6d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84314ab54066c5ba88ffa5c2804497d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fd67719368356954cc10405ea1fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fbad7cefe3700271e855ec9f2484b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3f130f722c243404f875592ea3b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e217e23563e9d97c689a57e44251a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babda474a2f1328117ff98c33a64dc36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516df84a6da535f8de09e9f0f8ee70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debbcc5bb0d0beea75cea4aa1e5030d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fc67440a4a5df5be2d38a207df9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d12701ee0ee29412d3b20b0734460447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4182025c249c67462c790bfd8a9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20abad2060ac954708f5f4b900c4db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ecc422dd92e3322ba820e2b673002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc63886e9c92f805ab41cbfbe1f48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc361a4dbec772bd99bd5d280c37d5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c555e8fa35b072c0c73c1f62eb42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb0517c97013d6e49977e70c45581454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f8e7aeae363149c2fb131f3dab85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea0e9987420ff586df27cdc1ce9287456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aacfa049a97e8db31035f33ed0b73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e14fe5caece71f845c68075fa237a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484593e134da572928a98465954218aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6bbfc6e77686452cc2097bb76d80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4fc13983c202b0f137e6a84a34946461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba308397c789851b5a8afcf65d28d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3b8662a1c75aa73200d5576ff2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625e85abd2ab8d249c3fe3a712fa02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a59f20500914bd0adc15d80ebdccf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d577971765bfb80045e95149f0d193e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b87f595e7a6a76c482b423ceb70a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c595dd9dac479be1e9e688a8e0eac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d0a59ece39d913a2cbc4d276de074469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a653501f3c3bdf53c27f1d2c09c78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bba5220c805bc179299f61363cdd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d019baed795f21ef633802bc461a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac94e969d742dc753913e1b3e6fc5e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9b04b6d9f622629865f581d9353a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f6ceac18cc6f67ffa8909b80f304475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb75f8b294db8df59e614250c83ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45254aca82cdbf27f2494773e0d9ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3123268cb7397af6c274c85b5097478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a130d0dce6eb77feb271dabe0cd13bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b36199c831a7203176f3cc13dd698480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1f8c473a3f4bbc392446d85c64d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb84d4ea569875f298ffb7c2c57f41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f16f43ebc2379932e31eca6fb5805483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f58a6c4a4e051fab8b10bc18a957484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079f1aaa329a9ec079feb79a06a54f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e02f60d98c2cc1bef7891ab5d599486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b7f2e13b1d49edfce2f82c4af3d7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddb1a3700a621006a329a7c2ab2c40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd47255fb3c5b2baf0bc6f083ff8ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc7e25b4c47f463a0a50681f6a9379490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5dca7ba445a47ad9abe162a473c0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103fa5a0a32d2a08da94f31b64f0b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a88332a96f804d40a35311a55a8ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e42e0318bb43187ba1ff41fc24b82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a11e285fbce8d4d703d1bc20ca5565495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1638f1c7b230f9171803b42fca0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3c0ce0cbaf1fa5663dfd9c0b0bf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f092804e57ecf45cf9deb8b809a65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0b01793b9871f788466f4682d90a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ad24a548902c3e7b1381a41878326500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d49b1ab7e62b456211d49ebd9aa19a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998eb5fd6f2055024e5d459c109ef7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8552809e6019ebffd52c04eba6f9f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a6d6d6f3a23c8433b278bb70e611504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8f0b9cd4a27e81f9802eaf5bd66c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eec1297e861af914507d99dd29a31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e6421b2eb33e13930743df984220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86ccc02db417486d2f2b69a8fa812508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3e809bd2868b5a8e28788bd6a01f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5670ef218ea7c35e92fa2c8e286a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdbaae2b11780dccb8086b2a78891b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a74110ed615c02ae4f57087c2b13c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe492830026866cc36f13c99ab28253513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50a4b8dacd18315acc078a3abd7719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75b5929ab9f360aaddd7b975ba6a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5f52ff7ff2cad66ca52b62e9e0c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f65548c75f1cccd92055f6dca63984517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c1b6b2004ae55c3e9648d7fce06a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1675d9e9121aa1bdf3093ede4046519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac283048b601bf931d6bad1a6556e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec5e6e5f4335047944bfe5e7201c4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0129bc13ece3602aea8d8dcbf66f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4ad0bd9b69a0da4ca9d7a0befd733523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9e17ca71ac48a18ea18b8a049557524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b870b5d0667b9e946a35225deb7e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d76fd21bfe9442cf072c63485a55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344f7c67c8dae06a4b9ae95fc9c748527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500bcdcc0d2f294375b2809fdfa158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bbc5f8665dc1fc675fe6401674d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26658e534fe74a2dcbc5dec85437f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757acf9f0969f13e78479b153d83156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3483aae727cde5f29291e0a0dc665532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd049b11f9d47c6d1a1eeb27b80690ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19314a57e9ef92c283eaa620e4d2af79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8acd4d3380de0e0c72e192c61149e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f58d854b676adcd0a66b094e79c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc83311abcf8df246e2ff3eb9e8dcf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d929ce13d540ab366ee6e9a8a60715538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892361c6061646c5a5f97a5c1b77dae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa9ee1e57e2753f960e4f37e3d5a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e9c753a2d029ad5725c490c6f16a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467fdcea30481aa9b683a7bbfa90e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c63bafcb283f1d7eb5040a53e1ea0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7bc4f277fefbd65e1c3cd19922e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e376b53fca6319010e80450b8879545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b13b605e272a334ca6e50acf81ab38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f77a2f82a0cfc35c88766baef01c0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d3d35a0fa43cfe2f68742ad6f8a77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f356e2a7d8c64252cdccf47a80db9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e50a09102f6db9099fd3557ad2b90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4055c4bcaea1e0a06f8663f91c0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f0ba65fabb13beef465b641c3e76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa5215f6b8275439ab84b5d54e5f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b33ff499f2b580f63dd3c58c45871554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ae63c71621bd255a678c4a90bfdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1d11b492cfe0cc84cd8eaba2bc1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c882f4172ef291a3b43ee0bdf4d32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304964a479a8076a56648ade3be5b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c315e03d3701dfc1b95261749479559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059e1bb0464c8f5479f470e950b06d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497701e62090ec242d0c4a2316a988b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d7091155c82c87a5420aa480e562562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa8775663138e119cc5b5d340aeb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60480d930183281415c7cd1a14d1a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c48792e1b3defa6708c872fbbd7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f782a7afd0abad597dd098446549a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5945c7e8e0f0874d258e9fb9cab4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1da3b7672e67fb522412407e8f1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958915a9544b4e704bcb81d4434cb83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f40936e7ace146b8c23a09fac581ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed14a0cf7ae5bc2b5cad78f5072f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a581dccb359ba2d518b4e7e85f7f7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff94049005bed9247422dca3236f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebea8fd03a6cdf4f6508f0ac427434b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78773b19a7313b21a4c16768e96833575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bede737bab2f0cf5487203d4e329d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feef0a9996441d4fc19683044535f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cf242856c21ae1d36174ec07771e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca2c23071ce4ed90f47737fdc2cd14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635dca2e2d9edb2c659e399649d15e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5806e03b8be48087fa7d40dec7a43d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588e1d41ea6a3de7a94232666d60bf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7bcd54dc67b5fa41b97e7e657b35d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2ff051502c176330f3e55a0ae53c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a6a6dec98e019d373adcd071468c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97904587a07bc829c49d8d2e74ed5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287fcdf1cff0f7534f3171ccd6ff154587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71454a904b81857f904c88ccb4d5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096205d7279fd29b2f3312fa6820a77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e455bb64e30d8e4db38c1934994bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6473064904178e65eabcf4f7c24dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9127dbe002398e97a1ab51760342f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc9d800efb8edc5484959e1a643416593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897fcc93c1602e5c9c450adbe3de490594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c47e8f2d17c94742a3796921cb4ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f55b609a44c6ff849d01a074b1f85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f662cb6a0900a438dcaf7e8270b538597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c8ab9980f10c54504906fdf345e1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fb4f2d13251cfbe1dca62235ee88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd3b2adf85f9a1e84300a1c451666600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3acbd1c813d9d58e026805d0d7e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2568ff94f64f63e066962dbd044c5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dacd7bb6b9aa35120692521788339603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab8948433f952ba710d8d0073cdf86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489d8673aebeee0a033626ed4b55b3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f9250c6ba226f3b6e9430c1306e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3620707769cc060e3dae23d1832efa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4c6fcfc4414ffd64ff17edb13ebf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792baea42f5719e4bd432d431528618609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1623a11efb2b4c0713b557347d19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af265dd560818eb192f182eef9bfe3dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5906ceb2c07e4110f4f8a3a5cf736f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae8f93f8648d8cb0ce1e30faa17ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bda2f30d3a25de656b6f59a7ce95b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eeb40cb6483e13b1406f46f5043e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a9ae8bfcf91f088e0c830aa8a4b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc4a09e4f38235f6ed72091ec1e46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b89bd2b58aa76729e3f060f0eb03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd89782c468f044ec4d847f89706d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d559a002af4e8ffdcda9d357bd603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d8c26972e72792b2b0df7751b390f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19047461dfb38fb7bfbf4001b2b61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf90f29b828dc25ee8238d09d08d78f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720016f83d3f81f5cbdb988d3b7f156624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb395d608f97afe3d361acc21aaa0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f881b592ae9f4d39bccfaa59da2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23481498416291d48a9f447afefbadd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b39d6a50d8d8a405886f7989de2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e11a1558809b46dfb7b7b336b8f97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d58921905de9566807069aec49488630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f813d20658c7ebc86d22ae5a9e48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc325972eeb39ebd84345f2117adc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289d4f247ed8f71123e23b67a3b121633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b034712741678732375c48fe52719634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8319524b6e213752b8be21c2b4cb8d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634442dd83eb6d59eed54c6d2f417a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d8ea0f5eff83c2df9a56f2f80612637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d424897e4cf6d72237b16e4fb934638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4e36733267b81f107309bc41d0d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ed5107f2a293ddb7781a4436ef31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74c6ae3be2ea48022cda2a276a0f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085e80e5fa8033d0983875f70b3e3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f3b2fa7a292f509fc61626ccb23d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b69a6799bb5cafb2f9bfe8930598644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6029b1e89f8ecac012241ad8ba9d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a94deabeeedaa30e7e49d03cc3057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236727addc37b61120cc76c5b49e650c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e714276e2614948c6a0bd0c97e054648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba74d53f53ce03129627aaa4dd62ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d2f803569863ef5583d9a1d16a30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb553ea1f63fa0066703063dd865e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11256d042e08e122a4e8e0b541ea976652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b47c9f44bc19bc346956f8b846dcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511643073732d5d9b081b0fcaa000568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f12d0ec451084c710cca962b03a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78ebaa1b7e4a2c928be9b2387af922656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a149d6c95e89043da2d29de6ccd8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044454e2439980addeff7fe291d35e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850a1f7a7534c759bbfca8025306b76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b83a5eeb8c5cd18db0f69497d6262f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576009e372af9392bf5f2d93d67236661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd6c37967107d22fe4d70441b1c28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2fa3787fe9f1e54bd05c6ce451b56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe52b627891e7aabd1677219bb2b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db922ac1f81acbb45755054ad526a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b83abd1f65e0b3e85ee30bc95a0b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97adfb0db3342811d45efce42becf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c058174e6f95336a2128d037ffa449668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ae0474c11e059f802149fa06bb10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450bda2e7ec356fbada9d0e4ef2032670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61142f9090c39bef20247c065640804f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f94aea72269cad1727649ba6b53c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4150925982ab47f2ec76e5af031d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7e9529a005ead814eab18ede985e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f0b94104ae8130057bb06eac28c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c788e9fbf930e33b6fa0b594a2097676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fffe461d4618517da40eddd2707a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd80056828cd1290e30fa09af61e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764044cd4341cd355ac4b9de15fb13e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87942464a364ca8fa8d0547daccc6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c4132290cf26dce624cc5804ce2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0ce1a78aceae2d68765d7a532fe0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e383d313acb7627125d934bd2346683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f27357c7fbe7cb574b84651340d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e67b102ce23a3233914bbaa5c478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659574dce1d1ce4b6f588a10946238686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e6751d12ed27a589da6dd6d1043d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa2d333c4484784645b1e9881047f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f4c9f27524509790b9cbac09ab96f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c64bd14c9de8647a60ade73b4f2ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c81b844571619688494b2cb15a3ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a89d7ba8728882a455390c1da740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50e02ac94a7962ba30487c3d0583a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771097b1eb1d2dbcbdfef62b9d2e60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1cf622911e251af5cd53b2c698275695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31491ccb8acab4100c05697ad4d0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e15e54939ba182299be9ed13b2b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14489a2ff10209802b826705f40d83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45177b5a66c4981f3f3f31e5199e4104699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99aae1e6cbfc29eadad81ccc80a11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27450bea8b5851a5173a45887821f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43605f5284b45fbe0030643f5323c9a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1932a04904d1d3cea2e959e0db689e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e839981f7e21b8dd07af2a96d0932e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e265355fc4e004d346027fd7301efc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c35d6ad7c69cf2b32d0f0d952fc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95042789c5f1df680e0ad4a3036229b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd3b3be7dfb02285cda0a8c580b944708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a227892dce4ed1392655f328b343a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42b193327a8f394887635ea250fe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459dad499bf92df0e646a909fad1055711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1dbcf9b2875623f2fde198ad3952c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645cd229cf18a9a5f9e67799d9d02f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087fe4dc1032cce3d745221ff42abd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad83b477bb55c273e08ec0b2ed969715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe11149ca52822d2ca78b819708129716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0e31373d2d5c449a15633b2e8b00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f530003a09f7c3a627e5e8e2ba8b0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a118ea140c43ba6ada05cd400190ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a30fb41f1ae9bef4b55d065ff799e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173a13880414a491327e830718ffc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4b0817b959b1510c335de765de315722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e353fc2ba30209356f326d6e3140d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdb720ad1082d341be1d33a36a385724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8b8c719c08baeee1cf967c2e9311725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef5b79a659de9e3065100f516e724726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e26576a7b03068ef795e588f9a6c85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f484a44bb273b38146ad0fda9782c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e16c1c194c32f351d377e4542b79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2fbeb36d7e84a996e4084d3b5900f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c837c054e019cd2be57839dffa3b2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e7dad110aac6c379a8c4a2d86a22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca781b15f1bc1df4f89181cca2b6afe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9909e1ff0da1a4d2f6c369f13252ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2b1f0ac8a6adcde92d022de9c0b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b360b29660471759da38a2eedf53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc3ada17a49c59d6b3b9a4da45fb83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12f0f064fb5aebffe3decb2e01add738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef7f3f570ba03f9f488dd258455fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed7b411328ec409e8c3e7930a22cf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be76d98a9fff00fb61d2bef00ff02b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e58bb90a6fcf9daf1313ced33ed13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f15dd81731008aa682609c5881a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6764f58b608d273dc6d867b039b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299fcd68049af1b51626a30ddeb6ee5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2b67735b8b4d798e8af1838ee903746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1cc53826af09b530d51e2240c5185747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8290d72a72aead0dc7011fda519923748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec3c3dbe4becc4038bf519cf1dc1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b91d54f8580f4fba6d3d47ec07077750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e210b02d920332f225e3ec58e8867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9844238e3a42d4be15a0677806ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fdc8f7d51240e63fe51d265a6f6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25e7b1dbd59dde474caac890fed2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93a8577eefcd7fb3e447989a6d5af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431147bae69f2858e3014751fd100b79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d21c162adbc0509705158033686c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaed33e913c59f108293f8eae1b6ba5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f686ce48743667faecd20042a3c2cf8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ca5fecec265c7720404a4a00eea0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff89515f82d6ec661ad5622ae5c789761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b686cd77003912eb5e3dbca30a72762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c4a07aa09d555e0f0a7a3c1ef5b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65512b943124e8b5ef9323a2e4dd2b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca584247e1cf0609913ba5965c1d5980765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3198c4a06663749ca51d30795e9b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d28c770d2409a0d6b42305d1c500d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece99f0f7dfcaccca63f1b7e753ef0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff98a6303446d60cb6843b0cf13f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc90b6bc52182270251cac300aa780770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6fee6295ac0f05eb74817f85a84a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1ff18746acab4d85f23b92e3fba1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b270199e21426b6686cf276f9a7c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f05cf078b736d5cc21c35c0a2e15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df598e6f3d3c004af62ddffaab1bdf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f74a1d95673284df32528383e8add6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997352b49d12f401fd26248e57db19777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a733907f42f92665e26fcf782185e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf93aae80b92284ec3df28c32d8cc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede157b2074a0e0b93d92a501c90cbb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1f1373801ccbc58246b686d54ef6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ecd11ae6daaa7bc0878f51944e4a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b8363d8e053598e27952aad79a3c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6f767360c5f93452f8611e4ca4b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e277d4c0f2be6c68d5807d85c171e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8269e8627a9a9ab3fdf36e0e24b289786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f627102d6033e5354abe86eb07ee11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8800354738a3fe3af572b532705090788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dee50ddb40c513f5bd1c42ede371e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eb8a4b4a8f7797a0b0a235b66edb4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44348ff4f9cc791f9c53e20c41c15c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf6eddbc853c42ce8cc462b803093792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f76275cd71cb4a34ffceb2ea4ac6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b94e0645bb9cbe0e56a4082264fd0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f01adffa816bff3b7891dcc660d8c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441d25b73ae8f2cd6dac4a540aedcd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a928263d4883fbd903f0b96cf24707797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504212aa702f2dfeab161915c5f1e7e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fce2893514f328b20dbf4d50713cc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b057a61afb2e9d2851018b8cbb9a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e19a5436842d154a41106f8f09fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df6076365e8a2691945797af59c4c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d85daa7a12a8def36ecfeb4fd6e82803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9912ab408577e21c574411144e7565804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56296776e0df929442c048e89a5fdc9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d56bed6d60b927d193c5cdbc168d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0185e50767b280d95e0baa7911088807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54289156d308d68137f05733bc5a891d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab95e679fb0fe582140d9f69c41608809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7838f4a3f08ef025a514a5324cbc7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb52526542c38e94e36cedc87bd7c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add402910bfa41527015b4e71efbfc09812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf9b2276cdac918e0b5603be70396813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650aff7b691ed5c19fa48562f0bbad2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331a71bc388c718eb6531d111535d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973dae5b77e53acc64c0b90c93d81d4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502f4fe5c2b7060bf2695ee70f14c44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766872f87d454793456b23d16c15d6f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0885bd5ef913427c2004a8edd098a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc330478ac1ad5b5a7af2d5a8e356b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22935e394906dd4387134cfb4ba15a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e156a916c5898a5f8c319c048d6d7b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0eef628c17ccb84c6a341c1f91862823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478b64efbe20d03b5736a8e6216e75824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48f708f9a56c81e6b8b3ea13327465825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa12f0cd41a17f5014800aab1935e6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85ecea16e18e7bda47ed7358f764e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84386e52ab48f042af9f64b92d4defff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396379500a5f281bd9d412596904fad4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b3b388c7cbba013186f57311f29f2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e4cb816c25adc0a83a8bd86a1d3e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af405d48b35025e0743d8794c791c63f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c1b8ca75adb759bc365223a40679833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff5a7f33874ae82356ded274e1deeb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c7a76eca5139f39f5add76b0fefff835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e023f618dcf4fdd650467e6b9737fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11ec9dc1ef4f46cfd4b4883ade8f9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0303ba284864f054d091c665b983838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fbf01e899a3f2521665709d2e6391839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c286c70287987f720a39b672f5b8b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ee1fb0606456ed920e3482177c0e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7163060b8e4e8af2048f1b67b5aeff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a99121beb6eb1ada39b8bf9fb8da6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e6772e7baa337b7fdac1115862012844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9abc9e8902dc7be31f61cb98c6dee845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ac51d7978f13da8aac7592c9418d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e795b4e043ffbc150e4eff8b633a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d752a943a10e9cbc2b7f1046c8ab6d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b95a9e2f73c211f76c1236d5264ae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba048cc320e41d2070acdb051a2e87850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d566ea015e6f44b29462f7f3bc21db851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db49fd56e753a20590f1703d54c93c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a5d3bf1cabfc82e701cc858181c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a80c8e3f2a0021a75e7a193bf9b44b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ec121e19286a8d5f86c0a85ece5c0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b511158fae7c9d3df5a21991b277b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ea4807832b0cf2e41b6398046290857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d19269e70d213b45e5b163a93dac2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d608a0fc5f90f0583dc1d8819e9327859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a364c5c20038bcbdead96c923b37860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e6b5218798e90b764fd187c376d6f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126af6f799d96c11f8dce096cb504f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0672bebb784812148081ef03eeb1ac8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754f729af1c693f4c4a3562ad50bc9a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604a1c6802dd1877603f1becd418ba865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b91c5a5f2951b9b4f66f43c5c21ab866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20f969aa8fbe4485307921623b3cc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ba9f12aba396e062628beec2ee0d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a3a830dfdb930317674018a78395869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda502c351ea5df5ef35e1132ee75bf1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747008df1d0d9afbf1171b6920e1a62871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee43b33b064c889399ab9e8c95b1f0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f32854e00532a938591be9501a341873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10fb5bf2e7f97365506cb7f6357f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d4c8bdb0aee3ca55cdfd2b0b641e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9433c1f6fb6236146f558012bb9e3d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f79bda809a99cd21d49fca0d7c95c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76385822956afe190184670f55b8dc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06816f498a05a4ebb28f15b000dd27879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326427169370af7ebf281a9b69eb1d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8829480ebe9f75f2d48c241db06fe4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3bf86ef004b29840a9c11e71027dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986303a38ffea148acf5d234ab9a194883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea98fa5a1980a5a895c22ae762341884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7515fd992ea4caecac399c23e65bbe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b686a0b767fa0f56c8df53539a7d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a54782e8161ae6b471169a3c5ded2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aef8a0308967abdea7ece01a46743888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0171300095cb9bfbad0a716a36db1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385116c105750537e315d3c392510bdd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ebf7fbe348fac83f2c5baff0b6b20891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf55567df155f5b349f528396aa6f85892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7cda9d7ab455302db3d4bd8615648893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0b717b6e8237c128427a6f621227894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e636a318dccc68ecba2af3afb3c75895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5843bf54d4116299fb7e00ce457a77896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0766f0c05a576439a9ea92d6657850897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e759bc2f57386a28d825926454fbd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeda8ae41bfd0c636f2a09ae94fa0e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b3dd4c2012acddc97e54b19dfe55900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99614868287c874cf5f27b97d04fe3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d0efceb44e6c96dc8a7f4c821af6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b59b7b8f92efb1f9fc7912e652f3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c990812876791d200442c9c7644ba7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e35e71cf9c5fa411cfe9f97c70117905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71a62dc239ef8a2d05cca882be39e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3836e325624c9ce890d3a11b5f78907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063514f2fe14de2eab0addb0666a9a94908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907ecdf274dd54348b9a31a4d4af0b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c58c9e75f745da79e159f61dac474910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f80a4b23751531e3f6ff257b47c3a8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b879fc429dae499f81d239955be8b8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e77c96ccace099ced3ae711934d1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae27d775078a2f3d32889254ae5ed914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35cd131818a8db71058ae2820c4bbf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f2c096c5cd716987ba3fe4b2483c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732ae9d3d8f37e7215ed13622a6056917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459878be3ec3c6d1b42a14eec1956c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57ffbc43a7d7d83b0e68e3bbdbaab919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81149c884adf97654ce5eacb35c5606920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43bcdc022d1476393db36540f7934921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6657fe16f705d22c15d41daff3cdfe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf36a3fb65d942bd565fd43383953923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2fe786ac3a98eb1f5ee6d3e231bab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a8165fd45543927a3a342daf40ee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b02029eadf674049bf14724967ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76aab1e1c05edd9b20349833e3741927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e556c22ff829112cc7d7737f30bb1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b578a12cd39cd1dec998bdc6d9f4a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fade8ceea29f0a199126c49bf45cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17e037fadb06d381f41614e54ef381931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab765c65d14b0313ce6d7b1bc9328ba932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d17f983b094c8119d42c992e96e39933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1160055e15379966e06fd0755ff0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126c7322039254a5930d0f492ce7e8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97caa8d98cd39827397624fe4a3ffb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59cdea39527a39642ead75abaa487f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee291969681d848bc697d5531e02e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef48f6f1bdf0ddc4f6fa84d69275bc1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0bcf5d77411b09ff23b3c404bb317940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c96436d78099282fa15bfd90c31ce941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c6a68de04dddd0b5e5f3232249e77942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac130be4fe28a8ceb1b2d6731f22d6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa442c7205d6260c610087795667097f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d389bb01a26c4a12e12e56c9d1dc6c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34858b75c1ea705966bcff273a7e315c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26502bced2ed27a020929e3b9d1f0b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e28bc2f437718245e02dc63c6bddf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86984c8b5e0df4b99f70c627cfc338c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac225edabdcfa12e241b159433273931950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa70addfb4b3b702e952c1d290dc8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b1043124e16730aa8b9cee4b3328952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77d1a573abfd2881ab184e0b0e202953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcafbc9288aaf3f4dedd91bb601e91954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e694dc64850619c927ad78621150e8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66cea7120a3a1fbce6b17d6b7cb93956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec6e92a7f4b390f888855a2dc60a36957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c061c30690e8ea348e52a4469ebc93958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb51c84c48b4fdd8d2b9a0ca358c59959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a512d2779a3380d2e7c5d4d3968008960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d45f187e4f06ee5b667b88b2f6da961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb615928238050193f48fa72186b2f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc930214a952178da54dcf1d791d01963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4b52768f79c8b3c0da1e173991e6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd92e5c9e19628078a2f8a356f2f885965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d5f66c638957b33af60ae26bd5da966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a84b1417fcbd6b90ae099c7717d32967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112615e6bd3ca763d50f95f3215c384968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7cc34908becbfc7d9acfe2188d24969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca1247f23f0497220d8cc09223fb6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40647ec95cf833cf38890f526223cd48971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3aee8a97a6f0f0a29f6737e00ac3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1841f094a6e784887705a8662a3225973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b3c42ed1c48e0d7fab59c5f585c90974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5ce77b351b723efb0453aaac23c3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd236531bfe8810c94a75b32dbc1074976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722e2a1f75ddc65d95ad19fe196ab5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ded534d7ad1558ae3b709a2175cd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc87ff2fbd92129a3ac05dd96ace387979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0070cd22bfea20acf2b4a57c642c4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e48b6588809aa00e830a0e32883e6b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bc90b00d364eda37988eea42cc839982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103e28e6c94bb4b1280c2198da783e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ba4c0686377791d5a6bce0215c10a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17931eb0153116ed5483c25c4772dcb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab22598d27749aab36cb8be4df763a9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458253fd8efb7ec7295fe3e2fa54db987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ad1609b8024dd6d21a78a5d6f0e94988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd025ccdcc4643c62b80e1dd783f3cac989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483389d2e27d768de3c857a7e66ca7a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626d2450ccc6f0a23759f788d51e83991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ccefbc85321be9296dd327ca9d62992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b88e39ca542639c9a74d2850d1d52993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ab467a4fd972f9404ade3d7bed49994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5560020eea46f59147acc1cc44966995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c59c0e6f3d1b07b092baad89ff875a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8bb547dbf3356e38bfde8c6ce5498997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce314e81e753e3520073763a0d6621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f9dc67de16c745f4c9562372eb772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a79d1dc9fae5b37bef06504d3a0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d26acd799e539433daa0cb17acd024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1bab83ab8f367cbf4fea75fd177605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8654d982d6753ea86c74820a0b13fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c791bf93e9bd073921ffbeecdc7d2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df74be7f5233159e837c12138cb398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880abec375b84eae08875b03dffce1cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286e2656b5549e42907bc5ff7116db410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd47284a727c49bfbe25574f28f6f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ffe177b2111d5a1628e14810f50c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56137fecaeca26a9b961105deaae0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149fed37f277b0b14e37f3c0fda10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d814d93de0a0fd67211df826363e8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f208c8c9e17bbd1aa13455875776ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7eaaeb9887d26118e9bffa2526c6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981211986921bc5709e071d4c82dd6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80682902764d2992d3ba9c3843ee81a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c62335903a97c25b7aaced82e01220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a021399a2fc7f3ebf3a8623a08ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c42f3872d5496003c4d003d1cf9dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9958e5af474d3660ed228f2059836123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f2de5887b9368b29343cfea87dcec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f99eb010418e2369aa8900423b8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2994321b9d29fb4dbb354e607ab2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ee7a5c055c772415594791b1150327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b3bf021a6a1f98243b08e649918d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6a1609d8070d7def91d9c6bb868f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b800885093ec0ecc5454fdc86a7f2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b8b448207518b3df1bef2c2cb1bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aae716db530e896687aeb56e1709a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22b55bfa719fbe1ebf8bed9d55705733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be3c15bb105b7e92c229d6801e3be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33db9095e7685e38d784d95998746935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00250673ad7d79be0da8c507e811d31936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131783aa0f7212343e3f5cf7f667ff1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221d297ae870eed74a758fa1188398138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa627608fc80e3f3db7f0beefedcde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e3959eb114a82da8e908de9d640d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37fdf98e6a724233fcad640bb866d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7819e2919f12c564a2de6743441e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b2291452066af30844641342a563743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022fa0d554f6bb012ebf37635b00d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd675a1e907d2634003e4c59eb1c7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cc5ba20ac2df3a1555083d2675c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cfd35da988bc00afcb0cde2539ecb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e194b730b4c317df76c780a291606148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a462ba1467811ae4098f41ab97024149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a1c02a4d2af3c9a63235fe8bc75450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f11128d0d05aa2994078105c1ada51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0f1ef3820b98730df63a3df50c5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560529582d0efd9b507cfcea9797774353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91720d6c90d43da3107d36124355c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4519b05dfdee859d4a9723326481d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463de09fea03beac517573e75941f1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee273050f27f23c548d5e6cfdae81ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9f09b5d961490a12a8f6649660be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94d9bc7427febbf6fe9c3fade92cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03664a594cbd3ce87a5812c5906990c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76450cfff3645d045018d6ce64e326c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae407fe65d2e22b156c9c56d91585e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81775f722979059d5c050ed58f1f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a588a1524a2bbd385d204419a594ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549b00c7aebb499dcd41a322e4c3e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c502eb8260ba515b8e784716f700c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857656c94ac09340ed538e92c55d25b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da05c4e430487b5546b638dd6c59d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d232f5d67250cab3a371b850ed7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88311a333cfaae583d9091bf98457a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35301a2f683df9d6cb25760edc98d4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7acf1419d94048fa33068e92496772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46552766dbd65e0b856f4caf576ad873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d94e77a950f6662d20df01c41620f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d501b2cdb615703b3ef7a1ef5257575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e235e20d9eba453f0cdece80b6693876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5bd829ba147ad76127e6c20783fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92465054bd76dd8daefcaeaff6776c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6965141b8b2db0f17501c6cc9f2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541e15dd8a67411691a4730f46e21cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b87e8691ec916525a0a4b08c0b93b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468d89745c1dd90d7486d11e17e55682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59203dbfea719dfea9ec5a669cf433683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a00b6b109063da60ee9cc36803cb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ed30bd2c869bdcb9e13acdc163c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112dc5b75e31550ebdf5bf9d446a96d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ffdafccf001f51e4f2f4a9b9b4ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183723c6fa8211806f8ceaac8c0f30688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eca2657affb571e808b739eb9f206b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1cb7fae219ae822295986400525690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37e4ac1163e3e7aff5d2b385c724391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ef9736bfbbdcf224063ca1cdfbef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992443817eea5a9fb294a932fb2472a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db76a5038a8afc825e3d06f5b73e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0beb9334f3292f1dd8faf64a4cc98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf18c0aac16bae8efb391c4a5225f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2d7c1c812d40946ce9602ae8adc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10576b9e1aefe4fb3e3e7b46ae0480998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f631fb09e3e62ccd0b8cd0bede7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ee12fdec54aa1202f592778c23556100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6685928d23e47fc197d5f9d944839101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3be3d02be8767c91a0d9102425361102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a34f03b7fe3757687ea8b1a29843c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d73eca165ad821caae0571b6116d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34245f47d9701442d4a68ed703c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c9d6625881a596d14ff9e98b0a35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec5f3171eedbf59526936270130716107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cbc386c8f88325b1346ab7e0f1581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000a63f28d430807cfda33e8fa4708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae15a79dadaf68e898a57a35134f6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834f935b188b76453c329c3fe519a76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6915ca7e0d5ad4a006b346203fb3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1227dedb2f4fc6ad466704ecec99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb370cf409d511bae4c63ea1b2ffa37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa17e8f9382ffb10ff52c9e17a364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360974c5ede19c7b3d6074c11b8933116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d505ed9fc515bb7438955529775d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c450c2668c5fedd5aa3cdb5393e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fc1470326327811d2826b8c9e290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff48c450ebe1c033f063f0e2c16c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e25b294c2d3e9e28400c0f88d355b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e05251be278409ac0f5108014b86e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220adf3ed5845d75f8563d3c0c48ede3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042dc266484a6da64c57eb75ba2b00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edffb7ab7a97378178ccafdf86d2ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bee0a9b83bb26590b7559c879c1fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561132cb2279fc9558440fe16a8296127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8bb301ceaa355ee0682f7a4f52058128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4909fb196a34f65ad41cf0adefa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb655092bb9884cba85e6356cf29b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac64efa32bb5015391a31935c8add131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78985f734a535ca9375c4da1896b30d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736389760a05b61d3000754188260c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb081158e807658f747df326cdf2a18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010d3894718eb1df05d407aa5bb099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219239d0878a755b369ea8e1a04cff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fdf8e9ce008d98568cd57f6e3f31b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e147587581b4c7deea829f4030208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddabf24a1e1d44107a513542dc77a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6dc6560ecd29303fdfa1b066b6f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153acaffb595ea3904982b0967aeb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a09bc5b860030f73e834df35d055ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685057c3fde2ceab49ee3aab0b4172f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1076ccca3780a4b4bda69d20619f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2cc21e3a246b0abc70858e920085145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f876622cec5b5960d0755662f5b81f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16978663da6d829f5aef6a9c03e26d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d819ffa0c51273a00a96252a8ba5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1edbfe336bcb6264a91c4e4880f33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df9ddb59a9f4f97c1889747c41aa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c4d8112f057656a2cf6a3de85609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe26ff183603472b4f2ec78faa1f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ef1eb5c76b1291e4f86a8a171284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969bbb2ff712143d5fcc780c297a83b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1401ac6cc15f9a015b1c4a4aa604c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d16676d2f07db5827ca8b12e00937156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198cfcdab117bff7ea027c529c243fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144363dde4e886cd7f1ab6a0187b88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab786ad8e070203b0ce3dc52bd0520159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e4c210006a01825683162f1f9793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b186b20c0a17d93e1ade54fa6519f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa05135215a2012fc16546b9c3e68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1df4c8430166b1a5a458389afa75f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69403ef15326d33272372d01a6f4c489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d4bcda3a154149c572d1e12c62cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df152f54e671ad3389997c7384363443166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d544fee17858a9022652b88078708167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c61c78aaa173544f87662c9bd45f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249283ddfb418717b8cf05629c8f3ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b316df857150dee01e7d6ce028f67f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e954c8b2a5580981daaeb6fd8c8f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce886f7cb9bfbe0295cb808b6ec4c82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0edc4f318cfad8133b7c33ef095b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2b037f02c229892248c98d5914c4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2afec69c030dac559c66e8059a64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1c2b2a62db7e28e86fb2dac2cc009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb937e7ad77e63b0fd626ccda89912d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a64f6b2a4f4a233014c9afdd14a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7cc5ad81ed1e4ef194ef34bcb42f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe1eca53259317313af25a4e35c59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806a18d5aa0f3b66383c91bb9554da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120588e566abf3ab21590b4b6a3949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a11d9917bea51a85642164091628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512944568d0575ea2d18e82abdb7ae57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c1e449bc09c257b3a02ee00b5482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f48ce3a473def281700362eb73c314186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430688a451280cdbb99ca911fd14e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab955d93420ff3da3ed947a64578e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7f6aa925d96e704312853d937d77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930418935ebccc9aa4d04038e8832a6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4580095bc4e9c81111681dc6fde79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6dc3c4202751f169768f9f33f5724192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6587de9d7b06850821e64d27b604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1453421a76b7e8267881f927a11fbe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c09181f97228b1efa67d3d193bfe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eab3a1ad584b7f450354bd99e1604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379edf1cfb0f0511999ca957fdb94ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c9122bae3bafa194b3707d724855198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc738fd3ce1f05038306680fe2847af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593119f5c85caf9b1df521e7c69be9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56dddeeb332aa6bd50889cc88ef19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cbda73ac40f90669a547ca0652e7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d32aef22222f100baa145c841d5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46d0ed1ca9f4b21b2dd56ea37a2b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de23bda7f6affa9babff0240a4a50e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2dd8547e61a6c194261c21b2775d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69f787a7bd9365863369a8f470fb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ece68fb20ea976ca8e0f6aabd28e56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf642fd7b51f5cf3b8a23031e4a418209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a37e21de7138b697d6369171302592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b130a23b5f8de93fb0139b0f81abd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731282694c96da909118da5a5a0289e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38060f8f5436de2c65f8ac428f3c884213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52ba6f3bc0e49aad945796b38602f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374d455920d038e20bacf7f418fd8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23cf4e40b3571dafbe77c8280d667216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d126c305fbff7e0d3759d974e2267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcf2daa2d2c4504ec2a5fc1234d28f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c789de75acad57f8b872d7e2653e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3941e3eddaa113fafe2cd0b64460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265419d619d6f769fb814719525139c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb20d480b7a64fbe557b83295d401222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcdd112b9d29acfc4235c46f52d9f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797aea85795b9c6bbc718e8072a2806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa4a990d1b93fb3b154f1c0855240225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b2e91f65cd5cee06b5e89c6ad1156226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fae4eeedf2dbd22e93a37e5ebc271227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ba804e4bcdc191b2f1c50ec665b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6444f8a7ef333d84ff8fe9469dcae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c192a464012f050cbfdb139ff265e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a704a0c3df45c553de890286bb44e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7625c088169618c22808eb7579cf46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe972578caa5b68fbabaf35a710f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d77b4f36d26ddf89d8a4a96e765d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041aef46b2d11466bc3c57e39e3ebc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4309b524f5327b80db54220782e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842de22b6616435c259476c833eb65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c93fdd5580d883a62c98059547cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa611ab06172c3d10f484ba0740826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ed76a5d7b0f4eb8a379fd7eb7dc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e1ad98091e3cf9f7b8b49c3b3f3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62756bea424429fe74ccb270b8a0b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb68c9d860339154e29f17c2c3a006b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc3d789c6d188b64ed6217b982a11f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed152bb9c137c0b33f301f2d40e71a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9590cb387089dbc2cb857c9e8d66a95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56616c1a8bd86a0ac2241720a42f29ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61ff439851d8b65892eb6ccf95fcd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2930a467aaf2137a5fe4249d6951d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f2e19b59e2ca27b43467d7b6b06ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b079f6e6f3d83107d38bc5151186b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329d57fa6fff224e9ac92508034dcaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24878dbd8de327e100f2ff7725227e6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd7fb5f2ebb3612f270a08cf09a50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161bfdfa5df51af34b8e2a04e96ec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49911189db1a8d2ed160b19e11437e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3368c2264a736cdf7939ef08b8510257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92189c186c0899fe69b1265fcd8423258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1286c4d27e96755d0644bbaa5fc77e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5f4972f7259ead183c25766c72ccf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c9d3ca3868c6fe5e83c58be5b8fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14df97f3ce3202c985b4171c1f59e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c3fbe28eff317a6975eb807cd527f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae9953e3cfd8cbdaa6cdbf6e72c12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e57c27202e9981f313d4e090425662265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499702c8de9e1a23b7ffc0e129116e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d172c56971007ea170d7a00162699c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c42a7c6ade2e6b57485e0e2b0100f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a50283412892808170502eb6c0838f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a5e4cc0ea5829f7ef2b72048bf8ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145973c912bf9a8af77a2c388fd17c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0707f29a0a377e58bf01130b3045c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fc873f73c6b6ff6fd7e934a6584e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a25ab76e82e76ac1b903941c147fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa69f9325669365c18741931fd9298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300238db6e0b16a1237079d173bbea8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d2050975f7945527475c5cee723b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b831d0549180dcf8eda0facf80f60f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31440ab26dbf8cc7323fd566a8489ab4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67d160e2ede81f2662ae0b5ca9353280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf65c916156b7c5d9a06f1a47d1d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113c5b18ee55dd83c6e45f0a33df65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ec1fa6305b519f93d017b07c5b1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2ccf962461516db93f16d8303d2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32acb614654ad5a71c2401c4d7f89b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813ca868612ae7a5ee6cadfab21aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3c067bd4f8f116c9e50c02c58e69d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa82fbde466e8602a6556c0e9bd1c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344fec249e4c4b48724af40a042617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c87c300262895c70948169bed1f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57601f0a74be649c67454a30d9fa62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b41ff09a7d26aea21a8d2d30df090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa64617317e2a54ee6ae64ace1236293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5217e22cbedf1dc212b349a87bcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462d3bae020cf3a06ef493ff2f80d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa55d8bf4aeb82d7eff598f9dcc9ad1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba478be65785fc465b8ccb1d775a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b3b3ca4c274b519ca10ce098a0f4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a9adb99e204882fa4f745a5ff60e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2d09016174b25d516fa07be6d411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab628aa014fcb24b6d26fc50c84fa700301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a65d205653c931dc0c5c1d1728412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2ea1c5f441f11f4eec9a6334ff3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ad6fa19eb807a96c9fecec262d50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6ad8310fc2644e93d3680bfef167305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa3a7aee28c1cf9de05bb5bfbe68d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc5104fca7358af3c02e77937a3f6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3132da6a5a68b440820704692edb61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ddd9fe0a615022f5c984ab280a5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6198a930f005e3b96844b3f7879fe6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5de10a04a552372d4576ddaca6bfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f017d06c2c39c69f8b6a2acf117086312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859c324b84b6c06917c5b7df95cef9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fdf21bc3c675d9cb40f0b4f65a4cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232bf75975a86d6242b8592ee1100a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde4807e5143e407c4510ab8887f10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff26bd5cb3cf6e3e931c028169417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8c7ae361a908d02041b1a8d02ac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912bb7e82b3029f104add85187425b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ef7ba69fb7df6726b5a17f756be2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc31df551f3620b6f4514c2a9110a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f0fdc98cb452e0ea56c9075dfa6ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76a1ee5df5d7e8da9a4de38faa525323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7a544765a141f806dc956b3ac490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663722b13a0fa438a650ce5639fdc64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a1429b94341d9ff0120c25962a2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab17a6bc1895e89bbb4044462a91eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87888e2e1ceb2f9584998f68e362a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc82200649642ead73136c97c4e51c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711c86edc5c0ade48436b858fb1baa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61c6c06c3cc7aafe1dabc22348cc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dad946092b06a0528e3f853a7c3e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05959359a50138bfd9eff0ad0f1b30d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143055889e7df0f887d21b2097f3d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e1d348b803e5bce04d1aea874059335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9f97c303dc3f95bda9ac37ab28e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c77801fb618d21234b9fd2fdeb402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad70a4e852f75eca7b5ae985cc5ed6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd17182d585fdb67788d566439daaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f75a12946db7c5db11fa33975d5d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15827461d1bc28068817223ac5ba233341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025723bdb8503ae6758687936e5de86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733962ee12ccd843e476484d491732343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2eb539bdcfc5e9c48f55c829dfc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad56527d616045f9a0501c2029e5b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e3be876149e851fb4cf4b290f0d9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e68dceedc0b08accf2150c836e05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5680ec6eaa1feec2caa19bb50e345e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847cebc75c94452dcd32b4bd4ede30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b2c9d27b943a912e00d6df7d7f23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fb4ddd99c9edd6611e8865875fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548720da29321789d89fc3767bd7b4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d852ea215288e99944c35b46c1e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e28146c93d20cf05ab3729576788c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285f8997796d0ac1eea95dd17dc951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b24a1cf4e3c8daef8975ac92fd32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc2e9bdb373c54e5ba7f33b5b8a23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c813751ef3aa3c1fb0c0e4301186358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ba0e7034f5147e7ff26caf8821b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045300d971d6ab3394e9c0d6a35418b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc261065ff91408041743e25944beea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb7a6f8b234f0dfbc6fe7d2dbd645362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9adeaa5732a3659421bbdabb2628363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f601fad80e3c556500ba26b8021b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4dac5bd7d0b9142a3a311c3fe0729365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907584bf40d24c6b9cb53a4a701a67c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51791bc853aa315eda37969ae2a828d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e031ed38f3f287d2e1a2401ec7565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8659262e4b312f90bd239d49f6ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a310efd293b198501012f3e1d53b61b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959056310738a2bd76f4d7a46f4749e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026490f72130cd5da723a3ddf8fb076e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cfccf8b6320a0d9c129b34c2f5420373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef93a905dc03aa133438a6a534bc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a3a387d1e6f6b1de47982d7e28cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee4e6c116cd931d571ef9fa73fb689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f180ded33608e963ffdafeee444e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48104f9c2f85a9ad94539dc05fb04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc068614c55e9b62716846d39a346e92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b750c9b5993785b7b9f4483427c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564be62a8b076a74a0c8a992c9f2043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68298c131f9c8ef24b7c91de6bb48d39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bce58ba7cbaf8ac2a13ba6d91441fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1b5f687d67d4daa137697ce02b82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d0f4658f573224364e5b04ac3f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3c9b1447ba41b54ca5d8024b22de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3f6a1b807d1801b6ec5ee5966119387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae09e6a923c66995c3d30128386e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2cbd7bdbacc3d60dc4bb36effe480389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf784bfca87c02e65c303fbefdf1488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869485b5e58d1ffd3186f2f6d3abd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e62ad1f67da3b446181e7fcdf8f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18a63737f405b223fbd7a8166ecc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017f304dced01f926b8f9b62bfabd48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e51e8683b5a6eff274c8c23370304395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690ec2aa4fc5b61465d1c25a277ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ccbb52b6a26375bf0ade6a43c3904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dffbd1b1de9ba923c88d63d1f02c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4418e5d14c64ff07f173d6fe314555d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08b1c0477b1170a7e0c5be0bff0122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159cbfd1ec0929d9797d280441f4998401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83f9a763b37fbb7955908301d6f13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012929d11a50027b45c73266b3a2fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9525e43473b1f499185c5dd140944e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5dcef52a63219c5c5211b2a6269f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfe47592d2d39c23ee056862d964e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1101336638a4483af69259d886abe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e714a2b7468c0c770ba50c5197703c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e45134e73e657547936812df72129409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e00eb1606298322c61a2d825beaae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ad2edb132672615242231461e903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc8ea9d5c6e4f0b64ad2b38745d9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31f22634ad5ca8107ccc0950248f99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f624e692a0a3619c72ddc4fdd4a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d603e60fa20ef49dede74995e606c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe16503c4cf3579cc3a74af15e310416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115bcfda8dd31bae19c30962efde298417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b815bdd06668a4fb5f25d8702623418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474d96cd9ecb319e05ed245d52c54a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951341da226ded5e7582398b3ffde5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91a05a33faa9540b1816c35c945db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569ded8275a0bb2dfabcb827b41edb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858f6104d6a71e44d7de7463b8c754423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5d332a828d159d793022f426a327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a29b55321435affaea2b22c622b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2384971d152e0d7f07931936d50c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f7c5e3e4898922b675679fe776bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569823090f3dc17895b4336ec235b3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17942e68e500d6f8253672610ec093e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77fa34deaafa71c0e52569238bb685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc9562bcd44ae809a9aebc6981e91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be395c36c79ca4cacbbb6041cb0b024432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e8f8d0d24adad11b629fd3737086433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e790e99ba8c169984eeb2b2c6b3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3c3d21cbbb4b9f2bec0b55dacf94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc23d0424c817fd3c48b9228a171c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07664705130ef139bff951ab770563437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed229b521a01de3824d16edcff27e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ace0ab5a2143441097d31bf8f9b44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97209504d4802c63fc4f2d42483b1605440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833347aa8c6535b2da3e3e8e87689da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b7b2cb0dd4f21127626b6d694885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925169d152a22a1378bef0aff7d447b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929e73a8869811283c02fe897bb056444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636807441ae0d60828026ea90715f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34936b6efbd9b4cbe2f7ff5590559ef5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29bdb4429fcb457aa9c29b22ad18e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f28803b9ceb76c38993658274e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56862825eb37f8e0cd229510d202665449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91174a7837aed7316649738413c161450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980bd7618bb1e5fe90344acd42f0f97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b839c57f1ecb1531775335e8258cd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4d92999dfe914c7912a21c9b7bb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201738b005670e36a56b55423227a824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a97acfbf6266fb9be3a326e16a2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7b98240a665df561d393e19a7f72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6ae272cea552410a6f6ba62b805e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875817a5166e1ebaca30ce8497017168458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db1e1fd33a25013bd99eee36a3d51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e3eb0008004925f1072013d5c80e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617c5f1df53a51180c02cde69aab70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fb0571c5427f38a9bbafaccabcfe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f89829370b9d2212c6b08a5bf9a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec6dd65012a46ccbfa532d13d07e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e64fc5393732c4634b53683578088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c439d4bb678b66c930f6a0b1356a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7a5d95ce040a842008c987df9518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa718b43defe532a46f221a52327392c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da468910e73a017beba771739ffc971469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce14006f9e897de62dd5a600f0feb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc055d262c49b5bade3eccd80288a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15af180a1df6975b527e56120b7f47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f21b1d6c078fef20ae6fdd375508473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e33d59f4f0d89b8a38d79e77deee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c656d6d92655d1b308bdc27e42da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f25a0efe4e916fcfaaff34e7efbb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed670f28761c474352ed4df05265517477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08e51057d288e567c7b35f67800ff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5510453db82ddfb0d9f16525fec027479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680064b4a34b8b06ab62f275c87092480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d4f9cb36a905a27ca043686412a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908018afbc556c3639728812c9f28a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed5acd7e511e629a2442dd71732c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e99885f7d9eac9f752ef3c5d21e21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d89a93edde613dc4c9a05bfe41c11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d66d33abe86a5b4c08621714949c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c17cd22bed305d04779a6899ae65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868fc16064297a4df4295296e080f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827a163397face2615b92ad09838c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5304c605c15ddb84847f614411d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e783f50f550e9388308bc92505079491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c438406facc6e6eaf68f371a6396a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1467a4971a574794dab4366c94de9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9361fb7b8c032b0d980edd811862494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a8364f13352bd7ff1a3d605293da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7e758fe90bacc3df4c6951d68f74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc93432e8ae1a0c836ec76e06c980497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661ab5c94bc48c601862870cf16379498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18127dc5056530dafb7cb2ecbaf1fe02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab4ccab64384d191e8fa754681d74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648259da85089e0f99f72adb72d7d4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367035d5f8cc38faf4b6bb43f8dda7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd195dde9fc75e39fde1221bd6d0fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0262440cfa0b42ae94c9c1432bdf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80444fd56cd27948bd8b344afd39917b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad07546a9fc9144e154d645d13cb76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af779d6ddf34e1b0aac09e6c3ef75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ce4ba21f13093bc2d0f9808ca5af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860069da90e85e8e065e421df8526a0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740219f0d1f331cb274ac2bc4dcbdb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ff4b01c2246fe030e6e8498fb88b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904363068113f5e8a234e83c20e9a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b217a4f5615cd16cf4bdc3a5b71219513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe26afa6d923582e4b3e3cb05f480514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca564592c94e102524f8e75939b940515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc65922093b8419e105dde1162bc62c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e950009d8da14e0779a3d4abbe95b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e4adcefcca64c0534acd88eb6d0bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c895f3072b6a0f20319373066664519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48178feb1bf8fdb8d750d1a44979c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7218403cd26ef2e78f8601d5a8de4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1bf09277b89ec8893d115856fd8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f36a55e79e88698b9f2186795e247523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695e87cc838abcb3864be69650c536524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cac3fdc012813b94da271e7b41b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b932a65a9dedbbc5e8b22552819e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12869b7af20287f6ed02f58b247ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e013503df0ff5386cc25cdc9204991528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c326e227d3a1d7328a77062e09e361529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d7f220b296018a0a6103fc8464e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b73db948d7302e4738816d2bfceff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848c8389c3e85c0b58826c78c03588a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c89f96e384c562e1880c38f6c95bc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108fd38d8d36ecec585b1da7442369c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed992039243cf184226d2c52fa16ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdaeb303d539d67e02834b46876e3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26af0f98a700bff10978c48c16d507537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f52b680d44c5715211eb035ef02d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466faf8da23edf1c14baa401f0eb73e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584941377fd0d752de63954d8f6042cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c96c4b35149af2d68b55ba4e9e4254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccff5b1ecb0a44389d34d9f89bb30c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d168380854750b74c1c280d5bccb8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebacff2fadf180621d4bc8ad0fc070a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5dde199c7d9ef6323650023fa66e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eec721da2d7efb173e5e5346bbe5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4149b9471078cb2e462d1d72ba950d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2c49e8291ab8e588f0acb78579fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bf41a2dc63675d76387e448fef0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba758cc93591f92b11452a595f8befe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd1c6ac27d922618361e93de4fa5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceacbbf32300dcd4b049d5851688bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f7d364813ea1ef65db1cea43d002553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298530812e887b2fe0616eb0417c32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea457462ed2b7d65af5e1e2fd0b8f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da8b96fd6cc29bbb3c95a6b46e1d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b9661fb12c5d1f37c79ad6b724ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f6a0313ae53a30326f807ef26ed5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e6696abaab8b271f1a6166bd292e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6829635d383d9ca571b5396760ddff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290452b876cb10ddd742d82f2418aa43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4983c8163c3a5ec69122697542ffd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71572bbf19f6afba950f14e0e7d6c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c8e2ac62c680368d1de38c755d2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef442645b383a9dcfd40b69dbd2d324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7cb5caccba2e8c1131e7b50c99ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d078360f0c6ef29fd1ccba136b6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a042d4d13e652f6996d4e661886528c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94269730d21fca0345f0be934b63b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0fd87aea3549eb50213037f3d719570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa959eaba8acf3bee93fbcc0e41f6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c32e6ea98bd1ee3d49fb55cf1767572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be37b3049abdb59dd25c5bee0f4e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333f7b3d83be05db18f8961509f2bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214f6d8fb81c963386c370773b766c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a67516e6ffc02d0c6cfdd2adbe851576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e163a7c4c3cfe27637b06a28c8a2f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc56a94a8afe75274df33149795c896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141539390ff1fe6ccfa6ffd0bcc67375579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb21a3ac8ef1dfca7b0ec1094ec34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2a688ba8c12d4c0a558b29e5772f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbe7636c8fc74c30ee3de89e31df05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f437bd19fbb79fc593b7c23e79ed0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766117f37e11e35e588d86a622802ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a61c75f40b57d57bd675c08e557dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa377c39a1f1f702bca921a3eae153586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5859fb3fc89e42c8d5b99e04cfd24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ec83349193b7f34f6a92a387b1b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239fcaa7bb25c46ffee4b950565a40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dee10464da35bd4c0086aeb5c182e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4e76ce7c5737361ab7d59933e2c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7901df6ca2e8fe8b759d4d8f1530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ade5502a410073cc67588f390b1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2164b66da91ee8443092ba798e6efb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b5fe668bdcc98580172fa59c705c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed1ef8feb5b523388f650f4afd61e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded296b9433a49fddc5297b611c949e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23050c1726696636b68c09c7a62e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945543e193bc7abec03cc1cb2767c3fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0586cacb0430b70f9da07c8d46b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7c3b8817ddedf910d9516842b606a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682203f42df44b24cd0dc2d97087a9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb33d61872a426726c3a63bff6581b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e6835b27d3e1e999c32b6320f620e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62de58a16b0a4dda590f9f60856928605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f23ebd61e3601502524280a5df921606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360f41e773ad74938b8a2ea9952679607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526dc833b4484fad1f16548e5b71a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b5654c54c0f2fd3161622e699bf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc543050c87d1b88ce12b98152c72f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e0c57b05bfa338188de9ecae2da7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc09510ca7d4e7b35fbb9d2718a825b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531865c713595e311a0c8e01bcb6974b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775edff720a7d8ea4defcf1843fae75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648981c6e8d1fdf7fa1154f4c2e97ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24254934b51ac5031398acd3ecc87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b007f535aab38c528ed551e0ba13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361ddc06205bf2cd378aad2a05fb33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e865b3eed4f305ae35691f921bad8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0c6ccdd3167d858997aacf203780620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3979280e015e9c2a6d9e7bfb2ca956621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9cf88505c95f1c8c8581c055961ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06218eac97dfa7517cf55bd4ef2567623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763af67aac9dd5317af7d654f09424a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f666d4ce79c473c66e15b9e190231625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95c1b33a9ab65ed8caf49217e3cb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f19b756e02c7a952d065d28659727e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caecbcaedf065a9b3647a360ac92425628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ddd44a43b1560e198b811e9300400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147cf3a08d6109b0f5afbb5d17f5ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39794da2cadf947a4f1adf29b17459631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adac485a3ad6b7551f6afbe8a002ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95a8fab5bfa19832492f606a3de33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5c4e2697eeeb06486deaa9688bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b0908c91dfce3b3ba87f6005e51ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1184f01b59d5564fdca4b9c55af4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafbf57948346a76c10f346486633ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a9991d4468a19e07f094fcabdc73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47761160949ee6577b344588e15be9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d8f0771d9d57aa8bec0a8474148c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff79c500276b930f14d7da920fb8fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185095f654163d48b7507e6b2da1bb78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26366f2c4ed5fc77313f8eac65a6f05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b44c9dd1ca5719c191cefc1c5ce9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5f56c6a32110b56e954e83bc9345645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d7702707a29fcb03888b7125462e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588cd2f10f29f522081b9c8c859020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3d0af74fe03826e480c73d26747c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755518d5906de8998b747b6f9a4b6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee720646468ebd79474816fbb984ce5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb80c3821761303659945e94b0dbc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba077c93ff348b44fbe645a96a8d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350511853e82bd4f0e49b9c35a3946653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388c210f7a5c90d0277739acefd643654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2fba785f51fde6d8fea2396ac11e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d48dbdf00336d1a25038c869c61fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c8b275702da0ac768bcff259f895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7d989ea8d14160f0604492b2d29e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eafce17c55025655f615bd9ebddc21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a538d578221565bfa54323502e8174660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6281eefa2b2f7266a23d70b821506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc163b6e4d24102c3b5311379bc3aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d577218fb23555ded53d4f6f3c9e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a549a49e55c609a8fb61af1ff788664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789734a2bf6612535b419767c7a1c21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24590a0e75b448015f521e180b96c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95aeb996754d0239e3fb72bb02dfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfdc02858abb037704f69a815a58ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1595796d652d9865a4aeab71f03822669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f783b131ef00f6615d582afa2f439670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249f879bbee13662e36e8be4fb489c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c27230ea06aaa1e4a978f01cb0a7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afdd8b2377f00bbf51d69aac745641673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025aea34ee19c7a258a13980ae6681e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530417e9a8fe740fa8129c48dbad279675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3325598899ed77ef3c6e5e7aafb3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618d9e8b7779ae8d0b09b7053062dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8efeaa1aa17d9d79e3aa3dfdd6b3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714126b0914300c0653cdd9c57b2b26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7302a5f72fd07632fd394afbe496680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f8284d9e064e5f7217a0ad8b196d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a79030b6bc84cd1601e1c5a81362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e0f4f07e8544676ae5e609acf51c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2cefa5b144088fdfbd32e1095dbdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbf3c2803dcd418e1dc9c1cc26db6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b15fb0be7af6732981f16f7b3323d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b7c694d314039ea8b2918336a6e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61131a8a1b54d0f9f78967b642a0d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e2eba5dc9b4aabca2e0dea37a3111689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1c745938b032bd6fc07e5a9cc6c06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879909b832a6bec9af860d6efecf9f58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf60c5ddf30b0f0e437a8f748fd1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae63b2c9208423721132a74885e5359693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74035fab7af1a688c70455888ed815b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0958773aee6a72be585d05151ada6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f709d42024802171735bb96f1a31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8212741f5530469efe20dc3ffb53e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6dca514ebff76f1854f4bbc980d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970864abec1e9d7694d63b175c7e913699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2a0337961f3e46fd11a5375a46bef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da614337c6bdbe8d9d8b6fd68ab07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ca343d88d22b9c41e4efadc83429702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6364c41f216940d542a6dec7ea9c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04e2f7a9e3c3ecd57e3e65b2594d6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ae5b0ffbc03b734dfb8e30e9cd96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8ec139744cc20bc53e030a76617f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b74aed491869df5933bb0af2c9463707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543528b7af224191a1240d98debec9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f4ec84d1d4c0636fb17e79d23656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9b0ecb52119f1b8af49cd345415e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421db44e5c13eb93b177c383aa3a85c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d451b0b5ea43b92ddfc5c2120016712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85a91d168ec7ddc6c2f46435f61c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd98119980d7bba74b6b482a8d7b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ed215c02be1370c4b32801d4acb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aea6b78aa51b26c8a9e4df4194c2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce4a4779e5851989f4ca5e5bae25e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8274baf5847063afba740eb66c72e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8fc9640b3f47bf201d63bc164d3f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61062bc0c415b3e962d6ed9e13a0caa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476368c56973404c1df082a0491d1a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17b866bdc4c5ee07331e5363f9fe6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abb9a16f434f0600f54569dc4e80c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76443c82d8cd9a416783eaec9e8ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255226377d145f0da4995c0f900b0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3adbef158e67a386514f3c8603c33d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690be33451c4a01d6d5587e0a53e7a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5298114443e8bfc65c2ebb5a2de9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b8518db5bc93c88b0ce71f22e1c46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ad86c12abbfce75937789945885e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1f9ebe61c089deb50e3d1d68af29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51ffe4464286f03902a697239b0f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476284075e1d960d21db5f47051e9d83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f02c7c7502f75a76290dae9bb8047734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa9e4dd51a64a8c7072113597e4f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf520ded508dc95fc32f4f18b4d8ac23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1826c1e002bb02db6c40a25c4a67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeba4f5033797d3ba70b0033e6e335738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ab0fc5a985bac4564ccfad84bc14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0755a74756db669fd0f29b9ac5081740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73d68bba8b3620d9ceed89424e6f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749af92e383fab6494d2499425ff978742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd51f961306aad3d0be876b6b0534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f787b6318098ada21151e87bfeddf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db9f3944fae3bc0dec4ac487b1311a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cb690353be56d5b259d7da9e870c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762763ce19554095c4ede9ffe342a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b92d55726d06d3547d85f293af9bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9626dd829d612b0d788b54cc59055749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb948de8c17e16435456448c9b56acf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f27e1f1ea21bd8f7cdb0e0823f07e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb65f96ae8fd721fb48941bb27071752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae73c038cb235c12b558b6a2b2fdfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb97b1c9574689175c8314c3a64dd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ecc8e072dec2ddea42d7996189d13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df59637910a46efce2b79416b2b04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1db5de38eb2658e07cd2c376d169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439ef41256677a90a934a424a21066758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baae4d802da9265ebeea304159ca1e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c3acc8fe7a18160c0c3d3204c65d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370f519e76bf866a4c1f4e9a042f40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb13e2764532206ba3f5146aa9812762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317b293f651f1933ec9db2bd79df08763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0948a0a29aabc902f8759d6abd50ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300609a548f6ba1a61d99e8228b0d61765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfefc7bd4732a1b58e3a8fd7e52422766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023139936f02168949fa9643fed64d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34ae8675fd0e5cc9ce4f6fa7572222768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333639812d417fcb08e0ba858089327769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb03322d7c14aeae41b97d2d094c500770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb069f9a691fa9378f5130f4d1f1aa7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910fa1190a3860bb18b5b81296ed97772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615b6c74a9e6ba3361018499f35b8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdcd2742107ef5885ab9d98916a7bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c492f6a8f33acad7baeb55a168755775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d9af254b43e781422cfc91658dd7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd3eba4e8881722616e8eaf46a047777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ab48b78e0b0738113befe0ae1b73778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a116b731363f04a56ff6083698961779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fadff9ebe87f63fc795fc94ca1aa04780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324488f208aa4c9a98e34c7838ad6045781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49142a16bd097e1a29b3d7f9e396ebfd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7740f16b8bb5cb2ef60a2045a47452783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97f21ccb1774f0893487ecd4633b94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea701d80f8e41e5150475bfc79f0a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54519d74cd855b7ecf01412b78ae04f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007603251ba08dc6059a1e11a8f0f41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5eb686fe20595ec54baf3aa5c38c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7178f6abfbe3c453e13f3853d7f1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a803cf76f608b7da97b937ea7aa939790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e180881f01efe7bc5f8f158672297791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259882b4547c56892b2808ef7944dba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42d45dbf9821f35d6c59d5514a0996793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe342b222ce3e5ad7e1cf2ba9ac20794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cac962d5e2fbfab7ce7baf035c36c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d3cdc0fa9280b5a341f99dc80dd98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a2e9c813017ad00a65a509293a45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97682315cba9aabf8b672941b22a3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bc5a3f94983027749581aac2a00f4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b74900eeb4eadec925f3df983c3d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49150271f8e6e07710c3e09decec2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418131e900ecc47ab1188d665058ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999779defffc0b9e5717bfee66c52b54803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0facc9392c88d2542d2362de2e16a1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47776ede90341a6000f3480bf0125b9e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8648ce0cf3e014e2891200d2c310806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de603453d518274b375b5acc5d560807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5488585fd4f1209ddf06073007ecd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad4dc4585473303665277a5d2d524809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33f5346cacef80650cb2f89144a99810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4a07532510b18e3ca35fb2c56096811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6446be73353a8c85589e7b81dd3c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6810b18eb80e39b8b4c252e29c5c78813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b402a883efdc5400f35c94a38cb1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2652e8557ce050b2cc53a8df9f7d7f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471413fa6d7058df472ddf3e676e6b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b6646b47e19a8861f114a61f3db97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af58634ce0eb1f433bb24f1787445818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528c6c3226d0ecd6728dd06806a22d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56328ae5af9c7bcd4998cedb37d2230820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6db9e2d14ce4ad886beb01bcecd60821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22ae551aab4cbe44582bbff137fe91822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f4650d9b3eaa8850cf835c925ec3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f0232ce505e5d4f8790c0f1a032a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7f584bf6a2c9430b42a509dc0a21825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989028b8957e63ff1c59ee5851b022b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0bbff29185891fa65f5ebdc32399a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659921b532ea539bb449c7970a2f4a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b62a848e8c7bf82aa66ef67d5de23829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e651b0e4261be4db45003a2503050830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a33a6b7ae7c9c362743249b82ba75831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec15570c32497eae5a1ff4c8663e452832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0448486b872cc997f960cd12a68a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e99fc604e1110be64035e9ec8082b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acd830bb2728b93af0a965c517c1c6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a4c0f9859ff301c26f7191b7177c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186eee4544905c8b4d51a01af949feb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101b5fbeabb163259a5a997a19d106838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae40b378b58be9238dda0cd3d2f82839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3058b0cf49d6918a1231faf8bec7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1607baf5ef47c909b72fbb317d53841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a5e1778b77598c3ddbedc79ea339842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e775810b251a35cc9acedf9547702ff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d0328f8c2023db0181086e1a0857844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083824ae9904dcd6e3f9e93d088dc91f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e80e598816bbce19b38b1b79d6f2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7359a8bcbf1f3b86d6380910ae50a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27bdf68ed22d0d02f18a339e759cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c80cc5599225707cfb5c14e5a1a0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b6573e22f1d2bd38ba0de44fd489850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46a1f5c6b7a554fb9f82ea34be5d3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb7f88133eed83469dd5d7cdd8c97852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab621768ebd7db3e520672b7dba00be853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b49e63ae2fb248f5808ae246cf010854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b73bff8daf17594ae789a82514b208855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027801a4ac31260a8d994a8d5303cc74856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61948b5fcc0598b52e7272030bb75857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14be4dc609cf7ed8726fa9f92f2bb2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e0797098098654d75342b2c2bc14859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e057415cc1655c1320c503645daeb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003745947db11a016b2ca097f79dfb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc2dcabebbea7ffa1c365e9c8d829862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2922e2b602c5d1d07e91573f0b5f5d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057f3bc4cc8a88cbbbdeb2dca06e83a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc90b1ed601008e733431ac228768e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fccc581e655c977ca09bd350fa097c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25823fe9c39d2c6a1a7f6d3021ad029b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03bf5c761a59fe5c5abbd6fcbf9079868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef92a07d441215871d322c77ddc02db869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6825d3a54a02386c334cc9aa28336870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c92c37ceab1d7573dfaf5f0b24f8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c2ed9792ed1ab5d6cc0ac7036bcd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddb02bfab064a8a5d982d29c043722873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7ce8929bf3fdc3b63d75c98db227874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94283b06f5bb1f245ef49a0b140dd765875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b07344cc8256a575a37ef39ff3919876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceaa08cab2ae446df5d5700dfd0118877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc391d884bd682082333f3b53371eb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c63cc28f94c76efc6e16a9ca9d68879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a2a1b8132a5f71937761adf680ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438ac050694cb44e22032bae6371f7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e43f514afee074f34f6a72d50b0ff4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d02bf438ebbf5c3babf90129245a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b89b9942c8ef1dab60ce2c86d7de9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177950fc23be5098816e299e2ea3de0f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213d4d537810d57be65b0f254bb55b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0ec8634cfd343fe581a76e3d0fa4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d1b7d07d21c8970beb30acdb0a2d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f6c9df213fb0790806e5d831c1bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4598f0ba95ffaa80fd9507359c32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376691c173cdca5c6dfca6ec50b97153891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b83c63ed81bdd9f0e76419a5bb8c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044187c96724c57e14fd8622b217cb4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116215315c6057a9a849c8ffe98b6b40894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee20a9032c5c1e6fa04b9803db120e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077925b3040c665b045d8ea3bc35285a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8950ea39037d067b4d4b06d487ce0b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97a1db73b4ec2089ce0e4b9c26ea3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c5bd21d33c88b1343b63a8d69a636899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba163e2c1d9be39b52ce8fb28d4db1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549c06390f51ece248f4d7f0ba9b740901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ff4185ebb520c8b69fbdab666827902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628335368d2b31c2df482e8c2491d8f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1156ea35454a650a2a75aecba5d0ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa715da97774ff22eca66dd9ef4cd5e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2afd4994096a8e624c8950546edd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1579d0364de5bc09ecda324b17b85c1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30fdf14a17d9de7d54613f788c19a3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d2746ad4df0250077476a30d1320909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c189a5e5517ff5fd296922938c27910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261337b9ef0899ac1ef010f6e913d503911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c36231f6fe87d71a149f9a57e18b6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff050eb05a35ce73cf3731869d0ff0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666ee486a54f297dd55117476a646b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4422a7fd79872d4a6d9aef3b1a784cc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714fa81e4dfc583edd4759e1bbbf044916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e84d29240e6e126cb3e82d2225c2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d2050de3896711623603cc24a477918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f714eb56b642673ba70a1eb5778f7f5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0f3dae7b71f0cba9d25be92758ce920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e3be5bd54ead689b42d0a9c9b56ab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1313cc367473fab83e5feb2d2afad2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e4198f20d593ffbfddb92c27f6b5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318f2363ac33ac0d3171d767cb1237924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb387404f48f01687f44dabb925e083a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995f6c044463f957ade01f0c47b258926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0243a08d782d919d7c8ef0142424927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e0e72796abc30053f59ed34ee64f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b80e548224cad9eec321f97324da1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b50450e3ad6579503fd478394571930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d32f90951b527f40d25ba69412b9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976e6c974fe25de330883ff380d598932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa986528e41fd8da200e8bbf405c3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a312811145c2c5caa0c0b05a13b353934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58335f2a8a514886af6b5b8d6efbd66935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3df52ef43947bc116acc959f80f02936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40429fc04c94a5021faf8da5856fa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254bb9116c04bffe037bc71dd3f94c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5ae063dc81f358b23da3aff1511c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd66f068ea9f93ac5454898cc54c0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22a8a4ffc60f3f73daa3146cc5f56e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d35c3bc83c1cdbf4ad12deca8913fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f69c9ac4f5c38a5d55ac61ae58cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fa68c7536bc5ff1ac285860f09bcc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe208b9597032d0c38047e71bbc6b387945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3479714f5294b5847c79d20f328efc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f466593d806b5bcb637fd07ce1d040947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb63cb62c5e4dfee964b59e83970e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03456c5d528a10f0306cdc4a251020949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d47eced086bcfb78676cbe6e278f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc08150e6bff3ad438ed85d7bdda7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26a12aa3991e18c11193e324f86f6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d384636ffe8cc7f4eff13c9bf09a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c64c8d0c613ed61417d89fe4d12e63954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58126ac549bc9a5b66e099e8edbf7e1d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b454851d360475879c43a089fc8f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b67caa3a6a97ca063ec5ce17d1aba0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad63cbc3e0a2073a485259ec036293958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc01d6fad033b984232dc98664eac959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186747a4df01c9f8674e0b812a3d9b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f8d70747333e0b229f7528a40447a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dfbca8c64a4dc25ae28bb16b7b299962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f62ebd3c73356d80ce4539d86b114963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615c33bea04743036a404db374c4c0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a65ffeb914e14245273d0796c03c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59dff6c6d661d711c08feabbd871a2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553ee5c5014042ce92426c653bfd2d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34df794224555633df0e4002a9d0ee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0fdda1ccedecfe00083009ed6696969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b66d9b67b09ac7dcd54473095c078970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a34768786ff9c3fc50d4df270f700971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29cbaa871f14ce57b9cbdd4c90c27e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ec16a60d84faeb7394a170bce43d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f1eabe06d86a0b4dbc7ae0a990aa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b3a77fe75820083baa6948c29ff6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd0ba6b0d22d9b5d228f287e68c63976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfdc95730552bc9736f093248b5781977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec36715dcacb1693398fcd92ed03df978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759690b6fd258cc6dc75c54fb803ea0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38d479473b8f45a781a74c23f1a73980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e805ec9004426b92853545346e8c7de981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86781a3fc28f4b83baecfe1d854f6dcd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53624bfb713e9fe8827bf50ba47b6a8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fdfd59470a8ac382353974e13c114984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc81ab30e5ba21fd027be73e2ca8c4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1744821ae5ae6b9337c1833dea50c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b91c77a8de67c090935d5ae76f0b7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810cc9adc723bc4acfdf7df5061561988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84f683b109500aa34402e72d64320989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e68c46203ee7c3831a34de89442c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c847e7147a6d370747b16a1ba838ae991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7d6e3af06194640a526dd7332b89992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b882d9d78b1521ae8f11c4dcb1acbfc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698d2f08f7d1ea9fe0226ac822445b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2134385d87dbd86b1722216927ec995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3151dd00dc3bd5dc8de9270d913354996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb1696c20e2651f6b6cda9a28852c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>