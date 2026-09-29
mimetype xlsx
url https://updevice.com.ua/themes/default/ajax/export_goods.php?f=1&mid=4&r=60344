--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054965e1f2fc678ff1969c44318066cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec862df4321e3195ce59cdc5426932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b85efa8ec7c889814a8dbd6dd2ad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dab9af897f28d6e9624c89ead82364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c1341303af4e31c159ca473cb9c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf5508073fdbe8c27b54a9b350c346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ab0cf53534443e4b729e060bb2327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3617577c39019da73fac148f20878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc5ccec1e92174afed8edcd83e19899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8247ac5264f7d5e6c74f78e4853d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f376ced5d54980abd26921c6b2bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f24a8fef92a9f46432d40eb2359012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53be163b66ae79baedcc7d1a60991013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e1430bfffdf735c577466d76e65514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f5afbd83b0d458ffe0d37f0feb9a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79d5809630db165b49a789fcc570216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566c003a6d1bff0271cec4367fea4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000482d2c1ae97b53eb65ee711e5011118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb042c6f7a9add63889d28c600e984619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3430fdc433d0e9592f383945d2de9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc659d0dbdb26807f953cdbec54d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7aed7a5444b6561719c68929542c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694c3ba813f8e672b54b22f24c84d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690b769f3accfdc54b9b5d9ef77a0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc97ef94af00e3e4d4a54fa8cc8b78825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ede43bc59c2eb6197aa800bd383ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b02a2d7fb5aabc10c3312086e7d1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab36aea0dbb787e427fe80f2890a4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f02c79e97901412cecf60e40226d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38251e4ec0f4d70995b82499ff5c8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c0546a92e88425a09df9c0c81ed531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd672ac2a8f15b198153b7c51a910f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24a2e4f5cdd27861b1fe37d654d1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e8d9808340890e949c3fea5db84434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9006a49b01330adbeca63dc7628b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73877c782403cee93e4195fd11ba2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e527e81d879af7c84daf1eacf045237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7460dc0012d2dbd7cdd491e9c8f554a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b810da67afceab94b965a3235e471039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55315b1b483f3cf2c106bcc4dd85c5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fb831fb32437f8acc49394c35e2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f31449702479739d4b422eda3d4cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775940c12f0db42d59888c76216acb2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b1351d3d8fd1400da8af3d9e8b1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e83c109ae137fa4ab9fc228539059945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f564742ab69f6ecf49c809c60e9996546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51e71f8dffb62a081df42cbfb47ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c394ba9b8f8c04a85a6a34e2177c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b3331f86199a9e2d9a3aad63800e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb0b43626168145852ddbde8948a3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9411cbc6da2a87717ae695d6e56951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1304bef7d49641faa1bdea069d0c8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec5a1dedb133cd430565fd26e956f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8612b4f2aa1ce2c93547f56cf186b0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa112e249b965a07c334dd2bcf3777b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe6593c8ee42aa0d84fdcefc7c94056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33197b0d896911b26127c93622e65257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46de51b924080dd481889a26e6b47b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a41479293f95a472587e84a5c57cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb9ddb71aeba8a817c8a43e00e6ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25398e6acf2f1af471bf2b86c9fb6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21f44333806c252993cf7d016b50462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b3c883aa068aef31e6196a12bb95363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d6c77a5741d5a5fbe9cfa330f00664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39686618a4a0f94a08aa8418e77ae93565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da417a1a7482283889963caae4e9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af55e8f611b4c0d70cab1a0254f61067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df1e949b5e7e930860f085aba107068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3cd255288c11dc23c3380868b94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f214ca8bcf95fac3638e46b82e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f546b093117242e8fc90fe64935e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feef335eb574f23dcc4ba5c48fcf43172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae280b0eec408065a02aae1afcfec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1834d70e79ad3e251e1155c95046c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b6ea3e94eb6dfbef1117fcf5a9e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51a4204902e0b7cd5864f25f291d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15088805a93a08e05122e1893491acc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50eca946e1493c0d7c4a643d78a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91245f9e9ff246fe286df0933ca6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf29acb9912390d6aeb4d40afeaa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a3443a79962b59d32748104f669b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f825d7d9fe6b6c48f31bda33a14ea082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7969273ce49e21ef82b71cefd93483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a380e5f61849dc3491a4ccd59b156884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817b36cb2926a7cc5209d82dedb96bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fff1799cc90340daeb541d2d470bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeb98e18fc99676a01f21638c0abea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e46501433155e940cd0385fa18f74388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e5597cf27b2cf787a83534c36a1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902cc149ea716fd53fab35db1d711e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514415ee5e72d15bff56f1aab4db6ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf1997d424276234714550dc6c27e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49191f5baeb2cb08f11f8ff0782710e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a9d8b9a8ab6ad0b8a5f74f1fb6ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48c147a69f78ac2c1699b3634fcb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c4c0d19739ada2bcd056510f416596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4006dc8cb90d407c902801efa3e24ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc221b77ed16fd95675a2b1b07e09998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631b17af48bac772abf7ec38a506d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9038ab60861bc05140e4bd32842061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edb9de33894bc8ca4b01e3df079587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96df1e92668dc443efe004edfa802f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176980ec659e2ffbafdbf4c3df5d468103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286d0a8d1902d36be9f0755fcb6362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9509452de7c5b9d0c4aff793dc3e3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba8e94db01f10619803381286aafd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e466c4040b1d88432021aad1204e50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a336df14b0abb68faf33e005352f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198535a41fa28f73e062516d3045556109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f212e767f263a8d109e4ded637f0f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39063cc620d89fe7801fbf31ebb2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d05513a1dd667d9d742653ce9135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7a32b9c743c8eab98250b090ee65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be75f30f4c5e051f22ef1966796fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d06a7ff79f396e7885231e7d92e26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d44751fd1fdc2010ede374d115110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2c3aace634498ee2abbf1fb8831d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238666899fe7ec30bbae6b8e546515118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3589b6d8164bd28ff874a67329b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f00996b393946d03bff3c942df3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18e055b5e51a3cb6ca759610ff8f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f249056ea91bcedd083563c56046e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bded4ea5f7ee2249669ef39f2e8be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d9ed832050bad22cbfd62b01e705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d77339875fac51771b27bbe2c68b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3642941140a569a4784e653f277d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68870080a0a41d3f49c47909ef2530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec144109e852ba3378ede718df05ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569034ab9f53af061506ab2dba54aaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844f0c10bd69534779ac331e6991356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef9071963d34a6b4ff761c69b2f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab5d0fbb1c92ebc110b42a566834b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978b2668b9a3ef68e02eb187d7f571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c4f84a3af0f5667a5910f0376826134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736fc70a1472fd8d6921baf785559aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751373fcfdd142d62c436c1e1061d22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20836e93829a3994c76b4674518a086137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfb6d256f85fee838c6eff4d53924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e849ec4e3e975523e02862b8f06814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af063217aceb798931f1ea08772efaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56fbfeddd219c8ff9446eb1dd67c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd75210e88684b11d25572c43b2053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded5eef9c43cecb76860cd61249a2a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b6d587c391ae69ebf6cbfde7c087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104b10bffa31a37844ee8bca70b2f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f80a63a8e7142b9fb3ec808409fe86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e8f9f60436f4ca17dd5d7add3939147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ddf657f9d2e4a20f3390e55c986b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ee29a6dc8e4b07755cc834b02405149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753027e795f29d6a83dcaaa1d767a30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f07c8a16aaf84fe490cf721e146b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455ce252fb7f2e7c9ea37a069fac3f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14471555ddbc66624ce0bbab525d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b91d743e7e6d274780c66a87e8e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f639f48a613fddbdf038fb828b084155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6ccf96e4688127d0760e166877be4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b268d795dd15a33a270bd8c785caa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c587562a83cc8951745daa53f5af6d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6559db133b267d79df8f0addb85400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e9948df114535ef0baf1930a333d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca385792f223e8bec7540808a8ccf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00acaf5055294e08e6b0957d5f5a14d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd218090e7feccccaa5ded0e59dfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0831bdf31a120db29561470ef080164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bb8be111ce8e4c63ec4c7f45256b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fa7e0914ab51cc0d3f306b82558f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b73d52a9891ffef47e15451ec8d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873917f2ed57d215b028029b24206b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63518fa81ff3abd31f36f011d0222bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64a4aa2dcc79ad81dc78d458652f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e3c3d3ab66cd67963d11566ded00e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79ed205889ec14643ac9689e2977b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ed1617afb19e174705601a0dc228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a32d96e140f26ea266ab79a1d013174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958e7dad01c43f23dd306d479ccb32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65a8bffb5c599ba65d5152bcba3ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4930f8cfb7cc3cc18b19a01ce5c33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55af693c3ef40b23a9f4ecf18fe226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120fec8a7c8c8084613a48dbea4e5e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8351c67bcd31bac46c6732e0e5a15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48f0eb34e471ecde871b9e03f716c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f38131df0c9742967fa22ead96eca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821e5ff0374dcc399aeb9ede9f3a56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa48fb2ffb3bcc0e5c56e7204344e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495cb61e6c844eee1e6eff8b786c6d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9a1cababf9de6ab7bc7cc82f9c65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bdf2b196677a71c98d459e1ca9a0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d57b3e1ee947b5c49e5f245dc1754188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1ffb18e1a675d64eb376089204bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401a90d3b69c481e30c1523bf45980190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6522a45d2e168aaf97875883d1fc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3f5fafacb7237c24104b3d154c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce167f2e103ac9dc6ee93b4b856fd1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e4084a5e3839a177ecd3b6edefc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570416d2986399c6356f71793cf7290195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fc5e134a4252a8f62dbcb846b0529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5007069b572384e94ff9118733b6ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b26db90bd08fa69cdfdb7318654ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e9794cc9d52aaf6607f19b206f876199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec588f04bad2e8cdb26e70c5d212b10d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d18dfdc866e82e35f56b47dc6790201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6007a841731ec5da095bb7e9e31dec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324322f0c4093e1c15464aafbf67b46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12198322642abe53c1025fd88622084204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d015db0a58b8caf2d83f96af096c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddabfc0da970d697fdeb7c4fb382604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064898c7403eb095c72e91a38804d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6dad60d3d703c477efe5779363742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7b4ea5706922921b670f660d29668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da306eacb3f69469af8ae294828220210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a93368cfc4d76b85b7cc9de2dc866c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3275a649e67ef842f54769839ade93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0869c46bbb90aa52f3041f3d991a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89700a41a1c365a9c79917d90d94eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2761d52d588d53e4409174261772f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d851c12ae645bf4aa66eb494bc00b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440fcdfc18db2860a1160a924454773217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1c49a2a201c597add88db6bc248b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19e0a37d1df35073297a51b03cdca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11f4a3789ea714abcd9b506e858d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1993d521f36265facdb93ad7aa8096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720941c87ed306a3d052d39c211da24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807813c98b6c29f5f3187eeb72f48b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d345f46f4ec854869095d0e796f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657ab1866b2e337cbe4f8a50d88b0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aac41d2b80da032c00d85cf282570226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ab531a378c43d5ea5bdee8c3ca23d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd569036ce275f1491729ad9488a018a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9154c138f53f4f45ad7eb13c82af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1cbce65319d9ec189631d962f5b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab31ea13a341891ec09cc89f6d79e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ec5c79ad1874ae1561f5066b4e57b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b06d57e9bd174561694279b6c0783233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b0ec31988663b156bf188d6c448b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897595fdf3f0c5a642f23cde3ec76ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45c34a0b8d0b0d76828f3b4de958f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169115893455a9f937060596cdaa12fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd964a67bd753accfd60524e6350060238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebc16dfd205ff66bcb09e0afc64a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3e3729a7f16b88e40a8fd763ae9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e43ed7b8c336784a22cf0d8a35bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16447ed4ee0211bf560d99d9fcdbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a9caa22d87aa43ba8f616e687d79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d46d8b9b0af659f3f0c74ae250a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d8b573b77d422588d4cb94c56b96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee2a08f9944ade3e234e3ff2c6c551246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a513759565ad90c774e8c7186db4371247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d7edbd26629f27e0ccb55d2ebc31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a80ac9ddbc6c25ad45c418ca392275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba775cbf65506a96dbe5a76978fcdc7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7c2d73db1d121ff508c327c684831251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385290643fbcb2a909d15d4c342fab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e89ee5eed4406c37fca847462396253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e43848d54d2bed16ef43f98310c90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c00467963990be5b4b8d68d3c137a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ba37fe359dfb72d78220ab3b7203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22b771bb801f0fd5b8aec1428e659257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e952855488723fc071897b92ecce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc206699328c96ca49d46e350ca738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0667444cb53a168aca3e0ea05dc60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30dc5a633b8de1a43ad9ccdcde8af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33141a9a8ba7974eccb949011d4c8dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b90c0e6aa3febb03957ac7bdbf68bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d446d062119bb68d7dbbb632fefe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d52b8f96dae19108b0b7d31d8b4f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326742305e06b3524af50ed064fdcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e26db06f7f998ca42d52b480cc3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea03d2e8bc23a9f13b9d557428658268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd85c91b7364f1fd7ab389e9dff4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea18e7ce62fe4e21fd804e38a0f0e3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df2bc98b487f88141de854d4d5ef5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140c7d0658831a2615727fe4218a7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c775fe7706d1977a1a9f968ad4d9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9ddddec07efbc7378af5cbb4042e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896dfd1fa44af5be2df88b7bd252232275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e50a65154b2c513063d3cfcc77ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e77a06652549c0c9fce2e212db56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2c8fdbc51b1570d6ed6b6254f8f33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10eb1305359facc82130d54d5fc6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ea0f71625166ebc6b05a80263f9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7c261a00a1490a679996e731b374c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d793650ad49b65fccf45fffdf7d0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b2f50aea2ffcdb17e6c7ca783fb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a2e5a822c826593459900dc89985284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80693b1948ac1dc1c4d2743df07bdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8733b8d7658ad97f74d4ad1b394925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb56ef0d3d55c86083b8c2a04d7318f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8cc2148a942865c9f381c8cb378aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb6e05af9bbdda487acd97d180095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd393a8c797c0cda14361510866bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b748164731ee4fe09a60f41f611bf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e00a7d700ee8bc73ff30a47d3e907292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c1eb0c4fc7837ca35ff0a1294b55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b37fe885793e734c65a972c06255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd52df36f6d536a8b35d8e2324e6cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f11a4a8aba3706aa6fbc9ffe6a88e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e483dfc26d1ea3fee6c404489ff961c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3263c3c6d6befb777c5d81c50e3cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9993427f0cd4a622cb88832c3f6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a232d5c6cf24daf44fb4a6dbb6983300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcacc6fe971c1bdc892ae5a6f86859301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744d58d501a6f7aa597b4ae64670d71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bba9a5045e307f96c8015fce4f1c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad015913274ad38a33e8e3311e7974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0dfb6843fd3b1c41f2e0703fff174305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550697c155f9df8e67d0455944803a9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7e323ae109bc4a9897a16c25d5c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1495dbb6fe79da82e6eca7344a4703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f359ab66c6404cc28a3b49de1792309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaeef5270d055e2e5b0a1416c68a91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca99150cb4fbc8dde77b110a3086743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79399a5c37bf677314c6a30c55743d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aa37f854a5362c0d81cb4077b23cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff019c7df41d7defc6a45a2b9d6f0d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f59c706c0076083edca6223cd864a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f97bc0ae3418d016ab3076a3f8c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd736f1299505a802b0b1e8951f0493317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc551d61b2cdad9d6740481e9387413318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4aed37e841d14652b021ddb21284319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d853b4f146ace5ff4dd071b6005529320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15f8c9f361839de552cdf01a6c20a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade4b6b9a6b2f67697574e23736cbe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d66933a6605d85947c865fdff378323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61952f0de60c474dc98c32f01d42c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a5c69c09f80764926785b27a4b53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce7eea13895fb1a273086a6d1e4a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8e89bb69e14e43c844b13af6c7b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e47e0c2d76cf239d4caae85b56d5d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b011b7fcf146d0f0f34f307f0d5f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02f1d1d951ff78fb3e6ecd60843981330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b708c421051433c95f347a265d73a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e21d02d4e6b4c4e5f904a28e9d51e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956c8d8f4b066a59d7028467806d3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653e2efea20ff03d21501536b6773e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa58fd7e8548e1c055650f24ce0ec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d507c5f1d270e8f7c20aa174cd3973336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae13f90b4bb9122df8479f66fa7d445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a35280142502a58aa746628316b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe42230b592ce61509a7d47833b4b06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1689a247d7ada8bab9a8bb2e0812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739811af4adc7f65113f78d0d8b0bc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8d5548bc18b3ef91591f70b378bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388fddd7ed081b05c1f52d9a76d6814343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41a800c9d96314df4c6a0e3b4e7b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098b15bf4ca3446587d914fd62f5e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6226bb748a51c397275f356e1b70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67c76a1a1fb6e9cec6b60954fc866347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280874ced6a6b8d3ea433ab897215701348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cd113779b7f76c9b6ad3d7708315349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31817b95c103506d696cfbd1dc548a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0bed0486d42d4ffa83182f114f557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f027ff39ed706df42d054ea107f65d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db26b76de3e8a18181876da30379e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cc28cb883c0fab8a5fee39c56694354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac74418d441cc16a1e0341f982171355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1861d00a2f3b4f407bc7bddcca4c7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228a8b5f6d61e51f70a537eacd633e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38b05abac9b59b34bfe774d036be5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53d03da8b420a2128ff919a1d056a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f554c7e48ea0324dd8aa818b5ab01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8031d2f1b48259bd8378eed2feb35f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c82ccb927b8323b58793d96c481f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496ee3532599eda8d1de3e01043329363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662efdb8e50ea74b2fa07c5364eec468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b866924aaa6c02e53b015cc02ec53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db221f351a9ba183d7619a1db1807eaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24246455f861195858ecd3de31297367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a0fccce91ada182e8d197d80ef15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea840d089e3e07c463ae65f7e1c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d688ce68ca6c41c77f62737d4cce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690aa6c9e47937419ea79b8c01a6636371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c383b18eb0aab76ee8da54ac87ddc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d838b529f2d8883d3512f59e6b4c85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dca0548b0fc4a3fd80ae64b352ba7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f93ef322b0efd51c0aad4be6216b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d4bf691cd71b42a6ae05d22aeb7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c09fe9ebd8a9b6a0e5292ec0556a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab41b958246cdced93abd623fc376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a27c2c174b3e5041235694538e1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d1366d5a1f7359abf61507670485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094100802457770084e6ff092388e16f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1473d957200ff0707de8323328a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c292ada3793e55ed2b9a6ff324a3be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb78fe2d05a65b427ca68b91e2c54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239acf4a953d98a04775548ed1909bde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38fdfb8a25e5822acd5f423d9a24a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a30106cec7917db82379cc8228079f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec8b1385e4f6ff4dc5e4e026942d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c018e9c5e2b17ee70e12e3b0f9ecb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357ad7f9fe907715b30a94a615c18ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff90ee95200da04dbcecda3996fabc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a267858f31d55af18b636781bf0ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20396231c86d5c1ba35c5c4c650b1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5905d9876ef2c882c1b9f6bea6d88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe510f78a510e5e2f3335d5b1de9578395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdacad7abe89d9815c90f7c098f5431396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336e82144468c36a3ef2631c1be9df3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27f4de3329241d5d621ce4b753e88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f75911c92b3b02de8fe19ba4f3e82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eda1c5355abd6d46a0cdee1cf6b91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d28265efa33cb40769c925754f04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564172446349f6d89eade5d4c3c7b44a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03784e14f72213a451b8160c6ebf31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dde3bce5ff446435d291bd954fb1bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea690c98dd801c9db5bc4c3f19a7ce8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebab8844b4936b920d34ec4f317d39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438c2b7546dde3fe2a71b416479880407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13af21677d04171326ed350fa9632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726aa51e8450c6a972415bf9e05c332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7bf09f87f8c72353cc7ce7db520f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5083682806cafeac2649c0d3d29ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b49c405bf236df0e5893aebffab33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97576cc2ad312463074935dcf0533a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b0ce3e46ba21b53260b8593222c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e19552bab5510f036c6da694f4df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c59d11db3c5a972e2eb38e812c9bae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524479051a066b4e3640663ba92b5f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28126ea81128f8a55fbd1658d8e3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d771cf88c49c333448d81c41f28a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca94d0953bfed4f9f8b4895c82111420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce05697934ce80778382eed915ea0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc967718cb2ec953fe7ac6c42009f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8733e2211b3f3513353aacd9d7178423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262ccfafd5925737a29ceafec23965424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18385b390e5a6e4f7e02436f600c5fd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49464acf8e0c84fddc8a8b6daa6e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352dbe1e127786e286107db7f40466e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4bf73e4bccf469bc4b54ffcd553fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60cb76fb7f1728f8101811f08e4f90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588675fa70aafbb14a949b4bebe197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c020ff66b03d1f76e78b2529083f3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307e0b0a36671a0e69a4d289884c10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351484c55ddb15392243536580babb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec921d6d0be992f61ab4c4df1889ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aabad705627d44c6ad25b643f4065435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc226a782508877a04fc6eb29e0669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e932239d4e5232dc9f87851b7973437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2c1bd8d39a24f45a644e567bc9e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cab50e3340788b444814b399ff7fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ec9730b56fa2d5b24f8a84560075440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046aa085470ebf1b513369c2ca2d66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128fbb4d1a688a0bec8b3ebf133b9bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603441211a26a652634694779c6454e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c57f412d38d16ffbcff0a1a3c34a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138f8912976dbd6df568b3bd0093ea8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10319c8aecb4df2e2019ac38daec3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4e2867b0cc7f34d6045f8779c4b67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37bbe721a1e21cb907b32115a2b0b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148c61fa061a572d510b323faa0171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6f4d70eb044869329013f7353a00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72a72d612463af8b900a8a4e92708451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b98f65e89f707f98993552bb5e4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1650af6ec170168a8d83df022036e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735eaf83e9b403ba7f8cca566b705b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6a1e827212675bf085547475622b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc7136b0ae733b06f8966a9668d524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029ca04e3356b9e257d7a76d25c550457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f34b700fae23ebfa658bfb677f0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836c597e3ecfc1d5fc6b6dc4b99aad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a226080bb26b83661b878047301c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621f91d7b987ad09da2533cb5183079461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd49ba25c3f5a809c843d6e51b03b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1cf89ae569bf7f5bbd74bedccaa5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ce4fde9342247b621769cb592123464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad95bd65be2b53cd0e97da9fb74a146465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a51a6ddaf97a609bef600511c556f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425fb0cf0301e1fc340b960cb0da0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a74d3ee74933617265631c521e609468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5597e2a0a3b96b970b5714b780c5a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329cf1fc28b0e28d85a84ac8933d371470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc5adee8eb881a23e6e37a1f9e979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d0caf2245e3e5a4d7c3d37ebf2717472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9efea17e58fdc9b753a758c720a5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7546af7d4715ae0e454c22d05711b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96e5cdc3c8477259a39b5206678899475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c5ebcb2d468c68303929699faf91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febfe9e078bde08333e882e36b08ea7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820e8bc144cf973b2c3c2c8358224e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b57ff005582dedb71f046efebeb30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ea66d6c194cb0e7fc29ae532156f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cce7f40fc25510774d1bfffb6c1970481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e291933a7f6e9a9d69fa351ce11a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fdf3959929621e0b7dfd502d84a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d2601d24b54793ae9cb165d8b14e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f7fc6328aa5b1c46a6212ba75ca8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30bf7aa8bfe582c3d46ef3a00bcfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f15544c55a6ef9e790869c9a60e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5469719dc1cc82d2fef3065af4f9c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa241456af4b263889700faca087566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42248bef4be0228a6c5fddd1397dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d700f2aa1e924dd8aa52f46cc4c1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb0bbec742b9e66a0e6cd46857bf47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271dadcd2c725e9f9644d49a8e017e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b25c8b400b32546c546ec84eff9c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51cc2bd1167b54a071a69baf308b3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c9964a94a79c1efeb732bbd67e9f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf8e68dd3117243b057af1300d6ca8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4349c9c05a790932741a733c78f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e363f32cdae85b9ed6606980297bb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a7b0960aa811c1792c42896504dca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027465bd6f41d41bf2e5e865525380e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a9ad05946ce6131e30dd232731aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686b9639e697243fb81cd4b605c36b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cc09e2fb736c53e6773a460bfb3bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6543ec8be660f030ce3759a52dc8c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96f75a0bd06a9fc3da8adfc9a4d364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfec455deadfc4c0e030ae3d5efc83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2caef6c62f305b34cc0ec2808efc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b95dec8152d9e4bc59b34c9a0fc107509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0dcb94f438d0197cd13dbda454d25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1808929e86913a60b4672ed74c750511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e4e111ef64b9ffc48d5cef8f8eb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001c492e4114a08889ee56df369bc52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c97c1080e1103127cb38ef262391a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e936a58220b594d7b7cc62f9f471f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6735c2689b35ebd1507b9f6f24f6e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd4ca7d9aa39e87cd1912a0a213ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dca4b27071741f86cb93e7fc72718518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71625530c9575c37010820fb6fc8d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b8948f8b9418e0848cc9611813a77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8202135fb882df673532d67ca2cdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ab1b5847a793564c5c4d3b9332e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0f68cf63516b137cd2cc56d725ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e7c2948ea5c0296e8e219493d33e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9853c2cbefb0c4c7d31d52af68ec80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7e1b07e2b88120665e1d01a4cf9f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd122450aac0aec36391380b842443527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c1be5160d6b4e803c393e2f65a18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a6278c5be32ec8d2354a0eb4e435529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9bd3000ff7a79b34d44ccf7110a96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7531bf78b621eea983853d362f1329531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109de658e52e19f4c85b73a859bc86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b4981a0cb6e010f2ece2a068a9caa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa20f1b1c1016255c6e544c42ba634534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0313283f755514bb59d15bf503c0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05aff2a4505abea73f97a06aacc6d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496bccb4416b900e5389b6f2604a33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87ab8e5162eedf0665eceae5ce7b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf8863023702b981c9f52f0c7462d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cda47bf8e3f40f2fe754c550b4784e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedab2c1f85cc23f7eaf62f46f76b885541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9ca85506338dfda7d7304747c2a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20534d3cdc9eccb08ca66b92e31e8885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d468ebc82bed13a246525fbd3583e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea072c43787df39ae8f7a913aa10299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38ac0bd2245fc70ce40115adaba96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d79993a92d1e427cb6e7b0416322f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358b511bc8272e3517f66febe8de5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97988d32cda5a7503f287097d670436c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1c508fc440c2e595d8a1a461151a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ee20be3aba7f2714dca543fc85ee2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af21352bbb11176a9ae37a862cee59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667866e5ad8d86fe793f3571487e134553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dbe31bae5db2436dbd2d56cc16a34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c420b3331327ac28d370d3043048ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c658165b3ea7d8fba6b6f68d069541556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa90e4e9a1517a7017fb9c60f503d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423a8c2294c2c132086dffd047fa9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213540f365d11674522a5bb2110a8f6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caccd230e92662859835e43fe7b561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bde15c13b1ad423c544a5fedbf486561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c48c80dff4dee46c843a0e2e41b3af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952b0bf67c8d03829bf7dc6bfdc694563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db406328ab96eaae830999f19b46c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdb59baa7d6520c89caff2b288b1ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc67862df02d97e537de92026a816566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8e1855cae3a0b43643b8377bdfbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f473d09a5a82c4cb34eeea512bb88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de571c8a5fc4f791215e6b868d7a723569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0996245ca78551c7fe6b2cf9a2041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f388e61d08d9fff47871b9874d93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0130b846f1acbf7c8af0301786aa4fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc8a07a4fd7e3239a70fb819e01f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d26ace10e2d68fe7c76d6a76535e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83349866abe69d70cff2459c95e94d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61c2f559f4d15dd45dd3599f0142b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9782d6395fa8d1777ffe64644bd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d09e536d20b17d64f1032c718038fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9669ba205e7f37948d52d57e6121b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defd79666857c1109c8506e2eba5ab6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622bbf49796eb67c0c776b52ca04a37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec21ecab6b0148966f3f05742cd07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9ba039a7ecbc5d0fde8b49ac6bde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1f9d59a3df42a3f0634fbcb42470584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e651301aecb043b36c6cb9c2900cba5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633b509ffe5ea59c5f9a7e6afe8af0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d3326082a28cb1dc704382f9c9a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087ef07e40b965feab9328db01947a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2605687ae4c86f77771bf7617357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953317a89fa70cab9fe25e56a41203590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8cab6c2cd97c93c0ee080022a5a8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9ffed27f0f342a16f2c8c0bb8323c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106f119c7ab23600e691d670e2e68a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d3247df8c138b67ee1c7dc4605f0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aade5e9970d49d27b7dbe7f4ce4061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e4528dcdfe731643519f243ce1e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01510c1c7a7aa928da04e170237dfa0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a418c377d30e46ba3a581ea692d3371598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e4563bb44618dbcc2aff1349fd779599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e586eaf9e37bcf62550fcc8052577600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de015c93c845da2130c177cae22110f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b402e2ddb838e1690046f67f66d3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8fe375228f08412a0811562d2adaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb25d9245b8032652e9c027cb65271f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4648948e619c8ed8b4fbb5c3f8802d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf05a3bb0d19c39118749f661ca2fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3f583656462ed772a061cfff3ceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f5ba6e4a49f9ef83d86827c7aafa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fe4e8813d39ba569c6eeaf05b3a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a61d1e8e35ef00fe924c465d3e467f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbabbc76f384c6eb6d307f3ae726b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e04494d9df5c6e46956d24a7d084612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29e370edf7146ca1fbcefd3f5076a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ffe293f28069b532ded667aab0fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc019443bddbdaa1ad5449b975aa0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f2048cb286000c01304d1af1e83c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd54fd9d4aee0fea6598918987889617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb6a2168a93f07df0aff9923151a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e3414759f07fa0d57ac51465c9aaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392e4499c0c88808c07200300750b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700f617041667c345c9e26005a8820621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72a573036123257eebfd1d3c631b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f7a3c352d933d2bd52998706242d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798284af9b5d7bce206b63db533210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd845ba7cb079948ff1b06e1d1fda29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dbdeb2ba46c0e4c380a0927699c3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda08f9a92e435351fd67e1196b558627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e3dce5b8f3c21a20e67a69e2bf5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9021c46fc2d1b560c98d31ac3613629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b5bca3407efcc454287bb436c5dbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5b6ecc96b19988a9f08952ecd8dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b839c64a051f3bff3901fbf153071c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ab569ed693df36bf6eb80aff47a4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c210c935eb5c9128fd248e6cac6dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c44fed9a582efa225794d16246e8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e201add523eab41d564c008ac437b7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d55caec9bbe8ce0b33635a765432637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11beab9b33ed4027c90f6656f34c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d545788fa1362469ca91a01b970e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269272d935944dbde132a069934e78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73d8a318827b887b8a1f5202a320e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063e3f81f968624cf06d5cae1bfd91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3dc5f3197356309b3584a03a1e92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbddd7e4c1b2813a56542b218835e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea7525cde18bcbe3c980e87a8f4ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00b1cee0dfec2a2679fe00d1fcd8d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411bbfdab46e3180870259fe89e0a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3961bf730fbb7efd3603d8dc045c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f4b04d2d440aaaffcd9f55ba5f9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a014a36f43bd8a291b8378461cd779650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3ef1b906af72048671b3fadd7c21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faaf71368e0b5a7e883d86a5eb124652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3d22cf19ea582ac80bc33ac9cd87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f386d2bab061ba56e54cb74a2125f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd184de6e95367f712498e7ccc3ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c05b7a235d46dec9f01fb9152922c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0518aba170e430ff9c1aeef277cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d743f7304fed80b06d2ed204b57e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777d998860bb32d440dfe1cdd3835c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6941287ce651dcb8cedc781290844660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87841119d81ba1863ca0f668a62ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5917b07482a6bbee53443242a2ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0955e99a467c477a334a177dcd25b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d1ee7cfd1dfc989d9f8544712402664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579e9aea1df80d0748315b8ba4aef4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809485ef2bb03a106174fc8e73bcee45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278811a7447cfdf262ec3cac5d774f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a7b960813b1ef1b57d55d22d01bbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da197ac401b7b34b708dfd3f26c8278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d1baa332ea7a670a91b10f41ceec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4303a82a5bc6e0fc752ff89050d79a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdf4bd3caa3155d98f2212a8a7cf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2537c7c92638b6bbe38a6f943ed201673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2047f01c69329dc104c1d1e1d817d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a760f3b481be4a0d8f9cdfc1ef038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeacb22bc4cd9be067a1efebc00bf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3d4dbeeadfe00f8ca37293405bab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d0434586dcd05bc7742878fc4773678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76b2d6ad3ba15fd1a37906c7c3da1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b72fb672eb87c0b9fa04ea42c520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d770904957d85fc94958f63bf5d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa9e2daa30ff70ff190f0cb9576f72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57500d3b62c93b821719f9302c1cbcc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607cbcd15ea0c9e0a9946e598cd17bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e60e451f3796e98a3f5230068ed5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab025a2bfa69adc3bd5fcc7125a86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85362eede03e19fa98df2e223adccf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8a8fae659900f1b8fb3508fdc795688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ea33869f731e98f5a89302f0a9d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8619384ecd97c811f524320ab35b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691da90391b5cd1ca898f898a41f94b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aaa0d9ecee8e779d627cd56494e6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197add2bfbb232975ed756d2e82f9c0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462d10cad388b10ca708cc0161a7cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161b162a34e25e30daff4739bfc89e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669a7f917fa9afe786cd276e7c3ae8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085c4de60f1da28ceed8bb81cdc583697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d399e231938596fdba00976b69726e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2652fb5b9a705d53742b7eb14d1d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653fe98a672e71c3a583493b2702e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786bc16202e55a40f8efed7376c6fbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14a1343fef66f63793e706bab9387702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311352b1cb36a67c7505ad4bb91c7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b76953762057f7d9630af9f21a59c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931c1b76defb815dbc3e47fe32aa3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfbdbd2a848a27c5efb6695474b8d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58ee0530142f83f7a07babe8eae4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6677bdfbe97cdec0c072b7526b15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561ccf6cd0b1d9f0349da631459040709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09360992def3ffea8b66facb521af6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d65717046cd8d87efadc80e778dc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177eac1b896ae3034098baf337a5db2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01799d1ff2de3afef1db8dee3f370a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8766d14a7982f393080f6ab263a70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62db524aeb72ed1578d7bacf38810715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2e2f5d4a7b8605ab1ede48b98509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962ccc36f6f92037dbcdefd7f4f1aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436094447d17522720a3a88fa88a73dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c531981f672664ef230c72c5556143719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81634379a213743885c1ccb2d158a77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837acfb4be75f5f8cca0e45600a7323721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52fa2c7cce66d2719c7fe02263fa3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74b883c4804871a834081c0c5c1aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d89c78954d212e01408d5fc862348724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c3dc1e0118319df2e2325d959fe39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448b0c5ce1d910368fe62f6e12b9a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b150b79626d6563a85ffc14f3e8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362921657e5f6e215604194293135c57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e3af596ea9727432cf5c6f17f8c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae37faa938ac77d1fbe58544909364730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193b839a5bd8e993fb88513b40031d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6f2876384414a58f2566afeeb5fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc393e447242bab845bc3f3fe9050c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168deaa5f8a83933c3f386c698622b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5799c5b52b37b50f2e96685f5542d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e84033b6901fbcb50d7dcf266a5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4523c86522aa5281bd49d342c40723737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ed21a5612f77cc843c1a60d314b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01bd1628dfb3f8a7fc53684fa65db7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341047d7f127cca8b6b8282c50d2e33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f075e03543a9e1777211be6d3f4f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715825ab0e808cecf5912d70c8575272742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1fd6c046d8c7c942d9b647ad82aeb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccf2ec9c4a1f4e950fe32348469d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4445f25dbf56fc7b7a4cedcdf2fbce2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4b45aaca94f7e40f0e65e68e6e01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93367ee1a6c5b138b8333142fc49d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda3b2de1d6af8446bb2ea59f3d4aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba6b75d048f913252a2f8387e79b33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11891ac983d0e797ed23b19aed5983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22115b6d1d34ba938a22841b5b5a830f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abaa82d2cc0a67c18fac44d2627348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38faaf55761156cb5218806440588ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77315d12af4127a9f0ca851b303073754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9489b5d771fabcbed3a2b7d95b10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0a8ef63eca9afe6f8a235fc96ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9498d40da4f991c94d00f448aae9b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1429419f3c53055b4b8a7b2adacbad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773852d59ac9c4bd07cfe1e32ad679a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c09153c7a74aa275114f8fcfbc8f0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe227cd3b70423f65760f22d54021a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc1cb2ae5747da4f7842785b40a4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a44e51b7e2afd486d70400b0d5c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea4de73cf68990193e811aae0d926764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fb486d2a4e02130774227978d1419765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60b472f5d1001aadb4fe5fcc19827766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1f8e49bd62479abf08f486ad9105767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60803112a0e4bd7be8c1dba0689906cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dea9a67ad576101d6e8b9ac1ab466769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e839bf1cfa3e9d737a065a8076456d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec24664d483ac3281bfdf8b4c602d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825b0deb6241b98f1c0fff26a0dd0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b722ccdd1144b568203225c140e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729262b371ae059a2cb3e2d10a1227fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c00abc96e6aa5687fb17cd405529775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56d85ce7caaa0e64002fe350775f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698a9d55c0e8a501788d3754dfde62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66351180d5f4d956f841fc545fb5d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc09fca25a93e0739baf572716da3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cfb8add46969f93560a55ffbd3c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd1dc4edd12066f6c0b27d54275d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee709c8a699dffa23582a2e6e3b39d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281258a1bd52ae40c7b6d06ee73b153783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d85963b358bb129f8186ae98a83c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d786dcff8fe3dc1d5e2a8dc9d193785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59e3a8ed12ea521532120e47fb976c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a428f664daab452fdfb50e1c55a79787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813de7d85256170da325dae5c0d5901788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bc1ebb230aab689b919f3f556dc8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7276026738c8bd0a0030f44d6dee82790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd14344ef3d515b2e645be3a250c7c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555303c46f53da9239fce0f3c495dcb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b9404171d160a9d0a1146265b0b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574fe9bd9cf8b269a4a96ca4ff433b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cc15bc1ccbccc9f32d24d229c8a12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234bf7d4d1874beaaee6aabe5026b36796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88102b4aa6f92e04cbf0affa0d62ce9c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c045c32ed563824b17925b4236dcf5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0a057b0db7596a45051f3b4cf811799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad381268cf9ac3a5768bcef83aac9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd67a805bbd6e351e9ec7108d2d1b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ea1ad692430ee4145b4abe469fbc0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654dddd1acd2248998026d01af472d2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f45cc1555b1e8ed25bdc31e18e8fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65720fb29dc5caf00da6dbe7e4b74e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f5d3effd562e50d631022af6c742806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13702b733b656da57625045c2354c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947f5de0d8cd132f7f802594b5c7079808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833261593ec956b7b08a05d31b4783b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1f64bea7c85bde017577f4f2abf2c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582e8e24c9b3171a0706859babc9941811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ae4d6c49e5d5af92b52452dba1a3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b4d91a912a7d8e5361d45bffaf5d6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82fdbe935d9de2c1cb116902978a07814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade4db417aa0c02fcd99ef3b4f3975c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109e27afc8a08fc89ae3ea1418b228816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c35eae5591b407873123dc3fd7f98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deee93607c2bed14033df6ff3fc616818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac94aa89cf4ab776a0dbd5f12a6cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d27828af6b7c02e316e6102c5c9c7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5907a0acdb06b6f35c68fc419ded0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f51795f8b7956c0304acb46db8f1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93cf3aede38534ddfb7a171524cf07823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34cde2006b74212b7d5baf69b8b2ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f092dc0530512c3711291a9000a9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83693411f442a6568ac291678b2ea8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810068e8ea45129f0a70113ce9b1fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f324270696c4f0e32d1e6064a938cfd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beade422d785260aa431e9970d03113829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84db02815d7cfdfccb5f430911679830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377b3855b8c66466b0e486283707d5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05901bb78fb8fdd90be5b86f939419832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76343b0f2a3e0e2ace404477a5f9114833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5568602a891d32e3b44e14b890eaf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5bc93e72ed20bf57b1789fa1af02835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c27d37a4e6a298a6c8ebd02964025836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2323aca4b4b0f0e97e97a30f83c0d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07170c7e95b4805c64da36bc52dfc7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cdd9c4c72fb4e32234694fa60cc9d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e66ca878e1cc60ee5307b9f79ec8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf7fe4e8d12ccf1a385d40d1570b39841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355fd71313357399bac911135ad789e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626ba37378a573da8c7c75b9f1c6df843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c20f294b1a7eba1cf2aeb3237ddb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8982f324bc4f605db5eaca0f37627845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b50498d602b9a1ac98c859293529846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76384834febee2a3bdc28132c2473f2b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1c6e6ad8a2b70c0766fd2e2d1aa2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfca03af1890f27d1b7dc2802bf2ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce8ed6f595e7806c372cd9e3acc17850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0bbc75e4db8346cbb1066dd73ae7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea889bd44961f64e699c07949722867852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c9adfb65b9ce12c2e2c1daace320853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540498ae32bf9414baded723e3a500d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390138cec764054352a6357bb8a0c4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b58be7c07f71956f5cf2bcd0015da2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b91c001f10f4a6f0d724e5fca12e74857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407563620197157b15affeef9db98dcb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d921c27e3a046c22959e98839bc3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37bca124ff35fc4fcdff3b53a392b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a1f1a53e219076d7baa47eaaa719861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deace9e723d8de2d97dc64e8d005de6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4fb42aae039fd1dbf3f868fe3265c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e592e3ec884ef728baaf9ea096c99864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c62ee203997e1d0305c896135a36865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f8fb9bb6856a692919bc7d5bc959866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4b56ff926844687e49a34593794b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbc3d9a97b13f9891ef88e5c4c2a7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f30476cbada5210f54a151f3f8880869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b429e4e534bc8d8039062f832154d3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17bc1fbb97260c241bbdeda0eade3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50104c1e0deec270c6d7178611c942a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7bd910d30bab5920aed7559ad0d84873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998049ea4c33cb1586170867fa4b8145874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88895e81f8f058d5db07c5e31b9f47875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055621187947e64293c3d8ddbef1baff876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7861b71128613404546895775a11ef877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8528d463c5314110b744ae929cbe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d1667e08c3348f16fe31af70eb54879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e9f2789cd08ed239b22e9b8537e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5ca1fb886205630d39bbc9d1d2f73881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e7764fe2b215c9fb2c85b8dd4783882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef6cce06345d0f2e23871a77ff0ff883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484f0947a72f995e7c9dbea2d3b9b28884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4dbffd03e576f3eac5c570f6f32df885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666833773626d396f047c8b73a91919a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c12c7b0a8273bf268b4faefb6c80b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e363827e7481c02a7a8d9baaa252bac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c3c6ec68a69dd48f4d786bbdc542889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb13e7df56ff4c746cdef8b75a1995890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897dcfa8d0c718a7b25764aaed02f5a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd461cf2a0d4b2d43c3b3dfe7bb3f3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c535c21400ea7b159907d133de65893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3cea83a4e6c1e89352d1b086d757f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bbfc95473b817276907af5cb1737c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b2158f60df85fd402239f9841ac6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a160488911de5f2dea99fe6e7a01d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de33e556699c71d1d2acd7ffcae68898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a404bf14c3b49f4ad62d035b781fe899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79545b69cb9f244ed20261aae4d9c8e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15f906b25ab85f4ca97f04a41ad34901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22760c36acafcaa87b4da7ddfafab902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7fe6c907836e5646e18ec55c8421e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b069238a4077e587839d1eec608c67904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef384e50b340799b5c689ea478b61e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944bff023fee8c78512a007e1fdf8d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfec7d13a15be93751c6321fe93e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babbe5d4d4b6a82f974f0ea753cfbfb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2ef628ae843544895b51bd0db842909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5fdc246e512f867476e8c33fd6657910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2f1c33852a53f65f50d34d2e0c95911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe13785d2a0d2be189fe212af1a0b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fb411fb0e74314a7aee8e08c6efc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc5262e6bdee694d98a453432a82f0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f7d29d986bcfe8e3da0372b45e55915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d3b4d343dee143f37ecd9392efff916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7505bf19768216f49e383296b291917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae0001db40cc06e93844567fe853b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450346353600c1b0e733eda7018c91919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27891d075676ce8aa60fa1eb1dd24920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11989acdef9f4cb9aae8cfcb1140f0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c973d3294f76fe4859d12c2774d988a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d5f7274b8d938c5cb8fb097bde000923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355fa3192c1e8ad4e1e5e853119b05924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f7e775785eecb24323a08e36ca80f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b90d92030df44c65a0c17d5a9b982926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb6bca466be49f73762815f2545d2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591efa94ac5529eb1e0e393c34136cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5ef1db02b33c1dcc5cb6079944da929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb79210ad9cdca03fcf132e29b3b09930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489973d18eb5f19c679a8145ddd564a2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75a29c316524a030c09f7c323bbf2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b09d2719b70e5ff71c975f62becde6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd4b48e2f67b770b0fb21ec33a249934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b920a38b3bca7fee15898d4a7a15935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db46575800235d30955c72714058a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba762c01d7e54d4cd68f3aca5b7e6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71088ab54f19011db6854142a2ded4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99a0a54aff029e91d40041276d894939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b575d6055ff3bf92d80dd98d3fa086940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dcab7b1b43452bc6375fa47174295941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3529d24c6ea8dae4d671bafff600c3d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f39ede3a32340e58ac5cf3d7ee2237943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c759e8a171f870dd6c0314e90f132944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f522aba337dd4ffcba2d449288c9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256906f53bf2980a04bc040e14560e9c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b42c3adbfdbed7cbef01de4a468c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9bf0b33ba6cfcce7b6094650a905c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df847d45a85a8c4b919397e4378769949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbdceaab5737fcbc6d429c51965ed6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a5a61d0e2bb8dcea49fc02891661951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635c27dee7b8791d174df6d3af8c33952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b326064ab513870d452c60b299bd6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e84a341f4c99be8efc0bad9a3c5e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a86d63fd1dfcc82eeca8c7825435a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46e646a781b5488ec68b37651533c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631287e43900e3dd7dcdae7ba458385957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afcfae9a2259f918d11d3955953941958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea6a0db2f9c4238358de64a97fc0a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79061663531b1d1f8911e4dc14fc511960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e493a4059f252b3d0f464d952ba32d9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee976f3e70e373b25296e7b3d805eff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ec2d9491a173fa42f2e4e4a62b05963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eec775f0cf0ef9fb3fa5553679bb6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f56bb80d533a8a36e955b7ab192fa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb46218f9f84cce5f8c127c0631ebc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47653ea3456fb1d986c286bc0ca9b2e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9909db60e7395ea0e0d44383d2475968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf619aeaf51fda801eebf90748765969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f4795d271d82a92a994ea34da1f4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a47fe0f5a675f8d6584acd031099971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738c8612c126b42bdb5fdf4f5c36d4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6512f6573a3043f6d53f0e7cc4b3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444156e4f1cfb26131af4bcee17d428974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb48dc1aa9d2d032a6921b461cd08975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e184209feeef17be62841a3e1ccf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481976da8d52c977e8027315b1059b1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8b4522da7724e094c7918353d93d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e4d50c8fa92f23297b4f3cd68e4b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927e4c0666beb331396414c4dcf5d4e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ea08f1436dadf0c28a80e28c0ef1a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54fa338c90c84216a5bef782a3735b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e6322d402b8531457ce341dbc0cf983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdeea6f8f6b62314769450928e042984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782482888e15a5d84268983c7b1321cd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a8e04d6ad5fab67fe34f99e8283a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223c7f300eea4d500c4dde97da2e2e0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6492761eb773dd471076e5a5d39f2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79337941a600e0855a36aade18890f1d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dfad0d021440e213acf6a2d8469e6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0f807f3f12a46c7e18e3e199339a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d83051c5fee1f0f8e092faf0d3ebd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8482ea828b8bdaf1336428c103e2a9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae588750b08c8035b3e046304ecc169d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f84831aed4e9e616992697b68283c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6889de7f7fd31efe73da3ec956697996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d0bfc8fe29968764d7fee22bda03997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18785acf7de34c065eb33c1272da6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089805bf703da3e335f336f04408512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f391c5a7f62fe5b6afbf6d06dfbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a6d040f4d59ae3c08c6b2888137fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf431a0171152f720635f48a749ba1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80954ffb3c89039559d5d2bbddcbd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ff65eb208562737d30b28788e4bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51455b4524c4cde800e063fb3309ebd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb18e5a641ef2456fc5c12147446b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef305835e28993d1b41666462f69fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d0fa26beb604622fd338d5da3e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269898699a3e26c6413833fde3f8daf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b07f19dfa48408a159d9b40bea7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df354dde3cbc2ee8fb680dff820d8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcd5debb5a85bd243c99bb9604f8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b372180d53bb1e179a7546782e3e2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e8400ce0c1c9b8245096e2f85ce917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b452dd6eb8922f466290f26e3c7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e7dab7a699b7f68f7449a1f77da319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1cc0d0aa459eec939c4ca53114e8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127f9d377a56a430dc89ff5dbf01f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d06d0de141ea8e8a6110a5992db4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377bc94f60829001e7e07ee55fe60ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5576da8ad67a66b2d346a9c492b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031306a52304adb81960f185f00443725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79984e63d21750b90ffe9b4a311d84826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca582a470a2607d87cf23f230089627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40116a003f63a0d234c252a8f77cb3b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee28256a750123544d9a1ad9e9823e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f21aeeb950b06a2e381c448c76f9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c597126cae5b119c01bade0e70707bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f7f61017f0853d08d9dd5302e06b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f5b2f9319341515d9ee8446d2a2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b593deb73984146598d26eb5ee0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ca65070ceccf9ea0f16c7cb0b74f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c38dec6182f428ca3a5e5f6b3585836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce0ac735a2546aa6ebf58ad2eee3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857045cf7a4f56f7b0ccee093d766f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470686f6c017b90d2a6d04e456874f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd45877facc386096cf7caffd8ad6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d541c7752bcc5ff4e106bc35d57d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79ba76f8a218ea7613cf34e53c3b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497484ea2c85bf51b7c109a398cb9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee931a69f5930bbfb89769dcb135644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1cfb7a410cd8b13239775d47095a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1996345d8130ee3d682bcdf2d1689e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015ae8403d81d05aae279a84be3acf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6adc4f85b0dab6204bf44af9fd6e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515da51a7f2d893875ce935adfd758249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7d06c00b3da9f169ca304abf82e4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e575107f7b77af8ab62db4fa287e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f272c513e4cd4dc3306b23b5ee450c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297c0a60046c134681255a923f7f3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd475c4a84599424858bc137b9aa0f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c048c30696c9f5a61440a6bf32db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab8c1dfb29555d829455c1cf066ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517554487909ddfb1358d3f05c2f534257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7209a28eb7d7d89643ffbb0d4c7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1164bad078522e7ed77f862eacc2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e9844a6e602c599fafd3b37f25f6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342716a393a42e6ee157015f82214b8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be40ceefdfed231601aba586bfdc8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac072fa22ad2c17daff72102bdda263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a621cfe7b51ecb671800d7afdba6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaec42d4ab581b6bca7e76cefb558065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4cfce30832cd718b7ff1aa1e479c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10329d3a965ebd936e95b564bc14d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a68da4cb56ca4b210814f2a5784d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988d84b5be0f140ecf61d53909ce4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195fe02013e045ac330dc0c434f51570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8c7ee9ae49bb0abbe9cd3d38203871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f658e1cfca6eea53cfbd34f8de70e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8d91f751940427d3adec89f4483973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc44133a60dc922eb4481aab6eed51474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ca29c5da1620882fd32c4a12398075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad965855e835db2369bdc014be7fc7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a9c6e06468fae2dbec7018b275ea677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceab69695cbb1f891b9c4e8be9ce9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a727517b858456a6ce49e3304e17d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9933c83ccafc44e70406b44c9cba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40671590ed86e92967e273d4ce5668c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d90042c075ccbbf96432ebad18c4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae3e1fb966498d74c23c9a64f723083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67e463f5a62dfee77924a1b4ec2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a460a955f44e604f523d7c9f936285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c701f80c468b5e5d0ef31e20e200e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731d646acdfe2684cacb447ebdae2ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04871a3e1a15c0c3fe476d75edc91fe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9e74afdc368d01c075acbea80440d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e462dd264a81ef94ed309eedcfc2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b3a05b365e2eaaeae42c35b52e9b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8108271e58dff2081c756ff87395792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6fd88391545cd824b52f8f73651e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334509975974bcb8ad6c2432ac916f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22790b2541cd8d13b0e9642cebf9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0240816cf298590759a9aba342e7df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2a79ff42e8dc3287a49c78a6291597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5405ffdafaf36b1f9e41c40d324e0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f84f4ae92e1cab5e665018143ffd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6365334f62c5c4bc8848b9fede24f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51b068e164ed2fe2b91a2f0c05d804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b2220d61ed23dc124cb55d8e176f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9ac1898b82eb6a8deec4fe10780b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f00f3f4a0cef7240c42125bbbff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c477abd3c22a97ac60ab855affc24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce623b43077f3f9f740b97bc53b83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec485db4c902836ba230947d3c9d160b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b716574cd3403bac54e473c8ffec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7bad2cd94af9a1fffcf36c29afca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b090dbb56b219d1d4644d1a642154110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472fe7e0ba403eeffc1fc025e2bbe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf088c075dfb0019c9b3d62169ccdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c8c00170e734d34f39c68106b0ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7264ab99619ee7d77c78fa1ee8a5ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f55b57f1f05fce887bdf849ab040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b36a406a64991abed3e804d6124e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052cfe9c6637284722672f72069155c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fdd01350103a3f0b1fa2b0ce3ec74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363608a1d0d5ccaf40a54e1ad7aee42e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db01b8bf34f65eecf91f2e93b362a44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f4ed6e1bc07cb84eff6bb0f78692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb10898287cddf8a1d459897bfe6a49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb271f2548cce092942e3fa25c65fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3700ef06507cd11e0c044fdef3b8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a2dd8d942a80693aaebfdea4d92b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc263bea27a417e9ece327c0916d17f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda961fdfd16128fb5cf7e2df7e3a30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b528b0050cffeb2a6a81c4f9f5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f2109f77153f7348e8d1e4b40d23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbac66c1b1c777dc01f337c959f23ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13158caff66a6e64cdf79342830abd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a682f26b716859f780d828bb3600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b516e0f883a3052336f2c8905c1c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf3e234fec2f51fc787004e7df209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb982320ecf8b98b5b2308048432ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfee3dc7f5f56ba1b99bbb132ece22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004ec3482d64e4c19826232e5295e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a81059bc628a825ceac7d77f3f68e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b732995460b1541b7718a325f5c97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485039e8faccca309da7b4ca314ce9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246912af3dee1dc2ddd1444b2c45156f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494ea7e6f2d25909418267b657ddcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd87fe6ce3dc9ee6a18cf1e4686016143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9fe615ac939a21771312a7a6ff22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0683ea29af7a5d0c4eca197ba2e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff8dcb5401d30cfea318c8b7a5ccf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea42375e7001662c05616046acfeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a558b30ff1a0f194ccafcf902e6ad4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abfcf5656ab1ede8d3ca949b983ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653061d14b7ac757cd47f770f1b49a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a41df0d9a3aae67403e2560d2d74b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4559dce87511e8e5df55aac129ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4d627e804216e0cbecf22b122455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a53745b66090b838486ad8434c4f91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899accbcc5fcf0c9bd10b0f23cc45dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533610b2855ae534f6f363eaea1d72d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3daf7ec991ded4c6016917b4d3abc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184b9b82bc9adaf88656c259cc641c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb06143190600ada1263e34322c3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3477f57e7a9f9c5ccc9b75e0fe905160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f41a4e491935680687cd4d55fe285b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9fb8285f30234468b4419c87e5b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c65fd9c4a38a21143f9f443a1101163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b3a10a0822f15e5069bb9a47323c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc738176d657c9e1b53ca422f47f48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa7380a7d50fdf3dbc55e8858fc04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3442792b57a08bdc929afc1bd5d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dfe9470b72d8417fd8d1c0090fae3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd695d1a56469dd77172ccfeb771ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881cfcd7ee229e4bedec5993b7f39d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb455af619f1a2367d567dabe609f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673a44bf7f410cd0ab6793f0517c63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0aa38ecc41a0bf99f4a4bdfc33c83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46322a46cd7fca39dfbad358d98aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4a1fb92c2445217952d1f2f583b42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95faf482d461a7092e59aa2c5c01271176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cd7bcf280d4c31ca0f769c98d3097177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eff0ccc793211a2d8f64b0f1263f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8606d55d670f00333bc02d5fe6113d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4782a2da297083fda5da0506bd1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1408339e7487d4142058f88b6104c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dfc56887c1670bc3c12e828218d01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19fb1779fd478e939d378811a85d17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23428efb35cc9bfe9fbab35d278b7aa3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9aeab42c13a49b4d297624e554c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aaefde8fa647a7e297819a4a46f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95837ef0c6297dd385ed818e039accf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e9281cad789253d6dad9b3621364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c0c5cf2636f073488c8d320a70b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d218d70d990d5b6ff03e584a530ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e3448dca9852ef62ee58dff29613191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2a447d8bf86eba71e698904536aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5fc48eedf862d9dd31ccdfd785a5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ef4cbe6740ff49b0730483f8a926194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d252606548766626c0984036162dbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e236af200e6dd69e750c7ed8c945d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daecb0fb436ea6e60951db125b56bd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef703d271d7b28e8af89ce3b057e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c3886e7295d634edf0a20858b892199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425721ad59baaf6ecfe2bf579da35a5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3765fe0c9fc9d05b718c224400ad75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718399addeecf2fb2bfb13626864d59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94706b3c97f0fb987eb30a51f25f390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467d96d0ef0c4aa7eddad2cb788423204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b07bc92b6f7bdde0f474822f07d2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d1cdf61a985df3ffbec254641486206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194bd06c4dcd787e127daf978739fc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa03d3fe9b6c838cac1bb018890ca85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577017999da05c2f62c7cceed5b430d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67929c2fa8bf304284830d64dbec1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c938c4f2717aa444cc54c5c804dfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cb4dd4822d87091a29f8fe44a1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa80ba089a2c78c71ea096011b42d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098466b77a4e069c8f9e3dd224b6045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946ada57435966a873ad1968025ca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee07aed89baf813197bbc4b44c3c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5b08388fd61bef298235c8c06fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d71d777814b01d77b4c9239f291c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6d55a9f122d62194155f1dc506ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadb4f84594615642909670dbfe4f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6b1808279a02a44a2879269b8bc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d5d66b936974c849daa66bc90368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c54c97d55b3c71456ec60d24b94bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76bc6b171fc508c00d6f3bf834ea6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceb8bcf78ee4a97c9561d75d8c1582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76a09888280a2104cf71ae4e6d9f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e975af30f09306ee66732d898f0ccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e34d6c74cfef2669c631c2c6185d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8183ddc9eb7b8edc2239f544cdfaef6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744f29f98f7a47826ab8a485321f0f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8051ae62f08cad679b714b101fb618231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40cdce6b05c38ce77cf079be623fbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30318f2b2cf1724bb76064a74dcef5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5eed8d195a225957798fc669b285d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515d1f6e59071250c012837cbb0c4f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e88e359e877324e317d7bc8b2cac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960f72092ef8cb6d321ce8fba1ffe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4818d4cbefe591339c64e454d78882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815bd2f21a75551c67911ef50e22fdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123debe8315ec581d7e58d7d32178bfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4382782508923c312591161c60ec3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0efe95e5b247c91fe5b0f1ce2e9b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb743d5071d9cb1afa25c98fb0bcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a17bed687be9d970faf31a3b0fc0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5cf32167912e43c61cfc67c5915ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579931568c8fce5b75908b83c9a339b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17c34fd233636fc88b3a91a9d0a8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24fbfdad02fb2c93f270344988f25d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696627e144e8973a24b4015dfc46f91f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecf08b48654064b42cd936cad99ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6e1a42ba97274c41557a25b2d6c28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7370566784ab3ee276d7e1443b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2e082892b826d5a94402cb1f7be0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d298de7399a2f86da931cbba366b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99a14592eccc3a297e71d490ed78e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be84d576c4f8a41a05cc7c2ef8a6f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2fa665e88115e0955da9b1f3d4505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f6c9ceb6fa8c66e337a02509d3a3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4178093e01825a23050787e3c7ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574a6f5bd840d36e55565888034f20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf9753543c5b94fa6eaceec8347100261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0d9b888e4fdc9ef465a2ed5d5809262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972e37b544a6f7076250d29d229a6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69654c3d70c01d0ead27b56e7d2c270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ceeae21fff7bd56d82ccf39ff44c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5639d6dac0c4e6db619694f1ae0118266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379642b69245d9bcb8cfc28916928f98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb05ce76c6b150e53081be8093e3ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af98668f10e89f6c9b51a004c07a9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa4b685c931c0058c0d531e9c72f83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15e9947c6cd70c72e47e009101d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e897190543429a74b8312276ecfd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379398e52b28f4d872746d92d61209aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1451a507b2185c1e0597840e52df2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3640bac3ceefa492eebdab48479733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9429a4fbdcc2fbae85c5c38bff6316c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a7ac1cd60c39654b9e9189dd1100277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b85977e353dd0a9c7825c2bc7e14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab9be3119e1ce626a5d1255ff0bd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126322949781466afc3de6cce5244af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312556c777178702c1093ecae39ec0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64a06fc91f98942fbd91a0abeaaa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507fa4c9d895e5cd6549fa0388f7b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a84086e8cf1663a2c1985d8a41811b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877147535dd702f85d49aea14f733f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d90cf6070a72087951fecdffec546e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f926500099a6f4fb9879064a3ccbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae99c03dcd7111bdd8e9cbe161038288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3a38f24a90c900e95adf700991a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ae8cd49a55cd713103bb53c71a764290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a372de9d980939b59e61fd44ca3bf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b66a5d14a5f49c3be8bdedae1f30f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ee97002c26cdd11a1d846aeb8019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89362158e3b8afb9868ee67fb012b3d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921d71a0b2a34d300945e5427c5562295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe38533465e3c9981014a852e1cb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eff4cb1b4d7bffa0404acffb1ae12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72512a1e34237ff48618a351847b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ff723891a3aa08fd21b0eb64a0be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf631b4badc02531f6ff9443effc2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c701efb7ad017f14758572d09933301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9eef635adb01ac9fea3988c2f205a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d837643a5fe192d826a2f422fd544b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72634a9887f7d4cf43e45ca4dbe15350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dacf6bb8a8c3762e045fb872ea0da3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26bafc374684946f024831338b02bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17bbe7ba77bc125c411f3bee564b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d593beb546b98a53389580e80943d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cc275ce359c06d321fcabe04dd35c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb017d91651dd24a1c6b5b75f5f1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def159678981ee69eabfd035cd7a345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2938e114c6c41b65ee07e77e501760e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d3826ede7d75c8c91f0d23519e25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a4695b24b7cf92d701932b8794d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d80d60edbd12e04f22653d4ff91cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73afcb5933d4ab59d90f3403db1d9e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7991e7379fc98aa512fa75f6f841d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c803fb2e99ae6a628d5c824f9881318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff730ec93a198c1f42fc78506209438319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600acbccae46367bff7cd1c03ced1780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f4c826e41ddc4bc5d2eb3a4a75f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e59ae967b09091d232fbd6bfab80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6026077cf75eaa30eeb70b52d91d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390b60fabfe5f6556f2fafb5d5b40a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048668c44dd082dca78597fda20dd76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb41178a86dcf29ce59d32423d68a8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d62dbe54c60c430d86549ded20662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef754f5ef025e52e877f9711124cf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee2bb0e9d6134a35fbce4af2abde6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7a0db46fd53f3d698e93d7142b09b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6016860fe4eb247f0c84bd36a6c07a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc95544c99a105516f0bd9618412e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44462253ada7c0c92ed585558cf74b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6680f76e881c92aef7881238bd825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3522aed8aea67e65f03f4d15f742b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b675deabfca67e2e391529575bd655d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f78616f6498c3fd4796f731253ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa4e3a115e5e658de00391118a0c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c86680548d7ab1a0018363578716ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ade4a7d1e30cf13285d9996b0787340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7eceb27edfeb2198c373fd61d010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019294496f131f77bdefecd2d6f0ed1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a808ff225838922d69041311c675b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bd6fc4c26b36c119dfedc09fe972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc72cefc37316e816cdb99c055f836345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5cc3efded06ee92b2381aba771403346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a3cfb7fb854567ca5fe0cf32980d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b23cbf98aabec00cd083b69b3c794348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92cae13667b737fd8f8de041f1183349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986567f55665a012c5cf87f018a836d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625077213aa2b7955bab5ea0d07d43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a983d0923fc9c454000860be6b46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13555e40f74058d0d9bfd5bc685ec84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326e7055c7169530ce20ed45b76aa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d4dcdb3bbf0d66207ecf95bbf232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15b0d9b8b42e187d268626be923a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49811018dece287f8b7e2326ff0dad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1126b9b82176d06f720c03ca417e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b12b150bf435e7c883e60463b79d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284eba969a934bd19d53926ff405ec5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279a697e5130ce2ac2432935685b05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa659268179f31dba225fa04d7c713362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36469a405edd32117c48e527a50fb462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0655e214ad007961d0d5abdf061f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a8a73a4cece7b9c8de838ef8c8dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998daf690c63d43250905ab0955c5ecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229dff64ccb56b4d0dd972c4765e778367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ff7f4750d6b629b7067dad5388d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badd03558f5e4c8913ed7eb4ddc023369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3bcaef1f9857a9ee9050de77d0a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b9e26b3ceeb5948bf2ba56b88d2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2a2cdc39912038011c1d4967de8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41892b6d448ad9edfe56aa3aa11963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10769136619651cd2e37d5266036c41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eaab59166531b8a6d1684c6224221375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8473bcdf69b049f7781c2cd652f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0f8d30d60d09200cbc50b2b79b6d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408a848efba59fa4adb0ea694cafc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870101a6782dfb095af717910a1bb0ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f490acf0057aa96e19cfa2734b9dc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582f659120901ed8b1e3b6115207f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4448230ca7bc88f306966df6d25857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c8079c5f2f39fde2f78cb42785730383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428adf576d25e98b217980b32b7647ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9899c8357ebe49249b095e10656215385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6741d3e51e4ce748582629ae9d830386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa3371a96eb6d7e71632f48dbb966387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db80ac59e19fd3b67c813d1a12f5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de6bc77bc9a8b02145fa42c1d2815389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138624d51e97ebce10e11ec5de2086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c88fcc8b63c11d4ec2a45faca0d70f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3da3254bfcb577f1e52115f830a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e32861d0ff8fc1d8c9d7cd4785128393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f9f8dbbccf00c6f3f6e525d32af8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48631f077798b5dc1a2e9a59a157ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d59664243c1941111c7b401a97002396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04aabe4faf004cf56a6e20d7258af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1335de89ec891d82073e74e4a647ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cf37096fdfdfd78daaac8e2ca5ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b3a706bf97f78f8ac0124a4be9788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81edf19ae570a0451d825d8427fef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcb1884402abfb8ca6f28cb931cee0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f398567c53c15100e923b8b5a6ec1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5443769258fc019e67aa64eb738e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced333fcc2f46be7a1c8cd4914f3fe84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426000a633e160075371aeb94a44fc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6c1ef8f0f26098b34e19882358c03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e729fd13fe641ce17d236e9edb641408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9db22f37103902d259bc8300562f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667863f9b9021b9e7c6d0b1fa495220b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b09fd0c25c4d7a071c54a3cedbfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f26ca444b10b3ef23e5afe65c0af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5d8784d8fed047d0716d82ae4831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca274aa2778edc4fe5b3a70355705414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27851362f64514cbf14d72f4e1c388415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dbeaa18ba48cfbea4a6ae0e117cc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912842d92bccf0d600ea29ca71189549417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6083a429253c5ebc1e8950eb4f9308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a84f034d43a779f8f7262d95d66bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa224957f4494909acf9f8828212b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973405fa34b652d7723e4c14b3ddaad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e8fc9e67a90aff391c45affc59b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6166265a2797d6e36cd0035fad789423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd153883a8ac235e1036cfe9d0405424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1acb717c171ad15b665a2b965f385d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c89a4bf4d1a27a3e2a77409c662940426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ab4e8c210f8695396404d9812d25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0396f830cd30b52e74fab7f94332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239d358dfe25359a27c58459a075d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99e3a6924bebd11347d1db5ebfa5fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4399d237f6a5baae78fef16a1b3e70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d513670de90f9795801ded683e78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2998d7bfa739a2dabb632624a1cb23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0239dd4b65dd35d54194d817c5e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83f2d406a9292175874c790ae5a39a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d89b08f72678150d2240c7bfc3baa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17ae0984e3035b4144bff6098e01d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f2544debf443176a4a9059c7c69c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7cd0ea30e01bfae5149818dc200c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd04111896c86b1378898a6442f118440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea2f0d21150445c1f6347741ce9b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924577ac22b2312bdb48d43191c9bd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a7bde6e821252a7f827a3e23a52e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ad5f20efaeae94aa89bf0a8de2f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5516532caa223f7c75f2c9bf648174f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef618441c747147dc32eb3f34d08f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb68a30397d7bd778adcaf60b9c93e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87a076c00522856d197b3412ae6e74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e0328eb1494e970c51ed1fbffaac6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc61487b93baca98812332adfed8d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ee2f8b4625508fb1d32583f3fe0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db17b19a70fb906189be46ba19e770452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eedcbebee7b4e8b92aeb1cfe5e5ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fd0402e108b0b325e0c612b1473c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538779de31599b4b9ec324730d09886455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89cfeee7c06edccdd9075a90c85e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231863004508452b7b066ceb082f7cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee218d5ff833289c3ebb10f61d0ed55e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bcf8f3c390ae0a9290a725dfd2574459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73751e9f97f7c731dc523d8146ed5b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025f0ce47d593181d90eca7690fc98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f9e40e03ffb248e5f686a2b337e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c904aa84f3b74b6efb8f98bc781b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e69535126f6a7419a619901a310df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d36e9ee4097b7087dd8b855030c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23aadcf5426264b8acd8a335c0bc07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e92f6a3266940902bbd838d507c4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a547e575849ca33c0a759093df3e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e68c4cfa19b603568d5a1f3193e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49474dc4effb6e531aba03062b26bc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d011e42ad73e73905703b289368c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab78f8ee10d4b34ba8e6a53b0d70a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ab461b9638595db40278cc5bf086473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d9eea2a13d117ca87cab8ac404c4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f33ea24f7b20b98ce83e1c197c4493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc6fce575b29d0d85bc8d450bb05f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc2f79f78dd29447eba1ed42d61af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d414ed5c036b4ba0e6bd88bdd7c66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e9498212d83a380ed7259438fb08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b93a051f058a67c25e1972a346be6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166220c3770f8e637b551e71f5109093481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183360ec85dfcc11dc8a3ab98afb061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a3f84b8e547662e6ce47c35fd6a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78759dec3148889cc65fdbdf26254016484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc3a7f491f462d8357c867cf883658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51ba95748ccc42564e5d7556907ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7427313092ec40feaf97c178ec74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6834743e2702fcd6052c9e45d54b2c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c5b4ecde095cbb4bd9e6504a9deb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520174fe66270da39e1c900fe08027f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd8aee050f1d3ed6dcc76df194a9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602dd468eecb8e74d201e562ab929bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78894b374c09676e3e4d47d288a222a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac74c961d2a8cd155579a58fe33777494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954c222475863e0008ab54e772ec03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209ac923de5e9f2eff384947b51346496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466103fa4d0ecc071898c2bb02be17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb18544dd3eec46cd0bd4022c062a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50732db2e050a574aa94383bd5c24272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2debf192d317b2557214b48c109f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2472fd0d41341f66ece5f40c1c29e09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab32ce2c5b4d7bcf59a9f41878c1e47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bae14a1476a7e237df2d3b87ae4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8e6abf1a45de13af3836a0ed4c90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837499fcee36015cfe03f4fece7901505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab4583d429fc999ab6953b61f1cc99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28c1c373b936777f8c9717026d0a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfef85dc650dd9f38c48eca69a0f77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776b8ff7f4085075409475e48c73e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d107a5cb4cade1cf055efb0d2b4c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5ff1c9b05ddc608863729e4776b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66bf2dfa0a1e8f4c6b2e99db25c00b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f9a7a989547a67ea5457445968e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ce11991aa4d483dc6d0918e3146b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ab61fd86b57fb99c5783fd5b10ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deefab891207133869aee1caa779cc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f0f1b18cd8a31801c79b2cc4230d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559916b2ff3da273b5d78e403b90be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71bc0f384756bb4d5015d77e041ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ac5748b480f0a664f2b3e8d95695520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00c408cc76a5f02a82b44679723d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1013bdb72fa4c361d608e5c6d5d06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9287cb5c4390bb5b0033e59840e0f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880aac47040141f8ac1ad379ed00af2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a3a80187512e87445d989e2e7583525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493460f8c115635300a4ce5bc10f99f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca100efa7ecd21ae952ea279fa558527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03984414fecc4c9a89368725cb03a49b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b01f55c405f38b3472252603bf47f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d71c2749eebe08b56da683967b559530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c22b9e0a645381febd95f5f7aad15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb993135f915287d89f420ff5f7fc04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3686426b7b0fb8328055f7fdce7ead533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b598771d3d53e5099cf6686278828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5042fc17eb01e506af2b931e49a6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea38acdb5dd0a7d0cdb1b76c3917f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e051b8df0d7e2b07459de7f26719a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f179be812853e68825550a55ad913538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9768accf009c45441343bfb78e62a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561f9f81af9197c5048ee598f75606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874dbc34270189e0c9131fb7e425ea9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c2a73463285d3f641c641411397e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101fc6b9a882df015a4cb95f08ccb99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235a964acc4fe0c22f047b00dc324e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8f7f7a2c1c2e5e1ccf2768efc1eca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a734739f3edff0a5cdd91cb4e4981546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9370b3cef69e7ad47feaee8c28c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958344e8295b50ba16f3a0c272b73149548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acde9de8b599d7deabc2a5e98cf8444549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05bcf5a015319745325ac5a694c76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf87f88ed90e1ce3c58d9acd1e3aa60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc5cd0b478e825146a0a19913ed566552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cefa1ccddd9f8106f2bf0993ddece553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f25ca3618a80cf7dc41a21d42bbe0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894bfe8539346705832ff0aebb22b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607aac1da326f6949541d7cf29f0fa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b71d7ff7473cc8bb02c32ad1b692557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b1ddcfa784885d311b36d1374e8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743adc98981f73455cac3309e620c7f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00ec55a82ce64ec23cc76929ae50e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c621b249cf5c161feb8cfb41ed1c2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8977275cc2eebcc903d9bfad5cdb8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc027f68cfc2be445b7364ab268b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08aa6dbc3421f5e5dfa85f66946506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0851f823d81648d01d6faf29e675565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803114995bc5bae2cd864b056777c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b75ed8f6f704e7001642f3068cd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe7048849340f19498bb1b74bcdb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6464c299ab6c728ade88786c421fc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9618dc0f91d288908ff797659b94460570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e3473b6dc33ad3e348738d88bb406571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36ffc9a59cfb6e9beda58310638818572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8a9f40e67932fbc3edc0ed59f75e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d463fb435b7ba430464ae3d00a3976574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a3e22a11cced143db66f909bb4235575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f468eae9e67c06b07c6eb690ca56c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf597bbfaafe9ced5a4dc93b32736a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610988da684040589ada233c533e5586578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ddbc43c382e096edbe612448448c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2450b15d52bf695ad3593cfa9e64a76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea1a75119ecba988912fca15fd1a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615902ca90a169def8de32bb7b325a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b758e29cc2a52903dc1884c9d0d56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379920fa14e67b6eac15976d5c4d4255584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f16bae791812f04ec7a64915a85db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcedf120f5f4bd18adc63a5951b70ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ef1090503d41d1ddd4574b89ccdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e440dd5788abd597623e6475e8a11b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1eaa08bec034affd47c1a90966c49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fac97a18a1aa51a7423fbc4b4be5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc293e62d18aedb679d94de42237a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5f8f79072a220a97efc3b1be4096592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d0aa127be09e0e84e2a1e8d8c1b65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923caa58e27c64edf47c681f7aede2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999703883878b1eb9ac384c70aa86e28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3dd9e79e07764f61702d145910d12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c148b75ab9b0463b9c7b2184ec1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808fa07570eabe1a590ec4c7af252d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524b9cfd5d19657d313573d8613200599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9040a54d6bdb2db64acb03ace97b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e5d438a5245c15baad1d271ee471601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23fec618cdddc394bd64247f624afb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a8b6301fb6feaa465b03e089b946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae752f6dd84fb76e53ea31ec1059ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e3ec2f5e66ff30889b29f28153f16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaffa58f0ca670b2d6f7728e3de2f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90fdd893a50116c221dbfc45fbf955607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4e71924196171cbeace8724a3cfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15f40e4cb28c19dbebb67f8d193f1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dab9c9ae3baa07ce769fea07c8b83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11150234a996f81aea086d9619d8a517611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77973d866da958384c66d87e705eba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79813fb16d485018fe8bd1aec5c24f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ed6da6a996657fd51529624e8c3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073c8d2db2c70cc063e107d6eb5130615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9b301212b9e733a4ebf33ce8fd58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f69ddf8ab4cb088addf68911c32c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035301fbee51fc8c88567c868489ac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b8ae992c0520d6522c7ed52297ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215644185aecd9ce87c0a7035dab2f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d761a710d3bb66f2a953385a5adf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3951761f87d747e27da1732cbac364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0903143b61a84ee5689d91dfe63a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7975dc2427c8da27847d2ab37c7a61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788b027780b3fe7273910da54a3f62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa057a400cd0c404ff5a7ff9f2e500626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197ebdc524b4304edb600632712b7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b0f23f59f409c00ff2c262a83d84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b36994a1fcd906f44cc2406a5bf24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c710d9d7e71caa0eb72e45b4b9243b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ad66c309943833ffd32bf2dbd12e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a239d1b3436d0463cef243cb7e6838a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dce2b9c7d738aa4772a7317429391633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70360477e145e0cdfda40dcaf949ec8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85e16cf1429f1f52eba7700d65fc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7df0e7bb1c66995d211b7ceb62fa5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486df082f96f2b07510eda67bc207e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68717884805396ecbf1ac34e4215ac5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a34ec6be824b413e4f0f5140576d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d368c0ca4fc0e1ea3d1c311ba9a2b3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84781007879344de3c625027f9f323641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1422280851ecf03ff23dba08c6593f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef8b8948142a019ecff360441c5a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb69d5716f9ab4a7197b23c246c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a6b4ddb630cdf9a4abe0eeb82737645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6a3db74ed6ec80dfa82713abff38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e7aeecfc8420fe28e1d16b5ffe86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b85bb2ad9ed258239c330904bf66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89af7242e7e54d2d571e04c6da2b7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa082a7b5f4e744f53c69a986decb95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d58031f637f450dd599ebd1519894a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edea0f520d8cb104cacabdef8334a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bea73b16baf42cfc10f655ab5956b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2b5a67f2be7f7260d43e4045906b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec4b8ad3f325729ba811b33f0e93af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73021995db2efd707b10391ba78c18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb0fedba49905d413a6d94e96f14c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1138bf95bf44c87c4042ac5e32408658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df71d8b85f383aedb050827c86d9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e9b4d909dbf5b471e2de64d08ca9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b31e0d8d8e9072855053e6133643661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0e42870821b5e9dfdafa6c85e8c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67524c67a2d4286b94b4a5074c9664663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd059be739d4443730a74f64d6a0e88a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fd9962861a7960b88a514714245f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b460546ebbd1a2ded49a32ad9c5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349adae3c122ea3a32ef07aa331ab7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067ce9295b70b3a7607fa297500c142668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ff588d519a24e7abee36f35d6830669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b329ce9b842f6475b08d781438abc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f02d4aa761d874eb9a921552c9370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd266cc39e09a2ea4e5575b486c7995672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a1cc4fbd5de435c7cfc1ac7d2b368673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c869be368d7f08e496978ff21bbd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bef9f1f04838b89586a123aae4dec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba93c28883b50dee17c8b81d89b4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecdfb57b8aad0ba5e0c31bb5c61950677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252bb8ac3ab4cad99d624a43ad175b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5161780fb7cdc8541c58c50156eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3f3de66dc3871e01d9a6b838133b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a171f295f6a1bdeceb361289bb537681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609839bd41a6c57b68eed93c9b2bd6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a367d440c5d5c907e1ecce64d217683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc41ea21161badc62db893556ba62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9b3b59bc766de2ec35e73a9eeb16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e474529e98165222b993f4d9dd53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185d499a40f9c744fa7246cbb6db2f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240204e173c14610bf6e31e07ea17383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249cb340a02ed6b5070df79db5dc827689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea95547bf7e205378a2a759e2e10523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c14d35ba1a474445e076ac27ecf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee6a4b335d89e86b426893ae74506692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ed6482d0a1dfc1fb1e1d157d071d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc739008ba13212e1d7ff5ceb3c2f70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a494bbf9f6f756f42fabd99345b3fda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563012684a082aafc5c3270e9dde071f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b33daf582b90a4c5b2fc87675b3894697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609537d0d710a432c7bdddc63554df4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a5871f656134d2302aa9f3098117699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e2c994ee6bcf8862f73ee00b2cb74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033ccff5c70c047985f66ecaa52948701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658a90d540045cdf77d4d808f87379702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338aee1263bac05ffa8562b065cf673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c568968d0a2be88304db17f96334ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4c7c31bfbee605c7589af18f2ac4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787d2ddafca5ffa01266ee9cfc9636706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f98713d4f62a8f74a3a026945bec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fca1467cfd98179cf19e94b88f18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ad08adddce39a252823fd32c1055709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113736981f19f49051be7c14c4bc4dcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde72b25d5593fda1c6081d414984c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7122b327c159f53b6df24d5a99d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956760a7280eb4ae527c2ad3018e0d24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e37027989e1fc36da129b218fc296714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede455997bcf97489ffdbe0ca6642889715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b089c7f1da970fca5fb4fe1e0d36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937a9bb87386c46e8bc2b40d7fbea6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754365852f3e0f3dca1b05956f63a59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a87bfcb7b87ce75fc4edbf8c44be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e449e3c50231ac24b22490f6c890720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090155f7aef34d4fe293a61bd590c56a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b948726df699a323d7b134609883722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d77192eb96f6404ff9c81a50af2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4f71da5f11229d35f01f0c7ed992724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc25b3a9303cddf149e7368328d979725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ada5b19e5ac42c2532f3caef7ffa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7bec2ddb976bd043287f0cba56a01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f603cfa2a73d7cc671ec71890b7fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1473e4c8964c5c669d856d749bf58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc358a29e90de68a87f015937170556730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d18fc59b96b7772a412d4959e13e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a6c8e3be5279c74c0bd2778b6db11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f9fa790f45c22da4140c8ceca2ce3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c384c4b3349db7448232091753e393e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba1c391e2cd419cc5efa0471726f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da39e9b7f015ae4523f790c4720f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ad196cdd455320b0f3d3fe62f607737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6076b80236ae59992062addc591f85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b47a4a6f5e78d548e2de2a7159a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb48c1794051c294aae22dc5f28cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31416ee8b4424a0df5e1a3d5931fb7af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f8da08b0259cab98d2c50a0b37e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d556941248e31a30e02642a07dc2e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4fcbc26fb1a30837cfb0112d0099744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc049c5fc593b989e29f7d29f695e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e2b8c46840f849b67d212ea54ce1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8cddf855a8bec9e9d87e4690437f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d05d4dacdad902da408548928cac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e1de2fd6389811f6318959080f6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e63a6f01c446a90be8b0b0e4d4ea4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c282173ad9ac89779ad1e23baf263751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14e61da5ebfebe79a3202e3a2c235752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a3656a2ec491170f80722254a03a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335912d4c8ddb321485e04be2a4232ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12cfcc307c0b92ed288b7aa46d5ac8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b4a346b27ccd88282066740c74c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac070e8cfbee87049891004e9aefb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575c541727ac4a4446dccb080b2493758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1d79725c7da6183665d5a9410ff7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbf7f3d88a4a95cc0757ec8206a68a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154a58a6b614276d4abe03eecddd31761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b253aedc523244d94e6d4b06ef45a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9582885c695787dcc76a527ab247c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9637a09f663337f371e05fac8ae4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52957e4fe70c153cd0d843c4fe77ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc409c95b48d883a6c858992e71eb1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496877f47f10282de1e08e19662f13d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3699fe0a356428d9e37de2ce42290768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173808f1a15eb99e7d430864e7b5585769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ae8f7b42d3af03a170e595707ddca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ed86a04910806ea61a8eecd41a32771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a158eee59a39346714166ff04587e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e944832b429d944a7e6a409e5bcce7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7600cb83a4170c94d240d9d20bcc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b958535590bd5544334efbd1da27775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b092d70abfb3106efd49b530d612c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5392de21f329881731d17ed73d9c45777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282541e6f76bad0cd7b65b5d9c4fde778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b9a2b844fbf15448d0f650fd9bd4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b16c86c7c1010e1d12a824d1e4b99780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a635003dbc868562a5e8ac31b389781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952617c96a3981ca4e807de7cf39b87d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f7cb9a0da770f38bd6b2bcea26d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530427298f122f751b792a0564b6f5d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be2cdd6eeabe6c1c808af728c16f2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56445729aa0b85e2f473d1b2ab8498ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e96ac2562b1abee000a455ab87d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b052d0b2ef51dc08ba397016cf2c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fbe8c4d963475d38cdeda98b9696789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586e6a5f74c986fbf46904a58efcf4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc15521517990fe86308f25010984d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0ade7f712a94748784751573000d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6650ed176e7eba4f33f35f2227bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed0f9d6c5cf72452ea29905eadd5a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bddc11ebd4b3d94ac56181575fde1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800a50eaa519e4e07b024e83d30285796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb251bca20213bfa3500da83e7fb13797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3cba82b73f540e83982eb6734e96798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec357d435323ce3dcce402083e64508799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca39b14219a8293c4b19f07840a04c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810c3d5f96182eee578f700a59038b2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9d48a8ad6f2939b4a79a31d82361802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed87a4e549f1e69209e2e6940ffc97803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b845db6658fe6ec8c44f910aadadb6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5788bb39b136178e47df72e94c460805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f953e1e1ea612b21e0cdb14e112d12c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259ac03af3ff0a04161e6c145b9f48807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c82e10ba45da67f0dd38e9ba1f62808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd17e1a2c85f18e3eb6e581993d36809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159335d872737948ce865f63c17b929f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074443b62dd2185f7c39c1ac5dfe5ac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79ab327a1fe1800d0257c58774a69812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418217d5bf3fb7095a257dab8140ff05813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158bd6f82254b290c6ddda48de0d8db814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93f4ddc186c128451ee7df5ec4a77815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bee1f639b554632d120a0263557ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c88677745b220dc8dc055a02b5468817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47827571f70e87f53cdf965bf51c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dae00976f7a99bd2994e30941dda8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb8dd1887cf25b5a7efaf614117d8f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d5b3fac5e549d4dc0dc3383ddd25821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba76e9a2149494073e5ae558e3ca5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3715459e8837160c3dbb0dc78c3c8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60738b11e99ab14b4830bb2d43b447824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f4a2d1020d6e11075fd7d110a5589825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b188f1466da3e536c347de380e25ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92929b7133e4f701fd790783f044439827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f034eda30efe5978c50094159c9133828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b6d4b0eac1f0203c63ca4da33cfc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbaf9cd9f886e02635866507170e52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fffeb90e8e2f2076f192af6508326831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771032f46b84f5b664f6fd37e440cf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02546d31f4675676dcb9da78f710ec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923db934e396460e73d1cfce89d12a1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0c44aabf615910ea2838abadc7ca1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8eb241af740878adc95ebbafa048836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af3cb7925e9ea7d4d22ee1c29d9d1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12889d3e643b986ead51a4d43d3313838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852816e57cbf6bc34d8fa9f088087ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e1c12d028ecd41feff8c0271927a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27cfb98a3fd144a445ba9c4da3738841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691c412da24afc87b9d076ff185afd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a75d242569490271470cf697168e4b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d07686482fc39cbc56fbbbd3c323844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9ea1dba3c7d8bbc5a07ea4fe2b29845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c81bc8c79fefbea4a74fae4ff0df846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da582a359d5cd984e2220b9061141847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bfc4652a876634b8b06f466f94062848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59896e9200e8d1e9a792dfbcdbec5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1536da2b6ed706ddae5a4f21f6efb8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628dd4befea9dcf7f76de73ab7b3786851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ef8188eabbc1cbf16bd32b9fdb01852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7875b0d7cadc4361f0f2e4a1e926853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ed0397fef25aba335bcc26c588a6c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47deae65add1f431ad70d5c5c845789855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359230fa4e342e5dbf93d013e142cb06856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a08bbb179d402489fab787fee0ef857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c793e957556f553301106847a71efb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ea240223aa9c4e38813bbe371ed0a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b16907140f76af16c7d2eaae58fb0c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22295f23ffa9b0e95680c3fc52ebd7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da664f043a701ccffd8810d99c92358862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c59949a48ce4fcbc050e8358fce9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89c6b25601e7f7763fce32eb08e5f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c50071f3ffd01c115aef54ebb509865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce85b11101f460627a46b1f9effd4b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5aa932fc56ee6c7e5d998a4d7b761867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbbb4b231c532af53f2c5b0b7c60cd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa139016828c83c4d8cc59729e0bf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1c5145403a406ab8694f4ec502c5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374884f9af3262b2d2ec7d4d3b1c1547871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b4fb256934ac56507f15709cf777872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f8ba2fae90d2b03db397c74e5b776873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058132a695973ee0ec0d70a8e682216874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab40fb258f6cbc4dd5b5f71fb1b81875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d438dabcd23ee16e76484b28375bfc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c51f6f264a7d354ddaa106dd35602877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5c528de43becaca522896ea797fb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b6986e5b9f35a362535d12f6381d4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297b65ef075bca76fd23fbcc9192d9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51adffab0ebb02a680e2f852217c9e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638daef3b0f974c6dc324835f36b8fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20a26467c427eed75863020ac0658883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3215662ccf553fa24af6e8406b576884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa59e4e788882e44fba03f7a8241d33885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e174a2694db512f4ce75acba7b4a338886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7c5ede4660051d82fc4e4d97caa6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffdf6264fdf06ef16d1324756a6ed3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b65a7373977b8303fddfd7d921f2e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abac5fa181a6959aa7e408e4ce52e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047103e59a282e77215a00950ff6d0e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f76fa29c70865be13bb0718a9200892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45b81417d263ccc4fc53a19964b85893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d46cbbf753fe9b6eaae2681027d9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4637cfebae1555b3d6dd3ffd751943895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb922dd3b21d3d29b9b303f2f0d833b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb9474d1049f9a5eb371c231bb006897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245366f7c315ce6c682cee5ab1e33aeb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539c91555ae54a6029b37332672da2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309fcf31ae14ce0fd2ee4391419277b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862cfafdffb73c647123538abc5518901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436a84ebd83059c4a6a85a61e321e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af92b1952a0dfdbf0a39e1e17fd872903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd7637970ac299f7ca0d4fcbae032904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d2771fe5dfc7cddfcf33c1cd990c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b78f111b157bcc67ea81894de5fc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a60063848e1f927e3fb8f2ba2ca3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195c61a5f7a37a3f222c4418ca0b2c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7046dafa88662c4ce0b4d4a2859fa55909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065cc22e4bb97926fda112878c25e87910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37877c7712327089eb4c235f9769180911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77dc5ccf9e1d3d349c047c1eef9a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870861ddd2e9e7e08ad8dbf030900e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6418dd658b2052dbb41b5d15675f3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727173584b017dde0d4faedec833836915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8a86ff64abf06876426ff468f555916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb62680d790dac6d7ccf36215c66e4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfabff1e3f02ff661b3c73d2d6766a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b48d32e6e549920a477afc4c00bf63919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e210515015a97a73213584a1f5fe9a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52661be8ee193dcc22c399b6cfc89921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e2a06f026ad9fc6fa9529f0f54bf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3421d78068e1db04b695369facc4aa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed10963c54a24e88c50cea97a0d10924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc280060d847ba9ff6f71586161261925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c3c1ba00e5e4878eff9489e85b29926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211571e3502ab7c21dc2981b30263ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2000bd23e3715a1e915d47c1b179928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae7403b0cc003d9303be644d073b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803696721136feaf5e0fc0f6d3bb0c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3661149e07c40537cabcc4e9202f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb4ac53a9c6a29741c76e750e8522932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c52aca0140d93d18b7c64411300aa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f251653b849f28f9ab47049ce4da1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22267a8013b778eb73bef1a0b5693935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f621b6b33294c35a990ddc2d79e16936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d387152651faa44b7cc6a7bd15246937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45251305c1610d04a427a9e466ae97ee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d7b5d588b958b0b71522a39bdc0c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bbcab91d6f47f02ca76efe319eac5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7636cdbc79016311a58082055306d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958a518bbb075e0e31a4d062cf5d64942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c5a63d5618da5683fe3fcb9440b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc65abdf4bc5bf7f317004d21c728944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2dd4046198c39be5d9f35734ed8e3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674649af5dfa35e50a5ea01ce9f3d4b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078075f6583160c535a8a53376c7506a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750af0ed939519a2dc89e58f83b255d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45a3174190f7c50a0b4998eda39ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2333cedfcf8fbfcb1fa5d4ec31ea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5ebd9ccc179f3308a3023fb0e75d9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024cd43a6e2bba8bd241cdbc38ede0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda2a1a3ea3a66c0d5f2c86c6f33eb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b76c5bf6e6bd73ed2273faae909e1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23ea9545accf8a9d2c3b931fae078955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a8103a2fc491838cb323dd6446db956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeba444adfc414675072ebdee45048957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e52094b16060829132f0360cf893958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29f6d734f4dc3d5ddffb1ede490d8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049900888585c61dff2cb506a228b52960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a67028cf3794b56a7369d29f001a5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45b55e6ebf877b35ba16276ddb69f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284efec939b9b50c3a0d92f27c2d26963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02087230ce142a1a28c10f7d3ef302964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f1427ea043226d5ee78b66aa625c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e1a418bcd5a6bf6e91605794ba1c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84f762acf1b23986a77d487a9ff17a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14335bca1735c877b0ee522fa4587a2a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469fed614df4aa6d7bb9847c07c7cf2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e50d2ff64638375d56ad37c3f566970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b648acc7814d62a89e86f8ef913707971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b1888bdc422acb4295118c1a4cdc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45808073bb6171068f6dbf368dd57973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b62fc6803de737047e5e4b5734aa8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70660bd645251be649170bcdc26e57975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511ec6d356e085d7e398c1c0649a4c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090778640b534babefc71c2e1b0febef977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303427ebf758ad5b037f56e5faeaf4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725feb7a08b83c77bf7c2a696ede2839979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150b2539101d9c6c188ef279b9d37f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc94953630407767c067c24f76ae6f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657749cec6f4a668a6ce4600dacc0b91982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddfb0dc95be2cbaa571fbff086fd3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a516e4c83e0cee5a5957e116041959984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa718b650cd0740242e32bc35c60a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d56e0482cc3d789b89bc7a3654132986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc5922702b6d0bf2fd4e8df20fd16987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036066a3c74f12b7c8edd31ab918462988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1def43b9f0f39c1710790fad79f4ca989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979458a8bc9fc8597778b3cad8aa7d6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f07711e3215e0edadadb9c2220c4bd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b2c8490b157013f973c48b015580992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c855e7cf332c6c00a3c12eb1b0f0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f227a805690169e7db0e3b7384eea994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb08ef905b62ef99e3bcb3286105fd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe5d3778daea9ab1ddd77d3a4dd23996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f8471f671de1f8e6e5e3ab3b1cf7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>