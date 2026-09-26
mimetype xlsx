--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65db6d0e7caf6a3805e1811429a27a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e044d21bea3a15b7430d56a8fb8622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e300ee32d1b5d08d9e5732fbb9d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920fe92f52d464de995e72ce0272fa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6786578347241dc6d679d080766b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fffe5fdea0b3e148b94641362b846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e90c8a2c8b813350a79438cc433d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef5ceaf6cbd187955f3f880b4462d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494cb67d55805f3f7afdfe025c16539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3a89d89135169b238f4b4d34390010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f5dda90ea428c7c053cf8fe7e7a9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f70bba7554a6ec0b1b43f88f0c2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea26442e61b25232e16c85f8bca6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7306ffe0d3ece09f590aa7c63cf159814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94161dc886e82ef4e5d0a72edae8789215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af060d5ca5570b143200356ff0dd94a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69386eed84379fc7c984506305aeb0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e95521bfa0b73188fe35e3b5f8bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a92cce72dde51dd1b09d7b5f889df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3362717c922269e8113269f77129d6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c59ade0447423c1d6ff4d109eb9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255075c77952c9cc53e841702bb160a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c92e2ee0dc9ac0742caf3d3484bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828226044c95b8ade96c162cc4053a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1c25147447d95df6ab91dc0fb8b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4e469071aae4f07e786a8e3ab35d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf45c7a817147c2510203fc504ad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a237795d3f57f31e74626b1346fd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b72d65650004a25617297adc3a44429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563285367dd30afdb29b5700eadbb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf732955534e1a9deac06e6636921331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4869e65ef36c97ed6b0fe0ac320632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b2b4964100027faa57cd5803b46fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2f62b97eca8babc5ff7c413291e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79f100d9002fd83f97b6b1ee36de835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493b7d1fa6a6b892374ff1336b797336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb9f8e02d2a64da127a7d584aeeae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96994345c3339fb9d5bb76b95e211ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37872f3470264090d59aaab7c907de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6920b879c83a9e7dd413081d6a8e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a601a5085cc3e3f2e8b19ef42dcb8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078361c314eee378e93c267a2071a36a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b5fdc59ceb13fdb5d36f165b908343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3fd4555049a3fd33f8ebc6c30e9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8b8041d85cb96fa7bf8d598a0b9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be25b6336b00ce48b68cfb23b32bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7aadd159d21a28b93b80d174be9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732aae21e07275b476f362fe4f1decb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db305886cf179c38cbb7a618e354aa9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0188dcbf3ffd0506fc35fc00c5be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334d861c6a303d5228d3cb1b4e1de651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489bcf85d9961b1fbd33eb41ec54ce852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ddb3c24d820e473f76995c16ea0db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f73bb6d95ac047ed770698bf78313a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae3a7609eb3e3594f5baf7c3c61c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0da3a05853fdb0d182040232001fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191292d863c033b767ef473e3f64e2e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074e750fc9c1be52539e91f3bd07f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950529c892d2e370397d61e4a8f419159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d66784749bddf4928bca03464a39860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcbb9253d94ce4fbfd32f55c1c46e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60139c7914736d86c219b30d9e8e28eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8487fd14331aa04d01680b4238de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7805e0f9b97fb8ec439f4d9096fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1399218e785d07131d8b22ffe574a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090cee00833d599aebafb00099333366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfdbbccf75447d95d46651dba6a0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ca4bbac2eb4107a063e56fb26d8cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b2f556fceecb10b49c17e12b45df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784632c4272ee1eba697cd750cde8d7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9901cd01ee3c76f5413a024c33fa7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea1e2ef2a563237dc72f886bccbd4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a761de7b7305bdd2f2f6b084dae2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f44999b8c93c7827bc9355c14435f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7391f02d3103daa8e2cacafa188fd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7debfacff72e1d97c4f79d59833de476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f38edcedea654875a07f5bfa416377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79493e4668c10531ddee8b7bbe5f8b0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57310bba5d6739771b8ee7070012cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47ba2e00c6a05d69ed4f09d66946180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba20f3e4e8512e63473ed134b23499281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60876c6cd7926e7046bab69c1fe1da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85648f0f15accbc4a311036c4c0d4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392708349d0e15769f0482cb1ac1f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d7f5af1cf475dfa3d48a7464602f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8795326a3dd55e06d3f5c742d705386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa732366f4b0061cdc97c441db4e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf6c4814c4a83cded74858a2496c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1226eedae44058d3ac6e450f7b15689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655bcdd8279dcbfc0b305aa15e6816790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d5e83c24c845d5155ec084e39ec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2871f85b7b148f3ee62036a8af4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a5e4a72a19e92faf92aba7d0163e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24f927e7189ffd8f53b51e19a9436794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac9df2ceead117b36d2d25ce2c00b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa19750ec8ff51795283f1f10127496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ef0f36a7b21e8e5e87ba64f7ee01997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e0ca279e36671e306e8f8f99f742a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f607bab12010c0125bd4309ae7b82f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f153cf1e317bdc6d9d034ce25fcbd5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d03b1d7ab7114bac417fc6366d62e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfd7233864abcb109f25dc2dbded13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdefabcc5a0c0ac5f438e2222f85dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd000a4fc2b6f377854f50027156a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b7270fad292ca76cdbba97784ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e50aced65605b7b24ca8e8d015b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c67dc6e43776d246d6a77a1d8c1b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b325fba78c60770642bbb909a51856a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a976f7775013403cf1b874baa137fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f60ca6550b7933eaf2d4b3b34ea798110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee9931d5e73b5000d65ecd3a5bede9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a7f6e0422b88c4c98b5b61ae60b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e76e7b796bebebdf4c722c6fa6f4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a60856599f42387b8a97e996ccaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a462ef589e3966810990bfba78c30d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded872501780ea73efb407da044d1ed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51f0e19082bb71e99e53c13c8ce877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2811dafd892283018e372334fe7012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebaed0f997755606e7ff68ee115715119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be135bd7721802946d79ebb5fc08759120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a852bb1de89c4379ba55646da1058121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8f695b37458e1001b489fe0bdd36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f98e809491b93835c8dda1bd29469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed331f04669a8995c14fe1227ee1305124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f45e974936e203797166f81c59ee2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a51178ba74f973ed62edf26c0d37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ad23b05c5dbf5dc0af181629dbdad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a9cf9787d2fa71ef006c869058e7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b53cf8eb85ca5655d4e77813c87d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3273b8eae5a9d53f0f38838da32e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467bbd9dd1de6a5835b8c1d49fe613131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29aa7607f7c2c7b8a5e7ff8922a1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19777c12b57fdd2a97234f1dc95f5f7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a985c6998672504d980f21535a7ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c837194918562ae68f253a165336e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651691a073273acbf7cd89ef00fb9221136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a285be295786aaeedc75dd73cf86aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d764ed8b23eaf955f899091d5c967138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdadbb31157bfdf9a708af9879bf60e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed66b78544da15285632a84b61e726e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994144404cdf6f8dd56aba60ec08763141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd7a724bc8fb90f4a7bc4d6f008e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418e1f9f26e1c72269427ddfdc1708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc7fe778c5080447c9ce68d7b216d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee86cf998eea95df6589bafd4aa97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db89eca1482883f4f75bb601f026f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2aec3c0f27f327056e5a90761045a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbfacc10726c7178e0b6f487469c0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ced3057368e17a2ea408ac8a46955149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069de2edbc8534129e402a148439d18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546f244ce0f6af4746c7ca549f5034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa58fbb47711fec711f3b6d30b910d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bafdadb3b73d9555c9e28fff369e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18450ad8248ea2493715893a11c1e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3afe5fe6d96bac960363d5e08b17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0444b1e0a4712235e59b5f3bad1b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef984d9bf09778a75f9dc06fb97076157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21795c7d490876dc74607a49f01f93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4d106a43161abd73c760dc6f1a8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8dc0e6ef2938a920d8faa1a4ad991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5498c3aa216e42145bdcff8000045b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399365e790329a3bc65b59d0a1eb16d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859eb33d62885bffed790ca79ab6368163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b220fe7759e5875676dafd582c4c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4668682128f7c98880968b2aeb176165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e526adb563a3b7045efc6d9f295e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889f852b76d35b991ebccb4f43e37a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea708def411ee11058c6eb513ac0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342a45f1fd0dc25cd5507be3db1d9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3aa8838538da7c8bf18beafb6187c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46716c96744d6536f1465be8dba67e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fd5e9d16163e3e9a04581f78c19d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a8b4cc1e86db8116cd70e794bae16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3072dac701f7671b9b51a7b6d2716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7d79e7b7f388f33f6f0a80381468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28019ee21dd69aa584406dc2c960aa51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a22d8d109535abd3c38bbeceff316177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df03bac7572b2d14eb315feb1cc1b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e76f4f57df9d01cbdc5dc8117a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a51f50411f93d408be23313bfb94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd29b423140d3564429ba7934b513a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5f5605cbf07438f29adaa10c93c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29d63d5eebd986c2cfada3f40db433183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d00e3c5280c42f616a2eeb419a219184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e2a3931a8751852c677e95ddb662185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c1e652d1e1af88f61097f34cb47c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c90182a7b2d8d010fe8c71eaeb441187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ac371dec5a7b0da534d4e56fe0b41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c0c9f8ec22ccc5c0665fdad127ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756cab74f6dd9f50e5a154db83ad54d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b9cbeaaca4a0aa9abb1a26e169df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf73a2453bd9202e333305b270313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075441e97fbe54831abeb1b0b1b0720193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9bd9a5a41de09dbb81596e7a654fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395370c49c2865bf4d6446e062b05bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb81caf0efb49c40c2a21788e9dd841196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ca947687dcd58e2bee592fd98f7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055d923b185ec377cbe835dedc2f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca3cf5671853fa8dd920af711faf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493706d25bf6bce3c612c44ec279360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7a7933fce3c2350a57f29a4ec9ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f08614a3f4f35953ecde57c14f5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5bba7c1bc9b3e22fea01f0a5fe80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f317d14d0a5bdecc2fa19bf3454dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776cd04d209c2f1cce4dc69ca27c97d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76dc12a2e7607aecbddffd274ebfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f87f5a121ebe960b81554f0663cb6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395396bc4c5e443b4b40c569940b1c25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e55bbcf188125d8913d1290f14d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed7183aa4f18308995832ccc42a7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc801dedce37edf48dbac575cc9f8ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bafdf8250aa7d77b1ce4ce37737f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60910b475fd6f88aa794e79dec746d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4829bba249f9d0a3d24989987325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60e67abfff28cba5cb7430ac796d1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b74b9fa32dcc59a386209e852723e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48911e7ea2ed6e419b4df77e7f1c7386217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6029ae3605f46a3db54b1d00a403a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95431d5b0ceb583e640ac6071d04586219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283aee5a71eb378c417455b95727e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0a47261e15cb90d45bddc0059ce7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d719b717f2f0d15c5b3509528fdf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00e92bfadc63855c7c1a34d82ebef7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13aab8cfadf5837afd20bee2c351c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e412cfcd5dcdd71cf86ac58f8250c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9ab0ad6fff1d1023cea86d269f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f466b7a41831bb4f59475e4e451996227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87084cfa8ac2b836bcfbbda6bdb1288228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710eadd334a4adaa0501d9f4174fbce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890208ef2806dc686dcdae93741129230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f8f78989b30f67752cd8f16486e16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f627c02134dd66ac887660b826d94a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779530368b116e30ce24dea876feed4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f95ec0e0ed05d0145788881a43de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1a268b0183f0d933c758adfc4e8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c837896efdb860bfc30c3d18bf5f47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583d3d56be5bd2e485f74ae5b54bad9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ed9fe27f039ce35e1a123b4f8a0ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d18d67c1b03e00d4f9f61c6a4e03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9640e976756d060ea3050c6ba92e16a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed79c3ad15519a15a4af887445307b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5becf9b205e69ee5698bfe6a5f347242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114399ab98f5ad07bccaddf3c8ef06b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16095426abe18d94cc12654a4d2e4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e590a109bb20f66a2950c402a81f44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8603cced4c5323a93826da307b36c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235a2252556c0e447823f4528033a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63afb4173bf9c415dfb55a0c302c5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c498a5c5d3ed3258b0df0ca67d9f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dee973210d024d086621cb82b079f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a626f95531be54be0c06a1f2115f4e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db1afcd5329a4e190ce239d4b6153252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d6effb7fbcccc42b68c4896f3010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919afa87a40323c57d2df8723efd7551254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a608da7bacad05c38872150e2a84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486422cfb84bfa693de88be34328c46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bdffebd3817f404e64ed8271bd559257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c99c3aaba369c68f8554335f63e9eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6f0b64e835123407519806309030259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d9eb43d35a437fe408d4a5a1ba25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f80825246f820e6ef170d2312ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289b583d367e81c9a4010fa0a10b37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d367ac4f8b0e5cbccb23edf968da6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e93c601fb0838f1607de4419e0e80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2bc004a561492ba5f7c1b949f056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b2af3285b9ff84887ca759d1b5ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036e284f92ca58e7cd7960720fb5b20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aea08e5ed8a759392371ecd0dfc523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f2594d75676af42a094135820cb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba83c15e2e3480679db6becc275631270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ab874530d2493d4c3b8c6c5ed691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c2f6e46931ddaee10a50e92728245272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746fc2258c76e5573110b2553a9c4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683cdcfdd5a1b6f77da10fb7b1ce35d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41f837ef3227d7354618c36cff1b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b2e6b71153435d2ce8737c01898e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ff5b34a5e322fd23e395d2767939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0028311bf7388927d2ce89795d8b6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9fea2db1236f0fa76eda72490b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd7dc60bfae6825e9b7367a90c36d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536ee007ac0be8a693ea79c2fcb52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eeff3bb38a8754d0d893da3c6d658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6443c97f5fa497818e394b8eac740283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb8abdf70f4c49e2b49ed7fd2f14b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af65418dc6ab609211fa9fcfdb35a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2916fb694e3f991d9caa3131c0d3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3762cea2c629e2da21af1ae119ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab00e12f65ecb1ae08851c0a041b73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bc24c1a9758b4575a5e32676bac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0b5d7d3010dbded33bb5fab5e54a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd797878c93762d7a88d2e50463ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89103371cb32abf6fbae64ffc08a47fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1d72fe410dcc5346d29858b1b5a88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a30a0d78f083c5e4c6d3c6b142526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba371b33319caa87d7db33803dfe129295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7a9bf508e8847bcaf59ee33e8fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7193153f2c31520447d856b493bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca26022d62c1755d2d623ecd9692c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0894536cad85fbce59624e6aa1383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caff493e869a7a8aec6d27ddd47ad1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0f9b5147fe6b016a67b4bc388d17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279757973efc7e3d19f720ce73b6a125302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47a1454b87a813065cbbc82a37a9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3257d80db12a1ccb9309059b804b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916565d91186be1bedca4af7d2e4031305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f7178f9967810bf65d26a968b768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44306291b22720ab44f18e10d33462c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2890772522c04237b29275521fa2b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1854eeabb887c575648375d2585259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5a6eef2d28d6b9df855ccd233f422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca865a10aa98db5f70c544517da617311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6c9593e044e0fe5192ee6aa536d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1b3838c6266817c28d370b8901b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0accff52e2fbc0f70c0fe518da607b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41601fba9d1e09852cd47644eefb33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7916321669f907ba41503164f399fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb14f9a0a1a35c1e7b471c0f97b043317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602d0a92007a82873e344d6774491ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e5ab9eccf82a21db495b0af31024319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1cb6ddbfd11b3925c21ec593fe80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4796c06291fc063fd6ed1faf96e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d1e7194f000af7ab1b12c03c8d00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea66032ef63b95ef991b033afda7a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485857ddd2d478a5190fa68dbb620dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7656f4931808db30c85313de66b6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839c1560d5710f90115b13a8194bb10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223bf78ceba97b0eb0a8074203e24ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de828a20e6f92c1ebde68a7f3deb3998328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ad401e5f559904375a064b66edfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0fdb188b2beb619ccca194607f81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97bbed6253ffbce2723aaed48c74db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6677409aede80216d5dc3aededb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da1466ea954a42504ccc23522f938333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368452fceb0bd86dd63aba9a490d838334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a8aa25b7d6df4af2f28d9feb380f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae902e7f876e9df09e66062c6c252f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaec0f8eea56180631d40fd50bc988337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445beb6e173a4cfabb36d5a75b5614338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502247398bb7a35b83bd265eab2fa7cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b28a0a0e89e3317161ef24929111340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bee346d27caf74d0737135dbd4c1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e420d01b471dd0fde56a3d81912ec4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280dad622b368e682f4dfb5b18ef906343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2529b005017180e3d31efcb701a0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920cc3851a13ebb29d8c282a4df859345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3116e42eb76819a9a78b334d4032f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760240c726f7a6238e716729230725d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249c9b6971dc09cc7789ae2234b1ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0017083cab27df44631250ef9bc5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591295c21a5335f511f9d2a07be774350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37fbaa533dd1bbce9bad3a2393ddd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7657d2891af3090ec4ded408670507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538593cbe730112f5bf6852d4fc57dcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36dbad361b42059af02cf26cdedab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a68f954bd181d2e6728917f62ec52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052976473766f8a0732f1735ed5cfb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab8ab1390b34399616a3e8d59942b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca168b1966d2eeb8fd8770ab24799358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab97aee372913b017f465c21db17e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03eaf98ab7519e103fcd40dc3c513360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeb02326111d3ba4fb2b3ddd4edd99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c6b6597da7f6363db2038ea2e8ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d0ef1424797fffe206b2bb2e45413363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b512856af63e6e0abbb9eae761d81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a27cee3deef23dd1b2dcb1619b88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac79e37cf50a651d997f6103e43b35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc040a6be43461c68a13a7fec3fe4563367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959328a422ac4bbffae6a820d1de093b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65166f2fc54c45b8c4a824c8ba2bc8ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d732e4b828f3a9853e717277b69198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894702f71ea4ac625d671450fd9eea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c1889f47c7b040287bb769b0052b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200711644b99cfabebba10b5dd5e9a7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf986de5a3cad0b024cbf738424c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0167a87011be801f8666b4e3fae1bb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7feaeef1acad86b24e75cf1325fea2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee509ac47da04d48ec2bab4fb60298377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bc72ad0aacf7db6b2fc5590b21225378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbf31262620a1cadbfc4c1f9555dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f4c533071e4d43b2d74b4a2eabef0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd71e3d76df6c66d8672c3c068cca2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e21bc7e3b90ed4761dcb98d1b9703382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375c55c48c1da8eac71216962dcd15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14987432e65698490d41e01e9b26d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7faafd7f35c2bc63a812bff0e914385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc60783c0e15f4550ecdb68b624b435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157e2c8feef2ec39e34ac4f859dcd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f574331d1e29ee738946077392394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8a6a87ae7b00d04f977b1b426198389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977fa43c5b548f15794e7a09dd57c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f9d3987d9a401a54a69cfc3a6ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e891146745d328a5120c70f49a7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80024c019dbb30bec695d286522e55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec73bb96ff0d0d0b508b8232ae9bce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c0f1d15f470dc7380f5252cd9adb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52a4cffa5bf84218feb8a9dc466a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c92230774dcbb57b3cc9e693158e32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe818159638eb72af3d084cd7c44c01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c641462eb58af831f585ed1f49cd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683c59afea2d568b9ad803dc4f4d3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11634c3468c79a23b6682afaeac4640401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb90b2c66ae951ff4536612607e2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26b51cdf8555508b2809c1c1dc2afd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca9ab3b525c7af3faaeee4e643c59b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c98a5390816517c231476804504ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc483f7c0115053823df60c513225a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96495bb9350126bd457bb9ce368dd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d65343e54bb9992a52ca38ae90db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7921bc9452a6b55b9e8199fb8d34e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02004ec0c916ecc8fabb5d76f3d9d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ca02294e6dd95b10a4fb6e95fce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c73a32d0f34ff04dee61217b0a28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bcbb64ab32909787b45ccd8d18b77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a715fdcf69a9eeb2a1d82949ca07e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0bedd32bf376f629f59461c7cd8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293427b4744bd2741df849df201bd01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214ca7078a75d0b868e5693827c00c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c262e84696b1e809b1f53f13519c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd282e27ccb259e1feaa1637eac56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c6b3649ec0bb2992a4597d5a65d3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad649b275eaffb07200ff1714bedc73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331900c82ab0731c3d2b6e19a2a3d78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8922207d86b8d9dfb23717d43bc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e744c4a69c9a40bc32f9aeac54206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d806bd85454310f5cd67ffcb65f60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8b25929ca827e84e5dbb223b9db7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074567c5850f16a68671b167f0b4bc5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3e83909255ac67d9538a88135960428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c4b6b4ca388194bab63ffe00811f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f791660b3e666dd3d6692ceea9233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce0544439b987349f682c7470c8ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4592774ed07f5073971688eadb45366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847f2f8c50ab51f84bc937a38e5e25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4361cdf947cc738bfb4ae3d25a7b71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d804fd9267281c573dd2a573c1a52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13687e29eb52951618bf2ef34deb83b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425259edadac2b1ff21e9cfce4e2946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58830d471a7e03679f6b064efb153f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378cf5e5a709717c95b372146eb7807439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325cf5a55fe63df1abeda287a900a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec018496c88282006b329c86050ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c983c82a22b6963cafce813b7683442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69946cd3ca58f1dac5a87701739008f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c3d4a868aed647dd94ffa2ee9348444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28d47f84c988d614a845e78b4bbba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e3dbbe824a9cd5a2c30ff7fa968b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789018e64fa06c5e636c835bb7f2d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df114f7bbbed9efe64082166d3e94a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99fabbba579798e5b37270f6f559c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba5e15852d8179428bc941ea11612450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2a761c9998e6a92e093d0eaad42e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9df2a96c8f17c3d87e80673a910a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801da64fe73de9e33af128705e7df77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caabc3cd5b0f5d8d65cfd4e5670703454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe724e9d87e9c736fd580455f6c62f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f25ad137060a729de54008bd8e936456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281dd30ed7b8df5b928987cd9a59d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee2501b833cd017e77c5225d53b0fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e27507c86b321d20d13634cbd9d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a4ab544da92ed0d7082d4ca973da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76818094ad2aadae7045da0ee958c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3f28af2ec7374ab1d536b45dc62e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5243b1a5fd3697321a1199aa01f3fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e285237c17425b1b4eba3e77a8c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14507bd5b83aff11e6a4926366ae7e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e0690267ca3798c3097ead6774601466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a3b8887443370f991a8bd875aef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3353c62e526d026a41e67543114c09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3327e0369ff51e48e54fbc50abec49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85122ef1167daa3200b23e158b411470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796b372f3c1ee02ad607ca5b39a024471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39758cb60c5f9a4e6fe70a0d4aa96a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de400858b7331ac805afa36e1fe564473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14280813ae870f3b4d1d298122bc958a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c582e72e783e559be15a488ea5e1ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e73f6fdc823501390430699333a22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570c8ada46b997124c164546bcaa15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c408e342975e26b9732b15ead46a922478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd01bc4a9b4bde73ed2c3f6420e110479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce1d11b86b8ea3c62caf94b28925e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e9bb9c2134d8e2a8b7986dc03962481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4680c7510d02d6b17ffe07383496e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207be53b848efc30eca980b094f9f8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176d8f0c46fa18760d4d7608df68b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00191a8963e3d39c64b2da2f10ea702d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fcff29f612143c1ba1fc5c7c8da08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d7fd1e46369dee49ebf7496c5944f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ba5590bec85e3ce3f51ac1d8d7c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1930751fe573ac71c175659b0496489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b27d461f4cdc62b2948701be13e4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76abc5ef39ce5464b13e5fa58e66a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591a7f53609ed4af500e82da72896d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e331dded4f5d4b0c8a46c4610f5f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742afd03ffe25b31b11298321aff634494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326ae194e115b5e16de0f1795f7d4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a5ccc23a19ed70aae2dd41202dc8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d4c05ad707c48cf829060e4899ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd0fe8dacb225c478e14c1c5b04ce3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac43819a6f42527991cbb6eae9461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebdd71b0097e5b661be47a97c51353500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211100881fc055c36eb9e014c7810354501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b4e77f46c564ff097497cabfc6b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a09d3be3b934da0a8026f9b5d880b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ef5cec9cc4ff1fa65fb64279df20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0f8609babf7b767241ef4f3d78df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9905331d8a25e68aad1f9ca5d1f12e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5242ca3ad62fac57e3cec3de9e83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df960e556f0a6644230c8863f7d9adc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362418ef26de779562fd3da5c5abcc66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4eb3b085bc7b74f873940e88f5c67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7b8e476d63e5a543ee35c3bf8440511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd290f11457944275786474a2c3aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b0dda789631ae2fb97c0db4429df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942535e757a168263acd6e066de5b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be29d32f92919caa031df1e829a287515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d890a8ced5f2188d1b6a96cde458516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647188baa7c41fe06951fa615a3d028e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9425cd6a72bf1313dd76fc1cc3942518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156979b3b2a0ffe4a65fa08b199205e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dea30e64842a3468f2397e9ac97f81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b0b140fe487e5d2b2e75e81af3ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374af0c60fdb5b00a4c645d2dd1a3b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4b98a090f77bc81b3a8feb3c7af07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596997d16f7cdbd6ed4c9432b83ba62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbf4a82b74e275b8027e4833e8cc51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b9fcd3cff6ff63602cddb4b27b0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de05466bc6631f787190a4f8edeb4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c02e653ca20d2a8d6ba7ee1062c00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a75ec7830c3afe72b2412e1ce4776529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ed3daf986b9f4afe0a96cd9e5a14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d145f3c8b674874b50247807e20ed2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee234595907951e941252db9166daa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6514ad5ee6444928c7f16eb9b4b65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9596bd4551fda671f642e68aa494a81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e82a690fbd2996f34795fd90455e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f94875912ececa993baa21d24ce6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe063f0c9cd018e321ccae3d761a61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c0e37cd0bdf8cf5ed69a7c6a12395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f702fafaf45737710b8070e51602c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e6d70482848d094fba1c4b33ff34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed4bb3964cb4bc6f6414204458564541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab7668f25fe72a1a7275b19a95a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a67ae70b98b8e76e63bdf6b76a31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ead1980ac12ed22245953f1388983544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08896fab966f4212fb03f6584286c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775fdb5923ad70ecd8ca9f99dee9edb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93cd2efbcfafc7b7694e9e6c7bd2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d8c936d13ee5b930ca800022c942548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655e1dd9564ba2bc120f1f729cc9efc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237bfb2f7b9d93520d2dcff16ec3a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f390a5d798c39b533a242883b8da86a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7fdf20c6f08d055a8e2e04a1de444552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a12705e4da83cd4e395320af9c4cde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdadb8d8493ba94cfd5d2830d18ecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21e92e9a79c445fd91c807cacb99d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6afddb35b2feb15d41c61be8de509556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7d9b13b1aafaba5d6dd1393aee4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59544cec67c80e8a69c5e7a52f01e8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b2399bf89e480b5b1470b2118621d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289909af615ba7a4d2eaa6cb1bb6436560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0925a9184d10276effa81d264a8ee3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628a8ab70de20e76dabee001e88997562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd693a47c69c068db276805283d809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142689ee8109d74d459552cfcf3738f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f914e56d6eaa6d5a14cf264b16a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b83ee63f34f006a8932b828cbf10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f21cf75a280639ba4fee6ffefcab0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e0eea1dbf7fa1823e25e3ce0dd3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9d7ea40894163e56086f5458b63f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df6f688cb8fee953c6f1e2c1cbc6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28062acaf5676770960de8b08aa64c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009fa016fef203159f7a89a62f1e85a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45fc9b088c5a432f986a783f2ddc83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b72bc68c93e37eb3426477f367fe4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765136bb1c05d1c7aa70dee579bab3e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cf736ee2ba49a7a80c284f84afea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08257b9f7c5076fcf585e9804b47d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353ce6231f80dcd275fbbdad3ed534578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756a7b9042e6f0a8b96d55e960790e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b40e76df5b0414910a1903d23251580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746a520b472495c00c93953c7b9fe8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fae70f38e3d2dcaf2a31226c66102582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462565bfc05e7075e9486ab1d982d43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07742b3976ed9c6a6b3313cd3e01df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d02d1bbd18e3dc8c6c595bd23d46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334282e80d7c1ae3a85cf994c0c51ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea8a5d7d10d13ddc805470b515023b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017918ed154af463966ff8d2f08861e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa0e66bc6ef2de0f735342d711ee8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa33f521da2be7bde9e8e64bbdf2ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b64f0f9ff1e8e585d04767a20fbf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d382003838297ce3f8ca67e3c8b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184901ea54a7d9861903bbb9042e6be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ef3ffb912fc7e10d7581f036fdb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61939db43e7929c56eb09c071c083f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f4f1e4bb648b022212403897c7bd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a71a3dfd04c1b95dad749e5a9986597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2928586dba1d02d16c60597eabae75c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b2e8454b3dce3ecced7507e05eb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51efd30dc4d5ad9d9b69fa42d57639600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8c0667b6bc924840aec67b13409a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b66dfc1d4ef615cd3eab5348d6f10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6447b04daf9e331cc5bb4027de71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ff13bc5ea3c528fed429e6dfb1c5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f6e3fe5f0c77d743bc84af7ca00c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee0923099bd884d0277ff004d34649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d2478266af8a80f70ee7409a5dc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e5066dfc301041344b80aa6001b81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f512d130933bd30aa42c5c55ab6f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7802592700d7ebd3336bb29b7a2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f7e05ea421447c06b98f104b92de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e5550633e8857093e90ea92e6511612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8c761d3c986df84ad4e93e54373b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656c93f14fe88ed451c5c671e9f4dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269d9b074d593c18bcc6bf87a4e141615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d4ee3e3a9ce73adc5337cfaa7e097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb95dbcb035cf5a98efd1be6998d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df9f5ccdf2439ae1e8928219eaa66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a96db7f7b876f9a4d1419f4f5b188619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019959473a1d7b68c68e1f46eb39667620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc1efcd282e29136485e071bd90faf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856fb532581ff55d5fbcfd87480aa75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3c928c42edcf4b16c79e75f87ccb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186e2afc405aaf1e7c2bd37829655f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc748a46318463423d7ff6b38e290c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06596d0d262ba77af928c8f004202f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e9b898cfe5aa802ac16b328b9cb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaaae69c8c8545cca0490f0fac6240628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487aabf5a6913ab12c7edec36d3ed6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafadc82c1c1fd68fb002796092abd3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac39a4ec79e14efdbc9f2723086f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8456cb0c5d0a7f7b668dfd524072e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485a51def6c83b780004971edcebbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7508d5061400b0dd76af65197187634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c81a11b8c9f3caac08c543e3a867a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd7103c60dafe268cd764c363697b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e14e0dd74cc2f3dcd1fef72f465e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ddce9d1c48e3cced129c14fdddcfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b2a653ec398e568c6e25cbbf1a9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf669469612d3d8774fa24d809d6af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64904b6cdf7d16f13a625b46931695c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f806cf31e958476adfd3384bd32cde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52c5e6978fa15b2790004c66b8316643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6ea442b6607ddf8c3429f29ee9da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252378c96fb5700ef27cde357554f106645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d7f4f0a333bcfc976812fa8b35ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35614dd72e5bd9957926e7a2a49a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06487833b5f7d2edbf67da04fbe4dcbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49d74f87cf7ebf2b9a70c59a0978ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca28436514d1d752d4d148c6b8f0384650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a156f89a0c207727ddbc907356ad1d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b6ebcbfaf552723c6ef9c9294425652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38cc45aed21f43cf563eded124a792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552da53f243cdcc595011fe55db30d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce58d4d6eb2889a2e370d3451be3af8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62fb7cd00175f33fa5bd7a6f7b063a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc058dec71ff55cbcf888080fba2e07a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8535cf91fb61aceb6df5e6bc7274658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536f85e2d202579b7c5832c5acdea6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc567d051e8a3feee930282154150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17c98f255d953fbb85bba4c49850d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0a49f69b7cf3abaa98c18f24ff32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97bbaa0dc2037e9f6511c62182053663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455760423eb71b0855a13709c8eddbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13403fb604ae43603d0ca159b5a0c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bbfb68494532813752e8198f91df1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6b4b92e75e9f495dfa8eaf3ca2a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a23dda32f65c678a402e68f2aa117e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40eab99abf0fc30b6ac54a38ff1e33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55b448c594e81cf081118a97011dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a75221737f387428f38a0690e3cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7be755334e304dee26defb536ce2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e1cf12438813c0a04301fb3c5160673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9c350690c6fc6121c2bc67b4348e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d177307aca3e8186df0f09f29cfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b681bf5a368959247911af1694b5c5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979b28f03208149b671da5587ca1354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8b01d718991d8f0658bfcc2e44ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d57c7e0306416a7d0e0789746553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe9a7c87897a50925865e52b8499f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858eb33fd2d0d1eb9237ee046fb2da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6864e846676922d5f68f902a62f83f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349546a4f56f196544f5c264af1f97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ec2dbd5bc2a0facdcb67ebdfc726684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95ea661f2918abc921f51a1c0a40a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ac3802f964782c9c6739cc8d71c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df6f47851b333ab2b59c6cb78fad24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d493326114bc8c9909106aa3ed7c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7980af2f9e07cb9e4106613486b8fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be248fb2ff0c489bec0d6e2d54926c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680c6b6bf49ee0e8d6f810e5b11305691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b70b1933757daeae18c23e03634a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893219996889e08acb2b4b57b56306b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a66052b8e47cb3f76d238ac64dbd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645fea2ee96a99d00a6e7a9ea19aa60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7005b6638aa7ff0670465a573d225c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b4e167deae0b9b6ef82bb9ce3f66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ddc5099386c37ec90364755d26c2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6decff1b59ad0e13b2ca1d0ae6a9aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365995513a34f019f924a0c075e6c58e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e62e9c77018c52ec4361151e02af6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc88721bcff0321d6c488bb4637b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95528931a0b5b25a80b44fa4d5f59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f098e25f7f819e85f778cd84a428704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70b8b9250484cfbe24c0061701ec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2921616b219da12e77e9d96c6e319706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83300d14b14613a986b3816bab612ddf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58a13047d8df0e3a90c4ee0a1a9bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a209144c5ff8ce94fc0ed2da0665b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901648698fdeb02bc9e594feccf1dcc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaab3c9e984e5bb2d1aefe743b6a7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4633510a20eac6182cbf6d78cc17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3071c347db0ecd085de73e6fe73cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c3ea3a065ff840fd652cf7fd087c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a055e6e9290cede338fd73d84332715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1608bf2c14fb83fca265ae7bc121716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f354b2b911641d6a11e59bd1b21280717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a2c1323b87a9e66ffca6906176f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae00f075173d6566e553c4e24fbd5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e342d52011bcaafca2af728da908db6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b0ac34676fa4ff6b903599315669721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c06b6ed9e24b549e35ecf01d0307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabda70ab61c94f5b9ef9ab8b5b5bfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b787895d0002d7d61f1bd7c5d4e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766431c9a59626ea142f5fc3921cee7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73dedbaa25d210204b3c08926382cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc26e4de39c1d289704a181214fd28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6caafb853258338a25bb5f2ff19d4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ede7645e538e517a2cb12afe1200e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33bf65b85dceeb50629f8381d836a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4939e64f76a5ec6cb2e3dfc283b70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019a5d7f45de0555ad49d64e97f0c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8e1e985767c829b847580a7b3a9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a2a0a11626447ee4533561e59971734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b40ccd67f1946372ea4112824cf3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f31c5d195dfff1d3f19b368b72e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f84db617e12f4b9481a8490bc2a5ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400bc6d7194abf4304d6a01139f3d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c52367684e5c1bcb6bc099678ac8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040857934c2eb23c4211618e1e17f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda9a179448d09f501cc81104c1fa3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5246dde86155df774afd3391747636b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dde24d7b7631685baa5523f9c859b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ce36c32ec81a215f4ca8a15e76a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56577134b8e46b978b8039b16308b2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad1b08a779bc65761a686af9f3d7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2714c1673fbbce554fe64b00f2d62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72c05de567dccd95c58e1058dc8b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1290586d141ef6bdd1fcf1bae0eb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479325529000813cf51cbb21bb874621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441d587eb8c813e1c27f28338d9c63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5883780a6f358eebc10690802252c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6559652156909518b569b047fc20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da506a0cc41163499defdaa0fb8fd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc878d4c6c1aa72d9d0d836b2940a49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec541b4fe765c4b7fdc8da80dffaee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d5393dbf40b405da132349019530757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac6d37a8918ec61cec69b2c08bc81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ce4c4046d0fad8937c8e3da9558ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7416e575ea5e4a6aeb3b2a22bc0fba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf90d7311e721dbf57a59461d176a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc708d0657adad883788545b6ffeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb4dcb2a8bf92e9a67caea99a54d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f4f35da8ec225f3c52bc5babad70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea78d1c234ea2e0cdebe6e8c6603897765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e2745c317ce821a5c20b2c247e824766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72935ea8d97bdb9239bab1384e7bf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8fd8d6d8aab072348532ba03832e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331fcdfc1da08427ee76f71abf0487769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666816f26cad8c46e379e9fdb58f84770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9926c4f5a4c8a0317fb322d63593b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb7fca64776d9a51ccf6b711eab3f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecccafe13a28f85f250559f12b5917773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1358c2e692c8d95955f7893b86ae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73916673b88a61f6fb3f13f1e6c9244775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25bd8ad24ab13dd77ca590c7726a64776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8147c6be4d8ab8e1f4404725eada1a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60034fa76d4f7d8e93196652567bdcda778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474065217cf799e6f3c5d1f7aa89420779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae73808810212ad4ab09d02182acb1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5374781cd44229e05ac5816db62f1d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddbc985d1ee68158072e2f44d392a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a178f6fbbeb572d9cfddb991aefe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e8aa421ac09550a3d4533d4415ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27ddbff16e0a526e420b46d757941785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f92642d541cab4f977a976ca3a6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f7c6591881ed29a68fd92ab7e9a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23e7e5b937118184c195b018ecca5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f01a7aa9c0506f1a577da2dfcba86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5085ebdd4dc2a58002e3ef5d4b25823790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92bfb8ee6f2b5557fc83f3c5377c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634b1ad113956498164ce298145a362792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1a021ab3f012ac2db7d64e90208c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f1ca06bd14dd2078324d09bf1c9fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7bfb378f1f7a9c6c542ae4b81fcc4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b638d0e41f3e4fcde93099a8d4bd34796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e49e7d01aa49ee649299dc5a70c1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328060b8abd0d51778b4f774a64107798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f73d7886f5d7c669e6df84cca89ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1efe10c20647e76c4882c7f2d528c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ced6ad31da2c99b82c9781dc07199801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421f045be1913349d681a38de4f9faf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17607ecd1e22f17640824e6f00e686803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbd7f039bddd8f0679db9367181f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a0813920feefec62f44891d724e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5be7f92aed007b640a30972a9e52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ebd41ac2b63be91fa218d162dbdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9214434867360091f6ad35b1b074d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b173f8d63459d49a00e92d5b14fd91809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2b9cfbd9d5a70ae08889c7dbeeb5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a9bb33bbd3e9bd3f2dc840e4fe4c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794bb3e287bd8d88fa7e1e2c3e3771812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2802418a827ca92b8808bb7ac55936813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3939ecdf27847bd215393d3a655426b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d50b75f6a47d0890e07f1e7d667a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576f96800a331850e7c7dcadb5e41e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532caabf55ec39764ae0d94a520eed4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcbfc202944544a1e8cc1cd8bdf15d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2131f14e04dab0770a95b5c612017819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb7a62d708293ab77beb88a8f8365b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb908c16643ca60b887e59d10193f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c175c55eb35c2468a2a1b7c0e7e674822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd14e6390508ede91c3dcbe6626abef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876726b1c2f3ed59af0f7a8f8b22932824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d80996032e252dc0076b3328e777c2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679c16eb726ab5c36366cbb220ce0e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0efceff4c82321d4720fc3faee237e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a74e84915075f8988cf26d1bebc8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba35fd786a43f70240316f3fc5dfe4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace21103e4d7b725ece0c91888514f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcddcaf950160d4a664f76f621cbb3a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c543980bc2a61b8da77d40825b88832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6ab1e80fb45bfc4a6d4e5cedfc70833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9c6b148b7a944e1e083bb8b2fb70834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a8abcc3886021ea1404e981867f68835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8af3445cbfb33166e767ac6323dee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a64e7ac7a3dd7301d39b40c3fb80e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668deb2b8d91c739c8d6858056cea3b0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f308f67c0743e78cea5f28c1bd05839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407b88299140e63da174741ae1a81c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e04d1621ffc12dd28faf5019c000841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb6ef13d3cf283af03fe9b6b7f833842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d99bb74d94e1ceacfa3881f3c8f2e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eab4d71a13690393d9aaa87e23b79844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3242c76efce69c494e92b4b7456b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f2a421faae5562e0df28414fec8b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92c2deab3a21023ca430dd6019422847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611430839b6084f9c9d3cdba02dea40d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d50b81abd25bafd9b296868b5ce6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958def33fb4b0532c879277ccccc2ae2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6cbda68350d369228d1b53d095dc9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b1deee17ce967b9a2da06df19389852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c41df75983342a3571b13657b0d5c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb67c639a26f7605358806a7c84d5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987420dd169022108c107f175e6f2090855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e918939605d12e1819c4ae6532f584856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb15e407d9651f016885234e4a98a4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133901488573ccfab1d074abc9cd0812858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d869bb17fff463b6a2ce115922cd79859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e97136547401032a920fca9002d47860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb85dcba0f9fe947a11e6eda2facb1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2de8a68f7e11f19f0fa8b1c0f2359862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c602e5e88a4075b1bf3b4a71f36210863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d783ba101a817fb1bc1c7b4063ad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d81b42e5c35c289a4f6dd7ab2088865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93603b04ee4385a2297c58ccfe8e99866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648de1d95ca5cf15dc5d9dcf27c6be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809cffece74cb73b1d0a06a55727ff6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db0a3f470aaa63a84fd733e4aec51869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061305a09745c8f93c2df639ae9cd97870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcffa44848849b398cdccf380b49b79871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9b3a0f43b007a2dbfe7e66b64454872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26463e45ec310587fd46eff196076873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b63bb89807a13e3a7b81c846c666874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88fd69bcdf4620a70ebe756774c8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8cc3b4e91bcc84d7216e6c984beb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d07e10017c605b4f08f03377f0a0c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba86437c25fa7fe9025df7fa6ff8b0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664c18522b9653d66d98451476b342879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243cb07c570fc27251439d1521762f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1dd11ce0287b2b8d2db0831d6de3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd26b45b41f799cf62ec5bcd28b9015882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795819f8e5788ae7b3d6e3e879f74f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6223f335a5a59145816ce03a0465f9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b289b9d071d390a734164b9050b2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1367b7ed2869ea1f2396aa70a47334886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c151aaef41cd8d159b52f4ec815f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19def79c49514ace108a12d98e73044888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0eb6096b8d1097bbd08e67bdc5edd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad719877ef66309c47f763c422cab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5153a46045aa3861da23fbb28ce2e2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a0df1441df51f1382b74ed515811892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f31006dc1f703c387be25be9e5a78a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c632e146155bf8eee7a8e2b5fb2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c13b75ab524545967bbe03fb83e6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e651f53ddac2b4847acadf34325da896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ffa1bb4d9630a5f0b9da0f5ff3f5b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7bcf6149069d6d719debf8540915898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239ab32e3369de2cd643f7954c21b1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dcb0ade137a6ac85c5fef4626205900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18dad1fc25701aa97b3e520e8d985901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1ee4fedd15ee18a5167d28fe0726902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85765322a338770e119e0f8f13e0d70903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677887aec1a3030e159e104ee344b2b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298df89d2bd7959111558d3c0b6e8cc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e6b3419af378aac98ae9e7d97968906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8546c520c33b5cc7e07894f812c6a7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df55258873aa1035959c1c66fc4ba0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f198866de47ac1b4e70ddd45c79a82909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611831077234c46f000295aab8bafc7e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93acf2c53eccf7ab01e92d88a2232911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143efb6ecd12e2b28a3685fefb5bbb4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef69879a046508ff5eac3f9c39fc38b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fe2aac955c4adb96f62d3b37eb21914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e5fee4d172535e82bad061781357915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e4700b2b5de663e32e70aa6145cd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c684e0aa1fd030e856c769e686d2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac28f4071999803802580bf790013f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae139b4bd030e45fa7be049bdf5e0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4bb5be53f5afd1b06ed22c5b5d21a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e59b0b497a5f66ed3636515a250db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbedce7c72e09859a553e7a8294d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d525b863460bf291e04b660f013be923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07f63e109478e72d4efe85a71c331924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ec5e1ef2a7793294aa5eef5ca4e4a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ceac9431a8198b3a4b967804a9aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f903387c79afcc56f48bdcc219165b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56374b505db30f72b06b656550eb0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d33d1e4d2ee6240bf547b3933c151929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de7da933513c3ca5e0911b046dec8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b536431524c1b56fcb00229ba611d2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d192a19b94605897829aca336170f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0bbefd15ddd7c26ee93e6106dfdc7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e9c1b79b40e7a3c6b02dbd60d469934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006198730a3d91a31bbb5dd81062349935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb834d928c5bb4f5a91561e6999d0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692456670450422494964f248658ef6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890b8e3a1b518fc029bd751b882522c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ab5fbf4b8e93b5c2665f6ecacc63939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9cc959720cf46386a4624844df205940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358c687ea48df907327e1dc5f8ffa9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19128f4eb0a7f66fcf13215853954ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75577508e36388e6e07c014688d220f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40de4dec1bf7cb972414e8fb712e98944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d148e6da85d512a486963bd32f171945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eeb94f382d36c43c454e2ab9f6ba0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad73e7ff83bfa213cbf5947463a0a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe306b7516394a00ee80c04de3fd2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517982a5a596db4dd6b34f7540467e7a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa2648ca4cc999b3c07c879c80240c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bfa25bd21050e01ce3f2b3a9162b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3093fe7eed9f60605c661c44d55ba2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c7d2ce9fa9e654c199e5ccfd4373953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68847c2a3d9bb977d099f65ceb0b6f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b3fc5eaed5880448c3f64cb9747e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b82c1a92635828b5915ee7635736d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1658a2afa6a21b984a084815bc0df3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a93e724bea6816d175a0f778557a6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e88b9ca961489c20450d1d917572d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172150f7a294fbd60666af9cd7c4f640960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270a73412090c9b66626021accf4c6a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba996a40a9a66dd7d272d57282f750962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b654f502a67e8833a957d17ed4c4d81963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebbd56fd36012a61f8584815d8e4d9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3448b3fa7a8976cae980af4b0a88c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6729c9d731f81a4dae806f27269d0a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7cf0e369c410d3e987cfe8b41824967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018642fdd5aa43b925ffb6670240c651968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccc1c17db567d817d54e62d9aad1b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861f48ced2752c570c6e41b6496eec9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66544a28e025f456e0af2ff21ade00f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d7c93a2110487f9e0643bc6adcdb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e2a08aac1d1713ecc118ddf67824973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2628905c1cfbaa82aa7400975544e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade6039283aa632b7f12e930ba0839f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4354a7cc7a6b2c8e3a3754c9a22369976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a41f151eeba5ab3e5c85c1cf803f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d1c21d7a816baee00b76131aa8ca978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198706e5471a0228a86a7b937fb680979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac64b605737d558c915a38d8199ec57980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ecc654bbe5d4e3a498ed931d7459981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2cf73b1bc4df1cf19224d4b96f9fc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c800e89d3301003a067a648bfc53df983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc98542e638bdf3ea5b2b898c9946e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03973da435290937c3106e4b1d7bf82d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6e7808f14e715e760d786bd33469986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf297abdda7426e44a9bdb03bc4d7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7b5d7abd69fadece47175b9bebf4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6210355c060468f641299dce56489989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d500b31ed86e59190fccf0379f853f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4250ce8af49413796cb111815e993991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8a7b9fdd931afbcaa7270856b244992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b67722939b74395365e9d6e33526993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd197161da5cd026992eb922e36e3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b03e4d092aaf2cde2c777045975a0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e3baf70025225c9e34c41e272e36996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe2be2d3494b0a0e943db91571016997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be9b395df031d8ac32404c527438e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f7cb1c3e2b8a90938af87abb038672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391022f5ef6f05ae1fc7f0b1410d7833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c19735d888f04f9109d2f7fbe56e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144f95152596657e3c01d3421a639d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ef13c182b600b7e4957fd95df2e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feab6fd218a34114782075242edc317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082de3e6ccc3ca07b31c3d624d1a8898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a513d65251f3fc56dab8fffbc7950389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3de24eb29dd2aa5163078d8744f1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ba787d1d0e86ed58d1dc1b080ee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a012973f3758b436f76df17b87367612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c5c7c50a42ec42aae25333d7387713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0eccdfb598bc7de013e26680887de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9dff96bbdafbfc60bf63946fdb41e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b2273644972136951eba8e629dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8f29d0b135f610a33ec32374812417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902645b010f009c6d8a589ca224a553718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff0dc9e48b1298a049a1606dff54319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d01a30ad43aa88db1d8de76a890dd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ccd3e63f4934077fe5f199f45f7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7f2567b8252810cb4a069175a76f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c79dd0c6442240c09de1334ea7c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b3f36b66a876738ebe5849a187b7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18abe56355d9f12fbb12810f0138f4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d8f459ba68f11f07206f6e260466126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d888c4bebc3fe47b4a8e1e053c3dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3e6435d1c4f58c88f76a1cd610c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269fcd5dd0be96caa08c57ccec9957329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc81895c32666567f6e83874160cf1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06a5486c4af800c9e332dffc18de9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1b9d4e19a1c5c21e8762e6bed77732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926678e31f2eeeefa59118ed85858d7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae7d2ad9ca9cbe9a392a83fadc4e4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6510095cb5385e24397574eae20322935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641dfb9de5f21ff6e2db373602b66836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b513d631666a73282b72f0b99795c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1682d3b474f7a762de73bb315de638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0cf3352404c6ba2ad62ae1f3790ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5146c05b93885ec421e278244b31f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec95473abc14ed20da1361d76d27b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4899b68375233fadac574d9cf2034d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370329983a4ab5735a1d705f9216b28943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9776bb811e4ea0191ee2d730d42e1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893953926f924646060d36c553431b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71698b689b482c9adae95b802284bb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee1d23abae574af02e33e5695b26047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3fe9d99b3dd2930d606af3a550a5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f5627e8b1d8bbf926b48c0a6320849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b55b518c171f91a508832c7d49f26b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3867aa35c86ff2ee99c846fd769fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b7d04b5bcfc85f0fd29b54c365b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ea53ac27fd9deddbf56a8d5f379153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68824f16c7fcbe0c9aea8158964006ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214437370a0218226e5a3ac9203b5d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa406e683a1ca94bac2dbc3047ce40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1e122dc6e096722d07c79b5e1f5e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edebc1920593c9aa36dd89bee38f2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610744d21ee26bfc4ad10a8501b4f6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb07b15a6734cdbc2ccc617fd16cd2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b859c4c595e50705ac7d7f582f11b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e73daa1d3519248882bb61f8cc27962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bae0b28c4cf30c5e072631978e4d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b967312edd2a12ffc341210e89f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b8dd0455356c8d1e17dc10978f8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5ebc7649cf628d4177633c1bf9d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749bd7c1aa97ed0c04d45a5a0fbd3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9d4477a3b5f8fc4ad95743f7d7cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368ecd4193f8af5fe3958b4c4309c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ebb0b7f2a0052b2eaafef476ef8a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb0856929e99323c0eb6ba8a78606b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ef09f6582f069170d66c1ce9cf41172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b706bd304259bf6bfa9803c453bc1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901cb87d2c85283af3b25d7f2ab6fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396bc0432ded1001b5cea6e797002b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d59a44f5601e43edc37a654f831476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6881b80948e56225ae178c2594ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9b1d35c13ec5574877f9016b5a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d357186fae6f9e77f0f86a24beb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b75c93f1a0b4d5d71870fa58b9da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e98f51b4c9b41fe75c54cc017c1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c6950b581585d75e2825bd7c342782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56a393ba3e5db2b0b901c9a1938db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db153d2476a91d1f0a918b7b7256784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef264cf3df1168f4b041537f19d10ed285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62d078f439c40a37079f57797c07e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab70361b11f7d1c988d26a864fd6cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d06534f7ebd05deb85bcfa36716288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186bdfbbacaa860f0afef07747265789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311df7d0d25de955504056bdb7962c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d057b2e86349161f6b7e1806c36d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219964b8a3923ba023f90da0d896f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa36855307f362a52b853fadd6b3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e11b77066f40e99832f7dfb48820994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a01126fcb0bfe9c253f1debe937495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651f5561fa2845815ea543f7e5c2ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dbe6a4b9f03a47fcdb381ba7993f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0f0799332885e3466606afd5d9bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac973afb02596dc8fb8ae0a1c2176099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b79c8f7c0fa854d46efe3abeb8ab62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51833d66598ced097bacf0175f1e34f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b522b32104be6873f653822c2433a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ddb789ba40fdf54af02bcd8de28f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447200fb22b1e87c147cd89d17eea408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724ffc3735afc011d97eea72aeae7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9fc341df3b2112d4d951f0db554d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b974d38949a4b64061f3e0128b0238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f894865cd450334522bcfe1880a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019e8f68bcf11b878d988ee5f1f473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488119a440e42d56212706206b37666b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc9b61e4dbc94e372c8a941b0153a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40a4bd5bf51654bbca6a604afe551112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4858da79bad9ef811e9d2051c2a54e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7ee403a6bbc81a5ad97adc5bf3f43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0400914a3e0212c86efb411fadb61d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a998b9a65dd8bd6f9099c26410c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49177bc92fd2b1e4a7a6b8f10164b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a44400620fa3451c81667e1ad119118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2df123d041f5f609323c15e3e334119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf973b6d5f5029927f5f05908ea58e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f4ab8898efa52843e4a8d96a6f2f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1c14c1b5419856dd5c12ae5747b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6fac707b05b4d274fc8e90c9874a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424414ec4f64a3f0c8e3bdad6282ed0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4463a1cd38729a196f375b9967a59f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771fd48a324c3b8a174c1e1e11e03d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a253f176758c2a74c2171ba3394de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891d96d1d1346f3b63a899e4f9ad78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db7d39bd4c8917755418bbd5cdde3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b0f167eef53528e8499148181e293130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368cb51e34881978a3c093d2669607131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f01c3cd47a389c7240247fc966d3d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678b8e900fbbe41019238a42d0c598e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2990e1a7669b715fce25144ce2f7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12ead751c0e96e1c41e7530c9118b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf575a930baca381b89e11b76fadf683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739eda62d726282b740703a836f08d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85307234bce8d81a3c8e0845e3d058ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30cdf47adf767a0a62059b1ffe73b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5023617bcb8e41aa4a8c314b4d6f8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307d40c5f4eb4fdabde29f35bddd69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7be5040b30a7e867801906430d7f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d58c162c4b977f62ebe085b7fce7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62d95669e2e554a452d136b794d3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc401f72513ff96c3532eaa151e6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308946c51bab1ca66e83723452b75191146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54408bbb90061be8ce59b454aef3a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a12a9528fa4e2e83c02e122188d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022938f3e0680c2ddd328baddd35eb05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444d1e981c6547954d13604b998383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5f4492accfb4733279e2cd1f8f19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ef0152445fbc3440da3679ddd0bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465003de1e60eb3b0fb560d6453ea20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109cb0420bcbcfed863894289e4d821154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc01b9a73ebb47fc6ff4836397d976155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d869256b00846debe8fd650fca34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73037f70e7f143bca40d9a497a0cf89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c93a55865fa7a69908594579a46c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c6ac40851c0454ec06b741ac19e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effaa6a0eb2d05195097942f9c7a79f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202332cb350d5c8882a762b3d9b23e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9914378fef91f09ea95e8ddea2fb4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725361ab69da0d17bcfe225c51a8738163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f23135ef5622709da07eb1ea8f168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829b6f60c4838567bb62044644ac73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c4dee9e969f685db7cdd8a31c6a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd189230bb0d8b9601ae6004d102fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb1e7d1099d03e522b4a6ad2308493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c08e24e0104dc3590ab3a7014dc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72249008ba1f889ba03c8345146406e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a2f47ca81db821b8d26ab81d8479b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b31b4307acd2ea64f8b40540d5e3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9246cd8c16f124f863911745d5e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b516fdcee126903fb441414b96e810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca037ca14a577c084a9bc6562b75337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4797736fb62851f761ffed532420a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59286330db3ffaa06727d20fcf531e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8d07d76842bba5c6229ab6759dd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e7dbc192bf7a13b11cbd6fafe2e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3857dbe391ad936b4d157b3c577c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc299cd8ea5e04c9f19de36adfa16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab7fbee4e52f75ada887eed1f0e55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7438e8078fe5d7720eafe92aa9bdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9c70446a0d883dd5aa2049cf587e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd32da46477ea8809b19cdbbff15c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa5847fbb773df87c0ffee38a9129186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73082b75a2189dddd47d9eed48947514187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6dc88f94c5352bd046b58981d81e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0311e1016e49bc7b37c4a1b53194189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98bc2ee465067ca625c915d8af466190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779306a635efc978202a399901b9487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d03a414c4bc856053ab0f53fe721a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261cdb2d333a82c3230a787431b7f71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc209db0601bcaadb56ba504bc0e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dff6320a345f356c42642996c4b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045acbd9d32c1eacf5c7e6ddd6b7e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22802cb6d2b2a58d9f970036dc0e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c462716f8b55a7e05652fe2dee9638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581fe79ac8771c3ed4837bab0ecc873199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3bd4668110f56c3cb2fcad7a25414200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972af76e90f2364d4b7feb7febef6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf7aabd3f216e0089bf4cc343c945202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b14f231df7e73c994b35dee151ca15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e521e9114b79ac97dd773b7b52943204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ee2d4d77db254031481a03e278d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1473e72f0eadef0628860774bf1c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d82a8fe5df3143095cf52272f46e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef05899f7a6eb75096d5b3fa106187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da55a053e275a7610add114e3fb29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8397be6292d1ff42e4da74241b2b3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63481fd348eca102844e05693cadfbef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb9c33bfbfdca5b42791dbb76a0f72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014cedb72ccf756b2804c42dd67745f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437d25712ceb687915e2992d46c7f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd28905eee2ef13782548effa5c774a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3630c992bb31a11b74381468fb59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1fad4f5a77a541b158ed7a6654ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdadce5bfbe97aace1aa8b0befdb2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727657be628a72b887b72f765405cff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6a919713e6830bb7309c19d7deb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415600748dfcb1a76a988e7546b81b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03d04e0fa2d775dc2da9c05ddde1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd699077d725ec8bb645704a56040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69656627224dfc3c4c0081f00f4d0f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7e4e9169da8d01c1126cbb06febca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d51930be320f9f28a517a2022a8d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7528243deaf7499a2c26b82ea396f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e48b0f47f1aae89efaeb25db37dfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908b5698f73032f3fa28b45841b47e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64cedc09a14f83081e37283824738e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f8acb458b7ed21148fab568ef0fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290c8837f0f3de215fdc24ab2176265232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02abce9d6a740ac278bf8bd7f147803233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2118b45a5f72cda5f9ad190fa64a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7384e6f4d3c568c714f5a9d7cd3e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b07b28fbbebe9f70d2dffdfa32492236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5115b1e5c929a9b14a9424e34cb7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ca4e6e196905a309c5eabacbe2ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf39fe737eb65e66329e14dfa0cad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee086036d692243d5482f70e4694eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b9ff2d86259616dcdeb9ca76e4531241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e579bff704482ad8ad9c6efcbd3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323c81d3a1210c12754cd72ef17c52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b11d90253baf08fa512ddeac2e64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8f601190674355663528e6ac7277245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97804155a8d67b6e0f49912663700d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e9077ac536caf5e00c5ae9c32572247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e42e87e7f4983f0756ff71ae536a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c060dc3e1ee9e264dfe32a9c050d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04e10f649b475fce5d97b5cfef533250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e9451d5b586ed3654edeca19f6249251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef702a15946e40b6b3bac7d54543e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01299a7476a7413618f451a42d0c3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0086d3f5502a7ad6dd9d3b5603053e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e08c52f92bd2d6ea99198039fa9169255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2bbb11252ade4b31f9c54c58e741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d78fe4328adecf637c3c76e76e0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ad73da36aaeb6aaf2a919d418b0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159973dd50d237dd9f14ca490639ab1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48f62fb17e926220b569a57be1968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56dc624fcd8841676186e3212caa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0af455e8360443c04596e4996161e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354043eb4ea23f2318dbc8786a8e82e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45d918dc74f481968d85ff490777e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ceeeb04fbb3acb070bada7d8d49c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2f916178b85f3f5d1b5ad873b19a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d615d5bc8abb51de8361c16d6169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6180aec6d663f834f8a38d888dd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa605f787675e7889757ee4cfecc69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a64699030b07bf0d2774e650b5993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4473ddabe4dd0868b2243dbc1204271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfb007dc5eb6e34f1e2099a0b2a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05267d13b36cfd3cf49a7b60e852a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309603e2a68b60b4975fbfceb262a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f12c3de4fe67d6e9a429120a0361275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba9966fde57752e1481366c1b5dd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90b9edad6547c9a1a3e31f5bd31fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c436dcd251c4090b01e4c3b6098b9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8012b424e6f2589eaf1f2c27f1f02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced246c6b0cef87cb7ff0617d5fa9cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414961bec561da451cc3a7843f28b130281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c734a48ebbe266c152c38ce1f224a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa304b632121f9bb06e49b56ed4d1530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596f04ad57ea28660baa48c4e37344284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff224617127ffb98d5af16cbf65dfde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba400ea5cf6b0fa58beab50217e80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e0d31cdb27dc22630e217cb8f3786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf50a56c24cefad205d31de5f436c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d93a00c1ea2354107b71319d016d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848f6fe5aef420c91ed64ac6dfe699290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4220a32acd6515568f04f63b2dc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb90a9e91a710f4326af51480786c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254015eedd7769aa339d83f1f253f882293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0cbfebf354679c86c1dab13ef30c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746d68320891803ae9b518895d088c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada348729b51e8cd1b51745521a213296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f4ff0308935f6f064b70908e02eb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad6a2bdf7228b2878bb3462a22f4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff1f2803c27ff467820ef9226d88d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac320022cb3054250d04da2ecc0513dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d2aaa69d27885aefcea1c49a3c5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212c778204f60ee02fb7ccd66badf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f9b5f9e4f8d77fd4f0d49ff02edf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccc2c5a9e4b897f225fc3f1187eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf0b6629145e822226743a3379fa28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf290065004d147fd7060f41c44f63c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ce502b1ce99596562a3cbde75fca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c8b6b2c0e9222cbda0c98dd67bae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827cede1ffecd92cf2634be5d908bad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17761a6af57958c7417a09c6f306cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea5e3ef32e9bd70cd50ea89f6b1ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7643bf4b2755f3f444c83fa3408f74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b82da53d266f17b5c5679d894589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea18e5e3ab86302269f9ca62b1a48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc75338fcf859f806a7789551e7565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73cb3a36bbbd6de39b0eaf0aa3174a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23530bfcd177ec1a6c575db7e8810317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639cd2ad3c9218fcf41e3495ccba67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e04561950e7ba50c54c845c85e14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ac54941355f6a5ae73aadfd71ade7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47bf0f8c551520e33dc510a104bff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e64d6793577733e3127bf455ac95c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18733f67239a99dd56b1c2d86ef03270323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a7bcb2f5ff54934e652d4e02a6bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b879ac0633e5a3fdcc0c20f1858ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a49a031abda196fb5fc8d4aeb77b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13cabaf1296febb4698e34e18078cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b934060a251ca544ca16d5789fc7184328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055cf08b540a21efb362b9515797cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315203f236d708d6bee1242be2ef082330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2202db266e333027ace4b1865ec17b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d021b1a3c8dba29e448756fc91314ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb11f373b054a04199f50770bb124ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3932a922dcd0c568365b4162193de41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f9f4613a03bec25cde1a92e30d05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c59ad0ef71ff3a369311e9345a345336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dba7b1cfc40e5998582985809d384337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdebb26b419bd290662aedb19f746c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d04220ee125c331112caeadff9cdec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1a4b3e31e7de2f2df57db00bab4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37ff1695eb28d9c151c4c8538bf10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175927a395a0494c198483b27e37626342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d1f8a01af2b84ff094124a3202d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea137bbaa4f8799d5a6321d83e4458c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a50ef33288f778f0f266e355e86a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb6cdc44cf8d721a07a539e22a5545346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712860f0911abb6e8f55dc6ab553a8af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701882b8d439efe30bb46588d64772a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d58f14248276c709ab7ca3ac614bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e40e70ac47ca783a50456ceea3b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14ee8a8745a82904068d7ee126742e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4770640d9be713563b2c4982b7d23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb213a1804dcfb6aed89bb72e98b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c04e069d07b0ae06cdaf78f67112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a6fe49b089e4b5d1bcf7c62c086f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3c3a6ff35923acfae6fff3db3410356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbe63e92d0e69be77c6d4dac2c0c51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad6e1fc4580a23521d32d142422e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a95acb731354bacc62f679aec55e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924d42760e954a0b6ffd999fcc0711360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed639c8a38d95cfc961135eec8577361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db83034864892e249def1c7c942a6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b469b7156bbd07881bb7d9d86c641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6edd280b1edc172d4d53d899cfe0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c5fb5be51790c74d3a387a9fcbdb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b127aee724f21a6ab7679a04173f78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e08135be4e0fb4f3a02fc69e3d90c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d515387e621427257fc91dd01ed1a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16db10c057b58197809e6682e60086369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a473fdd25ce0265d87c4491f35ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b922d022bb277ab9bd4e237e3ea7db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3e4cedf3b4d6fbf840d963d7381c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363d3089e4d455916fbe4276280d2b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff53a94690626c7037b92e1ba45464374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93cd3eb274b7b27e508395455cb36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239013c26dc660c5b69e74c7bc5cb18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eab64d899804264dc555bb3f7522e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd75b1e6dc9744f48fe01377278eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8110516b6b30ff4516458f86743f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ddd389207a10c8069f822c52a747380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c28cc00fbb96a83efc71c5db28f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301a6547b52632b56437213aaf4bb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246896c1132a1d3fbd314694c92f2edc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e0d4c515216ac28ebbf73f67143d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87881ab76c8ea226d4742c88ad715bc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae318dc39dfeabfe9c9cbbb6acf4df79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53797ad475def05cfb33917562f2b84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ac826a0aee3b1117efca6c29c5f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ddea2f07dc57b3deedd532384ae9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdaf14e19a661fa5f4c8ca50bd38b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58027431797338ec375634da5d27ba66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca4b6339f3a6a3791b65057516792b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b35b8145023e3d37d461d4fe183d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79179b1d7d6b5c37d4506851432b6137394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42b88aa2ad9f3197a28fda33aa8256395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a9f8143612d4d81333567f3d0364396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82ac91c266d33261dc8c7360cda34c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc0c1441ecd47de7dd1b2309d5683398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5604d1d5d8725e089c03d9553d91c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a11fe78b78b8c7e5953d606d967c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55173a4d342c08c5bcf37bb53e846646401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4f13af80aa4c216651f5946b89cc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c7da1316dc15a9f67107d1bac2fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb39890fff0dc9b4ae30ed7b998c7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b4465c545d832acdd4ec06a6e62d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77232aae7afaa0306409a9e89d168406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ada5a835a6c5117a40bf1bb956399407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fdde0157387495e1f94797b1f7a27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da41d768ced0493b976d9a07ca85a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d126d861aa3b10d04e8b7682b0cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9538efc970cab1d54203a3d68839119411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af2b455a17b0890b006d2ef51c1f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e033bc8cc90531151046a2fb3d330e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6db930bcf7eb16de25963d3d6212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db85c1a98ab1239dc3f063b01b8df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c166faeec3bc9831b6c57f096352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cdb3d2637f06dcbd14fec898db6b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd27f1ce688293e26995d77239ce7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94599e4151407e3d669f21d81445c806419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be80b7c05b3b23c2f208cfdf79f978420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf34b4616cc0f5864d5dddf21a775ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f881cbda381650c48128edb213a12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f15fa1993ec5510ebc1384ff31867423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e77db669f0a44c16205e543160202424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85500ced211ec48157266416c1e198e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb80c8b658bb6a653de875e2fd827f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46025beb39bcdc76ea1eafcfd290641e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae518001889f1ecb4f45f0f0eb75360428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d76060bbb1cddbd4f07637b6a181ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da678ad3e6fea896727f3184a562e3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95777a4d68e4e4ee6bee3409170ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c743c31b6a93a4896f86c1a8221bd9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71cf51b536602bda9709be7e54216433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b22b682bb002176f28e7d75c47f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795573414324abfaa57a01fa4b6096e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e1dc3976b394012414fc47d49aca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a40a34db922b46c00ae3f528fe409437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343b7a83779e7d9551a0d83a536fd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51375e2f72035e01efc70e42156f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326449bc60c5aa7d0c94a4c8a1fef7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17860ccd25c4692109a4161c2f26c69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308170f76c69229cefa3cc38d060119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bfa83afe54ed74f2be1e5a627524d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f98f475af76c93549a041e592576444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90e526dbd3cb5557fe74e88e45675445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9553d62501bd931cef3a327286d19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665886022672797d54d89c3d98cb443447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654706ac27d16733fa288475da8b431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116085e7fd5196d4134bf4422f53e7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae104896118d25f6bbf7ba70b1051acf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b99482e4451e3e305ad2bc72ef0a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd611f840db60f2492b2a75f700e1ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693dadcf163804b751adb2f9c311a76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1851a16e6960c4097e5b1de017c2bdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ef0d6d61e316bd57752f7f83bc06c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f41e1166adeaecb3d30c61520ee3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5a958e34d5acdfba1394c8d47c43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb31195051d808a49e0db24307ed8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a03c67084dd3d010238b551ac3b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9f804f070fa4cd926821697b6f428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3301142f553dc11ed90b2a8cf7caa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154397dc6db2e1356f4c7ff571afae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baed1a990d35e6174936c3cf1b7f7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181976d108e446fa5a7b3cd60b69c849464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740be6b5deabc931380084ff6a0b75a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc36d3666994d65a0a9f5f3fd6ef3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451897c965532ae7335df0cacd996e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e56e8aae88c3de27e9b7666ca2284468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3302364f07eb4d88df832663e9e56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b89539d4c86c4ca59ec4a7f705f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592ba0608a84e23a1f4b1880f3c943471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06205f49741c782a06964af501e27e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c28eb4b8369876f934f61b695183c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c51d0d564108a90747bd98f31b16e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297e89801dd9aa24ce3ede8af240d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978203de124e5462e0a9a6984217a220476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6ae187a17f181e9ecf27f5941ffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f36a31ca37f873012df269e21ff008478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d663d6641839586844b16e356b8609479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b320be95af8562b365edbe31ad9ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec89c307fc93affaf903670ba1bc1aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d7016b159e7fddee4c23d6ea50a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83ea8b2f25a09e09672f9a7bf2dcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4247825ac5f7478c72c678d860bb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb8d5a1944ee471ac4b87b5c2cf87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372a6027c5cc6bc594c687a9e9dd25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8337033ce2f6ddb672b1602a594587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448b34422d76a0298f3b74da2abe11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56055bf03f1e433715c5816719e9f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5a567531ed8f4d6574de8c03a8e00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57e6525a19a98fb0bb7da15cc3a2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be11d537ca6e4bb423afd42dc7f6d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9884f5ef41a3881ec4755576f70b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350541d3887d7a8e88ed6ffedde6f95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d23f742d78eff42181402349e19ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87bf07310d55855777c41dfea5a615496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc5b2962eb67f8ccb60418d34c158497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbada76fe908a2f5e27233b3b0e903498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e513f5f52a14f919b5357d4de58a0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b34a7843d8f8f70b36c47dad6ee81a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913601011e57c906a8b09bee48a135cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2091b1f67da4afa20087dcef6503502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c09e9b41e18165e82669d6df80a72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7afcf3bfd000d6a08895de0fc4838504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723db5389ce4e0a6c58ce9478f0934505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d597d996735f9a15e2ca6fa449cd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df292b98b345c5d48e29b07fae9c013507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd1a496e4c4ac959e78e4c7baacebf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4dad46f0a9865edcd01f6d4690e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152080823b6c1bb3d52e3e551667e67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a30aeca4835bb6bd4a9d53c7b7a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87cf53bddb23a2e0d7150cddfd787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c819b381891c31ec1f8679959eda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a397da09d7517ab47b232476ecf75a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e9c24d75b8b57882559997954f6c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfb07cf30527b719eae2a4f975370516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513817008929d9cc5b6b5ca25a311258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9142f74aee1a1d771495c21cb924d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aef713eb83ed020abe574be876503519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f5f0fcdb3b364b6f86045f681984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f42d1309f4a384a21596b882425d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b7cb257385e7f7ab0c85cc218d7e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad31f8cabb4afee69646facb400bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914a503ab6a64fd01be98bade8923f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1bcd7de3b926da845f8109c681cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c33ecf39e11c57fb16c67eecc28ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531eb16c563376e178dcc9add029b2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22af18df9217eb7b463a7c154ee694528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e3cbd1a98e39c5a6809a0e4ec2a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6466d1d1065286a9a17ed062ee1bd08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f432a6168e1d6ad4753510f2afb3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979264264cdffcb46931942e7964e7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2b49c79868a787c3a1f7221c83df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b90ef8378e9da640fd4d5f273bc2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d9a5ec8c778c9e6f494325a8d60f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd055790e168316d1a4de9a979693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71eb5e32a3ac5647c766504a8cd207537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c08e01f7c22ce2846a4be9aa850b1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f26cc4e0d01130c1078936946fa9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c4cbeaf1e6fcd052b1dd973657410540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dabc599c827f6deed18a3f70d6a8a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e064bed927eeabbc3133e4a5f77dab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ce46b026817984bd9c195797650a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292551c0185b3ad5a07a9093154d48f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bddc0f80ee8be747f550a420b4c90a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598b5f788d911724206f9c3bad3255546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2209298cd6cd5eea2e3de3aa307e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702fd550ad49c3ce09990b1d590b349548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309ac9815d01f0cc63e6a8546a05426549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7baad97a13b04b8d9b115732b82364550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9111e779afae707e0356c5a98134c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26eaf2ecd392ada44f41cb7ad26577552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e042c93449e9345ca51987a9fc7c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a603c4e48928c6ebe9d3d5082bd10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba6614e16de72f61530a95b5835eb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c3ee3b24e8d0791275f9b19bdf2fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684552d1b9ec0c917332af251122b99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f4248ab526a8fc2ef5365b8e83dbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c464cbb6248a6c5ff60286e06ae4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18309aaf68271d376ff60f13de1e1e49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8eba22b2c970980e9209e1b63191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050329e4cb26d1ba6b2ac54f5c42e23b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5daf44a2df40cfd674d6f6243111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a3f7ccb347d58e919a2369928c967564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910832028953e5c8ee7437956b43a73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc486e8f6e3e060dc7aebdc91bffa37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cafb9fcc1ade6b607502a81aa474567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67177372c5c15079f7f9e422c2ee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf31aadda201fd3408597702fe4eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e262fba07ac2a4f61c704ced5e1b8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857e36b0f3b7f7a7ea24dd17f9d8f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2b1efb3552d2696cb110764eea6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8318ceb92f15cd755fa803ac2d347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61eaf93f4eca3f9b942796c330b091574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097008d592e3de238ad276774f3b02fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c6a13438db2d0abd1eef41120af65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ae73659a35efd650a35a8771f9fe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4924910f94c780f0013b7fff26c413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a58965da38fe7142d8ef3bcd16733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838ffc6cb7e358b2e695e8735b5709e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8df1209af44cb6ca872dee7d0c880581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0f2d55e58ade84ac4ecd07a98aa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61579b5eb388fc49f539955563a113583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389c5494f22e7a32159e6ca64fad3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ab0faefc00a3ee981abb8f20c7c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04d8208ead9f9c1d60ced9c7d5464586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80590c738c62363b8e42226c95d99b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a6f970554f7cc0f48183bac48d85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a7ac257a089c965dcbb8b29a94f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423741b59e95041496b4ed561700f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f20a26ceeb1a0503b108e8feadb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e293ac22044046c7dc8d6c9bbc39e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b96798e7890b71ff780aed7735100593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8acbad122f9f8a7c56cd9ad2edb48d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692531b8d283a10961a6937ce82e919595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde7cf05d5be11c74a08f29e1e3d85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286382c82911570421018afe3d81e62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15146bce210c3b1ca27090e7416863a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec983d33faac7aff7eb8c2418f3f26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d40d860effc4ecc96bb3f4e28d069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554615f09f9f12aa0ad50e59ec49ce7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06900c414adc278eecf2a85a1f520a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966762082695c8fea4ce11d85cc0dfa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2c39c4765d4f00741bf96da178a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc589286ed5c6e799f153d5b35951a06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23866592de2217f006dcdc9c00ec3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6dbcc17639ac147c22510561a86c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24828c09b008c7020b2b531ae68c04d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d252dee7e731871ef0fab9fb7309609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f0e2900206b9fb0fbaca3f316e9f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b910e979ff0eab32f0e2a968c06f57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54ee4c2477be1403ce1683fc87f17c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a72abf5fdb8c2e7743a5ed110aada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d4c1717c0cdd5f9f873f32cb2091614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adc4d0b91225c1aed0b490ba0609c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe9135436ac6c625cc70ec6f6230e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041901b661970c322dac73603b6fc10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0372150f58bb51696d0f38f2b876b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5a39c12677d370572ba0fd4ad292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b25c2b74240ad8e50e270402d7faad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31e241914e1f348c88a8f3c4a1e90e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215513f4ffc749a87cf9cea3b9c3e3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9eafb94031338c2a4d817ba961751623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa252acbdd47426f0beb560f4b7433624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d87feb43c0bead4f4b85dea3dd781625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720cd11d1c4dfae595721a537ff8e3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a9d5d30e8a976468424ad67cfb57a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c34affe1d7865f30625bba44a3eb4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665be09b6aa301184342a04e0ee9c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e991edbc92b6d7e4426c74708d73922630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46073db2fd8b12e325c8d27f64de1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c05e592abc7a6a11c54d220e6f6f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201990f2279ea4681d4f6449916e2a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce085ab79795b8bb8ca9b9d262bde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd8991da99a32943414d31c26cd3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555ea8a54294e3b05287fdad4313128636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3cf9374928e9c03e8eee5aed8284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd29e04d4b83a97fac42849737994638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95399f277b40134b4d0fbcfac5b898c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b124d62bce4322f532818d96fdac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3b9e46c1cab3e1a9cb565edc280f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64069f03f9b6cab8fae8707116cb8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae83cf213509bde471261b9c3a746643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06827567eef96ae2bfe6a3ff4fe1a46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413fc40e7cf13103e6235cbbc20fa4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda573c27b7c6172e8b28caa41fd335646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e54d3b557c59d44831c6ffc961f73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389125970f81709b0ee82bdccb7253648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a71537e66df4993b1e91ca61c86ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7c564b42a2ff769b2fe85825510d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6d972bfc212892f334f3303a7714d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e8efb6b13afdf2d9ec70e67d0b11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eaafd37760c66ca69f1bf65b1ad04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a861d0108c9d3c0af2827f5a76ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352585fa6bc65fdddc8c1a2e5f124ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae001339e2e65ef5387cd4d9538e02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df8f8e01fb52cc17e3f943fd22b85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174390b04365bf4b1611c8a2b7cdd2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc876006feec45157e245b1f1e58b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1fd4dd9126fd7beb7c6acaf72db5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e3bdf3f57c02bbe059b2b59af113661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb1284b1054a7c70fc17972bc8571662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26dbe343837699260960d7976ba94c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995a89e6de4d94f8e72a2a3de8404e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb54f702f42d6e54b432d3460d216665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7dd6da803ad0af5e6410b6c4f7f32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109c15281bcd4cf0da2c918b996c02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15fc00ae7e06fc9a8f597d1183cfb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c48b37daf1eb2101505599809ca7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7f1c3471790fd5f44f21fe585b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194307e7ea83d0ffa68a538d7f5026671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161914254bdc8fe2b793f9dc2ccad80c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f0608bdb67bf77668dec3a38a4d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5f3012311633714472facd74bcd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e34b3205b19df466bd0210aa84f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8c2855aa080dc8a7903b1e1dc33e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8832e726884b667bddc1ffbd8130e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417b14be31227e2f77fcc08d2647b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137da0bd2d891962b80e5a3c98fc8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c27c213edcb20b8e3f45fdc6f7651680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2e4ad7ea600b6a84aeb24479df7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596a852bf272a9305f124e14c48229682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efde494c4fc12876f0d354bad9276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b493de1e395438999166604949c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2a3cfa88c4f7d704975a21340262685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa073b355c050466101165349890c21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace71bb59f46ebc04e055eb6adac64f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df5e53051397bba809b0707941c32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59cb953991ffdf6d9ad43ee473b5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b594795cc8e655a1041aa55589a49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d77799070c3f9ac2958f60901717691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a10fe6e702978c405d5a9491ac0ac2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66c8b6b33f54f26a23235509b905a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c74f57f0eeedc1dd0e4c1ff94fd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac47ccd8aa285144a12c9415889b32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381032ec0397463cca72b73073f6c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3040808b6e942920c78c3d0c699b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc283ce5da2b7fa5027ceb3c3c5702698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6207ec93775bcfcece6abc2efa1115699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a68351bbc48d2a752a12eb38c5def700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f33ffeb7c5d5309db97b3e21b3e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974e01c3a048b9c5a09d00cf30c2f0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d867d32e3557dd6a1c5a349acbe14f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ec7c8a94ad51b55a153a96fa9468704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daae55be7a650e06be5fdfdb05d5d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2abe3e04ceb3d4e62b629493b9cea6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04bfad82a36dfcf2170ee140a055c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa526b32f3838d42c2c80dc26951a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fadec1b50c65cce5b608299460728709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbbe8f822a78425870ed02b45c0aa8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d573b77d84468b7a486b36e05d34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8c92acf27912741798ae13e8713c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8a7b5db0e4f92f464b269eb00475713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409a20e8ddd3c18a5e316fe5f2f2ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550153635b928dff309f90b1f59ed5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65d41c23f11865d9aaff496d9decb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd044effa4f0d432deb306a8cdb13d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2157433cc3c3fc32e85d3812c3eb769718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac49e06a45722223584271b8f62489719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aec1d8e9a68679a7046b4948c98a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7b66f7f8645805e318e54b292651721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896b33aa7583afd8de37f4c9a3bb44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b42976e89e3c0a09e6e9199731996723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10c2765ebdc0c72e418030bc6b484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbb4d9dc175e36e7c4dd489d062c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac64b9b77c22023cca7ad3d6e2a92a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30558f7ac47b46b2b60fe30fa273c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a763c28ef46b0d6a8339358653e19e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e66429042e704f5dcfc67c2498b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e5142ecb44d03dac7f7f91c8095bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e9ebbf67dcbc0317acbed7c86d99b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d67b2f38494bb81fe3827da499a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108fe29f446b40d159c7d2398c5121733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f150ea047f8a591186bf0c549479a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565ec0c9c198dd8b1f3e7e2f28139a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ab817e296821b0e97cbe49fc07b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c51b2de7c01324aa1477ff1c0334737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d732ea77cee9258c094a4698e409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a409eff0af842235868a69f18870739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9d92283b225e273390de4547a932740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471526813de4602c539f76f9e0c0fcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca78f2f97967cdec1be3c90d0a841742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555068dbc73786708dfbeb3f6a00ffa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97bedc8ff4cea8aed81d9ccabfa22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b365537b90e8e5ee168d08554b1f29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582e3b39f9794d97f56b99476351e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07a1b011464b0f0ec1a6ec5420c3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b54c6e4158bd43b46897998d55f34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e723dd9c66abfb1d6e92f639a828ea1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325a0ab72497554f085342b9c874c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96522ee88e9e4be4fcac28e08df9488d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc495b3bb420893379cb0f217308456752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4362321886442ecdca181f6c85c06b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9dc66e2eb10f7887ec9b35e725837754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e87234672b441731ee55e232e5fe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dcab3818d235bb3497d5e1ee617a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e452c0d48e23e8ccf0892dedd946757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d63c00a910a1f8647fde70d4484b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df150cf56ed280fa69807cac60c900e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883277786c64c5856b9b8798249d3fe2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef686ea55ae99629689b1f4358aa4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a61b19d6fd4f3dae0cffe6124c0ef3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacfa80fc987cbcaa0bd44c38bbe955763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0a10bdb69baf2dfdf9396258b441764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52f334b9b3e7aea0c5a12e73aacc6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f366b71a14348528e48f46345b0d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13556f2cf5a5422ff6faf6ab209ee416767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53254d62343cd329d0f979804119a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d7b074d1d3e764fbb2776804e4d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715755e47d8b5f9b33c6a6ec7ee84f10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef237c7ce32b87a99a7d405e49c39d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad1f6296de743692cdcf8fdb73a80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6517db68c0ec518d776db468e29b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbaa4d7d61caf0beccf0f6aafefc6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69fe49d6a79b64b8345740cd3ad5d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09363385033aa9e63c2a3a7803d993776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3235b89fdb50300ad0f0ba3b928071777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d97656505230c9a6dabe4906678e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d265baad56aad5a79afebe86b74336b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb00c31d88daa3bba8e193a9835e0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad41acfa6cb42bcc5847ec99c66617781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e5c5952b3f5aa0839d9044985613782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbe850ea0b5e3b4ed13cab08a9744783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6bb57b101bafa75a8064de06c1d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756987868fa335b9a367300f83484821785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943fb5c1d25cbdb512dc5514e1b60a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dc1f36d57c38f5b30c2b8afacea48787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cabea46227e281d5b4c6a1df033f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d490050345ccb9184dd3a81506dfd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b482df0995aadf89a53f0f9ddfbbf3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a69cfee3567b7914af41dbbfd609c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399375e40b2c15cd7557c8190e26a8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277fd900bd1bea3a6b1f4ea3e35d6b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87138b46bb243415f4c2daa7a83bae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90423a9a71686e028d6433a2223c9cbe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930b8304d4ce3b74170fdc86a3029a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412e54191a22ff60973254e7304c712797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380144c68440fb56393da89603f13df0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37443af690453642945faa3dbca54799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f420085016ee370ae133007b111df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cfda6ffec6b372c9d2db95f61ede0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081706dede534985b6a42c770e2418802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28206d3287db4677353fbb94e65c044803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45706d83c0ad07599efcc9a861b70c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c98d8ca1da53884456b2ad5ea39e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11146df146df4129dd6d8ee7a2593a66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df5626f99e9268d310d4cade3d5de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e33ba3674146ee300aac6fa23956808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a6e77d48da4bfa612bbdb22c2942809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e261b9474d1cb6b441da39c2f26e80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a904a52ca1f08a5ffaf3b192b1198811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d2595e1eb5a6d8420382d8b70739812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984bc0352ea7fdb8152350d003cb23e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14166c441c7b1a27ff458d1093505c57814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a49b83ff5b464402d980b0ba5492e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410ac7c03c21c59491d860d17c0a6a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae67c186b1deac547002b162a9baa1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834939634b40689225c39b6067b3981b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c779475ef0498439731e8cfca54a9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174309e57e16e0cc00af2c5e501b5c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be02f5bf58845830cea4a1bb4a8e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300c7d4e81767376a545127a10d4b62822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d14a101e295babc6fb922ee78240823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193cba7ca2f3904f2dd440dd8a55c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d926777558bf1b46b24baa35bf2a8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd65b9ff94147c1c70714830a8fcce826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f13572c733d6aee83729dcda3a84a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a3a3d9711c0dd30bf340a13e8859828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e083b566e4b7c9af559120a06590c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568e15f51b2baa43d7c971bcd9bdbc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca408073495647c5eed11ced99e252c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d162472987d0bcbfba852fc8e53816832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20577aa67ecd28feb301ceb228890d6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b48d22e568f418f008b8f0ee4628c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc895252584b4c1ef9060ba83ed4950835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30325ba8152bab2f9f72c4e5a83a73836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f32952a3bd8d753450122313357a6e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aece1ac21d2d023a2e4ca5c7196da838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd589488cac43ca5995b02350024a35839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e43c367cc7fbe3d6c9594b6382d40840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ff1223d0a74f0a65eb210d2215a63841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3278313f610638ae8d435410773021842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c836e3a013b648c56b7feb93b417843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715ebadc5488636529c6fa2fd214364844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173a91d212f656d39ea979701c6eb42845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a26c9112683c357faa061e7d69be10846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656c231d32212e29340e9454f10d84847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5c9143e5cd310344a3fc05af4caf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167567fb579f420ff177c04b10c9fa2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0aac3d8fd9883ad1af6ad225e779850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4cc465aebd92ec3d76fcf5cfd489f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ad6474de44898b723584b54fc7ab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ee712396ca3c4b97ddcb1225eb49853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505267c77021a33273b6d6d9a5a4204854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9641a98cacbe4d0a6e37ca28ef56d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e7be0f29732725b01653bf695bd8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba49c8c4256d46420d6a7e916397b1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eeb984aed15e747863e12b83f71f0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538de6878ca7f341ba999526baa6f9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448bd182e50f0762762ce72a166607860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9a0aac0e661a221caf9b82f4b5f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1cc17f0eb35cf7837de4bee760710862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283dc620e7c702631561be94e6c26f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504841b28e5439849afb224313c28e7a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397999fa034319a7447b8ff1cb37e01a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814dffdd83fb0a66abe3442867b4b08866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe42929968cee5ff1379e2ade29ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4c2cb0c59259148edad47287f9466868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac5182fcf53fb27960962a77b397d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf161c2ef0863066ea67422210a48e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766366d6dcf63cf97115c915953765c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10464df7312febbe902aeead89c6b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c27e21fde64701fad717c1d3d5c66873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45b09cfaba500d1d0aef9019089196874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77869afaaba0ac21544ca71837200e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c180f80c9f8e800616d91301805a16876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bedfe03e5d97250b9638a33ef0eb36877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cc1239890ec9cc2d73afc1dd7d323878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d77fee2d76a46d35105e77e3c3f3a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1382b04a3d4df3ad9e6f65095d6f4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f4e2b7ec67de59af49dec261defe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a05195a589996cdf21e2a6a25ff4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630275c0381217881546ff4c355033883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108946a85bfbfe93c39e774d613330c8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7384e458af68273063d2ad5df88b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488238aa8cb27c4f80b579362d310f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6e35d284b1d22d56d638ccf81beac887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c2a297b2c7643d0986b2475d102b7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22b6da55250065b546218c2d7fc21889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af0f800e875ac1656704a398d7a032890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14f41614a0a9b259c3a0f71f85858891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d284c39d56566bdd042c9ab7ed3d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f5e22c66b204dfcc2140e6627aaab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579fa931d5414e224ce0f22c2b0865b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40ad3705a3043d9528fbc44324d26895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337b4df4791fec3fe95ff03504427b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef9ab41e27eae1a6d95aff325959f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e722537d76a1507f3b4d996736bb3cd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621a3f570d9f4b2353412174682eaf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb889f93ea99e36a54764add479dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb7762ef55231f4ff1c35e0e8dfa2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f35f47e986e4818f95a89ebba690902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e55b09a05c85f98c4dfa2d94e31c75903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a58a02f9c5aff213152b1b09815d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217524a87136517e2c5f11db621fd85d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67fefc88dd1e5b1aeeddc92f222948906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0c2b1d1131db031f638223764f2d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286046b344949ee3ff3673a6c5709a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be286823d00f167d8ea960957a065909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce821b184e59cf15184beaf5c9166910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61a40deaa3d78795d8c74190cd1628911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2062215fde7f0dc6442bfc375e7ca4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b68a2aa9ef54b96c153fd8657dca1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa501ea8acb22dbc0aacd4879a62a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4297773da425a23d72a31635aab36915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a601c0903b0e7bda30a34eec6be257916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3674c1cdd3abc8c45cb20e7db822cc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb0641300d73474abb6a9e73732d8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f90cac5586c8cb30a68ad10f149ab919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397ee6bd3bbbc538c38a0c77a4716a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6866156de5247ddf38593ff39b1a2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8ea870df7dc0fe49f9f6ab9abd64922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd039174d7ad074d03ec92149e9165923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1cafaf59fbaf3228792ce4dd00637924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a486605bdb52700690769a5b098a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac8d385a3d0140293162bc86dc0f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c16b2bfdd7ef0e8cbaaa9808ddee7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe4c7eb8c1efdbffb04f2863af8ea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3e81934665bbda4b261b18b4525d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed529907de4dabe9da57cc6b134bda4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef63ca85d2c91e8da46982d4e60edf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778771b6aefefcb880884351fb58a17d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe92d663c268d9b03337b94dead92933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c15a0e8c90a3b88c2d23a96794679e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03995fba870238d6094812608378e31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf5085fef9446a5784da3b8b83c72936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573115f2f0633204a7c98af43948d60937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14120be2de9d518983db61ef9c8000d1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e3d8290cd8170906e0667a0faa67939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212a28aeee65480e03d182e8f7a36a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c491c734ee7f3e4cc22ab2c7e3df0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2e8f94ebbbb0d75ca0fdfe3d7c5d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c074fd042de5eab01d8478e0196a06943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed817a6c6784a93bda15fca096aa909d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d0868fc68cbefa243efb6710f08e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5812b22dcf37c5cfc8ef241fb90d21946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ca3cedafe7af8d3e6fa40fe92d05947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee745845eeb251ba3811b40f73f01a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c46e3420cd804b5f9f48d48b99f47949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa151b29bd7b7c3eb0ceac367863bf13950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c4bcc48b5232de71a4a6602a1aa7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27efcc3e82f4d85a0eebe1fac53638952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca5a4e89aec1aea504b312dd3dd65953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea6f3576fd4e7276960725aa93cc6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca1109c976e212825f877cdf553970955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4fe750debeb3c4c7bd4f2f3c1126d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4415a3bcfdf972329c8e3080336ce957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434f421b9b48721abb1ab2a549322a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211043cd62823ed31d765fada7e05048959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaafa42fd287d27f670fd603dc2fb4e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c94956f46ae0167f3c8827186c6a6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06635e2860b3d2b7bb1c4343ac674afb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94da43637b0c6eb4ec6d42cce01f01963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af495ccffaa733e1eb8c4616b821b0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2657a409f50e7ac816b18f58e7a92965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d1e524e74f427ed5d698bf32acaa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9f2d60078dbf9ce07e4ce01f75c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabb1a1824f376d043b5fd1aa8a014c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368b1c391a2c79493a4c295f47af8f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d60cdca2e2d5dff4f57293038117970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d67739d911f3986bb805542e39829971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5c336669e52c8e9219559b32f571972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc2e2b0f1e016d62767e09d4e08db0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f99e1f5a3ff75b38745dc69101df974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111d2ac3caf2007487b4271c9ebc38975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fcaaa8fbbd26181fb1cffda2a8109976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e996be5f4e754626bbbe65eef4d04977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d655f41a38f433e2eeee53d22aa57978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eccb01608c5179a0044b8c13f90aa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44886fc6ff0c40a0a2f8c3dc96787980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7c74aa360d274f4caa339bf4c5ac981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2613ffc2f0c5bf77c9efb5039746ed982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72433993c0aef249787df91161403262983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472c9944a64ace55e8918455e91ae3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9558fccca35010b97f984b6ee048c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3ce83386b83b5916f01a56b79681986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b092cdb4938d0ff02e4fa82360029987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff056662488b9a4a1ef8ddcd5703c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437f6d970c5d347bdc15bb10e40246989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b52fe3c344a424801b3ce02d33d198990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab67cefa7e76cc1abb72ab95470912991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2f59f16bca86770da8a922316e29992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e78b1a2c752eaa6cab5e254231cf8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47450a748c60c3939407de468e43a13994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1a5500d49e94cef2c2f513e763402995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0e7f29a5234072899668ba136c4f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31650d7ad422ddc3c0a23602c934b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>