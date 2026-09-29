--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bf55a8a1520d01dd1ae457bbcd4e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242de96ca21f3704cdd850a866117d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d2f3d5159469c6ad517b42a750d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6f478129abd18c9b63caed5bdab5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14bfeb46f6be1cf840620a4c9447e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e846a35221c10a14c45bbcad5a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d9f15c0d37f9fa08a5fd298f4d237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8cae626a929163c2c6bbf629d9e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931c9ac82d83b78cf83053d6b2684b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4d11d7881fd38694c8c72070431110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a3f4aac8e93be544eae9e410fd4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df973d69689821bf18809b5fb8c81412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc7170323a9a02e29ee4585a52c7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c820d274ca3e68ff547963ae478514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b9794a79c2af3a9a6c1f62a6496d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c18e093aed586f1a8ff0c78c9f6b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a94bcada8ddf3c4c19d1617fc95c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b0f2e626016f47a83b8e061223d0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d77cad9782cf720fc1c51824920219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e496d7b0377d693f070bd19dfe01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b725dc1560b081f2bb3b4adf0153c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2a0c3e8d7a5ec217425f24319846322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde62bb63583c858a72757dacfa7f2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0380f1de214b9e5b3630ca95fbec4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dd22e7efb9824273f197714c2be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5981883389d5285b680dc418675a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d09cf83f1351209e02d81022dba3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e750dd5e5ca613000b18f9a74da328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ab556d6b3078bcc317b82a24603029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e18114541edf3928e4386fbca2c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd43c172fa02c5469f4dcb4c605b43331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cf223f83282a6965a02dcfa5a52c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809503ed3c158982a7552399c57dbdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2fe50d77bf43e77ca015ecbb7511434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e5e8e34fcc0a5df165796a7fe4cce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99f0ada6bc02243bae94d8aa70776236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b331db4604b5c6e12ab768797c9c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c486dde6749de4f99c6ffc4beb9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8ae2bde26e5a5be61d4e3f3fbdb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50b95edc060563950c00ccd885f0c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2350ea8a2a7478149198926d4d9d6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17e04d22786415652dc28ea62f8df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb34791aed6963ed6b547e807380ee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f751674a7a2ae17e844abab224528444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21caedb8473f9d4dab3e2c868d1664845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e3523f5ea2024e6bf5715d7dc74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13afcd1d71008367eb488bd985cde9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d9d85330dd0bb3fd8755c5e5586c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913bbab2307c9938b10493f9abaab8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69a7fbb1dd6813dc15c448ba376ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a3c99056a6433c0108dc1fb27a9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a974d8eb5265b95b0f01acb876d7fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f90297b0e42ba052ade0a0e623244b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850023ce76afffd6cdd4918ea31379b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd6662f4f9b5efb846b443c68a91555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5dc890a6c4cef0fabe3dc999699cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511778fe941326a81193174d2ad115f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848918d027c894ec69836cb5ebe6f27058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533359a30dcbb6ebef5b31b601a911759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29905ee540e5d80d5760ba5b8f9e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb548b980de1cf91a014c1e366f012d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948175c24bfd7d87605d4b1a29b924e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0baffc73f50ab1fd32fbe71c98a60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0bbeaa595e3f274c64a89f509ca364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c452aaf092a950350667c735a49ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05354c6291089d4d377dc0e725c6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8dd4f08e12b27826caa6aa9f300267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e39b2a5c91285bc7c7af6557879468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea491ee720764f92e4b0774cda08cba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013599aebbf57b9d5bfe6eac0362e18270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cef8876d0cd5cba792a0cc321244ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287571ae448e4417bab79911e87a693872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901bb023da0bf2d90f535df758381373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30314860ae8f7d1bb35fa2b96a09f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831d8db1cd10ace6faebc410f1e4bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b82b8d256f53033415a2d7bb46c7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feceb91c1db4fb4632ab6abeb2897c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5a727483c38ee08792e13dba944278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819bef6831df4cc2d2499a0250287b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c96d578554c4558f1420943a96eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3960eed679232d3cdb1027f8b72a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca0c2deba96e0324c30812760c5be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0cef3e54982304c31a70782f85d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43ca4ddd5ecef29310aee0614912884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebed95ec1528379e5e064e3e74227385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d1ddab7d0cac6a96c0365835b6b3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71eee9dcac04c325a0700820b5ef4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661809471663a434bcf9b8b118a3f8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccac59c1af900bbf25c61bce1e6fc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415894f6e2843f7546867c6d9eeafb9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf27eead929fc86555e70b4038c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b55f504b791404545bd34231417b3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16477c7ddb54665dfd36f6053d3cd7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dd3155443808295bb29dea640281594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1ca0efd86e904edadd2dcd70340d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2631f7d1ee2278cf92ab57b7d54596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b605bf1e8f6053fa005a70ef7691b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf3d416602e3966c48a64528df3fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269928e9772ac38b02ccf15ca31ad899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee57a701311011f7028e5ef57783952100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9abc32987182a2ade09b885061643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a9f1bbd686197729915afe4c792ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558741d61b83441c4937b8cb8364511d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936e003261a971bdec2cc5cff460042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d91241a0beec32aedd87daed42df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef54198e34418ec3034094445c87cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad50ec02220ffa6a26394e2d4b755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde7e687d6252ed244d90161d5fb08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830dc7066c692e50d368e4fdfe2fed7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067788fce1f28c54958836d294c6a68a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e169dbafd291bc11802e38df71a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225750815059f97c9c0bab8b60f134f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981ef57cbd7c0db9b6c4718312d62b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0def81cf6db1d5a60e28d91fb8ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb388f675b4c370de1d483838fa75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eab7a4d225affdb2c2a158bc306c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa03861342401831f7d7c1dc823e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86f3e23c66bba748e3cd274594c8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000b9669a07c3be389dfc586ffc6bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4910cb635891ce30a9f5cf51864c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46033b0cbb53799568ca77fe498fe7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6b71681b361664285cb583f0d734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2dfc83c1a28622c7df4302baba65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cfd019489c505055fd07cd4742505124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8331b2ed04a9948d5928140c9b3e8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17ac0f419c3d88208e5d0a255baf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00ae6fd8faff84780863b0d2139f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66da2f29567425822a9dcca432bd0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac380da7253e0298287c8ca9346b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230de6442b651b64fcc8785dfb84e7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df944b7b80b15a5168f5186dc635ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16344bc1e2b7133801426b047397a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8294d5270c7457aecfc23b689586b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba246401ec449f39d0ced8ee672e0531134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea8d71486291bfee784a3469a29ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b69c2e4f82d44906101434aeb3e8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094169a250284acaedaca21c0c2e67a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5ec3d6a68c524d54606f375baed22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b6b438cba2688fedffa8e1df8f5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff19c8a52bae151ab47b82a96a0e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cc86ff9d294cf81e629fdbe12126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c244dc939d834d92cbb1555f4a93b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02850d2746fc6ccaff690d81d7bb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe015cf99308db0a775baf126cdf2ff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433c58af896bf0246951c573a2d015145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7370dec170b60955da94810730e9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef6ba7a3075fb23ff2dfdf97cb306f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2cf81c477c6297b19a029b4a2d2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1a0f1ca01fa83e93c7503a292177149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d757721a47dbd382f8f87a55aeecc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64dc2c858a24e1283a24019c77402151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc7c0f7c841fa6530d82bc961a0f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d101dc65098435844c2c92e52c6c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1bcba451d51e142f7303956e17e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead157f3151fbfb64a9adf92588ee6cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab34df649de1be947272dbaf44cab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416d4c5f5e1a8b6a09ed548c0594d8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced0e337801c92cb6f6310f7fa879fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe42f35cb7acbd258419d2b5d1ecb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7fc1cce9a2bb64093bca58e9e6351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fe13683d1ba270e3eab28f66cc57b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bb3b4ce93449a46e20b53a8c835c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ece7d4dc9a0b2e145febaef24d945163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be03da437c3fc700f0d5a801707ea8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0ad314b92348a96ae135cce0995c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2310fcf643a8ef8a37f84df11f13f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299473d57b0ae459b455f973a9e3ac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793da096861aa628a099bbf8988ef3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe59f561f3c9635be8d7a9195c6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb9380ff089cb55bb417e13998ed98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586f5373da15eaf54114e3343f8827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf71225f8fa30fff1ae8784821d58d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d27b8fb280c235a49f3d73b0cf4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37043fca5db615429e1b1f35ec384c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a64a73d287d5b6534f7a15c81a2ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7f3ae94cd9d058c8055082a1d210176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292270a356cff29869260c3b329efbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30b8038a5ae5811575ecc616aa3c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5ecfadab8cf75b036f2918750943179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2476bc5efdca2f874a092c53d9b34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea28e2d7ddf5c89f83d71fef328096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836f93686304c4dc2ef38124db99ef4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcca73f4281d5eabc22d301069f9fc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4767284b822743f840a1778d6af1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a07cb75749d31982d197c2e6d2b1e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6453ca52de3d44c3f246c66273c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f1a23a6e17947dd7dd96d7d9bc15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59721304f647652793ba0eac37440529188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da31391c51332db4447901fbd83f4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c793d3d58623df6a18ca8fa589a1c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb22b2e5670405380c9cfaf2ffc908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625fe6459c56b156e73efc27e43d1e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1402adc83f7849b91f603f46eef57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f43cf035921e21408932742e25c0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eaa424cdde29257e82e93484416d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b465ef853145748828da67180172196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f59f72108da94ac00f9962f4965f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae9e3991030d9b0673e02a99e7eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa84e35db2d09fdbd917d45b144a51a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4823bfb38ede68952d9530580d7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6afce6c8c381e1bece9c60ac596b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4143e027450419e69dfad8d135c0fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0d46f15625eff46eec9f46d84d15c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023866f5d0a26ac210ef735bec949ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736fac430d5a4250501dda61271144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5055b11dd917408ca2973d7beb542206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a2a55dfe73cad7aea882e259218b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9edc76079d635e5745724375bb218a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67132daeaf739d08b5a1bcfa6b93b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce358dbacafe62c04d17af8922c87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b02cb8edec9a35bccbf4aad4d3165211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa1028b714a44d365652ede3c6b8f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add05db9d73a155192318adb45583af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33205cf3ab3df951aef313023a7c0b23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f50c1c3051716b00c3b501ec6deb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e16a81caaf35e3e567b49f901aa95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2c623bceab358d531eefc91bfad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd724452f305f76d9a7af1ef691b1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a6dc110aa104c21ca5e50ebbb5eec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51762b9a26f3ea428d4fc9226be4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8253a79a8938d951afe0b1930682221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cf0d8a6614609024fdb3bb6ae3c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d71b8bbed804049037d60a022704223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee87fd1570cadc333cd53699a1745224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b804ff5d1c937021057423e65a3d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742147aa18210698f4c0f1566efb758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4f0201a9fdc599e8d321150101fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38525259d8b4e0df85b975fe76dece1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5cf41a51463a3213631372fb6406229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a76bc300f41c82bfa466105df9cbaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982781136500ac3881a6e6b939a25ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be245308ff31a432ec8bdbac7f351ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c843f3f9d8084d1fd5dd516fe5cd02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c60fecf3b31f1e298fd0cf67a105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a1193ea4a30e53370606246f8536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0addc934f3282f035331c7d9a010b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb96cff6d80df0b1602dd4c0fb1c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0a63a435ea49e41e44ad7077d97a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d77ae1963d4ef720fc01520b8109239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a90f4ff089cd5417b79b9ec9e7604240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3d97a3a50a9737e8ac7a89fe8a91e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cd28202433deb3a962e69eea787d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf80c5c53e3c1e9df65d10f1a0901f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630a3d0bffd4d5b7209db3ede8e6cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bd16d32fc8a8cc7db3d743443ade245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203205f72855152182b3246fd6cd51d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039020c46dcdff8f264c392be73c34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753043da735c34b714d89368bdbbd7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110cd5cc6a6cbdb96860df3d316d943249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b18d5411271336f180df4cf2c636250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021ad1d88af698dfd66caeb6831ba6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba42751ba7c855a468bebca27eb1540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775678f8c4dee178f317f3f7e840ea96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e189e044f406282067391553ebcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b22585273f5af862e8de1ba67f3d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814486cca491bd3caf037697a7c85bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a11dab95ea5e7a06a95f47637001257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec3a1aa9193f55270d5d24cd88371258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966f50532f423a71951f2ee0562b14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377601fcb6d683ff8a86e8864fe8b282260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771249535b91f863500c7b2afd6e5788261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63e00c745896e0d856e9638469b78a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db2aed7517817d138615c4c2296ec9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c118a4764574f848987235f9e69cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088709a181e310cb94698b4db3adaf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acb3ea827dae3f5d4aa745dc8b4f18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020769901eead03c36a7824b2531b37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54921bd22406885db1c0a20671ded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f436c69bb53a9f19dda08601115815e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94917363575af2ced2a8452722efa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda48e27a787df2ce7bb8ca2a7bedc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218888895d0378fad7a8c2f8397f6673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3ce014ad3506e443f9503aa5d6b35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ccd7502b6b8eea6b775dd9e39e8d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f8e04f758c15844b4f8e1976f4742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2852158d78a31f0025784cb87503aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd86df25edefadb422834784e1311c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba9db6a2e9ed94dca1d66bb067257278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137db438f5e4cd6a890b016b95ec926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d709354292bd5bcc8fdd442fe03b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbac003d4b22bf6c58fde92249983f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d15e6918584dd9f8e662906fc3954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2850493ab969cac9f5e69a9e2c1f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d57448dc790cc6b42aaffcde6834b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ddae8475548bb5812021094fda022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc168e0cec8aeeb9a8db1d69748428b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21075d3068ac2115342869f6fd0b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c26bc7ef186397d0254c0cc9e5c74d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527daeef18776abaf0ab28848b7521289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60ad3b81400e454af4c717b439228f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297944115e0c25b20ef5b45a850f095b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ea281658d4a3748fc36815261b62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7790e424f89020c6779cad16836d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493c27a446e110dd78df9e3dbb5340294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec34b3d40038e7c001e5f26890e862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33060ba57c659ca1aeada2b7c7c49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20717169319857d6b39d5aa94e0ceb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830df86d3849097881318e9918cb57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a73ca974ad654796a6697f6d98ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad29c9f20054f988e6bea3ccd0895300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664d81a172d0a81d6149cd0a9a108b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be477604712036f9d70b4bff75f802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcded941415773054cc9dc36ca0f9f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483db4d758c53f6ac475d2394d25a77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fec0dbbc31860db15faea86a744ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12a93cb31ab0efe44e6ce0146e21d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3d86a4b238e42df0236573a23a6fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6fe4be6def90133d4791350cfea41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb681b17a729555657ca8f9ff510c01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140485e87159d67f56f477a5cb5b52a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923bcd489fe9bb5672c915bac5b78c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b3bc87b6512a728acf15f3c14489312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691cae01238221aebb5b442035b31f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29897cb2ec5a32309b976dd9e9dab05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eea811c41b6646b7de83b26c8624f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54d65d2cabf21426ddbc32233c0e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2aeb04740bb0a6fdd132a8965b557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef260c8157ccb53a7a88326035c0dc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6dfb2ddb7aeeb361d7c13be330b5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822c6d365735729fc3014609f1a04be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97774b8ac82aaff8d99559b4a37c47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e40534db5eee50f7a2a317371015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f12b35b4cb1c6fed27cd08501a9da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23724a7d3604e0355ec486ddf81254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35f5aaa0213035cd81b40823b00b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa131316342bc0d4e42d23683dbd33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad076831da9e09de3ef495646b9a77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fecc3f0a608679a8a6ce12cdb94d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840facd151ddd0b2a5f7f4521db7177329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b32839ace69f4689a95c1e07dff7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236040dc267d51a58ba278ecd5ab1e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854fa7c24ee0aa36db69281cbfc0b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c0c88a6f5e6ceb03f60a545ab8cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133562aeb0d30440eba0824816bec166334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b6ff31a00f3ba89f1e740b0051a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe657a29842a65798354d7677a670b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61ce97a8ea6ce2571b846b28d0d91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b41abae3c5f8bab45473439fb255d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd697fdc59b96d971aa2f0dd9998e3f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1971cafc76829d86f95e98852a111f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d6aa9da4c4ca379534ea52e2c65e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6eb84cb7b61423ac6e589e38da78c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7059cb3978e92d6dc57c82306ca288343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44331f8d8f4911cd3a05b740ffefa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1baa3f494c93bc506cc46cd21a7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05097b63a65fc3c1227e7d8af82481346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b213c6d1bbc5d8631310444fab4a4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c6eefa263845c17c7c1375e329fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87a48ef6421938034284bf1fa197b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2b40d9ff2f9540b23b4c78f0d331350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826b1e2ef65517edfb369e1ff1b0ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c7fc32c1cd0d60cf0ca4c32afd56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9c604272fa38c7c68db01e6cd9be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb5900a25fefdf1cb1fa94b866a097354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5682e9ee2928f81f9efb4be8e8ae3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53160099de765caa9b0c14a76ab15dc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25999bb57c2a4405da3598d0768e41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a72e90232ff69724a062d9bafe409d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d313284cd68e329da427a78dc3c41b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd0bce76fb2411b0217a47d3b9d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51b1bac516c02cb7a0f6823d38e47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faed988d7fbe066a807e8816ff95af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b178856e03ea52d9a3338d6a1dc14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0642f3064d106217c8de6c7648a15c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbae5f4e90bee7aeeb9564e9439c15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876348c5f4719aa1e54def1a216f285366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e2bf8cdd1b769be54274577ab92fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7bb8f584da04fe558beb4a190842d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35421c54af26d3c859b1f2b9e062c38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cf1ce139dc02c0d6fa43a3bb03340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb575a27de68323fa00ef8766b429371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898719343391184fceb14496c3539e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e66254a655166c0fe0c9a1820badcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf995de14dbf3eaa6c024af75f5fb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eede2c79ac1f496db0e9c7ce0b724375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482eea9ecb6bcfdc282c3d22e2029d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce518c5258991519d500624efc9a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd932d3450c600100a24e1b46db83704378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c32ed932031cd779532e848ec604379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d4105c7dc0402ea7c61d3fbfdd6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd60412ab5d5777340a002e7da12c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cc10cbf67adc31fdf3faad79747e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0024fe2d351882e0e6a19d86257bda8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89aef38853cc583de5fe7f7ac7753384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca105f8452c5ed28593881d643caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b48171d8671578ee451bff9f6ebb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03118da86aea29bb2cb714ff40a0db69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fc589222ba9a197c7d6c2a581643388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de42e8846e196c9bf8c814ac8b537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8497c74c4954a0c270d7ff6ebf4ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9cccd235c182de461a8f01d7a2788391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893883d49e7ec09a13118af811801bc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba04556a136a051f0fd1bd22f6cc3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f08c5be1657b1038ef115d9f48a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc56b1c343d6379eb1e5ee2ac3585c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50edbd9e6f9ef09d3437b84c1ff9da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04175671c60748d0be1194061118aa32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97c6ec4476617c2cb5391d93fd224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5fca6bdb24332a59fe12f0107663399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe72b84d7fe3a89266a758b940e276d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c3a72b34793c9b5ac89688dcd73c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc91c695ab303fc15f7b87be4b862402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468207796db698f8d8a02f9ad7d801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578234ef3a9198e3fba28d58950aa9c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6d1e26e9a42f3d1cbb617ea9096ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e506798bbe7ce0a45f6da4212be9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef72d7b8f4b2187b329c0bb8a7398407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc537a2253529a1ddf2ae8d156b70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c6966c40d95ffb78e81f34e80c90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab69675267e17c88b01ca3e8b0e20e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5f8a38a5a2eed09ad19d64614364e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012717a1b207534295cdaa9b77da856412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ed78f07d07061f72a4e15f3fd753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481c7cef141224266c2935cbd33567414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c130dcc74c79f54c91681a84844a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33597f8c589b8e9a0b5e787f6febd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406b50101c0a1590df0e154fc14fb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305d0d2338f6a277dc9e3ca0274236418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aca2c34461679b8a851c1636f72ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95525e4844443a142b17beda7c4d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501d8b985c9119f35af6e10ed747b8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eef47413b8194d5eba5854839fabe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f45fcd89b4c01957f84947fd7109b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a007442d8142a364275a07567a1a80f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e503535255c24fddfd19854790b00c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb151f325bb55273cd1f7f7878c69ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbffa44c3ad3f305c31abd4671ab4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a5af4825ca1325f71c9a2e33cb8c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b215680ebaf9343b48bedc4a295d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5ee6e494e67d9edf617771076c0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e79e73ae9c2c83f56f13867934aee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c56dd977649ea634cc051c79964866432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e2ccc831859274f6a926731fe0d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da74b54cea062386cf954e45c3df91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47323df5c57412210f8459c0e68092435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216208527ec51f1df78ffd4b499210436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b8adfe084b6cb8a2a74905ca88bfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1d948426142c009671fa71283d01c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a0ec3148bbcccd7d417b780e919a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f059a0d8d5cc27cb9d3c12c077c56a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d808263e64d1f4289608fe4beb78f59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efccf5779adf73cb9d629f758a573d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ce0572fc6faec76ab584598e18c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e376c81894a7ec4d19de9742c5363444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5c5bf56467a36e7b3a715c6370f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68633d9a1d3a1524c76b860fc4021446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c462f94f967d945bebe7c56fdcfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950edfa58cd6db3e5093c4df35d449448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030f09196cbc66025ba730503df42c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443619fdf65a2444ce4a8f999fbe2bb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645eedb66f83ac5e5026d8ed4205023451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e3527f5601b04bcb770571528aae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50169f8e0bde2c20eec10cae2c932f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb16551c367a12ea2c2a180eb68d63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c94fe1d4e82800ee5fc8330348e4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3119e5e1d5ecbdc866fe24b9144168456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad466861d0e173f741879d292f635457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7679bf35fcea1752dd5b26ebf25540458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe29e0ad580955f7f8cc0cfd371ff9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c92790744a5d0be7dd459a19fccb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a849b42392965f7a50ae7ea88c5400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dae11702b6bf0f40cd80f4d1b988f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08de67c2ad6a05d1835a223879a298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4dde870d81a2b46ed76dc974b048464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d077ed123b5da52812b9392b3587465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8058af445af5736de1c701f91823d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe3ab42c89b4014225d5a6c0bdc7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fe2315b67acea3772ff3f2e0c7221468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d017d589712ace66616216d53f5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897e5b689d20f46851dcd8e92981bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6270702e0995d1ccc506579a24043471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f651afb9b3cd74de0f4624fa3180cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b4f63516704b03a9b8720c02d5bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747afda455b881a7539d970819310c86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c780635cb41afd0def1f674b718b3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487487c54437320c4857a5cef800a3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41a1c19bcc1007bdb4e9e0ee04c72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7910fd2d93934373e3fef596219c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b68473e824c4f1baf998f13f91923e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18032719ed35c55146c66284501989480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793f8bb2580240701a2cff3f629c36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13d06e7edff49a7886ac09d86e76f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1299c2547e31f30fd74596b642a0a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de763607a2a5bd644cba7aaca879a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe36ec893abff930c0f96e73cfdf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720945df715ba385d867aafb47c3e8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27659c3646f771c5ea4e3ac498ba99fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888493551fede15970ec3e48313a951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce08205a4a592f8216b88decb8b4cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d7ff749e269fb2d629038b2a5370490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec1a92b0d05cfb57749c9dec6ab92c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b558ac7f02aec5885ab5b5959d153b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb898db10d38e50237376fb733a3fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93149584927bd01a5a4b369d8724b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f958ecac12d71dd90d3a2d7780ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd29d50e442c09122c38fc038380d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afecc733c09288f96b6c728b9b7a506497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72c2406b60830e17c73d88f27fe93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764d823acc1072ad19c92fefa02904499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14102d6139d2a6df02ab3cdadb0d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f3dd49309b48514dadffb82ad1d8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1102fa281688aaf19c05c7f6e282502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca323ce48ecb1623bc3549796aa49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44060fb0169077e553c9be47eed4ce38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97e963265f99df8ca32f35b955f473505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7523554bbb1707d802c68c1e8cac7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363fe13944063124d74eb25650c93dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400c93c9e43baaf045e207c3818f83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec762fd05214fa49c432eec5abe0f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ef25542f35ef1ab2a66c7d4f008dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b0f2ec71b60be11b26428c09ea82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f6e2de78a5793bbe44f7d335a45d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a39ecce9ff32a80b5389469fdac28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81faa060fc572c7744957e9219193a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382fc94f45fe3e17481bf324bc02b8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abf368d1e4384fe127a4bafd46080516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54c6ebb496c12b8ba154d36661cd2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05088b91b7557f9431f744ca9cf2f96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77063922ef53413d7346fed491627807519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d34359bc4fba8bf43b527e9ac81ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed779b6cbe3ca66a5593bdb952bd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf0f9340392bcedc7fbf06e00e6ca3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473794c7d1d47bceffae9986a852d20e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff47a205a423b246f7c18c37f531f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e057f7fa39145c5cc27ce45efced30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378060524f69dcf85ec1c0a225c6df4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e17a1f7dfab3099c917d80f543e71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66b8fe798c30c6196cc6dffd50035528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691609102d00179593eef907d7e88056529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c6c78b48ac99e75f50aa3710725b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0b9d7ccd9c171f0a7d469b21041d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79aa86fc6d4ced3a8fe51acd81bb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c974cab10aa09406115c2acf16cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7e16ecd05c8458d017a392eb91f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7611d740b2aae9def98bc077c340d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f559f6b14a38bdb3673466d184d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17b6868f7b3830909d7b87dd983d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331b7675f69c4c92225452bc4996317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05292ce7624fcc0e3b7f6fd60979e17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446eadcfd0b3049c875ffbd31687929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f198a7ff2455990f44773ca27cf96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259767a2b91341e3a2957c8e631136542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd530b21f7219c24d3a6fadd0756de8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaef137ce70872801196892fb340b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc075cfec0ccfd104e284bcbb588a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646dd131d2d851273428c19b5945a7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad6dcec9746d384f9847a21ea0342a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950af76b6540483f7c7ef92192f97f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c614b9a6fc35a92f341feda27dcd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d588ab31ddcfd324f782893d81b26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c31242715600bff0aafd50f73615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39bbe21c716b3b0450aba5d0abc2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b647fa536cd7a876f6c02543f9a221553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638d02c0e1faa57305cde4447f4406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5da1f96088470704be6d8ce20d0ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c1123f371e9b1885e5457ac6478e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d71065ce2243c614fbdf2b81b67e1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4de016b32a33d9b538d92bd9558e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d9050017dfb5f1fe2d55b9cc8f47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87fe925bebf87bec843bca86f0e826560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e98de104dea1083e149d9cefdae0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc83005cac18d87a8ee364a6ed8d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873801fa0bf03e92b03bf8b9f6e2ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b39b88089f349c8a49537fee70e4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b5798295a91d906c4ec0dd0278e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b2512b14e96c3f465f8938501ce1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802ee45199c77620f07db1a2b35aff0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f133e623b5c63ca890da868f4ad4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456a309a88cf19dbe8ec1b2ad357e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016b4b953ea442cc06e687a06f9e81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69edf600be1687f99a3ab9db602de6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb7f22ed1e6eac360011cdeb8aa65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf135ddf180f25513da1007cef904573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488553310584cbc479c40b2762c93e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5986faa40fc9d9fde314bae9d8bbcf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473174cf89f7d27ab6a428dbcce628576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a3dfd145fa585ac83dc0fc50f3a27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874183324a8d57c3a64ea79abfee3901578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc48401df8df6a7693a033b9dd0de52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e72240f9e9f6e840a557231f9414cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601fe3fd4b6b64a66b3fa9344f86aac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772cb15cb43b8f7ef0cd6c129811b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f11026205f0ef4aa7ba053eefd2bc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff21a73abf9593366236dd73fe8c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80f78763c05bee5489cc522fb2574585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3911b7e515e4dd1959a24cfeb8c73b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f0df738be6b2cd55e6437b7661b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863c6c46948c271cc3d59d95d733a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec898c623b1b382505696e3b60d2065589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baeb93b5c16de1ac6c83c356b9b505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee800fac48794ebaeef167f431e90f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769f82b79b7258a399fc6328c360fcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4499c95ba6da3c116404bf1cdabb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e784e5001cc3a18d0673204995b4af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc4189be2badad92e2b9ed219ca08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a214803818d039c2bc928d6283ac1c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d5a1e67d3c88d8e0743a0f06f4e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880232ace131286e25ac54fca5393dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837b9f62eb384e78a612e29337773a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dddf53410f9965c5f4196c7077570600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec29c61da522eeda29247d55528505601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc7a8fdd376257eb1a1f3533d2d64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326fcdf1ca0f80fff76b80dee35a69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa0701cacb83da40741162f5d12db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4547cfb52cd0cfb3f773a9f0e8d36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8192b71f798fbc91392d87cd963a24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e6db41458b454ff30309eb85e187607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158f1ed6e97305ba875511b07b11f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b80b17c48a6239739eb1f74b25a0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3b3e63776bdf1423e56e0c59114d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363526fb1a007a385e22a4a4089ad140611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ebf8f10b40ed46cefdadc9091a2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45c9a2aa9b66e5746614420d2e600613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ae601e5cfc8e0f781e9fc9bdebdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb9a5e47e490bc9900b2f6a73fda77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f907f94d12d0724f2e1d1bf48672ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a4a93f1eab56fac44253f3b9196e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b72f9d286f3598aebd2e99733f4903618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c88b53750e188ffe43600eb59b16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e81cf36f1a74fdefa2b0eb12bababe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5dfa7d545cb90006590747faa1859621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1379739b46c3fe8b6b2a054aedebfe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793970a643430c67b2771216916ed65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfaccc9ab89b25557e699cee17dbce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3a4a0c809caa64a081cb71e29a31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dfe1577e97d33a12a650011b14ad3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccad4b33ed975024aae161634a60c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2ac1a3de0834533c2c02dd5b5304628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b6fab3ede85badfa4903fd13752f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ed351cd1c434036c03907df58c151630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ef1e71073c4fe4219ef9059345fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27881fb5a03afc09a79884fb418e6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae80b29c90d88ebe8c8cd7323e871a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d92441405d83972f8055b2bd1db9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd8cc5d78f45f684100964bbb505e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74917a40b409d12d7ff9d9b13175d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa06d0271aa6027630164834179528637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f87ecb7be03629d03795fb0e1d38b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385afdbce657225d675f840162d7a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f876663e248473d2c109f8ed2a435640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a75d0a168e41d421d452fad782e0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f372fe50ba7e05d454f8bfeb192cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66311829254de58893bc68205bf7aaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51f16e0c193f3c6c0e891c59ee2d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab08e1a9c8225d88d0cf5a380ea15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830036c116ad5157acd81518fb97c05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eaaffe829c64c52a0519fbaeb4bbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d4f485d919654e30b58ccfe39e395648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46453c2c81757c60313e409676ca8e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cc6ab29768218160e445619b37be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c508fb904c7bc8dcfd162a8e29826e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943ad791c280ee3bd713e024e4a574652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea78af58029a52f7e1dedf7b6394e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f91acdb23b39f00640a7a116ad4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcbee7823f2ae20f4120b9e9ec1174655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fdab5fb9f25d8e788a79f689af74f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aded49da1c41d61ba056b6038c243657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2c9268a95e3c68a4ff6c9aae4c73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd83768a9add973922fa138abdeb3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47ce7eeeca927f5000f9175ededc2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c797f36dbc346e30e56dab5ae0cf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e83837c6bb25d0e3da62ebf6744b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b31e565204e2b06f459a5c5baa3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0605b29c9d3a685e432e18241cf3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397792b98145125f67de61ff5084aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae176162420d16f18edd178ff244c33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b30f2f34af151bb30337dece085f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8501b1355ffdcfdb025573ab27d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048331a51f20c4828680ba0e49065925669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b838ffd43f6fe5a8c9e7041632c33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215574822f98caa46cdb54707142c116671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d405334cef7a1a5f33a6cb15c061672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df96a553e426cafcc2240471d6177673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369f4875dd93e535fdd6a169ef8b02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8723ad79311d46a6a1bbd2ff3d020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce6368991c73e206b7404ffaf8f7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966261d1c710dfc16f303314ce5849677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1371cf969515b710da3aa37a1a71c71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3604983d7a913d4a3f3644fdf375679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb7bcf522ecf036d6c0087befdc0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992c073fa4b4257437a27716ff6d677681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d79e5257e3f2a7541df940b5f8ad7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db1194118806104559973d7912f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfd8025cd32e299648aa6baf772f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a5c6990495b897009fb330121244685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25d9476522ce5725dabeb9a8bdd23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c44c4bbb8bd600453c6866c4f15d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8374cecc948621724dfbbcffb6204cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668401635742377d682b75feea6dc178689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284c2e619b40ff6905d71dd2964e9af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b485d09e4cfa6ce8baf0976c1d8be4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c092180d31d7b0bd7d743251f0b964692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7fd75b9b42b1751bee10692cc15c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7456aaddeaeb6174598c61e53eaf56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84af4960d673188826af2b520d4fab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd8cc2d302eabfd04776c98bc71dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196dc361ef9825483bc27869fe9c3e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307fcd9291f4df10c57cafe4b4e960698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be210f7abc6ce3fbb2c4108750cc7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96056a5b8b5ee932501c914398e94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de58e104a12a25baa26b3851c1185701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713deb66d6cb9268ca09a4ef3848a1d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f421693be44de21bdbbf861b7c87c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f711a78f565c66da460020546b272704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24854fb476e152fbb5ab952f06f415705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6b2b34705efb94240f9fcbe27075706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f05234732660c31021a90b008fdb6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e29ec3f340b0228af3ae5e9f6371708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246359a36a5ccfc405d7f76941317f35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187bdf4f0c438048a1438cd7a7eeac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f9fa900b19edb2f40f0ba2f45660711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1819559333b46d07d579b27141b63e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e6ecaca4d3187ef035ce01bbb0fd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb5399d20a8d22afc72ebc34a373ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd681cb9e435d52eaff8c39ab7ada07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71e975810abd4db13f70b304d042c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c7222569b33d54ba7d33dce2f9c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1e526fc240213c41f62d6681706e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6289729b0803d442949061297fb69b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09680ac4a50b914c51ff5bfe8d0458be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea398810a258df62c068232c5998b2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21266fa7d2bea86d3afa88aab39b20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bc0fd724cae99bfb7298be4c7601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a766be45620f5fd566e7f0a014685724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f44ad1bd120fe266835ffabd1a5de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3539324638c570b92dacd254d1906726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce87b32c9d967e938852883171767727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5adde3553390541599c7335d0eabad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f784e05add857569ba85a086214b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9035faddc023275dc241f635038af07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf9cd04be75063995772be42c118f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84567001127a3de82fcbf6aa0581e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed244e4df69236f8c0241c61240eb34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb65ab41eff1c9cee92cab2b137fc3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257171fb52b7c40824c24510ef11624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521adf5ea7640d459f0bc7ec51b22e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f251fbfd6715fddbfd782b99330468737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46566c43df773cd633769e26c52738738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e257c62cd6c86dc73df33cdec9d88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56a1b8121abdd9979fdbdaa4d08f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa98442d530f5d685492b64b714dd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada9918b8dc9f6747bade681f9e6df7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98474337ceefb1622be9ff87c389dfcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb9c4e14c74bd4da85b9911951765744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6bb788453d1d2b2a063c088e2fef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048d62474fc8c5b3c089c142e70cd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d19e301fcf6b452f4cd1ea6b4efadb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9bf6307868ef6cd192d2eb2f05ffa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f31bcd33b7401808754d5746ec09e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef075249613adc8273801a72f574b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174604b2af9152f455e3559e2514fd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16377dea4ca374083d09a34607e76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd67104305f0ba4f88b67af0123167b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774de36034d5104144001ae38b31bcf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cac7c0ec952c0729a48cc4ffc852755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105710f74147a5ad95a6d71e334ae00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b21b66b2ab48fb2838b56126a2dec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5308470d38d73c4994cb5ad89131758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71473e8406fbb596a802534095da24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08cdef14c6bff58431d7b3962dfd2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f621644b6a018f15890950bd661f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164f8f55e5820ffb8169e552c1da644762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e2ea9c10bfa1a7ebcdbdfe839116763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e353cefbf5d7c865f4cffb6f9b30d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d28293c5a283c7321876f8ccb34b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbedcad6a6500ec869b6b9bb29ab821766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed4943eb3b2e6a17b036f95120533767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f5de075a9f969a0dea1fb2176877768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24344b3887e39719408ced5079ac939d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36dbc7294bccf2575f65219b12c215770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcaf65820a7717e6e1b687e8030cdd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26a70f613bb8cde678f25b69c5c9b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a3305131c103f9456f57357aedbb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf866af812c3055dc0eca1e6900c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c45e06eec1135a82973e0ac97c75775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef4f77483701c17478c307711483d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511e1f23d3758fcb72d3d5d339d9de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb783c00eebae0123419baa4120ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e824f6099aa3a7e20ca037f35cffcf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f4b5ce6b7faf0f5115e5dbd0974d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151bcf55cbb0bf251ec419bfc967067781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd907237f066373625ebef6ba068d373782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802d48a8e54c5da6cd73eae75895f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a4c279e0ed51e1834e01a8c6e0e23784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e530cfc5d08229ec462659e7b73bad785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d8e4ec095ccf72f85d5b9b0226dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189eb7add4d76a93b8184bf5632838787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0284cd731fd4df430e7e7fcdc408e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785c780b2e43df49248e6dd11275b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9934b09e16232333e9fd01e17c52790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24356926776e7462ef4d3133de564fb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc460a3548c6f2d4f3d798ba990681792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582cf84a42d011d3d2e2ddbde456099793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172bc23e2299fb8d290964c6ddf5d4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa6f4a7a308f1c916dc834f931ca4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c45a6335d78e44493a6229aed1a1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4714e2afa1c73bd8a7a8f635621216797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb746c33441e0be49178f1eb237dad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883cc9930303836e33cb01e601bc267799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb5a8602501a8f879507d9a573f896800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76e72db3ddebddd2eda6577db6d10801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a83f55e52fab3321332653ceac36b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85508fe96cea258755f0d5921b5d3f73803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960807c62ad166f63596fe7ede545e6d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a9d4d2908f2843dad15f5fd287e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda7bc20aecab5da85606f3dfa35b7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f61e67d4c46fcf03e96ed16d9b62807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0dc131dafc40f8a0ab07f9557fe0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac09474c9c752758befb0104a61c18809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1764b7cf6cbbf1d9eb7471924aa66810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7c3c3e4c2af0d7bb3b3f6df9f3ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4cb55e0d69ed6dd9b234a7469a384812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40515296a18964f0e73e02a3a5be3b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632bd8191b6e8dcd42b7400ad0d9830814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546333851b1084b8fcd3fdb28a42d0e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db69b76e5fe860ba029ad42a1cfe84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994fc3f49a4e41508524e7ddafa71a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84fc2fb6f44334fcc78f0ecd5a3bf9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f57d48391acabfa45fdc8d87e2fe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135846e3cc5c534ea5c172f8e9a3d4a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776d095c2480a611b1ac5afb9ad48a1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9a8aeae8dc9031eb64cf8c880b8a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784922d54d938123483782d0d60f22e9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff58b130f56aa6654013ceba74ceac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798420dd4607d72ddf335e3975f0eadc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5a58a24dc8a952bb87cf1d8c9989826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3ba443bb7caa8b64af2ff666e926a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb4a853882c4fe7fdf229fd01cc8c8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e668c91f7308e080caf62fad27473829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cdeb6511dfc3c1fc5c12a1bf700bf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231db6e040b5076ba7b02b61bf0ada78831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05b611d359ea3fb6164290ecf5d8d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253082cb86a5a5b494ac38d93d06230f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050abd410c45b39e04cb47a6d05fef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8f23597bb88b34c36593de42f1ccc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff5be944bcd0c8c6c86b579c92cc3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be961742f31186658c086ae1d4cec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c604ad850c1b7598f2127e3535831838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c87c6e91afb79e0bb0e5722157bb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5a7a377363f87552812ee6abd7f93840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3de8a56413817d0e4759d54890d69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971cb693ed672164ad4511152298d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42420bb3fe71858804bdf3f91aa163843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc321ab87b6874e4677a1ec851f4889b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f053b1f85add3d444cc51f1324ea3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97905c9e4200a5230e485d3078ac6077846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965be2b4f27b58e9142c078e0bf3cf0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416bee5256dc58a63e586b01ab9ae41848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7169c7956db0ac9c56b604ba57aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda634d061867beec205f533dc8de413850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e965a6365ba9c11b8ef5a3497bc259851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39f0abd28b8761d6b930ebe4e82b1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d0f6077f1ed4eeb2b8d27a45b0c5e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddce04c26ae450286ff4749d339f2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb491cd6e893b1c7a4f175b5b0e4a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622ebdcd9df40299cd7aae0be224950856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c817ff8be9c2eee4ea1e26b4fc3e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b84191081c44611e7a40a2098446b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f6299683b2ad117aa545ab96d748d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c094ffeb084411c0173671dc5b74860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbc63d3b46b80ea0c8f99c4f7abfb6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe21733905448912c7505dc48104cbf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c9cb3d51521aa997a91574faa4490863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e765666edbde854a7e32c67281ec0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fde23c6f582e74623deb59b223390865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f941ddfd96f7f59dc1456e2f94e7b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4bd8fa1dfcfef35fadbca62f3f87867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d8b23480465e2a7d766cdd7162b2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373256166da76b42db5a3a58a571f69869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050689d0e933727e1e0746efd9d58bca870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4bc3a5bd8fe76b77605533fded7e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbaf92d895f52174cbf8400fceaee872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a88b589629b9e3a34b0e3fe3a9684873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81b66cdc47e7655e89e0bb33a84d2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e558ad7daccb18326de483d63d981f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce505e1ace494393a2851a65355c1a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c278070e0df5e43b4573bdc73928877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d8d2755dfbc4e36dcaae2f00740f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e10ce9eab4c06461316904d788bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2cdab891097e4a60d4c867eee08a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ae8c6d8cf814a40bf6dab75f6033881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdde67f3cc3d8807d0610d7183989d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e2c54bcd9b6cebf40c7e7f49299a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f36d0dbf7d87c3a8149965ae3b00f3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4264a9e6fd52e747b7ea3e25c1336e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf1c1cde9e67a89efb3ea65e376bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8659e007d5d0f34700c58bac7b56887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934b819b3dafa5003406cbe05e58385888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2133335922c0451a31a24e91324a7d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89637bcf13fdf16f1677bcdabe5b760890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409929f378a478bd3d4d2559b423b4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17432e7d2067f8aa4caf223fd4c4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580038b19a0846cb21f35a0115bc7c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845354525dd3e0a6a1f887d99edeb25894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feea2f287cc50567deab8613e76f943895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8b9419118dd193e8e22ac6127f0e3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2b4f2c37bd12f4520df91d360646897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f348aef34d28b40ea55519c4ac0b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7021f588fbc4bd01969563d40348d4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e76479f088cfd5779a897e3445ae1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a205344ede49d221d5445e91ecaefb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41ab01a7f16e625f321fb1ec6c211902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998a1b8f19d0954d685846e7511e44903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6670420c1407df7b0c1723ddadfe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2c29763dc98c5bc5ad76b37c1f4a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c481edf10fe380539257402898fa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97d08362b232a2c76621e345c431b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a245975e2c7d17050fd1402beeae09908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84663a2c70b46e58b223f5f8db44b4c8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72dd68fdd1a1f698f6859c743eeefc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a52f40eb30c1fe74257fcaa92794911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac164006f41e86515fbfaedad61bcfd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd284670b940ef6bfbe07200a8907913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb021d1e52cfb833a855de7215c01ec914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee93282191fc5e1c4c47ac80d0d910915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c6af8ad9c679fa24bd0e45607a6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a3dfb720d40d96abd00f6d5205960917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d736e97e26f67879873da41c419233918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f54fa4505c90878a503d8360d5d367919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc354ea9169ea745b784c23a7f792920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da3e07ced46e159bb5a48f71beee8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667057e516f537e7da6a4e3ef30c6e0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f4115c24173578a4feeb16568823923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623673ae5a5d1f7333184e7340847e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea944ff096e48ce3c0f979b518176f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b63d4e772da7b6f6e4dfd9071f604926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a1e059fe164192bea11f935535e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e254b26d2223d5f488e5687dfb968ff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc6b56ad65dbefe66493a38223f23929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03847b8bdf7547e3ffe3e6cf9afd405930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f23fda7b8a3c12f5db465f92fa08d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604363bea7cff3a11c12a647534efb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d9e5ddca196485b872cea8e2d18e5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff41d8e1d1facf01828b2d4d6199e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e21915a2d265d71a03d6bdb6fdfcf8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb5512b85cdfd611755f785cdb401936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c99663606988ca70a283ad3058f3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9909a77e9bbbc5f88cc6dcd0593603938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7bc8c6f072d8d125127bc0a5d1d2c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b30789adf91d06dc5270ee3b87275940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebccb7ae6d13b3292da7781ec42c93e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581250799f0686d847689a1d4fe540dc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d940d8186c7f4f0b13d06d486af5a91943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313087737653a276b1600f5edc8c4be944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc99250b90766e8f66bd8e348195c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b761f8a0a49f554d31232b4eea30a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc72f73c247e23eb3529b26a0ad9a54947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993afd0eb2f769a7dfb11f63db7e85948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af77fa69a7f54fcc9a13257c7ebfdd5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80bf26fe578e34cdf62451a2f05872950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4a3a5f9ea48efd4100a1ae16d6e80951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceecb37f2f3472f10c55b991e5d6b46952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c866a40a88df77a2acd4268baaf61953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77219cf591b67505c249b17d046c8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e305ecceb7644d616611f669db7d8f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363544eb13d53bbfee580f5f53fa5a5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef1a3deea3ae59e2212e849c91d6c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9da0118271bce9307d99bca9e5e4f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f055a8f58cca329706f06468451f59959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c46b2fb69f6be7372ecba4eef4bf8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76bf0dcfe6eb75c24ec631e22a99f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0b157985c5bcd8bec76dcdbc3d098962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143cc73c5bbec9f83dab8c91c0f5e7d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d7a6ba773815d5ab9c404949f74c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc7fc2705458b456989acff22f92c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7db0cdd370d573e99dfe0b69a9886966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae49739929fee14008bd88ca55c267f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafab3b5d28705943801a2d3ac0ed25968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045496eb288eb83ec151e5f9b67ab5c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea78a4a0337369a2a95beb788837ed970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8f3e6573a526e7e2f32b480734a2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4789bfd6077de6c541c6c1c7ca4c52972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea3e75e136c12d0d979e6547b07292973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a8d89ceffeea21d618938f5498ae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805084b06bb6c1092c7d768572fe55ec975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbc475d9f8990d19859e563abc8e87976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329809f165edc1001ce237d79175c76977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041552b8337e48a4b0462f60d4b89e4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fadd786e54c8548ca90824204652d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22de92385dd26170f2628deaf3ece7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ebbd9fbfc92a698142d31f882023981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ad54d8a901aa3040e93f15084b0e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459bef3aef54f531e7a2fb74750926c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd333d51ed14655caaa6abf264b27f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306145444ca7929c07afb45ddcc218c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8564f02b9685906cc5f45fd65ddc98986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bea701457807fb386287b2c9393e1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1501e14268c2e212ace25fd74b79a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6d8b3eefd4ef37a9f3d3d4cb45d60989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac17db0c04044b381b3acbae7f45f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19fd52df1d4a68aaa70e43b5084b46991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43083c41beaf6014131b9b76bf9c73d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7ccbd1a03d32b3aa9c7912120a24d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172d9a6cad1553ec47c73c7a84554ef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aecee923cd305c53a08f9cbe77a62c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b6b4d00fad98ba8c045c2888c3c6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383015b5255a4745525368ee2366eae997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a814a076038e3b575c836c914856e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873f4c726e7951c0155cd2281338682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef3fbc49e7ad4a63c96356d363c2a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f53f8cc5bcb463933894689fd79f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c97444f1c6b173b601f387834213815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939670283a9105dc72c19d305617b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfdf7d8f1ec2f1f7fea6c3fd241a6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee8c03acee7d4a7d80ccd742023398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed31c6a458781f0ee06da938ef28d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8cba7a0da9191db9b482c86036fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e39c6772955becb5039b8ca60105811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686035d04609d896e9b5d1b2a0d10c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0e240341699266cdc09e328b5d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea37606ffc56e92f175daeef2ceb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d75ae6d6770f45be13d05115a89715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220dfa2f90410946dd3314a9281f64716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383033ff4b2f75d9b0cb94747cce6da417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cedec39a35811eb5d736a4ddae602518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8398c0a52408479e1d72c0021f75219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a91b73de6d70624a8d8911a3eff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f63339005070f9abf87bcf9aa770b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864aa302d0f421dad6417da13e9d9b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d08b71e45489186c89b69ba6436f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e3e79999c56adc936555c160230f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7844f3fc21a6f0fb2dcdea780e251425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf86aacdaac602011effc26ab9328426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992c4b3777bde7938ce9bc9c307eb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a36c9f4fd18fc412bda6a770d4e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017b890858b5d21d2a020b1720c56b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9177f9741c198b46c828c7a4aaefd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1056acaf733056482e0367e13f18131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429bfb58aaf92a9b21e0108fb692a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f416cbe10d91e8c0ec0698630d6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824721f33ba6a365181293f68b965134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302cc739553ee9c7fb3a4e0ebe541435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33778a4a40a38439d6102967a916aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca55fabd189f032895edc095b32ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0359bd87589d914f1d11bb93925081838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5eb9e0608cceaafac83b20893616939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c676d5d9c66a67c26aaac270a5426640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c1aa9ea8cf96fd93116d6c9a0a2a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4c4c8c5641eb452de2c07ae759cc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72fdf3910a39547f7927b1620ac71043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2ed85f40834d6d66fc1ab41f3fe4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050878a7a38186b09cfadacc25b69e3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a7ad4880c3082afccfc30b6c5f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1893aaea6ca9a371129a1e2888d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a58847ecab3c5c33d7e7bfe5d630f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d4a53e3b4682c466f98b480741aee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736736199db29aea2ca6e202719dbc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a872e83b134af7a391b4c2b38e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a56a1ae894178374197c6d467f5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a7aa9645d392ff183dfa5953bbd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e458e1e69cffdbc28b072d1481972a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88d97ad7f9c15d43bce3fec82d2fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1c1302ebfb6e28c3a022ed1767f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95984c9469b16ea7c5dcde372c4eeeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d673eb0fb1d3abb924c3ce26857673858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f0666bc505cc08fed140b0fda4fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c88278052858925755c0ae076b7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56a8af9a20276226552869b89247561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3dafea3d0f1c2027050087f06cd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9655178c02811c29d3d1040dd9fe2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d314d9f9f101d281641c4f4ed9ea2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6538081a65bb0163fad6181770800065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceee4ec574239c7060f78e1d579e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5186e1a6c721308c959a0bfe9cc2ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e334e0dabd1f8612d63a4f86500168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c02ada8fb33c41bfe71fadf02b65a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe357b2ad4e061938bf940a57d24d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fb6c9393de6372ef8f86494d0b2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6acff8549a452a598b53567d4914172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8602063b5a3d26185ae615ad4271673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505342b6eef660dce12098120b8764974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005ad0ba0dde14c0f9bbbd45f0d5e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8678894f73ec1e7b572e685706e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9baf362d02d5f13dd2400607a5bbbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0a84e871d551eb30a36461db19e0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c94f5365965573ae804ee4880d057679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375cac88a6ce2d9357fe2f2786385fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e465859e92be24dba8e877cb80b9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8853694c21828b6f791a24ae28e94082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8234411d7779d651a9b5472f5a4d8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344844e566c55fee281932e2cf128dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf6bcfbf11cb6923306d30377116c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d1666669e38fd69a11c6d586c817a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be5ce7aaa8a6fa69fd90cb1ef738487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ada473a59e70dfcde98ea4d6ca1f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5964f2b6e237aee0aa3fb2e32011d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584d8ce63c287edef992f62ae71a7c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a44173f7adf702c9b000839cd6d9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74508946ea492dec95de0c3d51226b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39840109ddfa1d9429437546450db193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaae92457da5168c50345ce2ced0e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d25936d74eb32a8c4b58c4b0931095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c9aa24e529bdcbdbb3a71e3e588e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a65e991bb68e1614268070688bef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54fbdbf28324d05f005e4b7a558fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eade51e806597371e86c198fc290c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d81ee2bffa3f2e658facdd40f088e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6788adee9fa8f2403956ea84f908005101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1de35ad72f11007ecff610e5492bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f8f2b00d356b8ad22853c67a9795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152c7bdea96f683e5e5a711cf160ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27861b940c0fa0af8023cd4d9716bd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c2c8ce4f0d0e0f6022b11a024473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e208558cdaba0ad173804dcf6124f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c38b3cc827135ceef68550abfca7da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c579444a9cf59f524638506e75787109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb96cd7234a097ad7e83c6feef518a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3dfa0d5356e5cf97caebeac07d32d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15557e31964dfd6c12665beecbd97f1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f15ac005002decc6bff9cfc8cb1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702726aca400d41b59ef87c6c29d750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe22079a934d7b84285cfc248d114115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a226a09b14840aa83e4aeb078abee0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e218fc0729170378136328669ab0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ba5a82e4c4bebd1fe8c3bd416608118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394554980f6f3c363e4cb5cdb819892119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be24e6c16f9a960a54f9a66927882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99651be5b3c8db06876d7bba2f8ee79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f71080afe76206856dd12339bb8bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad821bf1b09c377c72b15e0599cc4db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a68861bd928f279d8baedd58f396124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b8980b82fc1f92d17f779bfe8845125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f8bd08d8b3526288011bf4781c0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57a95ee32236dcd629ca2ae4013a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733dedcc0622a96f6e8e4ec2f1fadb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa70f97f32f037acc6170956cd173129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e0bdd1473f0e644195f49f260eccd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b9b5974be6f894ece4efafdce295131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d3e49f2d452ff4cceae88742060a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddd74edd97b1d0f7bfb6d794b2b521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c5faf6f657bc733e7e175147a4b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf61c031c7613211be305c5f2a285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3254e62faa6946b604e65701f840c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb1307c2475e319123f39a70d15e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405589dea0069b010db434f9419c939f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3db32dffc71e2d51411f4d2de499b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf10a620f4f4804f903d169637600b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8963af0654e6a9f47532956c20095ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499483a32dd64d4a058cb87add6e33a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0180867d0ea4c6f1fa7b601b12350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201b57ca71f4b2b7076bf3040392e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e07142018b8a11374e92cd020682af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393632152fab6811f611c8fad3cbaba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681d5b0c7251fda901571d73e3bc0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a43f68e9f4889362d99a109c770bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9acf57f9cc585950a134b811a49a20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3085083b95a4f0aead0b5f65345c48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346921c4e0deac18767e2f7b74c36b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594de6aa3fc864354b286560fb02a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac67b009a177bcb4e57eebebb89d22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c05f67d0787a1cbbdd6c99182826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627717e2106f2e5870a9e13e8a7339d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd40c9302955d6887fcce70940f761156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564467818e5f0a4647771817946039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b70a26af7128bad0bb7f63ecf84b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc85f946fe8dc84ed4d38d2b25883f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61541884bc9a92e0085dc50ee8103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de27adfc1b56c64b5323cb89540e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1977f167e93aee5e7c43e4d8c61f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58497d523871c3bc4d194c37f52f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942d7a37c7e0a52fe3e68ee74e1d68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e531e07b17be2c375fa77addccd7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a33a53fabad719a3e3d956d78b32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca471463ae39a0f4a362b1f2cbdd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f575c8d3672ccffe59a8de4bd35708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e64c3ecb5ac0ac990f2f419036a08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803de62ab494d4db523f16e38c07a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f73ac5e4255d3fba40c6fc1bc75ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f8f7f45b50f630e1d4df2efdbf50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f274c36e1ef1d3146d9c3951c0e8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb013d9a8dfd215ffa7abeb2fa6508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e034674a3d9500c2b961cfe88ebd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5499a2651fd677add3a628392cacf49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f94413046b96bf7c82a0418a190b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb7a91fd8dfb8f3f7113b9cd273a89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0a4310cddd152136268bce49bc8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c7062e3a72b27e6cee9d81f6731a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701375de16a19482415b7c8710b058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ce07222831f42adf28d0302218c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9385f7c9029b389075982dacf282183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e05bdddbee8c9b7829673457bc912f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f29e53dd6a44bbbd3ec7fa0e3df70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542116278f5ec7dddd8c5a4cd1c1719d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563305bfec1be7b92cd9073c542c3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e542c942b35a752fe40965c05baf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e53d62826384334f0185360edc050189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050047a6fcc481ca33231aef5a887b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7fc3a9aa5d532d710e7136234959b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f512f5f3f0637c96a1ef056ca13114b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9484d802bada2ca52634a82cf5187b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596bc4d07b5191fdaf8875bb79975a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b42cca6d8aa659e0e2c1e9382f2fb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedbb9ea7c145eb38cd6bce046dde0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a0c839305bcf6370397a52801915197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236453b404404682dd829d01c83ca8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b86aea47c6d95acff7d1174dc3c07a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469735cf4337778a2262fe3f0b46157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ce24ddf2aa80fee1ce02a9d58d7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9232d0918e561230cae5fefd5c37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc23a66078c34e69836a98524030c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c00b553f22a8579ed3d364d884b8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3094ad2d8549e5c1d9d910b4d660d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3052d0418f59bbedf86316407eff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4981853abc6d1f5a338aad083266207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b74cf442716a36bcc23f0efe5d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958fedc2a33f4283aa6cfd6dd8057f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53341881b541c2eb44e3e0294e7c31aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4950f8a17f99a3a9e5ef4b8248e853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3114220e6d10c87cd160eeaf5edb86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f4861b3eb77677f832b1ffbe8713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ac364f69c40d6eca3bb71e93c2e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a4826dbd3537f879843360f99a93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35507a09e28258e5bb197ad6488bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82aa7a96c213b84f3f1c3c887bac16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bfef26e4dca66a63f899500253df0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684d16a419130566e1874c4d10977f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f946586d4b9569a756a6720c93c35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac5ed662b40f20142956054dd3f1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a850f791bca47e911e26c53c8d6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d72b42a681ec1176bb756d91f46e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018b1e87a62061a7525ebcac4f2e4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba9f7a1e010e5ffb844c3f7d03e5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b25da49ae98e6bcd3080bfa97e15b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483eee9bba0a1b9e1fba96b5c3ab382227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caaf68a7566938125a8297f9bfbe81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f81105e42da00fd767cf90d0534fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7194e56b3a5d1141af0c1671a14c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e8158d6c40bda544079472288375231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac826b0f64b6471546dd8a2e66dff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c65d650fb0eed38ac531be82ccecc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611409d4a4daf9c5f5c0e7a31312f2e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab639ed3c8ee9532303e9dcaa36567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c626a79b8b0f958dc451aefa31eeebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ad4449425ad52a17319aa327a60a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279a04b82a246c5a4f2283aa32768b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c27c502c90d301ee98f4a0db25964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea9282100da0c44304d95db3cfd632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aad0eb21943a0c9d397032e0fd75a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9101b1677ddfb56a211bf85e612569242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410a31315149e0c611765c2634fb69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909f44b03d66a4a8aa4db5dcf041d9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7699097e726cdbf41413320dc91e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc228179b33fc59a575aa3141ff0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13866ac129a56f9451f8853bb3ea8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea89cfc3d8791c90a9888df37bf092248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742ac3e7c23b530dcaee57ee3a9d45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210100c4688e065369a964d380cff7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446170dae75fdf3e7131f84a71da0c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1804806585f07ce39d3e3b5cef1e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e986e9774872271430c3589744188c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb4fb511ac9fb141b21d5e8209d6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68095e2ca35780a179c29dc1ef0007fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ae4fad804b015725f4220968c7d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32fd5d903b1d21c59bea4af903095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84a567e10028842a2572bd8850ace258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843cb3f9b06b2dfc36d7050842bb552259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781b3b05188e4154b3e4c48b1cd6a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091876e271331894ff8cad08ea43593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2751932a329524c483dd123861ee54e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4421f14800422c00ea28d5322493f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9093cbedc944f80ae951f5532d4f42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780ea8ab8124ba98e248959afdb06d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b37d26c99371267ff14c5d3a8bf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102cf84f8c484e0728133defdd2185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100bfd5d4e5c72eaba79e4e4102b7ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8e21409d2ab378404a31b4065846269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fed557a6696574c1c7a92a6189ace270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9072d16ca5b64d6814da848d8031271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211432c4f755ef7944abf9f81f8cee4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc3c4188902765c9af7fd60925ee98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c9c47740bf10db71ef38d37f95852274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0be440e8326e9ea76624edf224a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb91eb9c67820ecd901512f9a6fb681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4876b7d82b0f35c26842bdfdcd7b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654136f0f251044e882c5b4ae849237278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073edce4a3a15615a0e2165257d6705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e24971e4ff43c27b25c2d363bec03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acdfb068acef66fca8217a19545dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59170ca07c52a2b84906f629ceb3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e83f5eb868bf5bc713a85f63ef4e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9caf8901491bfbb9e6b324e41970f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838c167fb18356d9c2303bcee67ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b1c64073af4d557abbc7587886d44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504307dbea3b8d8b269fb5277d274dc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606b7d0aeadfd6aae503f8cc40f00fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8e2bdcd32e4e85b17fd1c2c118c58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3014d0b7e39283259fcb72954e8a43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba841a8650cda625719541eac32b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf67ea0b745ba63cb22784ec1750b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede06c01894ddf7ac010cda7c149c85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde14ea4c3ef4ec108bd81d069751c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f6bdd49c343d73fac402dac0ae20c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5bb88556fe8b968c9f6cb2e8cfd88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b68390a16007d1747c7f252c5a49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bceaa2afcc2032c8652946b3c5ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161599d7c81ce485c3736b00c5c5f6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b50722827175f6f174f4746aca3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113271bff961332cfe3c51469a34ec17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7743a9b1fae7c6317500900ccb8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac4224292d9a943f937adcabb1a7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bf471be6a930d5b1dc1f67c62653304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c304e3126d3403567ac00983275763b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0d67236deea3db5f48df02e92c94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb090d48fe94c1484a53f27e0369e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dbc196619d40528a69ad8199a567e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83bd5dd000b345a360ef5912688135309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc019bc3166567ae711b8fd69cc6ee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c405ff308b064cef71a4629e26116311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81ae13c34db6633bd2178ac497f0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd16e03e0d7a500ae20011eafc18d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f7b796ffcf9dc43a77fdd3fa8928314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fbcab04067df2792dd2b30f3d7e22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b006ab0cb49683405b4be6ea8cafb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f33614a7a13140d025994bf1b4d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9600dd2d61aed4b8a26555d349249ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44f2e55304aba196dc23258e198fc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829eb6cc0aa71fa5c7d52b7040b805d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f1bb0a47be2ad86010e3ffcc1e467321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e16945b549cae41055a4e173c40dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26b9285cf910edddd080aaf8efd2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ea15aa2a990b30f70df1f029affc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a683d30e3089383401a33a1f4b191325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c16be2ae6673fcbf8fe31eb7deed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220289ba5ec5f07f86c66b4b38818949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3eafc3cfa0806f98b98b887d2b42a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970cf20015e8bf163503228e4f17119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8db6cc62186572ff8a7a9be8e7f84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184fd702b42fb3f59f33f1cf845773e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677259a48242a70477005081f9af258332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eee1b0343c633769cf5e26b4f78d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d22b77f18f8ab7079f59aa6deb41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72db76b42501f6414fca83c724d7890335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a810d6426741a958fa18e30c0462a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82045796e4bd5282190f18c53209d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66790d017d09d1ff2ef5d44687700e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865fafdb3ceef235826712fa486e68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd05eff9c07cb6b29a32844f09e2b1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ea3ea8aa1f3bd968804da8a79ad9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db96222eeee6975fa25987eed6a1ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f52845027890dd62084dc8b81eaf71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740719f9c0d14189a12fd81e19f0ade344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f886d20dc307e56c071430344770a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f338524bc18cd8fba071faea9a6909a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db2a4eab32f4d592ade0d0bb400ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c436fec425c6c776ab36157f64a99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34f21e0eee4577a8acfab118fdb8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c4898b7277b27d94bfa90091bc58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509486468a6645d04d807ad4f4d389351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0ab6b66900f8518ccf5ba7c2a345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2826e655d8404ca03cfbc42ca0ae6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce65804069d89a507c638cc9b9a054354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974308847ec9fb99554e2821e8b126c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce79481b1ff46506b585f54588dd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded4a48f68b354de4815ad9ba95bf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d470f689b0a3ee91e04e8d69b14abc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44f86ffa869c34bac808130b0e3ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc1aed55dc3b93285bc946a1275fec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895246a0ef32a013d2c80eb755cb92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb14f25de4fc6c3f711a403f52f2c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dce0bfcbf28ca1b88026787b50064363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d076048ed022a758650d02b88631e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc3e089db7b59b9672629df04627b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd028d958d6c59f9a88383caba108d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10d915d30c21d1e3d03d5e93af1b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324253e9158126a7f86f066951be77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fe2febe316efacb238626f368c54d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241159e8bd710e9416078f2a19c719e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff835249617d3fdcec046d00741816371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc1d5dd5d46a49195bb2d6e72eb8f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df70c81c6a3b127facf50bb23029a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaba335bb8ecadeb38c7dca0570381374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ff7960845470aedf7052d4de75d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9acb2cd6a314628ca9d72441879cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39ad60235657c7fa140180d1c1223377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1e50a482097e0b949aaeff5e379f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd06a61a97c18f120988df5ff970bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b25056b1be9ecbc3f8a71eca7d28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add275703e7797b056c5047cdb387f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1452bb185d5f7abadd9d3d687503382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a435fef0c2d9dcb02e9c1d4f0f20e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0cc60aaed4417912f77a3bb46b95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2d1f65f4377e9cb31a682de81eae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b1904a179322aa4727cb74192213386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfed0ed8be98404bfc6127450bdf46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496c54dd338a01ace4f3ed28e43c36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e4aa7f07cbc2dc521977f5a47ad0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6a6b81e83379e5d5840f17145b5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091b031e7ee9b0cf496ea0bd435b69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3790c7a11e565f04450346f9c8d87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab7494c3eb4c4ddd449a9500c3450393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b494682ffe74dc623c67807bda2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490b663053774449c5fc094abd9e3eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e0253f2ba60fa901ef9acaeaa8b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6523c56e3e79c507de61f567163b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058572ec292278aa680913794fa3fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16a7d50f5d25c086b49445198ffc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8b5ed76005942f38ef192131de41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513dd83b3e57f6d5dab5a786411bb72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1f1358a0c2d8d57c9779d802c3bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c67596ef53f79b57399cf676358b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d85e2f83234e6f0e973adf0327a4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7765e05d92f4389e1cd21777e6a56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a95aff3c90f608e225b1306db42d8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c33e0184f6840fc3ba045fd3f021e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3483200dd2f260f278b6d408a0362408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f0167487742dc09aac82e49fc75e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144254aa74dcc1140788b3304a7328410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba017e34c8a72e6c914f9f3fe7a7f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3d4f910b30b8e94341b5a521bffcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073a4b6a1b7a2b28737865c9e755c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207762bc0dc67654fe48627b80be2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0ed65e6356fa7077265b668e5259c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c637849bc6ceb9cbe341fdade41f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c1d4b6d07dbe08f227619cbd8f75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490bf0e26f5215bd7f4dc143af353d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ff32eda9978915a7e9615d4446ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb69d5ff96ab6f248291f42af607040420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120cd97bce5c154e0d1448c961caac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28686bb95fbd4f37be5484776b19a77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825518645631b2b1bb128ee8f1ba7af4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53083922213a76c9cba17c0b1a2bde68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d3281bf744d5c6b4c096799920a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657d604b2044a5eee6c3cadd186ecc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef371334d3261497862aee989f793d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3a26c7bfaa8abb050949ad6240e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15be23ec0a4ac983e3d5a462e69ce8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92400745d34383a9d12796712b41c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c6c11b3d8976c9f17684891be277431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f1bef842ac41c45a0444f8089453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f43e628264fc2548657bcbd3b9c2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2238a15dc0bea96037c4a55fb1d60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc72fbf67ad2f5f72f6099aad5aa5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85e3bfb94b6fe39f50a95e34a2970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b93a116fcfc919a8eb65bfe8f494437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1309d3df1b710f8df3245719d4fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb86f8aa3c969095a9dda14c1245ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4693a5f1763fc1de019961439d1cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c34a614bd1d46e95f8e53b02d53e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9390982c80ac6ee26e4f9f77c042442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8327a4d467f905180f0043e2d8ee9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa696ece67ee8fa11555f9206c0796d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bdd92ec9c718f5214b1bb5fc80a75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2176d6b1a8bdd00c06fa49df820b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1bb3e654ead11ab5343c0d9774d4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58416308777e314eacfbbd38a5059f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972003b486fe603edd27f0c28b28a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341a7fd74525cf378b84a3bee59238450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9dba4c489b57e0f5926dac5ad7f96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c0ac4a73c3ab44a11aff6f9d80f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b01324f5e7f8e281720d546dafaa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46c9e9e2a8de0e5e6ad4287bb896e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b95e151bd78c11eb78e882b36b192455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a4593425f688222c8b53e9370f842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683500d27de06320c1eb54cda9e2840457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc7c0c725e2a76b915802c191ac795458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914e089cc6677dcabe0a592a797e37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410500a3f8ba3d7776246f7a4673196460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5264ce0a73319bd0f0b8c5424d86a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77049b45e942f05909e29abfcc7fe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff03cb1338a3aff4a5e934ed239d340463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ade2feb84feb6400db513b3ee4cbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dff81871b62f6176131ec25401cfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2366d6dc0ecbab208d9118d13659466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dcfb2e750f3c5fdcdc10d135966a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404ec9ec4132a5a02ed601b6ffb26d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a16b50597321ac213217bf98d815b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f08b3c64ede5d6db15b652f7e0359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d3ab95a4d0174af00ef330281b78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1aab2bd61bc5afa7971f233074f1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28481b15bc99175055e88662b8785ea7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1975abdb74da19f583ebf909f54a665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71031c9118ceb6299bc8f372a93fe22a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871dc9e14182f615d8d13776b65538e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e445f967d505a5c2bd130f5c93247477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2b01c31cbe043b3fbf9833f7a226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e1784505c5392486663c4acdce67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6b92fcc358403d76c3fe7e41edb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a92345ea0bc5920f18b95925ed344481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb1ef7f1d7ebe15603cd21e218350c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c74c8a4ffd280a5580534c47951ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d5280270241e5f3c42730f7ea5b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d2deb3b49d5ba2748376f271917f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380619d08743af0873f61bd6b6e478d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837351aeda414cfa75fee5086bf7cb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b641034f61dd8a1d570f139de46ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba69870c40361fdb8614935ec2b6b4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ff2d934c1be77180f4ca0315b772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb65731f7f2761df2531c08246a0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de0012762faab9d09be6440b9c697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424b0aa6e462629bf5782020b22cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524024beb0b2485b7405d7d280bebd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ada762c74680cd9bf64348b7621c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b429f1a9875d5458f4f7fadb9640ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289939acb4de1781461dab6cc8c1fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98521bbf8d4bebb16577f7a8904f482c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f42d045a4169e3fa2702d7737e39a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c739de41467e7b0bd0a71f622d6fec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4cd0af8280529661206caa198ecc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192b698224b88fbd9cc5fa6fc498f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30d44e2e9fa7cd814a74a411bd5445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb34fadf42676abbf8ba519af5fcda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8866f364be30335a011a6a0c2e5cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38cdd5861f15ba430be32d3b1116a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b929a27ea4f7b04c178a42ce5ac588507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328361e15ab7bd6a80be52cef4ef8e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516db77e89d4d1e6ab215fd4de3fc0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f7defbc674fcba7b7f48df292465510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfa6208e9383c1b72ec712cfb212af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5c43339e201569173cdd667249a33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92dea4d67e9e5b937150eec76f2564513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac346b64bba529aa6264de2e50b51dad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff9ca51471c2d80241ce71b12909c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7939499e57d424d8c5a280c367a09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706bafd91ad90adb7ca29a36500921517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea492db757d115ed26e31152711678518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571dcd6ddbf44fb300968a91624ade1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07586fb75cae5cb5071a3c25c764415d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96808ef8b3bf321f013e1df27e0191e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b1cf895a6bcd703fb56b95f44cf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3abe4f3c8f45df1c6c06c1edbc014523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc48ef88b6d40402203224bb17129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856de67dfa395fc41ad34b7b0cbf3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730564f071a5c0e10049dbdbfca191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921eb688aa589db5b9adc0f46a92a80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642281a02453f7fd89595dcf44f3e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482e9b91e55e3bc49517dec6ddaece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ee04fd3c01503af3ec6428a1b1ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f1f4d2569ce24bf2552de504bad3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375b178f774417eafb5b2402afe9e6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7567d1ca38757045a90dfa22cd09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f84ba1e54e3e3cea04db067ddd2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f25a2ff52b43b631485a496f4c0732535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a591dcf5970f83fd42f8e65f49b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ffc87a79a09e90e68cc534027a13f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95906428d6a7839b8bfadbe0dee4ecb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68ef0e35aee0d7ea98d39d831513f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224d402e19f998fcf08c9918715f4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1b8da1707a9d1792c13610a6441e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaffd8145c9e6582c093645396205f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde5cffb5e9abc79135e6fff84d87d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7d200f90e0e2fe8f24b494dbc81b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef298ac52464e706247d6387a012c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82310b6ef08864c4ace23008a454b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652afa4b779c98230d4922e6bbc6ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae153d24695a0915aa54d39b3f0adb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0017ca05d306393094d2959daf887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f3438a46a23e1a2927d53defd72d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92bf2985728d8286ec18efe8c83158551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345b68b26e8222a93c6235ce1c3f4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ea746cf46077a32123e571b11af4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9301078f1ebdf553d331a681ef34c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d78a797a771d9e302d6beba8bee24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f31a53294e870ee668858924abb37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731920dbe058d5d93c0836113e643e13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a77d4460367923d62e7d7b14284cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845daf5dce58771b7e2b7f0dbd246498559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd746a224343aa2a8445b33f8df6fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab5abee7bc44d19f8272ad0032f2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9dd0765b4d671ffcf8f0f424d321562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be7e4b89bd96298f90626b48c1066563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137b577854b7d4e496298d7858f3d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd89f519feb15e8a16c6b5f6306ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633981461a726540213e65fddc0371d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0023feabb2fa4bff1a8506fa9bea3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742294c34e652da165fddc3521cdde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820867a06927f0c8ab6f067867886685569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d521069d2bed7903536c8847d3a9e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6fa3167ef8edfe7aa5c439e64a14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389246084d348c59df675fcf40352a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160093252144ce07ef004fa1eab1e46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b8ca51969c6db7808f9c9a3d0c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dfb7579643cd679fb56bff5b20dea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b998a530c3b1bf8ed5fdf28b37e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4005a6accf4949384a16be2a290ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6386bcbec6450dbd173cae8254d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8e8fc92916d237e765246e227ea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ce7e681fddaf541690b2df47d8c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449cca01aefa102913fb3d8f663368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713085b97f86d35e2f0a2aa37e0149582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaea54fec15d11d7545fd3d52f257e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8548638c88800c4741d85bd2b394d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbb0304082301ceb04731d7828e81d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411229727cd8a5a944ad5809b8ab0403586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5aa9eb510ed14af729808ed2b55bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e9f61dacaa38c6d8ba2545c60ff2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba81ef408ea1d173ae372b95cbb43e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3204468b5b319ca2c565ba9eebae5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96be77a79cd6cd0e79c2bd54b48eb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45599987963ad9acbfe11078009e6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cafc8b338e04a6a26aefde12978697593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8c5eb7052048011c294587ba4bd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe0b6f06cf864920d179bd67ca658c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5a3bb3c4f1bff3920d34ae6e9b31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad178e915fce43e9c58f4f15065e7288597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9c5052e25225fecf055dfcfcd6a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3b17ed81accaaae21bc93b0b8d14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ecaba0ffa94df6d6a43267495e812600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c55e3c790ff487bdc0c1aefe50144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b083389ca3c491e1697509921b748602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bd01771a6fc454f24e9938cea7845603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67e2a0f1727213431bb5ee1d9cc746604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357ceca053baf3539e4b75880b1cc32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6a8e67b1afac30365a896b9d0b6c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562585001fe8ccb63320ecdbb037b672607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a5ec7a550e682af13cf5c2b88867608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82a1707117a49b023cfbed52b223a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109fc3349ba19fbb9be9e39a11068c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84c027579b10ac6ba2b4a622e201d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2df0b396939948ae6f07a0b3e47ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f4c8edc1957ac8b887ee6d65a45a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc314112b8eea235f522964477334c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad95befcfa5e9d955f22e444e89f4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88089d92737a82ea0a2fa47410010c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4ebc6b8203aeb36702b16a456d52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac367bb3a947f4dc874c14268382a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0324d11c753cd80eb753dfe28cfb14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef874623b47ecc6ee05bd5867fdc572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166df3e92d24b84019bb5d180fe931b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc87b1ec8d7399b61191799cd7476622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa11edc7f50cbb93103ba1593da8a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252b6923c4401ace5393c2ec349ce3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41472504cf047c3ab6c9d81711c23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6839e9ee9737c7e7b307fa43b8352626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352efbea538bddc38d0708a4cf16d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb77608e9131ff8a4865bb3a91e9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c4c29bc9b9987ea6585a9f5bfee19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463558ee4ae3e202ad9040c929cad784630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb468e20b108312c89d291917297d9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1705d204e3c7ee4362ec47d4eaec53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18748dfa5be69a9b7b03bb312b940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4e9d2a1755cff0bf629bf3cea5b9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d9eb40f7cd58b4f0fd091098f8e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0a4e259f235f14afaa4a0af1745b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b5cefb004bad3762ccd363f3cdfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe7f5d0632ba7d1797c3cb241a81be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc785a68665d13814cd3ca68b26c38d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e0f90e894d8445cfc8590e2b5ee2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea2505dc185ab98ea5121545105ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117f527cc35322f0486a26e2ba9916642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8246e2507a0cab241a86c49ef5761643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff5507d3c8694917d33031ffeaa98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c4be286a81ffae1fbab1248b0c53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c62063b4eb489296f3bce8173188646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b91d8f4d920fd80047118b2d19b2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32720b6035d02842eec9f052f5325ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d76d68240842523f8cd55821305c12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae34a445600e8c38dcd9d340681e09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad4fd8529d5b17bcdbf26615d1932c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69056479c1e69554fb165099149aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bdaab62069c437c0ac3c276fef59d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971fd0d833c370fb63d497d122dca4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39e71d4d549fdd7ee56bd6cb8912c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb06341c1d3802f980d3fe795acfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60d29463324f14ddd1d1838386aac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45688305683e40c879fa1d04f8be95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7e65a8612f0bbb6459b08d4ddfbf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb96f3ec62e855534e6f1ec5c2c6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2351f2bae6def09edf2221d51ea47bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3db435fc5c78a7247cbd399f59348662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46476671a420fd3dd84fc559e1352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d55a059523fce8f8b40a33096453664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505c6f77cfec5931ced1ce5422b1688665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdade92e573b5a32415d664861447f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849a4d621e7fe18dbcd11e9dc87c81c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a9ee4f0808b447fdb5db0efc1e4a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c30032d370b2ad27617cc0c77008669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1502022bd9e295455a8521f4a01c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551126ddec09c40116d30e5c50d0a5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829580fc2a4398deac9353792679170672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158865bb3ec7c0614c90b2107bb7ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c42c5c8d55e21267958090c6c301674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a19e2f33d677d20de8a2f78e79e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b60854f2498c1b0e73edf48ccadf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e25c7028831134e106d3dced7c8ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1bcc32797995fb1fd63421dfa6e29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b627f2235f15225f4448303bb96b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5365c3790faeded613b280da1d61a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ce18ca1cffcf82864f4ee8af55b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1234f293e2c63f9f0a26d0989254012682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b16ddbc8e3732f5cbba6630c64bc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1855b74803d66c2218b5ecf35d9865e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba2fa78b29e616ef2ca2fe932b7d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e43209c929d05b652af7b5cc0d3f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaa902bfa6203619708ae1f3176240687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853502ff6c20f37b3fdd22093a1f06d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b173d17706d949d23dd117c42ac13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5f646ee172d411aa5be7808c2176690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d2ed04876122a77cfa162a00e629691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344a0dcc272a8d235c85d9ad62afef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35792cb6afa017d624a39461938144693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92f5379b8842e4f8ebfd22076c1af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7cb340d69c69b02f991df3c6f7615695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad141f2f849f07754e3aa37ac15338c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6d6a0dc08ba281953c8ef4f2ad14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baee1eb8314ce822b06d769e2bf6f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1b27279446aec265369a5749832ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48398dbd39f2b93f2af93497d6d2dc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48221fc173f4a1b1bf427b1990ad34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b77f683817eb65115d967bdfcfc91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa397ce68bb722fb73b5b234e26ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5181c947102e7f4d176c2365cdb1dc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc86642d4c6c7a922f217fde22560705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01fd471f3badaea553c0663ac57343706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddbb02bac91746fb37f849f1fd6a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb411891e891476f8b1fcc4169bd527708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd8b65abd83d39bb8610e849524946709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9c0672d0bafa16db7c3457d22524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09e5546f821bd7724df86174a492e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aca45c76d922d493ff765b9d06cc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1d27ba3d1cac39c98fc783199887713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f017ed44249ee8ea6acb449a160f8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceacf5cb661d0e3084c82766e07a19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f83a08ffc107cbb0526c440b8d37b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe428a9e3729d4aec502cb10a1bfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc6730ca7467f26a545d11739dfa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760d52814e5abd38b1b090a6ae9eb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58163fb8e5ec92c357be9dfce68353cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643beb1d08838e4d92470cc0a2af3836721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf448749612383bd41eef6de5ace39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd8a9390ef0486df12f1655b119c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dee59fa37397b66f90db633fb66fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6451dd396dc830902fff309d92c900725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aad81aad76cc0c8c57cf0888bd3c64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f43c0cc92df1083a182b0cc639fed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5bbae587816dba9b46a3e398b2a3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19649db4abfdc3d4826b8e2f196d127e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303c97da316c14f2259b9a9516695c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1db422cb8482482cac11ae06728451731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e821eb26e789d78416065cd879be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ec2e94a808b409550719c2688e1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee193a6cc8162812514948f8407bb8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651ce6e7ee070bb80b643ee60ba105d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d37371b443806fc8491ce59beb96b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9c639bb3c8e0266160039f54ce59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dca9e0ea7646b39d05c24fcb05077a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a42c14704e4f4c64c4ca67df7a20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91a90a1eea9e2269fab4b83a6df0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e9b5ad9a0f8814decfc68edef9b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb63fe5fac013116f0602999f56d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991aa2aef45349e60c3f68717fbde8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe97d7f7ed0076be1ed6fd1e3a6ae6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a15be97aa1d5969e311e732e4db0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff64db954d2b993b918313f906f83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c924e7a3d47c4f9eb63c03a603c8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485bc8fd2e885ff19ebda5410bd5846748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60570442424ce3ebff86d1e96694489749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef118200d793af30a807ba204857c18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2085644ea0488d7c05916f4c0e2b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07ced9d73c7b03dd8c488012302d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4f89e43192afcb54d6658e9d9634753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc5118d71a62a9125d12e9b5c0d38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2530aed759b685f8aa39da9e6c8bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1f4888088815575953c66be491d41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e32eca784c8aebd681c1e8c3988da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a4db534ebf5beb86e12c5aff740f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eddd1d19fed3cf2be1f1a4f3e4843b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ee76ae1d2d582a8504718f6264cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161294900e868c75a8d24ba765d2bae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d767826c1226066f803975a6eaf5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947036fceeab96a8ea34243168315d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de06423d2c5bbde8075b90478fa2d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db48f632503e4f157e7e0bda07bfaf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191b95ba1fa4a9d5bc76513d84b8ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7028e0c1126905ef8c20e3469819f4f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6433cc0c73f2b737b25b2bf260fe7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffe52ecc472a3fbbc79611a0b165c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c29283b4059b9de7c4ff6859bb16a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76da0f439bba91e2b7088f785a67e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2018bcdde1e62a767d994b8e4a127772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bda944393506ab9f4a9cd07dce20e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabdcca093a243d51276d8398b47379774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc33311462e6494b1a8458294eeac5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195cba2185fcfa87a4dc2c6466a9dbf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527827c8fe1d0f92130d0347e2468d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612f2cab64ec533de8606a674e41de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a424cca59c490d751fa4dac60480ecd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb492e8db7f776908ecebecdc292c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed92af5230f6ca0b32e7bf126f8ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d6d40485e4525ef3268ac150ffed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f25c15d53a29ecd151e638c34498a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf77ad2b4ef7a7fcc3658abed51bdc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f897ba7c2e858830f991dae441c885785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee38b744656f88a86bed2d819619b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475421be2a0b0f00ebe1291d45e45e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa5640632a1ee85343ee6ee5f0707788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a343397a080ffa578588318d73e14d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134347a99e5a331e5d82d57c765f654790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476038dba3e4e1d7f0e53a7194fec7e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56a5e05eddeca6adb19fef8370545792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2afbc3bfd3d3ad376080f44b0719793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d7ef081befe32687baa8eeed3bfc2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca8a3b8896c2b51a20f33b3ac75892795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee738ec73cf3b4f31c96aad2ec276796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ceff5ea2dee512dd1089a6a5f1209797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d662c8fefbd9ac9258a11dc22ab43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a943a99080f4e43bc54b79053a69744799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac6fa56aa65e1c9689750f3972087a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a313f23ee5be787db1a00521d963801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76853a0c0749c0154d89ab0eb69f4a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70804070dcb266bf59daf73f749b67803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e90c6395d7b24d427fab31cb330346804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c501aa22caa649de7167ba44b637d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9672c4fca7ab32583aeaa30683b4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e13e8efbb8ce42461492a90d5823807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380a965570566b6df750957e2aa1e7d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7063d0052449c503f726abb46ad27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b8b160872bb83a31820eaacea9db4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c457f75536e9cc0ca016de2b9df963811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42e44686c90db749c7317cd65e69a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adb6c83599c03d2cab3232462e6b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7dfd069ea33a99b7a0b06c00eb3b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ff711405c4abfa152f2f1af2bb31815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872249a6f7af7f79ea20559119126331816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bafae6979d7ab2add52d1d9618b594817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec85c51c43e63322c56faf082a8de7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6837c05456cdd78b5d47588a76928819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336603afd1c44ef974c6997e2cf48333820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb158c64d58ec7e8665901944b8e5899821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec88c80b0523d4b111b2c7d367245c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20585aa15777e85000bf7db52ecfda7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7ef9acc1f242824288cab0589e5a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007db00a604217aa47815cdd5416933825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252149f2016c29c07ae979dbc897a9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9923eda5b168e2cb76f1970e64131a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f18a24e2cb6d640831313225075d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590059fc532046a5f5b3c748e0b2572829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51bb8306c3f4b4578eb83121bddf85830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e2c9ef8d16962485f4df608d616fd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892431d8a5bdca9decf26e9ae00b3ad4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f451b1e628f596416315a0a228223f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf70565c639efe9cc2c399222d3eb68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c119682a16c646fbbd54ca75673ed64835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd1d387907227cb595072f88f9cdc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c4f5670be05a1c91affadff6feb5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a91e9a1d50f161ebe6547a198be91838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff6858ac1fe63614e72c811af67d25839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827463f35ed402d6bb05dbe492dbb936840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d322c98d93bc06d658876ec13ca2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b0aa5f2b893a2dbedfc98fb0c04b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d149ef36ae8102f88393adc43b56843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab452b34a4f972a1a69cb57a499e5d4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9532b0c2de31150ac807eab0c5ce5a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b3cda66f45004cd15b562094a80e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710be6d317889d36fe9261189499c03847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0162af5b0ad989183c6ac606f9b10848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d411b99246cd2489e02c67cdd640849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84539179494b47f60f4e9d8ef6fd1d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ee1c70e89259a0949bd545ee8253851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2439f4cf41e2baaa217154192f55852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d45729babfed7be91351f279f28a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91f9af0ee2856f931f057b022761f6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523fba6747de266cef7860894e54bc5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab041fca614d05405a27f4ad6628868856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d431a4660827a82792b76d1e6155422857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089515a7283a80cafab3cb8781c9318858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ed4c230413841f47b58b87004eb90859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e12faaa412b99fafc014e173b2c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2084b31d8aace6ef0c80f38e7b251861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b74fac48e257a8be520640e3db3e87862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953aff85eb4b4ed42659c25dab8b365863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c2502a598874585dbd134d2cb5c3c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f5b8135c3230aac48929b3d1a257865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b859630405be37e4fb33347db4cc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75285cc3542cc551b3c1356a00da7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864ce7638b741ce07eb2c83d28c86f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca8b8e967bead76133d57bfe896f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4762aa462dd49b84a9a2e1b37847ae7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37636ab65609baa80d3fbd852640a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3c59872cd8ab2c5b0d17ffce91d85872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52d60b8f4dbc9a4eee468e8641c52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5edc56015b3405ca9fb0d88c3dc425874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ad7630b2d055cfbddd2f32ae66a7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b679f9beadf85faff1a9e66e7968876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113a0a89708d367148b7d4887554ca877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51b6bec5895ec6e8320e89b2b0e19878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf758bf1c5b33616830f79dc1b1378879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c95669fd19debb3045d88873642b2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef250550d35d1e18ad6723b3d1ed4d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec9b92f42e4e92963b00d35db59ab882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab77fb0ea535869c4833f85da35a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10417e5f75c996bf029a62c215fea91f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c780a8f26ba6297720c9ae9b3b5ee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a481a385d652c5e36d8084d3eaf0be886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5970858ff9be8e21e6bed939c2cbfab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736bcfeaf5f46a36b5f0184858153d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236170811732e5a7d4fdcae099b2366f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8483403c77ae4d1e844ad77e57c1f08890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77a6d2ff8a2c129e3fc7a128cefa6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7bbd8e7ac4ceb64f7634a2b00085e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ddf6907ff5a7cd7d2b7090b30e94893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d5914be3fdefd23884913d082382894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c1dc4be567b18fbfbd3a0deb9e98a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf465cebdcab77f9a78fd0dde31004896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20016584297c1d63fc4e8bed57cbe5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e4e8fdb3c9f6a23e99983db853ea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f36d217b1217fce172c96f50a0edd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b0860a73182fe62fb114efd63bdd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4ba9023297e7cd72d1f273515aa68901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f0148960b396ecbdbbfd2d20d7e6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4ba37934fb512d63aa37e7fbd766903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72563b5152cae75c27d090c492131c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2ec2308c65396469cd10986b9e02905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748575fd15fb6ee0f9aed939f0432b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860fbd65d596cfc743bd958f23b3a82907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd13a0ccc1999c7dd7399f10186c6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd7a5414e91675e9b70c493c98a24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5004bc77fbc674ad7760aea5ce3ea3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa1349e956a09199e2cb6264d58c5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4cbf98b58faeded10b30f664a25f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1a304a749787ef052bc4e33dd570913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265007f7e3cc340b927d00a70dc952c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d67f12404b294d7e222f61bfd59b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12cccfaa658da143cec206b7030f99916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4bd376ed67d72b61b715e159e91a7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be4ce4f720ca3ed3af5f4827f5c0f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6b91393d7c2257b16fa6bf6654a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc532b297e9e988a9575dbee04c65d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3f08b44fe980e1bf4d1923bcfe54f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068fe251acb7a1b7a948dedc59dc9bf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e0a7a74a1216d0d3dd7fb9943a7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955991fd9e8608a4357e0e307aba189924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273a36f93265575ab7cb77f8584413925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4146599f5e6dea864c0224cf49dd66c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff889be68922298bd435a900ba28082927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ce7fab88d9c297798f477ea09f30928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a019a3000f81c9fd85b1a5ec70836b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08784aa97f840d108c39b3e44b26936930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019c0edc6d22035f6b54b3af0359a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca92a4e210c6b5919577ced461eab0c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946748d98c71e61155bf2c9e43ae60933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7982097a319c39936c1eba40094b724934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc768234456565b0c4f5e693822fdb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867ba12e4b58939fa4e88000b52b4f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50809e0d2924bccb4845d82215185a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76762ce59a651a19a78118d3636f1f80938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b28bd431a08d9db0b297e798f106c4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3f0f76fd344d9d935e8dbdd5e0bbc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e91edfbf568b715e7ae32f303600d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186326143d7283a8e3d419bea0e51e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8de87357344f33c8695c99e6b811a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db74ba51e13a45e8d33bd127b699d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062005b7b3460f0188856d6740b50d3d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3241d6cb49357e109e549cfd894e65946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd43b3fe05c9bdcd2f53aba7b425b8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64f4bbd1ab5f6d5a5978fcaff4087948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4dee470049b879ce6f8a5d1054c8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf78a7d108d3801f445074355b411a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f2aa54aec99d9cd9e2eafeae801c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956aa6ddb95a01a30537144ce6f4666952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce7682d86e4e509c234a1a1f8b309953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba172ce4e56d4c069b47139165fea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beb03e43238c015e1dbe9b01715d87955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87490d86f8d89c6374e122672990c5a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee414e81b591931362fdf2b4bd42b28957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a6d6bf097577aeb12fa829662c27958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf64b554ed93b2ad8852200008aa2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a5d6560cb3936a8fa630f4f330f1e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f445dd92c4b279d91ed7b7c19fe23961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01e0a2b4ebf7ff253ae6a1024770d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b62ae57e4649c428596262be411101963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b33b9e3bedf01642648de512c5f9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091bd333347a74fe65f2741e68222d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1f46931d6ddd645eb2ebdff9e210966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a8afad4b6c1fc565e34a8e8d4767967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7480fffd5011d4353c772564c36bb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234d3552ee4ec322b2ac6c90f59ea1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d29248aa75a0cccde5e9cca69d59970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31931cabd14a555a4acb64b8ed59ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecc3b52fa72eb2117e841ebb0c062b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d31a12c6dbe4bb643886da266244973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa16392a324dbb119d6ea5b289be3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446631a6983c1e1f5a7ccc9a948d87975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b6745dd52d9bea9e570eb6b0586e6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85839c1aadd750a6efbb12278cda9eb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf3b54e08b9a6f8d8c7d7a77c1ce1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f53e827b2fa84d7eb6f2446b01894979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f5e3758bf1de6ead749c8a40d84b1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e6790ae93bb7725458e59d0c7f2bf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b0482078485cc4e67c984b612d8f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0748282a660ecac061ccdfdfc9a82f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad12c93f9ac9fcf68a40225c056cd4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada6a2bbbe16b8a5241f30227c1d95985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2026d839b3883f55cb7047849f7a3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10222b439d28790c57bf9d6dbbef26f7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6cde60d0b130be38e29bf98b9989988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f678cc006286fa1ae3c9fed049db8b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5628286fb9acb2c9cf18cd502ad8f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c653ab76167ffb6ec892270ddb1c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60083f5d845b03eb7d82d3bb019a5627992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb0dddc07da70caed449801f2cb4a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba58166cdbe29f7e444448463b511994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4723fb4994af10765b558cdf680ff995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee8efb924273ccaeec6ac31ffc24dd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800b40aa37d1ea2db1a52126bdd4da997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>