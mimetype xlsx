--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5758badfd329f54cb4dfd69500073c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c553cd541913f6c85fe1210cae3fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97664b7950eea5ef8877f1489cb2a8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ed4d6d180c064d219daccb8f2d3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078faa05f911468349de00d2605aec725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbfa227581fb2db80e7c5770c460a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334717a859f68c83d07c9a067a979b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9ab2044b5fadc1913255f235fd488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff270d898c3d727f11155d240a346fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165aa25d71b6445ac30a6ae4ec917410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d2f8b2948687ec24ebc4925f8c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7e5b5a121165d98b3f30434feab412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa20104264918af19393f5a13538a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09da89b31c78016c87854e0ceb184b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e259cfbe8639b03e7a8a2054f093415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff72edb90909f8bf0228588000fb9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d5be80bde63ddaf55c0560ebe00117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2fde112b9d9a4f840320c3d3a12f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3bc4ebfd9588248234d3debaf6cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5328fbb29a4be23129d8ff10d2e04e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13f458882b0b0266c4f2f62974cd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6cb9b1623d0ec8c6e5bf9e87d51e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf588808d312c5ae76ad439c9824923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923b962b6578b67fb703ded7bde3df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9385a5af6563eb4a235804361e3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a4c6598da7fcf8bd6e1c5f6ce57a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d505b32c511dab25b0f2fd1e03cae1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394335d5a302231cfc1d29e6b86bdd6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d804d7a00dff557303e4f5b9ae9b9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027103d617f295429bc8e7185c5aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9179fc65564b6fd1a03ef88635741531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45171333d6828a5920143712191508a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7deaf062111ee9a1587d95ea794533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f6fb0806aa43180cec4160961b7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058f94bf9554e26026d89b812da68aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6dc86acc1bb3caf63eec300ea563436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4993c4292301acf9edc3cbb98df3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bec07ada7e272ad81250cb88c4ede38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afcfd5e468d611fca1dba0b330076539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d2223872a98fe03f3bf211a5532f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47fdbcd274ba26bb5ed593bb41ed8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9b497acf46b5a52f1e9faaeb914c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eda7687e5d25946810df83971be7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc0aa6bf086ee82f68b3899db355c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff906401e31b9a125a3a1c28d8e4c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a1a4c8f667e55e31baebbd8c3208d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9e46e8209d4f5ad84cee0f84a51447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a437fa99a455d24e190c29b8d7663448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4bc7601fbddadd57f9533a3c50a4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ebd8483e6602f0884e1f44bf2bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac465e7eb1eca2bee455e0bd12d7575051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe502546a3c6357ccfa7fee6f0be352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5bb86fb80f64564da58f4b005911c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eeda252ab6194f66159f6e56cc5f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d1b61f1a10239b38d401bc7f38cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887b2f0f29b564308db641f0d755ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a70bf08a7114e6521a785adc602c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd0189db0bdb9f105d3483e956efa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0176596ba9d9a00c16998c9b3b589c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b24d83f81c6532f7858f8f7663fd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9f3bc57ed90533d2ce3f28cf1fee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78351d45e967b655e677a74ee800432262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c98594dcaf161ecd3242a1f5507c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87697ebb51a69a126d3350b41e18af964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49bf76265bf550ce98f1fd5366915865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78cab41bfb4dc8f4f7bbc8c03aa45266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73c4855fe13ca6e0aa7afd9d7c79e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b041ef975022918e7735481dcdad23968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9b111ddced13f6c270caa7e10c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8fc1d21dd02a5cbe1d05c8b07fbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59742c775d467206c90e51bd6af2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617bd8a8a2ee8604e45834858997d7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf1231eadd12150fd9ba41714b5e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeba813401bbd6a0d9129574de20e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defec7ead07cee4a3309d3d297f3ddb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a9abea6651f70d14ad0aef6326db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eccd562e7bf924303a05f923388fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e857964992a2a49b71dc34733d533878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ae35cda2f2ead999d1b87d1bd968079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58e95b7952750e53bda859eae119d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0552a4f3d34228d3310d38767cb4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888b17c9a43773aca61e8ec24458ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a64349e604d1b589d19ad68b9fdee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d5ad3ed5e5cede72cb132c12cdc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23a545b7693afb73d23fb6d85049385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018f3011caf232a9d98df8e7f85ad886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349a5f2fffe2264dd5c15adb31803b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37b7d3dc9f64fd5e9d771c54fad8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc944f3acf40af8fd47f259961825789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d4351921a7440aef83b12cd811bc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4531d71d9dca576db87e065b638d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9b86894f55d6f63dfc9cb26c89adb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf234c3de29701d5f4d6c4476a42593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b587775195c7ee9939df13e1b9818694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47979f996621ee9f93fef6acf2100ebe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855c192f2ac11b904fc4e9bbbc9ebc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838f540975ec98db7c6c9a5f72a06697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c2f1b63c6e234435d9f6008bc6e1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dcfcc35f273f7c700bf061fc8364c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d07b4567dd005d5bfa345a007a50a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bc5163e584e9d70b1c28a137683b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b486b10b1bea5ba2431ba4d15af1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6dab4b1477c698de9c7ec4a273dd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296086043e821c89367044e159e6ee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04892bbadc4092622233e7d27defc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c06fd40551e6fba9bcb05f6fb53e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf044ccbc1600871958853d06410f7f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efacaaf2da20376d88f7f669a5f43f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3acc838e18ed524d6551171a70a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38e24fb02046c52cf21b7864f8e7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a866ea8369c7f6c6918397ad6fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74d9a735f9f564d650260994b7d70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34258b280ff6e3224af154fed4d25633113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc221b45b6f8cd27bd9350b46d222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8f20dad5dd390a95e29682ba1aa12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef0f8fbb881ac808623a097233f0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb7da5878dfc1b9d32338c822c274117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c43e615c7c3aafa7fa2609c6470e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fb082ef1e7b1a15045c708c9ebda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731215e51b73fd455e40393cad5b643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461988f6699856eacd962eee1ef5ed89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd5bdc6c651a0d6620523fa3c5c898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b205f82d68ba3f0821d5d15dbcf93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7c4cf8b2d3b0b6ed16a13b4ebd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9832db17e54f3f47191e0becf824f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77219578889aa79d794d1eeaa16fa0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54d5f2768dd572c2fa12dbfe6e098127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e81ff1ca6f96e551cf1edb1aca9d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a655730b2b587b5c527ba218aa93c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dbe8415ff3e3e3c4460605f306b8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e81d5ad66b1cd636afcef08db842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62edf1e38975993f4c13fe673efc57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe53b9f736f4f27f88b92cd5b104d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc48cceff69fdf936e91f5f7864f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414bd8d68cd9045399aa2f107d67a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f124783e99bf19953e185fd240501136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6fd3837aa9bffa86e6c8133a9ddf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e635379bed5368eefeddd59bc7c654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ad04046a1c5947161d503753979e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85cb624f6b59b44208e02f8051ceb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7d4510b570fd0fa3fb08fe39e8f57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e51a80408e4db1b0275d06d91ee06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11c889b09a16506e8241cfcb5568b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd17047c85d1097a33640dd3a895e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e45ffcc34db1b59d48ea60a19bc00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434487321713c74112f997c62362a62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2839769a8c18fd70bbc7846f828b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0377c94653f8118434a455a38051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcabb420c594e64f998fcb75e1669f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829249bd79eef19fb1098b2c816aa8ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831e4aef4c3b77c73332b94f223818151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a1ae03c86dbd82a6ce0e5e989a647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3bf4e95a1d76ecd87905fa8da85ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26615424e6d3a45cea504dae5b06ab0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396db02605b8281def609d08eeafa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7204cbb1c45debb0317143c9eeae7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e68befeecc9ea61d564a89d97f750157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04a7759b0838c916d85a887d1af22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec3380603820456af09ff84bd4e5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f14ea14a866ee87b3663a0fd533c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a4961ed09d66da5828649ad25a205161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd45b854a39e2e6c566bfc6cf5dfce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4e5d766c4a12bf130f536137af61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2505043614dbd7048c164905f6651164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef89f24a059c7afe42345b210dec41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92f2e2f078e65ea406bafda4e5ed0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d77bef19922dd005d34fb1f29152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc5bb80b2c637288df650aafcad7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca75b675ee42df9caae7475380d934169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3e6db56fc64f9404db27458a7fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca86fc2963ff3e73510dd8a9e7eaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50165a1b5335fd9b7e7eeabd35f33c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533044630b1f2a5530ee220522487ee2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79093d666651c32113e187ae161ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8bf492495b1ab38240d20cb3755bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7cb09bfdb7f28e93296922655114176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b05ef6a02e654c73eb933df1370e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725cc6994232892a62af6db77e8a4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4e02202b466c195ca9fe07d08d71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9973e217be1c991235e8c775d292180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede008f31b268e8ef55d1bc53ed5a3ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0f53f61ed02be3e767e5373dcb64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de9d89114de5e82a035dcb0254ce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a70e5a04a33daec0d813e4f3c7b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabfe0b879b8eaca99bc687533e6e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd243781c83ae24931f8de37ea84e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b845f7e5ad2e191deb80fe71329cc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75573bc3390cb470ba97e0d86c4bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe30b3677ec3a876a3eb46a7b0d9e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b31ccac6bedf970469612816ff369190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da31debbec8934e503910d2e2be95a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc1dc0cf2eebda870da31a0a387a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8458d9c6d07904c8ba995584f92cb2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f891b9fd7e4b671f996e58e61fc324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f790dfc896ff6386df7c1b78db3c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda7e310d3860cabf59139d2075398e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac5bbdc884e9d55d35eaf599aff9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259d6300d7243bd970597f972cd86a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19448709fda7a521d4bcc61fc764ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be693cc7a8bb388a58fed6f2045a6a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a546f53283e574eeeb5579e062b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb83b950aae07d1cfee7d1c3d9d9f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6710363c2f3de117c684444eb91352203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0626f79dd249dfeb8d24134155dfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698c84c8cfe9dadb765709883e2f6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710f2ced4d1f022fc48bb3de67e3b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386a8e6296925646f9e961a3d78764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47c8b49a4b5edef165d8213e67ff6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb6b0d0d431cd915c282255e87647209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0408f04ae950f98526b39c8ee9f59e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d814ad4b79b2ce9c524370af1f279211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a618453ca77189de0a7a556911e70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9e2c8e564dc070a14c063df6a4a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc7b930929debfb58d6fecf5872e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f3213fa7a8fb381d2c3fd59519b2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065180f25bea9c8bb28f6eb1f754a8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb58a4df1917d10c35c243749e90d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af40ba59ca97faa1e1a920b669a159218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f74651d137f0f75464560f64a613b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134923a28da78f0a075d2d9bffe8be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604fc4acecd60b65eb96ce0491b6b60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4f10a5363558d727cd13577c8adc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191b69aa7b1ed260dc1ae92672e30df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc938efcda249a90728c5d6de7afe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda69f0af2cc257c92b047936d82f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0694b78c30c70de0fac51b2584d8fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b9e763b04a9956ba88c17fbff2635227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3f362ae2a856a5dca45de62716ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dccb2ebcdf14d36c28829b9e39b00c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed25f2c87c6238f75bae290e269198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464ee50d0f54ff7a40cacbc8729d33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d74672277e802d53b4f580a615945232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c743b3b70418c47d3689f29c3e92a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec77ad31996de9e777cc281de8a8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a49b6b78a1788b448cdf607a390540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a0ca86c368760c3d9a72fa0b6008236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2ab0c6302e032805b43e87e9dc5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89051d138bfe8993a49f3bd62c5a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79317da17938943ef9a4d09cfad101f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741e653e6cb9e902ae4ecc154abd73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac3b605273720adc8834e95855e86a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6b99eff22a2954b515731a4c560e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7d911cd9bf34ce277e461bd35e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b520bf0244bcfeecdaa6cfa41f2e67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4235438a1a5e25a8af147738c36e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc5ea6d62129a4806c2ad36c025aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691dbacfb49abb901a757ab42df5c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018770d78fffd36db2c70afbe69979248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eaad712452e2132c9fba73be6d14d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15719a6c74648f973f6d2e41b12f6edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3473f03064104dc8139fd04cb078251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7aca78c93861dcc3801dacbd6696c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4832f837a98f8a238786fe9979994a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e83eab4a8494df8d2a0895bae647c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3a35bb8ab73f73199265f9882827255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762c0d37a31f7a71cb4230c069780ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5aeb56118914f7033ce8606f0699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1ed5de7c283c69050a2a36719bb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7868793d9e9c7cbeb373432df9727259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ace0be2dcb900a8e0f4e0c3ca9eb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c108da04b4d763d8a409ab3b01e3332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d918c118830b4783a849bb05d4a9430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1bd812e2f666d63102e1014489df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8724661bef45ebce341eb85ced54d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88606bd227d1abcdab3106027bc02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c853dac6bafbaf3f0f06031f61b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8085326464ea2ace22ac0f534dcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c85e34ed96b18b29247e8dfa663a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f6478af55783a92f883c3b728c86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ac0f85fe91292354b8fcd0e7f9c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996dae086f47b6429fe60b8f7688dc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5839587ccfb5825d3e8645d0036c82b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce13f714965a1434258c6790ad0a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da5e9bab5031a4c6f5cdb07c569ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d27554ed272fc79869662a72088a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8ff7ab56153e07e5f9f7fee303dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbee4c11e4adea4a84594b7e50645e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6276eb2d8ad1d2bfef4a167b3122278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4789a0b8fea954eb87a3777a46d7b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486b52ba2f1f09df3e65344c811164280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da91cc52cdb865d322501c23765d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8a046c1989e7f95ad37a923827bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee25346838baf45a7aa6819c4e6486283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d4e96028983a8d83ab8601f3362f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a348eb746b289cf6f5ac83d6945f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f4641bff2b26f5f3d283b3f5a213286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b560d9957e29395d7527f2860620287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c54e1be7cb5d6722abfda2077d97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91226d7e595469459a8af8442745b903289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338b8d3bf3c767514754857d867716f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ab7ebfbb85e452f9e7fd35b3dc09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c444a6ec7e8be1d4f8c1ebb37a23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d639a4b1fe67a71e12aa1cb8b2e73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aef96c2d5504ea5d28fb1c2ad0ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874c5269bf3e03559839155eb1b5b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee1120ca0bfe5c91871c982123c4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee390c2bffcbeb86f19316b4df57ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca5e6690345b604b45f31d95ade38f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa595864a2ab36d8b836a9298be871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05038f4cbdf7932cea562c1869015a7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47578b8dd20bf767f57c489e378d072301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6b4e7d073ef963ea716ba0e0979e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10dbb22452f940da64127d2684eb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa047c7fe2a191d74295109bb5c0bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68cd1bc206246645ce6aad33c61eb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511ede962c9f3a9e8fb17db736dbfb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba12cb90ba9b310225da60df61809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32d886a60b7c871842792afc3d8b25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d748e8387de3b6e6007f7154079e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82071666443f103f5b96ae78fa8dcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c19e472c4a56734a35a00f901fc55f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e84883b4cc49e9ed52382f471a014312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a5d28d66d6b912538d2d0c0ce073313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a5cd33f4fa69283b4ddde8e754ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd32eb826427667c3198e9dfd65d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6dff6cea51931ce1d7f3fdf61350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fbb541171c629fab9688cc8d92b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369f93bf312702c1620249725cd1c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991435c44f9ba83558a88bff32624fd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f79cf2c496632e9d69f78132bbd87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af4f6c5c9a1e87fa8caf71cb24a69b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a0c87399dfb96b318e6fb1831f0d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b315615a80ce91597e46e071d35749323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a72b5767d901e075c76c1568913de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685519af3d16323dc056b201df48314325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c3c100bc7bb15941d3dadfa07d8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692fe7461b2be1a0ca021eb1049429d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d063219665df748682dc9673d2a9b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606201767f11f229a7cddb10503c9cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f4b6bebf8f4408b6dffe677299b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b0641ca3b352c4b2e85bc0f73657b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f419e63d316816ae08b75a49a15c2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796292905913fa9aa0882dade2a71b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b083d480e541cf58e538849eb8a4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8008ed3cca7df95b25fd0f96b7ad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89000b93649e6d5b97946213fbe39d1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf5e9a7fe7996b3905c2d4f16fc25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e3b6192e08fb6777f62bafee218d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d8cfcbe80ce91ad4bb708ee8fa27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6ebbcaeab1cee91b7e696936453c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8bf1490af68fa6514881fb199156341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fef36686bb7742a41e4a016530972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae696c20da4878a81df97120f19e52b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bc1d5a9f3bcddb1422b95e9e7173344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17b02b6a5cfde83d736ec42130142345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ccea9acacea32b9df38f570bec6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33408c2fe68bd2a1c44256d3576970347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130328b72f3439d86ed8a56e9511f100348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dea9f4571d7c309b416a0d7519d03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61caed25d1f9cba4f6da28dab8d90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df9f14b1687c08ef161c541daa67f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f31af919306b96dac787261571fb88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d70236de40ee18561c5eb6543945353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf8431e7d686cc2ec2ce10caf7d0af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ab4438ceaeb5a677d4c5063643ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f00b8a65b9ab76c1a62b93856c4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e7ba6b4ff5622edb5c498ea14a09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ccc83831bbaccee097e07b89a5e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e7a965001280138ed83532bef8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128eb21a253c048d3bd8527fc1fa934360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f66d66c956eac6623dd9bc1a8137a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27442897dd1b8f0b9488e1af13aed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80328ac446baab0c29a7bf9c26c54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c2d0b93ec0418a2eeecb5421c2f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac1cbaec7fe2a6777aa69fe56cee0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e6cd186f5c114b5eb6b70f5bb300366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b2b90fdf161a6b69e50dcd137a70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897fb5d6f0c4ced884f074f664979a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfcb31cc80343807129866f562b89f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b1c24348f09134566a31deecacb85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68cde23998a020daf8a08951c3bdd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cba0a9df9168644780fe92dd535b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba14e914516951bd24ccd97b830547373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ca205136516aa3f34a6a56fe4203374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437111e37253a48a6cbe755850213e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1bbb07294a017cde8a8531cc8a2b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84467f18a368717bd5604948a7fafb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387453a747346f3d8ec10a6f063438a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de3bb27cb147c5154063fa6f0b837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08feea8aeea5377034df3acd0c1c6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab169a9b4e8864d878234f86f3fe00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8923a7143c77674db5603066e22a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809736bf4a16eda60bf3a83021f975ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e687753a32506987513aef2c87e69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa5ac3d0b103f17a282ddeefc97fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e7f3a85962744a9f2520e2452cd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e49a10c56e2525734af267bb816f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a089d1afa1ca7b10ee7280ac404d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8421b51d7759c0511f2bc18f3a876af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91cc756b4969138edf09050106c909390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02e7617fd2caa1f8a170ec820094f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172938a8bd338322fc83cb4545aebc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6e9e8a36404898fa24b42faba301393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f82e206d44421a9101ac8b43badf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b7dcd9c14c9df4e90b3f2f91f182395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c049fbde24ce90ea6000fb136b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d356b1654ecb5c0d44e3145887d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d16f6bde8413f259c84542e201db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4dab1e82dffc9722a8d90621a305399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8549a5d4fb594ca54d240ebd68c81b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296681c576bcd07cc97505594bb299b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462969feb550474f86d766d602e11d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf00c8a99fd5e58676a2422a4ff13a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17989e9c85ae05b1fcd9a39f1d076404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0551caea031f94b3cfad27801e4de9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889d31c34137f85e8a8f83245d53dc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b676bc4eb2f9ae812d51e5a8bc0b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252410022d9283f0ca390cfec52b51f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e74ba1298b3e05b24cd2551738a5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe5b3985d46dfd2d043527e3cfbe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ec8e12c8db5e1bc4430ab5bd6b2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5df0cfbde22bd3f80d28d0854ed42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b3ce40e30d07283c36ab521b7815413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37b14440147184ee529f2a4bbd533414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65caf57840783c1d6f9ad3bc495d06a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf449573484f4585b6d5fea3293d34c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640720f6397a852adde8b9bfeb7ed3d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dae46bcabb909dc32814b433ecc81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1e011efdbc5122f0d38945108132419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8722ffb4ee4681fb9df196ab18ce0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1540c59ff80d50fb90aa5e420474421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d58daa583d48291945d61b77898147422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb5efec075cfed171d25cfc72126d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbcc5b954b312d30fec84b870c3ecf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b40233fa7e8b3d9d4e5498503c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b637885946457d73c19446e88a3be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628af05f21c2bbf93320d1286cda8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14686614b4cfdf639bb2919bae28bb20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a921f9f7316567875183594c62ed7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec3f5e9f71c7d59a88aa6ab912bd95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a8a3423348a79891ad015791db4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9206a4e6920260031f1a7a7ba0f202d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5236283788890f987f1c0b7e0f9b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e02ff34eba61f218e076c04bd9a3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bdd435169f1b9eb93bac2fa03849d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ca6ff32da22380453f5c12d2fc41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d892c8e20f811b9d1b5adba179fde0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d9dff681d88d6258d694589731a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9346e6499e60c1c6b77999160fce3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a7773e5b0f382f3fb71265893e05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ee092efbfdd6e24a9a7117cfaf58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8cc42c6d7922ffc223fe19f4fce4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef49693467cd4189fc4cf061fe1d140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa0f476ea641de959f78ab4fbeded444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dbb8d305b593c452819632ce1d7ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f5e4a1a455992deeb9add62e715d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73ce9a6ab2a25a23255cf59a59243447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272f14872139ddc4310dd34f4de887448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f43b0fe923b5efe746521e077acfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b56880a6d34768405708514b96ff7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592c4a252630ce53f3e8091895079f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6cbd8ebc2f24313deb08eb61e8a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02d42fba127402aff8396c5fc995d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88577d34432e2622bc14d832638c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c570ef76d15510cda519917bcde44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f611f62d7e8fb396b85a32a7ffd4a94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537a082e06f0bd102bc6c6ba1463bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302a0fe25a30ca961cbecd1b4372b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddc50957985566903d3d9afd8cf525459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32c54093be42b4757b10f0eb9e5a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c0e888abb36ddd6e960a8a0216eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef10dee435f1fa48156453bb91fee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03483754256e4ea194574fd89520a60f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac91e4623230400025a40cab99a996464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823507f1968eeefb3b56460b71e4ccd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480939b2cc28757582bcf6f6e7074d6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffab83e33ae7b76b3b1380fd773022467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd1b9b6bff767fda77e48b09dce99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d97b42e1012ad87a52934403ca939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd930e94bce408e5dce2685253377470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a6d55afb373be50fdd0b7094be270471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1c928563e924ace18203140af100472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471b7f6139d3020ef4f87ac56ef2bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66cf804a140b467655a31f09a19a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327b5ca32dc891c241480aad4a3841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3e9b719bc46dd285ff96d21e0d65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942acda079b712d5f146003f2b518b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b25c20c52fe8c21b915368c2aa0a07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4230515ea79182e17b97e31f8258da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9c051bc9a11fd055a7fdfb71872a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646e2cc5905ceaf584333ae808dfa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3617960004c3ec57db6de4dd7bd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c83bb0eacbb85453a6426ace7f715483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7899b036980724b97f699d365f9b72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd18396bd538a30ff286886f67d6c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ccf09fb9efe0e97a206bef2b58db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0adf170cf116116cc0ca7ff729dd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c974e5186f3b3854e5fe182367fd67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049157ac06b402007f2d48b604b58c00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627842d2afd846ac7544b27e6c5080ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7727e0316d12d773bb42ef3be69e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d15465af1d1ddc9039d0251e6701492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0fbadaeae9a1ba0b54314b4dd3e81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b79b6b20cc4fcd6320747ac611d61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797089681f1a72833ffc887f078fce4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ce3b299757f87957c0a8bcad52d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26cb269cec9062e4f79e0ffdc802e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325cafd61b5faf20590f00503501e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9a22cf979ecfaf41f4bb7da1f642499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a20731bcd0ab53e111c58e72ce464500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a6b930eb8801ecd05e07b6e4ecb56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00d76ebe4950aa4e12d8d6f710066502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e27807675e38e3013e26b45dc709f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc278165470945cd3118db747b7d96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4feebbe38174ef8ca1ba29d88cbd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63910334722ef1510281f2874449c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c3440799671000d598d6597ce4521507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4397f9892279b16ccc200b8e5e7839508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2d1c77d4b53830d516f33de1f039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445dea82f0de6c5c9f5092c04f11b17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f38ab94e508c458b541a355b97a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e055c21c9e14181475611aab91be9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ac4014ee4721acdd7e50cdf0e1fc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf63efa90660ee926aef850f62472514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281b3178e785b05b7c110dcdf3b61b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e83d4c4d92517e19546fa4d45889516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba65d40322a863711d940bb6959db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a6aac277d0112bab716414112d631518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8ae3a09a5db48f82f85a1c1f5ac7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c9515a7a778c4c2358f60d0aacf71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc023237fcf347b6d6a4313cb3e202521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aec413aa50b94d3ccad97e62f87ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f1dc84c94726993a676548ddf922523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee7fa1e8d4e3b2c6f452a420e0a979524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f64016df01b9f86a3f6ce88ce81ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aed1c0694a3c8f2f4de7f66e1f4b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b4ae8135ea86dd90fb0231ef7d56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9566022311fee58133f6a124412dc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed748a7cc1a5fbc0c4319a0569f89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf0bbe83ed2e12bddeabb9cef5029530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3fefca7987cdcc8f242363d59d93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345637a71702de4ad185daf02a3fdf98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dff0104f7099507a1a4ac8323597d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb2254bf865ff5153e1e95fca2124534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b81feae8aab674f2e404659fb8ca9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc247325d6ec9e3d8bc07925d3d302e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048c4477b538da3b532e5a5b02e8142537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf17773606d60bef71414380e29744d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d06e4f8f0cef15f798a8733b12632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21a09a40d30f9cbf401581c5e6d5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab4518cb997bc20abd8ca53d06848541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943e174980e5b3d9fdbfb93a3ba28f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1472c9f0b8c65d99383e13d7ec5d77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8196724ab034a205e941691a23b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf29187e01c4a5acfe89e32d22b48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974576daf24fb99b0ec243535897ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe008eb3d0ac76c221fa55b2d508b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c5021ce163caf7a4c4d161eea909548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba205e0ea46f3af2be7d7c84fb3d2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064f6dcc67c255450ef364d5a6d78f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59934421d28f62247b3cd535d4eab6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9fd17900bcf2537bc5e5f5918bb7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280978eb9a29bb92c6b94f4493bb4a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6698537cb50ed5c2d4c1851a9506f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6ba2a6d5f0a262dab0521ca2fd081555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2088d90c6e7de689d7083769b6dfb9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5f391a8e93319a594327d4f7d047557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93fec053e82d775c921a290d5389e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9832275586a94f6c4ddd988c168f7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccce13f9e3fc60ec0c9efa9bcbfe30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262bd30fbba77969b943ecff12bd0ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7adbe91480872790ac15777e1ef1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbebaaa301899b64011f5e35f79b155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5613d2cb6c3118cef3d5efe240cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46ac5d1d0b07dae0112f9750dd6618565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb72eaa326a40eef35bc7d381ab908566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894124ef25bea4a7eaebe462a473826e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715bc726f797be50c0704077c4980a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd617fdfeb4250f0a940e99b5f756569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f173670cec0a3a75d222b37b9cd9f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647add2ea4e42e57d9c9b58a01e90fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a50a38a183aa33c031475222023491572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65eab4f041f6cbc5f70af50fe21aa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af35524255f5e7593ad72d6dfeced574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1dd47bda90a7d4ddd5938da787598575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee91a90aeb1f784c1443d40a9ef75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f928cfe7a3e095283b32af3d871c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d0fadfc0c47afcb7ed0920926139f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be38efcaad935bd71c987a44998bd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa5315effd8b0a5be2477f6ec3367580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf8a3c3bb833429ad21f692e4aa77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7373028bdf6566e4b47e27f87ffff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c71c4246504753df85806a6b04e0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf7882d8e2ec3c99de39fb9facf721584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d21c31010692cc7db492e01606444585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9ba2050ae4653bd261b1ad4f4c30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ae467b7c8a05ed82a1b590512f4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7e8597da282eccf208ed4b2d04f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8a37633e77b62ecbdeefb72a0000589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e663f8076df91e652b96d994566138590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eeb34e558e35f097c3be2886d58a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c57106414fbf372ac98e5712a1294592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cf7a785ec16f4b21a24580ce6beb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207a5fb920ccf9ca4d71cee4b7cfdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0262bb823ac2197c75beb0992d3c68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf3b145d6645e9707d1f58bb74702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44423473224db87a86068d1b42844c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14dff07bf80eb3b4389ac4f211a54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c7220ca9d0e312c144a0d7121a74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092efb6efb8c050f8122d91a87938cde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad215088b64b2890d99e1b89190073d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673684f9e53b10739dcf77def28898d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb238fcb31c2f0de50a474b720e0279603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cd8f7eacb74e5b129d2ea7d04197e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ad00c7b2a71d94884997973ae8289605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927921168df4ad72f92a6cfe4f0a38e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf94ad1fb5849115553771f01cf928607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf875ae6d6a2afd84a441193bb34e60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48f177c923b6de2a7d26a2c9d7c3a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b37b44b8b7b3d9b2f1e798623613d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7180e0ebb9078b8e4220547d82797611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071246e85a76914c3b4dae699d43d690612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ca061d9f3f9adcc77502dbdb57d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159466f7faff900eed5e55580df69a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2546c5504f4f578cdde398f01cbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d78caef20850c01624782403cbdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc7605ccce6c7238ed597fa093b23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08465928dabfeabcb54c8cd6f1009b9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cdcc27248e5d25ed71314dc7e8839619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda582163f97ee9105578664eada3776620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cf62c7535a9c38ef726aa9bacd261621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b15283a0b90d591838cadb8a26a4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9788e4437b705d0c6c7f520ab75312623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb58c19449e018fcc6c5edd68e33f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed3571a45934d8df1bfdecc0155f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a478b267ed984bf5e5e8dd1770ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9987903a8010817900331fb8dee4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46516b86bbde3858634a9c489de2e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf6d31889e821e1e47029c4120354629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3259bc1e10c68f8aff4b0d326f03c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b3adc296d3b6dc7f781fe070db40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce743fa2e04112e21c2d224bf7a7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383483ac4d271bb5cee79ce7169017b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644085f9e8a67d491efe539dd12c38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6db2873e2e692a370ee7b41a6b3aeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54bc532eff5e9d543524a66c04552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf6073f0ea1b3b0b5241dbda03dcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dcb69b9c56d10d5a550f1e42b9ccf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e48c787630df0b715a4662291d086639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9139c0d9e09b57c3248377737b6e2fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce65a7c62de45641085cc4bd78224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f94fa0a4182303c81bc9bb9a1a80f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a01185e49294603b5faf368fff5b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9d4308263ce3d94839a1d6e09310644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac69e3a6c9be421cb4d2e4b49ba6ea5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893f1eecbd30ff9826895c4046d9772646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b932e1edae1b267c6908e917db1a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817ef78d79bbd08187a09fd9a6f3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7d946775e18114df649814e2d59ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185125e39c255ca0fec52a241ab15b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c864e2ba0e171e5e65795806429f07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35d261b1e95d2c36afc4956d53b56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa775a3a60b6a4a604e3fecc3553dd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2a3fe7536841749a7d9fe175b6cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f286c2d30c007e3ee038e310ef86c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8fb18ceb66a7777478cfb0ceb5721656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39139fc6db001fbe58e71f30dad8a95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675b78d741ebab81e5312b64d15ba4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c48be09595a7cac66b6dd67a6dcd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03af70438229160e35157a940a844c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a273ad14e161a727bf6b75f4e7dc411661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9496159086157febc0b10a9e623f20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d411df20bf4ccf2386171bd3f2f50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ebc3e23b56d84228f269a518e9ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be3e34bc0cc4ce2e61598588e6b4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1f0eacc20f1651aee9d0ad0bae4e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8540e0720f2331cf217262f8e441d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5514d07fe4f278f779d9ca995faeb1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767e677462ea9725d935c8896209654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0f9e6627c2255e3aa203e3df1990670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559393128cfa9d3b933460c86b1f1f80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3706b387cc9acf0a3a9f9c0cc0dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb4d76893272f95520ddca38dc56f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a213d73b77ea08be3f2175e32eaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd1d47686d55981ae6fe7b800cacfd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd28cba16c64c01d35e13174fbf06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cb7e36e81f852ab800d71381eb86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c56a09082523bb7b90b5193611560f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1e45aa2a5a54ff761c186c6a8836679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90fbd2f84b9e548a1ff5c6df8217fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae6bfa9621ee5ce9aa69c1305fe347681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969a58d1c0ee796aa5482e14d8e2e60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ae274a074e405c44f4204d1d31d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb987f46d1a6323e573d8d3c6b29cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dceeabfe807ee5f0a397c0554f1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2623b30c1f7a970f5d4eb03984e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39c573d93b150571db59e9589befe1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e347f31f246456d732aa2b35fedf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea92f19755e523f9ae119de9becc4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ed9bee3732bb3e3139023ed095d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91db4985ca3db9b224d78c97290c5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0431713e2e10b55bcc673506c11916692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc894b2132b42657050d24710ea98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f17bd206a0a5c56f9d2c53cbc355694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a98c2dedb0e0a49dce860a85ce117a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545101d4a3e5a2aa49e2f08b302d7ddc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7fb2b3bd18107e560d3a6d71bf231697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c0c7c9dd7c8de98d5c2bdf0eace7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c745e2f854b6c87f19bb8624f6fdacd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b279f9bfe8d9838e91964f04dd3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d7de8c666afd8ab99bc116744c9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957363b7be0e239cb1a103434b2ce208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67914784ca45f1daf93ba567cf23d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4788ed97e6dda6f6608bd009c99cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed3de0029561a8f6691660f476fe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a651f5fda92dabb8ba5e3ce11f40f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f490462b7d7bee4e7f06951050e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2781350ed197b4fea4f090731a04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303566c8d1c782669637390ea3cb540f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443cde5ff974f416d19046fa0083654710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149552c8fbfde2f7650809ab20661c9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6dd43f764c7c3be8acc49d1b225a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a1e638cd7c2bc1770c59e8d139c20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b8ae7b881cba903014697af06a31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa8e6675f8ddc8d39e08dce4ca661715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b51bb657ae32e3a415a4120c473f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b939cebba018d1b6ae0ef150813bb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4151bd113feced5bb1b8868de74e678718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b8056f1d3f66d102c7acba2b5902719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c3d013eb83809c8af546b2a68039e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53964e76b72af2ab57726f490e634e1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d81af5a292083b5eb6242c0418373722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf1ade5602e17986de15fb5872431723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522aec11cecf0110f7d3daa2eae1bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df2454e5aec81c31f8ec4e166cd18f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074267e71ea4cf153247669ad13348726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5af8315f6a3f93c8a0500fc7384e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c828926af410c18f4de53ebed46575728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408da95872ce2fd501975fcf6b8be5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12a1dd8e0db39ecd2aac1c6ada4ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68118cebdee40584b630bbc4b4a4f9d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae826cb03d7042b4aeb0542944dada6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6132c732e997def70f317206e47894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed97fead2d0a153e5a6f33c48f7df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0043423540c5658e3f3c37f55724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0463d3ffca82af98fd873a403c4b42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3c0d0328e99f23bfdd6b291c78bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2469342fea1232cc7571837708e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5feed41b157015bc5d7c100b3401e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d5033be7df993ccb01c1e6c8608d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b33ae8faa0fa0aaa5529f20cd436c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc406899c039acb5b1ae9e87f93c4e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b87929f5d6867e587f580af4c6a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f3c864868428c3b4f2b9c3b0aefec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7a13f382862668ccc9943ca421a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be78043fd69f22ac28e621085dfead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2da699d59372e9622e4a916423c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856dc7ab7e9fb27418e978351d05891748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acbf2d49903ea451df87bc6760825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad48208e283134f63abf8d5fd0a321750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d4b6fe481504691a5fbe2443b929751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa93bdf446e3d7d5c5b5d9bd5a9e11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b11eefc29b02b32836b6990f03655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aa652a9796d4d5cd10f6ea2874f6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f631c518ca8cf99666d8dc953c773d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e17467a7206ff24cea5c112803cc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03a13bb2f6fb79f1a8ef5223c6e5e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606d99228bb5719b13b67dbcccfea5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a86e16221459c9d2f3b64d4f868a6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7643f457c6b740037e7c9ada7562760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea3299b62b456a1782d22290bed20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43bb155803e4c6cd68c738e1427bf0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a2d079f80909c45ba589abe3a6b5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f51333ad200c4cb83b4f30145c4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e7aaf45d7ed72f7ae94b27e7f624765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031720711f60e472a9a231b61be05e72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008daa1a555d9cf4ba70db1343e85e05767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712b61ddd3c685c6932ad5c5fb46bc8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2f09002c029ba68404c742fa173b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e537cdade643fad97cc95c023661a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d9172ace040686a45e755b1a5ed2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a959535b7ea1bafc094e5bf45e5c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2a353e43db52fb2c334641661b11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0182a412f00d941fb9dc8781933e0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a220523623b82567a1b61dca5177d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f08c2dfb3b612eccab63074f56b6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed86c0a53b077ecb561fcfd434a538777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1bb75f5d75ea47057b002fb0ff08c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1726d5b9d0357172614f2dcc3501779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e77e32562aa610b554b333b518b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d76db55833412a795c1e30087b15781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f77891e63eef565f6e5ad3715515a7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b89bc5f9a82b6264066c5a6772998783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e83fba331666eec512d4d3fc5b2fea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a737c0cc1e7e5387633c4a1e77d06a4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c31e4c8a187e0b69c59a4be3c74d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f4e805003fdaad150ed587e96369787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21a2c8b2a05b539115e63ae623cb4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77126c9f1b60a7df83734712d1fcc2c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c8d37df8956d2d309d9d7808cea9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b17b45a83da74d7fdcb27400a34d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517de7f8dcedba3920a49ffee338924792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b292aa9df162279c8c24990e856daf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028143286119ee932f6f68931bdb54794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6c42fbb48feaf742427b133a8c11795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263bc66e3fb153cdf2f1160fefeb14b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c73445600d72b5f6db4116ead1840797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a115ed4be638ad08e1acb3e63b38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ba5175765b468af6813cb8a4760ff799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe59aa866fb2418a6d4b25fce05e51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573b3108dd2b4d32fd51c458d3afdbf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63d8007ea7e1dca7402eb634b66b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4edc2fff3fb16980daaa669c2ed8c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a0235ad01a185273282d41e5fe59f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5817562832ae185834688813b94510805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a9ce081eb8d470202a994da1ae12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63efa28f3a019af7a0d466144b13e59807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587989060226a4ce74974e7d56413e10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c527383691c1fbd5a23cdc505e4c13809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9adcebb5d3db4945793f81241d10810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780136a0db1e878d2c466323257633a2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e43198067704197abedbe5ea191d7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c681f912019beeed802b3898ba93d93813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde48ca7edefbba7044e89ac591cd8a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343d22bdef62b76c0c965f6f6977e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e8b5ac120fafa34e990c42242e94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debea3085eec3522b749657838c4882817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad601e7d8c4e0537054a7cbf4356f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be53f9bbf0b2861f5b32225bbda0abb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6442095b38133c2b81757e16e27d52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b4f3fc5b04487354fe4be31fb31e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6a8ccebec38930439da0e5d031f81822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea106f7a613056ed35a9bcf54dfe03823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b642537e58a843d5be33d29653d1cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a2e7ef6c5921e8df52a9cf178e9f5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f6569cc6044af6f22753a8f6fd7c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543209eccffd19b17fa97f4bb6240e2d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0f3143cb70f40d9e38e5ce7f9147828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462f62f521dd9093c41abbeee0e25dd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae4ef4a54b4fcdacf02a42dc3329b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98629c268c0d73e9b01d0c354ca7a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e65b14dd3287326677a75ebd836077832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50024606f88fb850abb2537e2804b3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650e9f0438414dc7efa62975384d32f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9ea3c8af3c924c831d20e1f1f474835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139c79cbb52388f7529da47ea87aa7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3636a246e872bf2fa0bc6c4f7540837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60f54a938bdf63bc1c2a1c116138c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1848b54d43004fb02cb4e63ce216a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430329443ae49d3648040c21627e5ce5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cd107b842e4a3b6de1401ad1b5ba9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798edd6f8fe684e61a5f7beac790c742842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b724e4e77f11739305d00999077b1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be51dc36a82c3c286be59a1f6f8cf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1260bc45f414906ab429bf0c2a6708845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033ff5e82c38d2aeb12adfdcb0ee4f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493f08ec02b9870ddea8b6941bf5d6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df1a4660056af605d84ab119a32775848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f051082ed3cbabc831f5ebf68de6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff982f6e8841879b2ce698e61a2e446850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730146a9f8f9a9ea2d454961e884a096851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7f4e40c75ab02ff46f717203b86cd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f570cc9ddd4d9211ee58a7905d2f949853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14a751afa27151f199ed02d643b782854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb74192771ef4388e0c5a4f2e5b65f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757e4911b797a0caeaa1d984da6ecd1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515f29cd9704d868d328a0393fe67af857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522010a47dffd3d957369034dbe081858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2704848f20cda6adfebe89499718859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a6b2f9db04b0c88fcb7bad0708ae860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02151d4240d13faa69393a6cea24c64861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c15a96be7bdc3f646d6a94b3cb3ff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0670a818182dbb047f606f0fe0ef8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309e2f36e209efd4012f2f23e36c661864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e78efc98943e4b1322adaf7b6fa8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5f958a164545904d563cdc7d4192866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b9e692d44f7857e0420481dcb96c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176430fdd20d61229894c5592b3a76868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd5dbc17b8d7f3a4530b3e08cb155869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ed030efac07d2bf02f7e5e9d2f0a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49615cecb62f119982b0562493c62871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337cac863994fd6c404dc6b73528d36872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1fe58bb32b5531d19b5eef90b53d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfb66221626443ed1972cc9e56954d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaada751652e8c333bfbf182bec5260875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd773689effeb4da7638bb79c49a8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb3aa3d10fd6369a31e61985f2c81b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb4f6f50870070b932ce4181310db878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af698abf1e9da213343a74aa0e6de58879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781134e81441a16942ff7fa1418debd8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14c6aca992be7f560de0a3413fad60881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff233e4cdeeafe1cf37da28344d21882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b61904d5883090206e3d687fc466b1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4f372827a7b95f53c2607da5e4cc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7688fd9c7c0f747c61c42d9b2acf37885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656db41fadc6ad95b50230232afc0b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b2c605b5a7244d3c6b0dbb4abd12887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bd0c22de85fa5566778fa9bc35e63888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd259d0b02ea69a05af72e7fdb0abdc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7041916ef3de4724f23d50122f3f7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db112bc6a50ec612feb26003fc8cdd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d832619dfaeed9a6551f89b489d56be892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc37b1f216e803f81d77936b7a99d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e085e9c443833aab78c32cc7ed0fc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349344b25ddcebac3aa8d916ce0b81d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55beff467f36c843a6c759314f97e5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5f7ec0a5d4878e432b3908f7003f6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6db79d24281b610e5e94821feb569898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4375853c4762a1fde20788a9e749e1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a669cb688c6ed0686ae1ed08ae98900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22a088592d83231bbaf947a2d7dad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fed643f1b849dec5e0fa169aea05e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db981c6ff492fd29b5ddde1ba480fd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff3434eb36d645c13c8d5818485bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124976cbc077127633de1b135d1bfdb9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eba63af580e16abc04f71466e7ca7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3bb8086c5e2c4dc0fd344d930eb9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd22f7ba460a9d87eaeff8444f7fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951288322378bb9bdaa08d9e98159744909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978335f1914c629ebaa424bdda904e66910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be08207e30a4bdc834c8a373a55029911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa5166a053f8a29114f7f415243b7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e15e2bf95a1281fde49ec67c931f2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ae4e29bfeffdc132d1161b36acd2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db14ab33de81e76efd170e884d8cb5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369441f1e5f4161333ee442f2362a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b876438264b3d9b124856e53258b0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d5a0b59f1aef7bb6716532ae00ad2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0da744b32e5c1b0b91cd14c26bfb0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997573a341e3d78a02ecd997befa178920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7d0cf850245b8d164001de9bb81c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f75d80f76693f477011ad74f75a5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029aa12a256ba96ce0f7e2c41138774923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7870971af32cd5c369293dd458a302924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cbd07997213eaf23a422e970b84a1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca1861195013bdce47e2eb7183f732926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e5db8c1bd1d165dec355a5402af77927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626436e8dbbe2ecd3730bf1adfc67b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b5dff0ad9b4b5ab83ffccecdabf7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff5d987763f038e172533f5de9689930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426cbc390b223d77b51899ef3874984931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245eb9480a63c0b8a209b7d297ac522932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7bc4a344cde0ba041ebca4dab1716933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b806bd6c772f307c78cb818c3f379c2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39d501988b0251c5764331f2723f0a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da1b62fecaf1cc281663558530ebde936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2af37dcd582c2ba4f5a78e0854919937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915090db6d42d17704d69242cee09f47938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5e821d1d56a4e062d1d9d69227477939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683004424cca26ed2d5a2b819d66555940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f1b54eac1c4d8704259838cd11d68941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea4c466b9cc6477b022aa8c85940d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90808574ae48f1eaa6b6699d888a8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ddf4e61bc7d1ca07e33726c14bb26944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db8967b55b454e4241cfa3d2d6ec3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83eca6b9c5cf14235faa68d7d7f25e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f0578cf6fc729df719e84a924fa0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ced3dbf0113c9b628c4fefb029a3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254990605ae8d9e432204777f16e0731949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e9d537854ae11cb0e4cbe206494d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5371341ec84243eede502dada45a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be02ac731b651c436f0343ad76d699d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b31d343c11f512899f0e6b8be19b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9948540d4e8e19c59d40b270b1c9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abe582cfc290057d7ed5a620d2959d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb74ce0940f4d5f7242d548d855a90956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcfd53f092ad6ddd04184dc7d836b2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413f2cb269fffbc876af9383bda685958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaafb8c3841d442b17c570e1c52963959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9754a41f8d15354daed31c55e5dd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4337fe98373b4d072affb39c251af6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3c4b07d9735aa03aad94f143fa0f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd50f451cb061483a4d11a987814dd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4e31f5f1eec58e1aad7132a6dd50964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10468a70a0f138cb555f56eb017c5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f50d2738a0af9a579a9cc97b1700f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04f98f91cda67e31dc9c7bf05fa469967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef776d4490a2fe4795f84012a6bbe03968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251045d2da9ad27c46704a6ffa688c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df35af5c39eb1c9cd90c12d52bfbac6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac494ba6d40e48da61ac3a618b55539971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf9c8601948d83bbcd9ae70a1f6c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade9ae32bb96c2a628facd416f6bb6e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0a59854fb6817927e9e2ba1c61bb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac72335e99f65adb81a877a647194a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01c2f605bced78975da20656fb5455976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e969fb6d67634a9bde3307b1084bd1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a58a8beb0da46a16d32d817ac014c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c04f3f37abcf24c1b63fe602f51d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5f33440f2f1a453f5e981ba8f9b5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157819129617046c1d5b3582d78a71b5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478060cbf103a924df660ba7ae83ceac982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee71e399a99c55eee38ee6deb05147983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1741408a8a7f9302e83574f2000d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe5eb29572bbec342c18601e39377985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935f5d0a7d06cf89a5901dd47edee0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c54b05209a3591a884df7a3d441d91987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf31985d738d9d8a9ef903a87d70a2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce75dbef89c2ef8f58baf9ae454a591989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3c3113aaa7727daf4006409aa5298990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aca56f46490ba2d05becb4583e703991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b7b45ec545385cb701e63ad4e335992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540e38cceca27c354201d91301a5e9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fac05c4755c336f15f2585864230a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572af42f070417aa9e4a289bd69103d6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc354dbb74f11bae4030576fb793f6d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca915db5570e95fcce07916e89cba997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b7b0ac59617de21ecd344eadaf781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ccff8c437ed76935eae23a58f44882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef25590becf3a3fedcc6f3b96a29783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc8ffc87d5034d7ac0aa02682f1c1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c88ac0f013857449ad6142f2b83755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a2449446683bba82da35fb90c96e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e93f24846dacf7b8cafa83f1f71097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456c108bd684d2540848b06c47bbf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67025353bad3ca88ce08b132e73589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa4e44c7d5107e54b4a303421d5ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352498231679785eb2378f180a2f77e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd4915069883b83807e0a9cf04dea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a62eb385e39ad70c9babdb9780e0f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ff793ba937fae24c463a44aa65ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fe9a93d13ad1e3f7b0a0ac5a77a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4fa58eff19a9ab73d16c1c10a390b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63c2a43c50f621e19b90bd1fcbec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59038579af3fe82d2c94847e15b9c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0db44dd06c9575971b1a2e9f8a40c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2ac3a71415473a7b1c68fee337a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17207ddeef918cca14ca262f56f7a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179128dfa8f0fc4fad942fb29d30877622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115eb31456a9aaf32533e0bc2a335d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba7434134788ec4543263602ed33824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507110f434b211ebe8add039ee8572625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9011d39f46669f263b2217b327d581926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15558776da1af989c952327fcbe8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a872416754a2ee79ed97ff0dcec2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccc2c87f1c8af75fec4d970d855f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab838b63e28dd35a0ad4d053d9472130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e99c88b96e59c814e2c32d0f8a5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f2dcf0cfe224c4d83b881d2bf49a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce9bca381e85b5bc81154439cea3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619398c38430c2e219ab74ce55b95f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48014d374d08d74a01c993fb2a67eae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28b3eb50a43e7c5b0abd1d2ad39f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7b4878eb434ee61a69db5b8904b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6bdc49b3e6e9c9a47f5afac5f6f1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf959805ea804d5b4c69d4eac81bf3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b1e0e3c41123ecf8f126d86df0c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6aaabffb9e49a42ae32a6e5cf61d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d947f05332837635bd4725611887442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510044d296474420c3aed1a7d1b8328b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae2da2a9e5ec35f0b8885c2f2087a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ba170ef5fdc1f455982e01cbc68345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5813936dc03203da57fb12933120f9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd023f74e3ab2698271720a346f7bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba7cb419dd0080e270bb0c02e81dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a14e2ca58fda7e8965db18d3f3ff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed21d868d1fe9b4e438830c65154750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452a3506ad17084bf06ae70bca50a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa2df3a7cc7b2c782d31ee70a248752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f9f6eb8495fd889cc4a4673b8e05453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a2c3f0cbb9db868a149fb08c6439c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332664f90a4a64f2dd6c9e9df9c2c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd98caa586561924f9ac6edc6062756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d862b7438ba90ed3edff8bd075a85257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e4b56e97ec1e91e0fbfd64c74db358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100b35f71e3b61aed26e14d995e98f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1de2d9f364541ac415b0a7517682e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f26340a7fa61c3eade8a4549c7b63a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918fc6960d53f70c5c61371353da8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c4ba7bcbe8e3a88783b31396ec1a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb3cb6534be5c492c89eb11c4538ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88aae72f1d1803cbb92077989068e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fbbe56de3e3934d77214df5e69f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab7c074b625417fe5abccb89860ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea72b79239ad8a87e2e12b9e18e0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b37d2a5a6f330ef99d835257ae0b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8ec48f66141dcdc172d3325381fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedced41d1dcff5fd52c1220e1e3ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7226bd3e13e6153015afb34be7f1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211316d0bafc00dfe944bde3b6a6a96b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb57b5bcf2b9f63b393148dfae077b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250c364f63dea46770e72e3b71b8a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774a74b3b8e51d6596669a77a2de92c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25707046cf78fcd59e0f1eee4de4b6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4b760e6461e64cdf706769f7ccd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b77c839f194fc52ebe1eb69512cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927281573b83f5300d272d2d51b01680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29236d71368d3b1b7215638dd80d1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd4e624a36c82c9d683c9167bbacc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ce0d963ef8dd4730e18708810c3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5f904b9cf3e2ca3281532f50adb9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b349d263b9b2e739a339b2c5cc5cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d425afbd9e4e715bb4b3ff886883f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98959eb58139087771adfaf18c5b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514bedceb3e918eb97f7d795a15687588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72e6c91494599ea53f6b8a408e36389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c172e4554a71c140ea9ff8c8f26d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe780fa2e511c7766a4c0b623e21591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5fe2832ba5d4fab528e4744a6d49a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cca5f2fe2e1803c950ef5f99ab7a3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f24ce1efc82ca98fc7791493f31494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b9e5dce1027de05b084d1f562f2de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10c5920890c470ab680792046d67f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655924443f60395f5fde32dd3b12501e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d6fa881952398cf8781f0b8e2f0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9389ac1fbe1e0ddf75a481d2bf6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f970f9e298f1725dbad4b4911b2a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa450fdc365d5ccf31a8d02f87db676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad6131d0a339181472f71bfd02b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af820c77681ff90e6cc2b0ed3d9a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0cf9d71c368b852c9d23b19742a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a63e812ebbf38ce2fa5b46c61c80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1618bf1cec0e2c86823ba7e1421ac3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089233c8bc76a964ec9571f6acf75c4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfbb00a46089894d124b66944eb114108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf131b9db4f6533ef338b3fb738f7e0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793aba63527ebc5cfe81af32e214e4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceca2a0c7e0493aaf3fdb99a9bd8c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd92f2c41283a572022766e4fbaae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9edb988ec86a0a45d00d1916de83c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0183cb4b28e8dfb8219b9048871a3bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18394cf0687adf3a0263d5f9bb953708115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750520e756a7fd69ebf9786872aad4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf923f6a2ca7f56143886ed786a06d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71261e848cbed0199025167a02c6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2a78edfaa106666ef8635ef5bbb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2577215738e4f57aa40c3bd2e19a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2bae26034a2538bf3ab860e84b5cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c64a66271e6721527dd7a75b1df80a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca411cb734cfb56ce34764281b003a8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343379278eedec3cc624ff4e48482db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375ed884bae8d18170d06fb0349075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9d9a7c70d9ab68a01d76507a3673126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda66a013371d4ff52c6dab9fdac766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181906ee0e2fd1275c2f90b8817a50e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b47e9926b19fdada77955dcbe6f105129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8693bca00be78ad6807f3681a752fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeac9536cff6da81307574b82b3ca6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9db77af4b5422adb7bfb1516a8fd9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5c0a8403296721a2652f67895d04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f59e8aa16e4e43d374c4673e1da9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf027e979c7238553c9a862656136b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3c27df1b964e00ed12b70571de2bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431239bd5c8b5bec14001dc8d8247ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47173b1cbd623bd6c9a8a6657704ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d0c11d2226a5f554ebab59bbffbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a92509c46c34ffe97c44dd8b510c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672177431c0a43b6cd02733ba51df9c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51f5a0bbcbe931e75b49907e275a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43bee081cde9f2bc87ba8cfa20be0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d776d2cb01e23d6ffad9ad434f106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354196bb09f66e14c66a0bbd95ecaab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfea0e29c199fbe55af117973b5d8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e5cfa4fc0294289c5c26288cee2fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b59aac6a3abe92dc61da052d22fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6074accebe6097b2581067295549149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8127e2ffdc4cade8a456a22810856b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2360e30d44804543ce20b66b4eef1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a7584677b243037453efbf1769e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a6c31286cea2fcea618da26910b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e91d06d5d1054765c5c53357f73a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411a1bb6f69d0d2dc60749cc02a805155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290edbb08a7b2fc816879bc500721767156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d374bdab171962ef0e403452f0143f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9010ade229e4f6a19aba5a50cf08692158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af308d6802d2bdb08cb4f120c4a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387bd7f31e5a8c1ac882c63e255ef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2523d9970dd42592ff5287f1e574161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d2bd913b51f6cd55f3867677c00b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccae4667b8fa688f42ab83369516d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89cdc02d9a8ae27b5b9184a9fef191164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea06a9cd388bd3c78a745d2539663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e63b9f5512abc91e1c1ca5dbb50f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ca60cf5a9d42b8ff0d421d77645e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400570e86b05cf74d0a1e41752b2789168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82655f1c6c09bcbaa31471a65ecd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0eb523e510dcd969041fa55095ae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f66395fed4d6d5287c254276ae2cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989113c199b9cd4a6c8d4a331c6dcaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6636522567e7cf74b771fe880107173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2faa9c29a11d0d11260882413ae301174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e279e210e398836193328affb3102175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07635d91bdcc1ba1f94ee1e56affbf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcfd4cc912fabd33c0663f3bd9296c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e1b6ecb2ff8da645a349eaaef44e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2c00e84adc9bf96a8cd6d0164d56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef5b4e8abffe3128b0fbfb2472c05d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c61a3a8a875d846d8b7cf8b5777e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20d1f1ee42719f4a6a4d092aa0d561182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b393bea219fe52145e6e14c067ce1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666115f1574e0a88aa1b0954b1d3cf52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733a6a820dbe02c3ffe27762c7bb6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bd12496c941958fe1d060bc34414a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c01dd3df73c63ae0ca8c73544a3253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c87c791cf0f997786e91f6e3e22ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80d9884e92d09aaea792db22395d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e80dcb882554aef219723ebe2d32f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c735deec3aba8d4ed354b4f65fb3c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a9253d4adf6884213a92cece788b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a172140edd277a68704a2ad5c799193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba1454f86c6d7002ef8d92c3915e99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe8379a02f85f969745075b68400d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a53d8bd7792da483ec9087c298d7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c11bef1c7a89bf1bf81840b15696b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35894275572761440063446b76f2e09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0a562a888c46d142fefd591bca6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ea24bb221333423d34c4b2284214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2993370d41f60fcdcf172933c0d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c59128f4eb13237972ae502b491c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bab37e293ea206bce03cae3806b2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe402aebe430ba113a594d2a156843f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472d210ddb6f1365d0d4e5a7565c35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2575c271bbc20af9b83b8873d445e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b84a9152a3c2ed7083304062333d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a45be1aaaac8bd8563bdacf2b1dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263174f18938267a5ccbe56fa6fe47d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2a80986145dc78fb3d6c061c99b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac28b70c0b8c9f29196220dd210ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a79e4298aec98167064287014ad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e018dd09c5a7dbacce13e08d38eeaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f4f32c13a02d0c66b0be775a053f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067e926ed4ecd0d4f9b2c414a0465c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4baea9d1237ea7bf1cd5cb53ff1943216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff99c00a7a72862305e7ee73e146e51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefd4f4c211dd4ef54fcceff83f907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be597224fcefde44bee7ac941bd7016d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888169b7f2c2d3f86f70036366e7c02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458fbde0045d91eebc646ffc9ffe9ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea42dc3bcb6cdade86ca45c9c18d0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1733ad6154a1650fc0ef254911593223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d016f55dcbd06097a6f977b7b9f4b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23838ebfc166c1e7f3074586818082e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439975c06ffbd1b3094e7a07c6281273226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0f883845573f74581a1432669259227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148838091aa88e65d0cbc312bf1680f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f823eb2f1c98a41c938ac961f1f7ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611111642381031fb9122d76765674a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2252f43b14e1f257fd50c207e5313a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054390eb13ebe01559bdead772489d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98b7e19682f47ca7190f958d558ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48fd5e284c1887a83fd1725c230193234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68907f58f63a53af20b2e56f02e74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f502fc0fe8811a7a7b46ebe2b06e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8228d1029dc4b66899f771d34629f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3207e5e54ad32895e887b3a86d76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a7a379d0380bf15cd30cd25a95e56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f47ea9522043f69ed2d66b17a8bf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7efbf597172edb5d459223480b796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f638f9bbee7fbf593d312384314d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e15daff3bd6ec2b6a0094ed4c4248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30142b9f46d11b8cf1f1f8763bf78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9b63b791b045f4701873191f90369245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9b7c63f476017eeaf61c64599323246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e3ba841719b6838d0cad65c4bf86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097854632932a1c966ebcc21d2c9408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b63d55f898234873e6ad364095f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb8c5281d111a45f18f5e9d4700f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ae44ac8d45800f9eccfe98f5dbfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db400d853d80aab22c1467f7b490c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b48741449d2d89e8245e1f894dd68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3669fb272c07746fec7afbc1f2e4a37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe421ef00decaa77f8860343febf7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b04b65f151dfa27be85be0ff634da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64004681c099eeb0a731f8f40c7f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563f7122be3c4ba1c2477e2b8d2c65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec8191df9337b0754d9b06f2bd3197259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16089925c436b0be4b834f1e267c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f38e0a95f970cbe4aa9bdf2ddadb98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562573d2298dd70c6ee772dc9276234a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc81d5690618bc34171f9fe880907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd915b24264182971e370fcee87c3b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc017c4b7b463cc646d5c6dbafde552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef273330311477942a187e231ad952c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd6e45e490b599104f94c8d8620c42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c157f4739b66639d99748c42b06e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a612f0dc97c35d7d925853eee98c1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366bc3ec8bf371766087bb10708838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e66da32186809461be176396eb022271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72691d179ce5945b01c823549f8e878272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ce7fe70501476deefb6336b54905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0458f2ad56a0b59acdbf1cb2d04beb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8fc9c31a9c8558f54c3b4025223db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda7356a984c482e7401d4da2398f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e398e97bc46292565c60303313ed83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ab30a609e32c73d8ac23ce52d949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14316896eab8bc398f80f86ce4304f67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef3ddaff3fb021b41164b240e9904280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d069492c7732e55998242502b0c1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c735c5de9be99d6597170e3ed6fcfef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a978bcf3cb402828161e0c646746283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022c0edc73b923a4d230395d544c281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00cbc3104fc4a35439b5cee1ee5e5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c674d1d94cee87ef50e607c68cc9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5febbcb6fbd9df872b832c27d0d6fa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4acc309b0b91c2af49860d1c8970288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb56a5373a958b5df9a87acc98a81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd97e01478c59b99bf6ae59654b97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13bfbd196bbaa4dff89bedc5e0cbf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c50fcd64bb71ebef178f2868897a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db40e465bed7d4761aa2ee96a43bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703abded594617feef06cca5fc711f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7009e2eec53970570dd59d25b395295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f2cd2e292cd546cb6f68fb7299ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aaf107a9a540f088e80870b1e842e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4ad591bdea42c2c91dbf8b7ed107298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a2b1b893c16b071759c39de4c17c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca5d47690c369b1b4388d59e4574a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d546cae2cd1467270e27ed9841d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a91a647b6541e278419dc190e5ed9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89784f8fd366412d31ec956d708fe5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df635b38d1102c4ed5de8dbac32c211304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65310a66b16df4e39d4ddd43e06ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e8626e6b35c26df139140d9b4f9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536300d20462dbaa3191e1c60e5a305307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84753c21587e82f5f2a4486bd3bdb1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f541ddbeeca71cef5f1f8f1b8e341309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81d865b9f1ad25a5d5ee4accb54de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c192e54bb5bacf8a8403d88074444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1789dfe578e1e8d75c4f443193d5bb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e589a9f2c9e717fe4f41ad3950113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b4fcfd4c76d26e3165bccc805377314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689845c1f9cc8d19ea9ec7109b229f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f969379a97d4f98ff8ef513ecbc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d913085863ba205d546a249f3eea88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6030da0660960b3b9e1385463205d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b59fbe715d6bd48c2675b6021375319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d767ac10e471c98814292e819527320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c8b00c87dc2afba2c7286d26817b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e494558fd83cfd77dbc0bb0c3ddef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd79cb4f4b17b74febd67e995e7c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f0e7df5f0d96604bbf302057795c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67afe9b12256ae092ebcfd23608297325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1debf471d32c3033c03d7941de81c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90ee1f204611e8d9d1059e9f56db6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e9a7383e80c58864ccaa6bdf1ab17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ebad03ffd8f8abffb1f9bc7023e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be060d2e532cc171c8a8cbaa52a4940330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5c2303b0588efa846028c31550b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afa24aeee5a08e8b30f89ec61eb4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b796e2646e0f64d5847a52f68640333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb581d9539e3b5bf771f80f5dd8443334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141251f63afc0eb3aa00076616aac937335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94a05531473024aa8e5c20ea2a1b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a975805d9ba2ca8c3c7ac084b785e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d6bf7e9acfcf774e9735b0699b111338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc524f2cd18630c9f7f59ecfb386ce0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1657ff631848557bb52e3bc2ef28c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f950d3de33b4e7d978bedc4defa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82838f4dc6b836b07099b5bac78bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca72fd95da3eae80f4084ebafbe6b6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b776befe8e4cc2d48a7e5cbeceb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191eafc536912d0be4e4d2b9929cf81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544277b7e9fa86c7ba1350ea355891346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6172c7632dc3d39f696596bf1ec1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce624f6171a04e3d117ef07db7e46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8387e93a22847017b05d5690a0b6e5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436d3bea22f71914506cfae1aec3799350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d0d8f09275a65af23fa89c6f71927351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d007e8d2601ee2c95d268d616c214e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf85ec9f856db797967fa6a7cf0ce8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb29a2a9569302996ed97849e3dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32734aba9b51f17e0abdb0d65d033e34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdb77f38f19adc59cba27d611680f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389997966bf70e6ba9b101f5e1b033c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97529da03c1b2bfddadbcb8bcc5a3db2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9647f48f824a7e1d30208ebbd759359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944614872ecc07cc893f44d3468203360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154285a4b05bbd9386abb43c0412af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca797b910809cf2dd0a8bc510807d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667add3ee48a95fdecb41fdb2faaf0ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd0d80e2647fa0766b8d0d2f73b63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c36bf8077713548a3a972e38bb80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942ba7cf64002792e2da7e500d1028366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b1cd0f894d0f25c766ca666da700a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812211b41a5e6c85ae0fea78711d1d85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9895c9d499fddab7ecc67060739989d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8327a08935e6bc9b7b4dddee11436e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7ce84ab0d5d7515c7478767b5b4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e105bb7ee4eb9be5c847d99ba02700372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57124fa384679cb9ffdcd4481ec507a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226919e00f0513ba609c8d5ab593f15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449789a2941fd5a6d6df12262039506a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf74bc1c02a6ff344e78fd1256fde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace4ec58bb8dd121bed7777e414a5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3981a8b137dbeb1a3286113dfad256378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756580a534e9b1e63bda690cd917d50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89717bdb1510a52e8230899e25a2ade380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95af47f24b4d132abcc983cc7813e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643354a40c3ff2bcad9a11d47a6889ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e774b38bbe77f2b3427f9a9d0650e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1135125293c4fe06eeee2cfa1ee0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9eb3287ac7ad53d3197fecfe4446385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e3431e69c42d508b20a4c7be5d8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615295aeb0e90eb499d093f0d9e27c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28646456ed922ea9bd807f517fd200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a081c406e0bfde465f017cf13786389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f6b0016fe788e671c1d85169fd4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128a519a9a6ed580040987e4e04328391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c05c76fef0ee44317ad0768fb717392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5d4557f54d1cbfb0f7c39f9539a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36af9532379ede412e7b0dd772586e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23a07cfad942077adc46cebae566d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8e149f339e08055e5882ba9dc7ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15983ef48d490476b8538834f564ba23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d50cf1c566e507bc62ca9923b3dcdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344de00f2c6f5c637d0775557b5e0cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870917cf21ab82f807ed373a060bc82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0f776af63c591ee696f8270d779e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1fbe166109e7bfe06652076912cbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df9eaffdf7c2a3bb5ed0285f21660403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760726d9023d976053926029c42f096404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9b93fdb6014a1b16404b96cc46f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf162ecad4cff4dc1bb74d81773949406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193d98a74aab9fb73e7f36f07f669da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958325db4fa64ae56dcf5c188097cbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a56b6e2e23def0ee2ab4eafe1d4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ec323e7cce3a42a63b75bc292662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840bb9ea21300e6f4cd8d4927114a28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150107ee199efebddc2f7a160b6c80ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a3b1e47e686c2e619abe3f8f1a7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f449e7fb771431f53a1b9ce67a4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57f700cf13c976b07ab4988caab88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e83511e28e7863d98afba49959abb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc9069d0c0f1414dd14723caedc97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17788af4c064b480898a6f2a9feaea1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9f5a715966a084667cca08c55173419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224052d7f4d1b82d32ae98073157e2b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950def8ec4621dd04050c161465f2bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37dd7412b7f02ce5b14c0f722ae42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cceeb0b5bd4f752f16dbf5804a8f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d2846fceffe9a8c57a9d484ac0864424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03365c64d4c25e961f4613a871d8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5cad686c55a6756d44059b4cde052426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4492e2ffb432be0b526cff0ad5f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb00f792cf0c10a49b8c673c7550c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b7b3a1ed063560aa29dd53e83670429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fc2cc354d46293ae2eaf0558bb1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3932c13020c5ff6ffb1ec311eb13d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425392b603ab5f4f2f64c36602fa00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd35c64ddad4ccf97faa13fb4fd4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4e33e76a606d211f75624ac66dbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516cf16c85e1dc73a28c74144bf1349435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6663146043991abf3322a041682d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224e2007a8a38a52b40dd7a1bd2146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019468dfb4d08e75b62197df202eea8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a78bb6fb00cb86c84e02a7c6c6d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa22478d92eadf29c75e0f5ae1149440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92db977e1c4443c4b9cfd88bb18898441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d7e0996b0919354247724992910a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c6842a8d67c2ee42d58be0d970ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6580dffea31ace3ab1e104b67209444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380af5f6694203b0d8169aa0a56dc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34eda74225d362f3a27b2b85c78a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b96d5592be3fdeae063f7aeed16e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84201e0276871e2388a8c1a8c4c1f3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c839faa7fbe0ea2efe35a387d69e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce600565425e22499ab5f4d94681f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b036daed84b6b183ae1f8865fc2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356feb44d851dd410576007a124900452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e884070d3d2002b09c74c746a60de5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f9ff06d1ef52ea61eddb7b8e3790d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc92758fcb95fcc38980cc67038e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15312833cfd3cb3401bbdbc8d77cd0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fdbf33ebf4f98ba903d3d74d8d507457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa492aa95c9275fbe6ae1b4a28af1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905a621017d914b63cdd983a859edc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6abc2b163e4e41cdd81d21d5ef7fd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f48577926c8232b7c7debcec3f2757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99606b4aa9d58e2bf6a21429b133774d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365fc531344ef936ce3b7ee69d3159463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d2bf7aec841b21d798b31f7f4972464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddd0dafa2b38042a2cf495513e2d10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053ae8000173a94fa06e2cb27c06eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10396ca713cd519aa6de2a5c3a60a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5e50b8e8368fbd64797a7c9f8057f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd924b62294a91a986f6892363936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea45ca45b64dd7d165467e3a5a5374470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ed7ece25ff0659b12eb5a4bedbdf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936626e615d86cae0a5cd18f98128fd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a604b4c065a340e860f915e27c702473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee79216fbe4c47903cefa4802817409474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8054dea224bb47f8622c2402a59324475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f191dc11209ac89f945aae81e6d81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d84466e2f6279582e6157997297d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f54d2a8031516f9ad3e6472eac04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca9a372a91fefafc758ad64f4d234479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9a4128dd59c72c5941b690c21810480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100bdd323b4d7e554183992e1a929f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce3c8c9b4226a6106baa3f30e9ca9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc048b58ff5219b42ab18ab291fc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933702ad096db6ecf545cd02bb3f604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac898f6b2d94409cf4a6ee3727f7f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4472e4420c0db9a748d15dc975b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d17d7e269965b6d64cb24aa488750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcf536916d605376d729cb8d3b30c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4139efc18014db19f97bb79be697ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a1a0bcc1021bb78bee074e6a4046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405880f2db886162886fc7713bc506ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c90810264f3a45f0dd11fcf6d9b72d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e072164032a7a162ed96e6cc0d3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de7a235c4cb04865ad71eed33f42e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3476d648ef1faf53ca92e632a02a4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015748692dd31d454d3968aa3d07bc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220728f27da0256d6594d4085bcb92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45e61ebb5323f003ff131f82b307a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003d19719f9563a9b893bd36a5d964499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790dcf355856fda921b2d6e4d7ace9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535dd9353fb7d1b1cdfb23e64794fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4b21fdb72d056bb9b9e9450f1485502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00c0641b9b40bf13ebd49f544bfbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255d46a71c67764ca3a3798f96108ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933aa8c55f6676d9aa93296bdb2defc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f5d852ab8285ddbe52ea5cce62f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dedb86313f212d8c2893e25a5bceb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63c806049c0e389a769fbadadcce1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe31cdc7cdb5c8b4027af8e7560d62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd4e3a913e36dce6906b0bbb03fdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a2fbd5285813b5c33aa4cbc4df27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ce0c1ac6f99f3b0cdb7f774585c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc898c8662cc0f5ac6f244d010ec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905aa7294b1de2ff4e6d5edcfe82f8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c3b0f6fffc8f7b9957d3c49a7bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c660ba59414aa2057d7c70559c3ba0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d126a9ca23cf7102ea90ee25530e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f767555ec28a8c00ef6c96d1010b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8c97933c253caa14aa124d8ef258a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f9d61b2b7d1f6b1b3cb448b57bdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880fea5d8a1170b0be0423194ec0991521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3b3720d56850daaffc21a6b4f3889522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c789bd41e8ec41bf84389fb9c5b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40a385258b3b77de844f69f0925d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9883d5d4bea44a585ee7d1c5fc116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c14f2d2440d68d3c415f8faefc11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b6cd94669393570a8840ca419a9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3662ad84b8245736b37fdf058d053528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03457628e7c9276b6a65f061b3b23ff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d07a87a947dc71b44645c0e1f2c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef018a3068834a7cb69a273a0a3aeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246ac1fc1c5f8d038997fcdbcd21797532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889ae8716ed14f66e514841936f1261533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c763bba5ecc9058632d7ce90391cdd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233305d09ba856024512feb248298be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce8aa75f489672d62b5350227c0ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6744395ea02cd3f42f2da12d5c448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ca0d13f236d48574487222721b5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80251f737b7d140a063a6ca3f9675b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2a71ba84771ea11d40bb22c49fa76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b462751db7ca97ad2004bd8b4c31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a387dbb5f505dd3f2b6d5de190eca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8533d6275bb1fa4ddc8d24bf82f105543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993724445302eaa16f824b17fc4f96ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351bc5f6e85ce6666e70fa5071455e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c00878c760719690bf9d6ccdf89697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b660873312c94f42cc670f5575f99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ae6a365da586bbbf5f9a25e6de113548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc1fbe34c5a8e29d29f489d3dd6cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0844768f1444757ae6c5273bc47596e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26601bfe58ea30c35696fc585ab18ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c327bb55900cf73816153547fbf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543484d59dca94ffaf76d4326b73bf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b4e31a7838fddf4522228d3d65a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a1ff00e52017cff58f4b510b9cefc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01548281aa2c4dd9de79311acb5e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c83b634aaf5efa25085e7f7ca510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ea88bcc6eebbd13a92080110123b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1e511b9c289ad653f0911cd3b1f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c832d1bf4a198ba2abc86185741fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8475439df21568d297a14a8b5604b5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce84c12ad45defe0e05929afb4695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0fd20a2dfe7cdf586d456478c124d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1058f9d0b5ee1c884318bdb97d21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc02634cc43917c065875c2ebc5e1e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1dbac10c1600f40cbd56fd5c5b46c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcc23ee310a0b7a20fe881bb834088567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1076534beaff8f901db786404988901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d553e9ae9c418e28bbf6ebad5f6ee2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeafae1b58369da079534d80fd5d8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0641d3de132a59a73812bb4d8f879571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a3c68c8464691efa363f2aca96ee1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e003606d5b43196f71a1fd10863a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dcae96dab02585f426d53083e6206574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea0e3df0779178fec32dd80e139f65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d3473db9d55802053b64b413bbaa2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57ff0e3fad8f606bec073819d67a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20232b204622bda2f0928d3e44750c83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e8b2085d3444acedc71f0d3ab08b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b2925bb4254346a00d4ae2e736a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901de0c28372a98705f7e99aad89cb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91097a94a246fd747d11ebbb1e6927582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f94a84ca3acee4994e4971e6b30b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf92101fa5f88fe6c0a3399e39d4b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69ae3926a5a6c9b39b81c92cea242585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387fa1159d8c199f4d8141664a587e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50a3570ef5e0ae775dcca6b23ad65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71b7eb349e5c7ecc182d040500825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855981843c00db0aea7431faa33c48fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786937db251808966e3632f065ec035590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88bbcc19af59d8596614eba1c6be6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce83622431c54f0e136229370fd5c14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd14a6b09f6c67873d80261ad373f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45711c4de83219d2cacb5f1b2076d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d90499ff1a136e5e9e21aa0e4c41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b17d3ddbc7f618fe84def29a9b22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726c1b974ef4fb074561ef15b79508597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3c34aa7e5b6bb9b1363a7d242670598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92311152d0ab322901ed3186f37c3243599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024ccd5ac1136933b01d08b75dcccb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f21b79186bd8c12ef46d28266101e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f529a47cbb292b3d804f298fa51f8e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf695dae50718295098641dcd81997603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858de8bd1e99ee65631e2e6c98baed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e77bf1984581f67f7c739f19d240d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ccdeb88e61f27f9704d8deee333b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104729830957c04e8bc3c3a452a8aa58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa7a149ba240299223c9f4503ec00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83932fd30eec50b233288660287cac03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ac2abc575694f0c8385898d27b3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2815f2950d34be04e9ae3a3d984f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb01d9eae21087081a347ee28d92c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71fe3f136a80cabdacc8d3d0907fb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d8c8aaab3aedeb2aeaf23028ed8f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe73e94bec60267f968604e144115d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1aed6fa7c77e5063ae5c3f6595ec6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ca6291ea0a0cbda68a150f1d784b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442618c2cd6ced8b075be522026f4d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33803573db6f0d863591ca1609b68e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07440674f93c8d572b616e5780fffc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71260610e1d64111649898c042d19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63108ca7c1b1176491615e52af553a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207847dbdf3968631997e63a1bcbeafa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c231fbc5e75e6873983befe945035a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f876ee86771bc109556d5b5b47e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd3248f4c1a2946b0b7ce19946217626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6de838c50b70c60e8ef7712426403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1568fbe424c37cde3291a4dc91b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed0bd9d52c9ef1dba5b9fc72edd97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231bffdeb962de84a4fb9050f853c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511b2930469c1748c30df19b4b7aa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684193a552a868a84d76b9f78ce89c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b421c4fb6db9c004128aa1e3dd600633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84238763a4495fba5e095296e0e7bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b8c06dd55b42bdfaf854a6fe64ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53714cf0d97384103c210052514da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066b2a45e886627f9f6a02c2d405dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e1757a70182e2e5fd6e064d237fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506df896cc18a34a2905338382b1ee7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eace44827592d3bf0757aa81946b1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57828865ccddc1a788314a2bdaf87ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8185198f8d75afb7058fcf6a317c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf138cc473ffb13e3a9f3228c464f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f4078bd5cf30bc9dc9f0730b143a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e142ff9548af04592a6db3de9b5c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8408c9878e87e960383bdca000ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b258e305f9e1602c5968bb1318d18b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba8b800f1c3c0fe24caafa9ca4edd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb93013c665d2f409cbb4b8d83aef46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822cd1ba1658e909231ba5cae458f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8914c9b03c1d39b64ae6f11991e65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9296cb3ff58edd28516f6e394dd9fd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d384cf8fc02a9cf089f255b5615eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db80a9fbc2436ebce2c867fa09e0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23281c8129f571d9e3407dc1c05cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050a010dcc17b3d7c68dc10cce9be0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe2e5501500656713a2ec62a9be4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c2df06d11d796a826c5e42ad799b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552bb6f0aadc714df03a369ed0d9ab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766116a922e00a434d036e5351647d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510b3f9673f91bdc213874c9ade9d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc2562704bc87618d53ced43e685d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4132f1dac355585bf0e623c64084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb3b855bc58c8ac8fd850503d439b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0131b243413deb4099334139cc10d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fefd7d9016bad519a652bea2c4abd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf24c7402763adfa314613e379d528667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24b82d95f028e6659065889725afb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a569ee4a4fb777446290edff8fc3b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e36f94cf5e0bc67c432afa38c2c6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb2d11ec0f40a515be0d807e21a8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa367833977c7166f8d4f6c80a36f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd83925bedb22a1b9d919b3d70241a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f60bfbb921e61edf892d5823e3833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a81c51353b12128f6070171f9e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f125721426012aa64b569dfc7eb5841676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cda3416be16a1df92eeab92fa72f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a017fa80a3b3b87b46f3a43e2702c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1533358e88f3c070549e3f5449d12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5600434f6efbc6e880cd33972cc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fdcd432ed24e0557c157b2999058681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb91df2678d781d538ced39d9c691e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421482ec362cca20935a0c35f31fbf20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71c415525359db8ebd683dd23d06a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040430113c3e538516075bbbe8ca44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca787439f358cb7988eb743923e3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed03f9ceab7b4198000ebf302f4c9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb581b0cadaffd5303f349341b9601688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676f70e0fa1643b6e8dc7756e71fd34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561d34e899f5d73500d9e24bd2a31c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0f5f783d105822774caa9a1ef62f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326f5582fb60bd4f8e7f5cbc3bc0f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8d70f8180f1e7d6077354540a559693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350aa7f376e303bf40f5ed3efedabe4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b6e9e129f3a22bca4d951c4ec7fe8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b6b91ec17fc8aa54ba4d506d381d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696f4d822a8f55a9f68fd1ef0f1baa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f6a1150c8277274825ed846f5b089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e643fa8483c8ad80a57180d33e06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d650829a62fc823755552f48251b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41253c68d4e0add25d4a2b79e83bd0b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2189d6a1a6b024c807407d117223e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a7ad7fbcb5657ae7c3bc47eaa7d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8cddf9adfea6163adf366d92a508704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cb89581d53ccbf98bf2d647c21fa1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0d2151a74f03a6806bc92f323910706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f57a08178e9c220e816220ad7a2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a3cddefac1d69c874ac1b5ccaa22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae51924b8a7e0ad53e8b7d8a51826a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c88394b24619b84900c912064a705710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff990aa01afb2903681df4b07ca4e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd0ace4f118a5132b922d679b0508712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff669521cb800591ef60df09d2b48e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb576a6c8d9a5c93c923b8f4fa8c7153714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1cc609347da1ff4a345a8e402e79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d96ac6432d4fce7c24bafa2d4c7edd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee006ebc9540fbf6b9bafb6daa3911717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d4514d16b067b557b9513aa78de2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de9e91c7770d5d95b44b57fcd91877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc7124550728cb313802179b3073d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fffdfad76f6dadf8e0f924789070c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c02b4f549a4f1d7229bcb1b632be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d871e7aa0b6c6f9e2fb834cf10abdbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9534ca8101a927d056d12ca1e2e6a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e2cd6ecc96e01b9aa7604c7892f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7fc42ca17c907e7a10ba38f289ca2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d303d83b238b9e1de3e5f221a294ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5cdbdea5bf931ddb13b4046c59e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c13093cadd278c01a110989edc25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2adf2231c27d9134db69a6e3c905b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c858f35c856184dd8fde930204db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519f451f5763415ba0e14924b0b017732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38ef34490e12802f2292e25a719677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358620ff31c3c9f31a2cdb32b2e7c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb4834b38c596288a07a20a065ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e11f47e9a00678d9698e8ae10e778736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07129465eb78e90d2206d07a5c74e62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feda8e6f73d9f3ef4c798f6607b74d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257640487ca4b13ada30943e4e382112739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0ab8b6df91586953b6043b83d8f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f9d3bb343289378313f208e71083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc73c7ceca03664cb824b72b2b9a12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea3c6d84aa688e4ce07e84152923d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131c56f7957edc37c52bad8590044a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7c6a3b98831abfb14ddaee17540f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ee005282a1e97cb96cbf726965a5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb07cc0b175ba4717b416130cebcfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb01a6ecca4d8017a6c8f51f56a6873748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f451c74d29945a2e2487bc096c4d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711c5c6e80def012c8947929757677750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9005881feca97ddc26138e32a8cd00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b8c321bd751bc01d6afe1912693a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a16dd45367a829346d1a5f393feac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c5314a58ba01cfe7d4549fe5289a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a9821b3d7d82fdc1e7055422161ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be395d2670d8d90665fa553d29602756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ac571d24ad1514574f937ff697340757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f50df61339788e96e11635cc529f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e07e07d624f1c48b09ceeeecbaa5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab75da12f8ddd9c3fdbfa2dec478cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b936ff7aaac067a1990cdfb9c342c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50c87ad1d3dd07c66530ee26264fdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b38f89f70a53c9c1cc200540123781763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b967eb981194fe18efa47f750d25df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f904b7afa7d35b64ab0ae14a04e88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6d9dc461407dbab662cb78c27cea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874eee7ed310a684dacee526439846767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65719295e8054c293866d33bfb944a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f6556657dc67e9f5ba1225823837769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddfb7f3e2e3f03a022d61118ea8e5f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f98bd8eb2aa439dc5ee19cbf494ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd1fbe568a2036ad8454e84d7bfcb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebdfa1812cf4c65ae4175788631442773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dfdd0a7b7016eb0c7bfab832c66d6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bcd65ce8118c4f91ec1597c7cb37775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912bf2064fabdd5166f9a818cc56777776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e70736f16f048c00c3a16e66d6144777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563cff3c6d633cebd1e1cc0ab2ab18e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30babc9b39632b23eeb30e051a658173779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b7591c6da1fedf65a362ab85da87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe538007a559d7c8acdf630b5d4606b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcbeef6d3b31654988de6247c2b5d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fff2b9ca383c6a814da05f987fbeba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222fbe346e3d8172b424557715fad1a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319f7bd7ab31f691e6defc5ca71e771785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8cd97d43aa4d302371c4b1780fc76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daba457e6b20e2b1db36ed3698f6ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df484bb9c0588ae677c3e87b61cb425c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edfbe4cbebe1bab770d31e8369219f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49947396456dbfc0ecc021d7b06f3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857c3d023bfbb15f3df8e77a80bdab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae26c358bb6dc96f6b2810429e61d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d345e42798470a62b8fc281a2e1535c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141e42670f3e58ddc79dd9c26fad3e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5febb487f6e96cb601ae8d1c645212795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334db85068bb3960b18266890345cff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fff5bb50b4cfb964fcc873e5da020797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84d8188ef6a7a3406dcbe481da587e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363be069842a04157698bc198e98f27f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab8a7d7124b6770d1cf0c0ac0a37e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa730b3f398fe5a32b3d007d138d9c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e640ea528033fe89a4506124b063802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73ce2e095c659c736007409468c5c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03476eb447287467e942596fc169b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea08cc19ddcbb95c3fbfe512b4cf987805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951beaba371bd03ffb7e1693a5a64bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b418a99a1e1329be6a42284aa2f3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235a4fbb189e4a685533f2b83305b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393761a2b3eed140d60ca795c775df99809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa97b36efc166e65f31b7dfc430840810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f82ec578cdadfe5cf3e5c983949d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2ad2b439d02ca4c1fd18cd27005e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb02abfdcd79f3d1572d041a71933813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4e9601fe8821454d181004d91e79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd47ed14521e2c2aec8b1bf18f6e06815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857da97e7802693fed26d674c7a574816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180c54b1b04d46c98cbde8debbf288817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8d8950dba5299187ba3bba029b23818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e957d7544020b84444c67c6c96e11f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218d9bc790347672a897cf31b281ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f51e9930c81fcd9c57e9be4ef589821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61047af37261344bdd3386f0d0dd7b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e3d7dbd9eed6dced37729da841822823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376330ac5b1f33b9dd9b4c1a8cc4b0ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ea6e317314c7eec15f14f5323635825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c720950f4c88894df942dcca067f53826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2dc841a45784bc42891bb42c96c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7e71f616c1e0cc962b8ca64d1a3fe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b195268da82f9ab3b4e255ec20ee33829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2bb77c477e1a1b2a0760af2afa6f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e2238043bb923b5c04235fa09997831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2805c4052db8339f10934c4dcc2e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225292a849792dc66e1b3d183258961833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ebad8d7c02f7583a08b09f025331834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12cfb88dbe28eb06c8ba03db840c08835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b90f703edbc703d26e3e04eb4fd39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c355eb713eb095a8fbe26425e4f54837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4833823b584871e3f626ae808ded97838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74edadf31c08e29482bce54d8ddb205839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75931268f0271a90e1150debd4ed1e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d3a4318939ec88eaa1209be0791e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9491c740dad10af3b313d28c78e0e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71a98d8534f88e766b96e060fe74b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e5874e012205249a5b8b41ef4e868844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd987e6c1f8b3436d5f02992e10fb53845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13f335fcb644de81d2e24c7788ff2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9398b54c1568dbc93da057ca63fc0b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930446ecae74c7eba5c154151e7a365e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e82dbfbbf644e0bb6b43abd91ff1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b85215f35156fafa7aba947cc5975850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67160a4fe6cb31a0cf8276a7724238ab851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439be048177e4735e3b6fe047ef46b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367c6bbf400b1fe47ea5120dcefd0c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b274772f524a7adfc35fdc74f5e0f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912611fba06252da7f3d74b967f8f10c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b039ff2543424c1984985dcd22c6d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9a8f77a5df205e932ed0ab9cf0e77857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ddc47ba463eb25513f5af6db2c86e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64698d92661e8086ce22057e89cbab859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359e710400ceecd9f201af6dac27d9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e0eb510ac5b197829bb130b4021b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dab7fdff3ee38be1835b7076773a82862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da8fe986229ba0cb638c336d6bb8b3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3be13f32b17e6f3216610ded9981864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ac4bcd9fb2ca901dc65cff753325865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d516f4cba849a47b73e99ee560be7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ade9b74306d5258f46e262f6006ac867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b6f6ff25eb123286b94a8679a8994868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee01fd161774445e37ea5e1beb6823869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd85babb99ed148c94c733f088ea5ce870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73cc3c704d80c4b3a44a46815c0f94871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bab2a5f7b424881c90684d55e6f9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee8b4dc638021ae97e1079e3e6dbf1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e196f2df7f1ec8b0d6994a018fbd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f87ee49354a010cf3e5ac808137af8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0edb5203687e36c35853ecbc04ec4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb4125e0970921e399b550f2241e0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682ea6d3baededfb7e5d01846b3fab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f149379b0f3c00d081101e901ecde879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b7f5f7487bca4f64b7a150294aad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb568c6c6297d6a6cddbaf8046c3d8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606ff32282456ebe6492dae572a954882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d295a8cd1b55805b6022c9bbdc3abcc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3954d215ea5f8d17ee05d82b8cf6f4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003442311b66475913417ea58ba94e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebe1d287e619824e6debb3a5cabd9e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332bf600851ab0f8a1415939bf0999887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa74b68b0da2fea77e3472c306bc3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d769cfb7431f0d07303251f600ca40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8982066b3ffc2dd23fcdc9dedb88890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca46b35c16f9e39efe3ca8be9276a7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88ebcc7d666d1ee31e5427e1dc909892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dccf99e6f1aa0413ba3f1f4da0a11d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e0932bce5e7b73beea2c75b3676a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaec34342b95efa4d1a51a0d82f0db895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bcb11ae9825afa7c84ba47ef66f1e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a5394a62ff924396980fa589298b8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5564924d820027e9d17f76afe676898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9380dc041c95823db7038e68723e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b37277cd68ece7c7ce615e258f47ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037098361ff91041a1824fb39e00320b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e301ebc5ebf83cffb6535433944bb7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8466764b8d3bce1705bc8036709e92903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c53596704dfbedf7984013c4a2644904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9290e879e0278976cf0fe94ea9ebb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805ca8832d6ba7399e34073ae263b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d7d65dedc94d72b66b81189b981b3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce513a7cc0d8bde13a4ba1b8535ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ba379c5ea73c8dea4fa154dfe7e4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de10e6812c154c440569e2a4cc3ed27910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21e57bad9020ef96f49dc25e13523911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392562ad09ff3b511b12d15c63ee5a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b28d603414d2819f46fa280801863913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf540bd2c1bc554ce4aee9bd0df015a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b86dfe0da16fb0e08fcc95461346915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978e4ac5540a91d79df2fadb5dc57b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964c2dfe0c31350a14ad04087c7232a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3df96fd54ca3a0cd245d78d2af6f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796056247761ac62ee5b1c4af89633919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0dc6029bf2354de0afaec83387c91920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eead91644928a5e8e9c3426a3c54b95921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4e41561fdd62a6f37c6556c8112f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366abbba1269418bef7122adfa4c47b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2c235afee1bd8a8ddf9e13317c68924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087612cc4edcc271f37ffa8c238cb8ba925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4ca17485d5031a8983af70d1627bf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a5ed172fa9b9cf42bfe9d27cf20b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0beae33b879952f0fb55f2ae2a72928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f9b76b404a6fc0581b97e4654c21929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce652e2cc51a56aea02a0910a303c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3042ad3d2f9aa682fc13594f6c6ee931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b470448932914188af40eec436709932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f62adee36d7ee161ef381fcc4916933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce240ad230f9d7e381d875718a581b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d05829d2f6a328ce69cc00804a7c33935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b05c12a4d55aa4cf54cae222dab1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb074be531d52acd645fbe6ec8518a0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e91ba52c93c16e33d6085b198e15e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ee8b9c84fc44453e57396c8e69d8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92751fdc52afdb9ce7becf29966558b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154714030e510ba770314fd71b95f9c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561bc89f663d6380518ae15e36a16de942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0695d645e926ab6a390e672d676d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779af4d208119aead63cfce69b4fba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f9d579bbf536e28633198b47183c2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf2844a6a40d497fbb4b9e5e2c854946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583d864d55e0268ecbe27072cb7e22947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c33609df50d8d17686f3b4c136107948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f698a3d79b50e4d8d75aa3f03962c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937828a2fa08e07833d749e69a8d83c3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330998a923bb76be1191322799f3221951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458cb013f7cf7acd991bb85b7c2f07952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff45b8e5519edbf04283614f3ab2ce7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea751f2a1fd1c0f5e73390313f6740b5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce108b1b7e148192e77a4e5ae8d536d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa24ff7f1656bacad3874a0ea1e85956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb49b13ab14559723b6135e38bcf99957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662538e5448167904d14799e8d9a509958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c77f0a4dc07c5a2126b0f45cfc890959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772baded24a934934607927c24681f2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d97a0df2879572b04bc56458e04c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f25cc841956449585d72f5743ac65962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf13f8633b0e219bab4b92209023dd1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bfd7cc05d5aedc2c669404d46eb1a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50494b04dc026b57717b1bef4ce691965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043005bbba00c2893d4c0948ca81043c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa5a080ced27a82805764ab4b52d5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462308896b126099f2de7259531ab18968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec35e3ace01420b419360639837b0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f4208b9d5b2523581ef789897b04970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d298057821f274ecbbc5d65c877bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9eaf8ac4896876b036b0f577312ce972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589cb6a6dfeff499b3345d34869c378973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f73bf3c4d0bf9af8d2d1b04bebcaec974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fd61fbec6e92efd59fd6db99a0f92975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00a2b735a0e7109049086223dd660976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd28cffee10afb9b8b0af85271c72b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3dd824d1ce22ff7df03006f8975d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea04ea22a4dc78c820100234aaed070979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1a1e18353fa5524eee91fd8a5ec4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a26b0d3ce5088f4e213adfe538700981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368165d981e88bd716e22190daca571982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d9c615ce27b53501a618f4e35077983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc217b5ca1452123972cd4fbefdeb7e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba202d510691b879a6a28033f58e20f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675193835b056d5069b2c692bba4623a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da429afef700db9fa68319633836d7ff987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d03dd680ac5ac02619835ca70e4dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227215dda937bd81b42c322b31e95f32989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5142ae49b7685015ed2ca87d6126990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24ce42229684ab771541d21c6747a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c9c97a07b427f8dfde05c2302438992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca181c6d2121b6513df65185f6399993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfacf1ad1b9bd9ac21d2f6db9369c84994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4c0cda69c45106c2270ce984bcb6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537e1a465ea65bcb8050b6bb34542d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794636f2d46a7267bfe7bdbed0fc186997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>